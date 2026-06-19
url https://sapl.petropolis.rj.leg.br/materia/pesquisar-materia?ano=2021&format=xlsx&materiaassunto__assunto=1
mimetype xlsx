--- v0 (2026-02-07)
+++ v1 (2026-06-19)
@@ -54,5247 +54,5247 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Gilda Beatriz</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7/007.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7/007.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DE MEDIDAS DE INFORMAÇÃO À GESTANTE E À PARTURIENTE SOBRE A POLÍTICA NACIONAL DE ATENÇÃO OBSTÉTRICA E NEONATAL, VISANDO À PROTEÇÃO DESTAS CONTRA A VIOLÊNCIA OBSTÉTRICA.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/12/0012.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/12/0012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MARCAÇÃO DE CONSULTAS MÉDICAS PARA ALUNOS DA REDE PÚBLICA E PRIVADA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/14/0014.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/14/0014.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A AFIXAÇÃO DE AVISO SOBRE DIREITO DA GESTANTE À CESARIANA.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/34/0034.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/34/0034.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O "DIA MUNICIPAL DE PREVENÇÃO E COMBATE À DEPRESSÃO NA ADOLESCÊNCIA" NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/51/0051.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/51/0051.pdf</t>
   </si>
   <si>
     <t>INSTITUI PRIORIDADE NA MARCAÇÃO DE CIRURGIAS/PROCEDIMENTO COM SOLICITAÇÃO DE BIÓPSIA EM PACIENTES COM SUSPEITA DE NEOPLASIAS NOS ESTABELECIMENTOS DE SAÚDE PÚBLICO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/53/0053.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/53/0053.pdf</t>
   </si>
   <si>
     <t>INSTITUI A PRIORIDADE NA MARCAÇÃO DE CONSULTAS MÉDICAS E/OU TRATAMENTOS TERAPÊUTICOS PARA PESSOAS COM DEFICIÊNCIA NAS UNIDADES DE SAÚDE PÚBLICA NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Marcelo Lessa</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/302/302.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/302/302.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIO O TESTE DO CORAÇÃOZINHO OXIMETRIA DE PULSO EM RECÉM NASCIDO APÓS O NASCIMENTO ENTRE 24 E 48 HORAS DE VIDA NA REDE DE SAÚDE PÚBLICA E PRIVADA DO MUNICÍPIO DE PETRÓPOLIS RJ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2009/2008.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2009/2008.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA PUBLICIDADE DO NOME DOS PROFISSIONAIS DE SAÚDE PLANTONISTAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Fred Procópio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2221/2220-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2221/2220-.pdf</t>
   </si>
   <si>
     <t>DENOMINA "POSTO DE SAÚDE MANOEL FRANCISCO ASSUMPÇÃO" A SER INSTALADO NA RUA VICENZO RIVETTI, NO BAIRRO CARANGOLA.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2258/2257.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2258/2257.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DE SERVIÇO DE ATENDIMENTO PSICOLÓGICO NOS HOSPITAIS MUNICIPAIS E UPA´S NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Ronaldo Ramos</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2530/2529.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2530/2529.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA "NOVEMBRO DOURADO" NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2548/2547.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2548/2547.pdf</t>
   </si>
   <si>
     <t>DENOMINA "UNIDADE BÁSICA DE SAÚDE JOSÉ FERNANDO DE FARIA" A UNIDADE BÁSICA DE SAÚDE QUE ESTÁ SENDO INSTALADA NO BAIRRO DA GLÓRIA EM CORRÊAS.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2554/2553.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2554/2553.pdf</t>
   </si>
   <si>
     <t>AUTORIZA OS HOSPITAIS PÚBLICOS, PRIVADOS E FILANTRÓPICOS A CRIAR UMA SALA DE DESCOMPRESSÃO E RELAXAMENTO A SER UTILIZADA PELOS ENFERMEIROS, TÉCNICOS DE ENFERMAGEM E AUXILIARES DE ENFERMAGEM NOS HOSPITAIS DO MUNICÍPIO DE PETRÓPOLIS/RJ.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2594/2593.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2594/2593.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE DISPONIBILIZAÇÃO DA VACINA PNEUMOCÓCICA À PESSOAS IDOSAS NA REDE PÚBLICA DE SAÚDE DO MUNICÍPIO DE PETRÓPOLIS/RJ.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2745/2744.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2745/2744.pdf</t>
   </si>
   <si>
     <t>FICA DETERMINADA A CRIAÇÃO DE UMA SALA DE DESCOMPRESSÃO PARA SER UTILIZADOS PELOS ENFERMEIROS, TÉCNICOS DE ENFERMAGEM E AUXILIARES DE ENFERMAGEM NAS UNIDADES DE SAÚDE PÚBLICA E PRIVADAS CONVENIADAS COM O PODER PÚBLICO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2787/2786.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2787/2786.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A REALIZAÇÃO DE MEDIÇÃO PREVENTIVA DA PRESSÃO ARTERIAL INFANTIL PELA REDE PÚBLICA E PRIVADA DE SAÚDE NO MUNICÍPIO DE PETRÓPOLIS/RJ, NA FORMA QUE MENCIONA.</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Yuri Moura</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3237/3236.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3237/3236.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre medidas de proteção contra a violência obstétrica no Município de Petrópolis.</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Eduardo do Blog</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3653/3652.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3653/3652.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Social CENTRO DIA DO IDOSO no âmbito do Município de Petrópolis e dá outras providências.</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3790/3789.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3790/3789.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação de listagem de medicamentos disponíveis e em falta na Rede Municipal de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>Marcelo Lessa, Fred Procópio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3955/3954.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3955/3954.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE UNIDADES DE PRONTA RESPOSTA DE URGÊNCIA EM FISIOTERAPIA (UPRUF), NAS UNIDADES DE PRONTO ATENDIMENTO (UPA 24HS) E UNIDADES DE EMERGÊNCIA (UEs), PARA ASSISTÊNCIA FISIOTERAPÊUTICA IMEDIATA AO PACIENTE COM QUADRO AGUDO DE DOR OU AFECÇÕES DO SISTEMA CARDIORRESPIRATÓRIO, SOLUCIONÁVEIS POR MEIO DE FISIOTERAPIA MANUAL E MÉTODOS E TÉCNICAS COM USO DE INSTRUMENTAL FISIOTERAPÊUTICO.</t>
   </si>
   <si>
     <t>4616</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>Maurinho Branco</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4616/4612.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4616/4612.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Fornecimento de Absorventes Higiênicos em espaços públicos no âmbito do Município do Petrópolis.</t>
   </si>
   <si>
     <t>4618</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4618/4614.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4618/4614.pdf</t>
   </si>
   <si>
     <t>Institui a Política Pública “Fluxo Sem Tabu” e define diretrizes de conscientização sobre a dignidade menstrual e a universalização do acesso a absorventes higiênicos, no âmbito do Município de Petrópolis.</t>
   </si>
   <si>
     <t>4877</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4877/4873.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4877/4873.pdf</t>
   </si>
   <si>
     <t>INSTITUI A "CAMPANHA MUNICIPAL MAIO VERDE ESMERALDA - PELA VALORIZAÇÃO DA ENFERMAGEM" NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>5108</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5108/5103.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5108/5103.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO OFICIAL DE DATAS E EVENTOS DO MUNICÍPIO, A SEMANA DE CONSCIENTIZAÇÃO DAS MUCOPOLISSACARIDOSES, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>5184</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>Júnior Coruja</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5184/5179.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5184/5179.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a gratuidade de estacionamento para funcionários e pacientes na unidade de pronto atendimento - UPA de Itaipava.</t>
   </si>
   <si>
     <t>5318</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5318/5313.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5318/5313.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DE EVENTOS A SEMANA MUNICIPAL DE PREVENÇÃO E INFORMAÇÃO SOBRE DOENÇAS CARDIOVASCULARES NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>5319</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5319/5314.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5319/5314.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DE AÇÕES PREVENTIVAS, CONTRA DEPRESSÃO EM ADOLESCENTES, NAS ESCOLAS DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>5536</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5536/5531.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5536/5531.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA MUNICIPAL "MARÇO LILÁS - CONSCIENTIZAÇÃO, PREVENÇÃO E CONTROLE DO CÂNCER DO COLO DO ÚTERO" NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>5779</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5779/5774.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5779/5774.pdf</t>
   </si>
   <si>
     <t>DISPONHA SOBRE A POLÍTICA DE PREVENÇÃO E COMBATE ÀS AMPUTAÇÕES EM PACIENTES DIABÉTICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5930</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5930/5925.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5930/5925.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE PREVENÇÃO AO DIABETES NAS CRECHES E ESCOLAS PÚBLICAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>5956</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5956/5951.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5956/5951.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO OFICIAL DE DATAS E EVENTOS DO MUNICÍPIO, A SEMANA DE CONSCIENTIZAÇÃO E PREVENÇÃO DO CERATOCONE, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>5959</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5959/5954.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5959/5954.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ATENDIMENTO PREFERENCIAL AOS OSTOMIZADOS NOS LOCAIS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6173</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6173/6167.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6173/6167.pdf</t>
   </si>
   <si>
     <t>TORNA A PREFEITURA MUNICIPAL DE PETRÓPOLIS, POR MEIO DA SECRETARIA MUNICIPAL DE SAÚDE, OBRIGADA A ENVIAR À CÂMARA MUNICIPAL O RELATÓRIO DETALHADO DO QUADRIMESTRE DA SAÚDE, PREVISTO NA LEI COMPLEMENTAR Nº 141 DE 16 DE JANEIRO DE 2012, SEMPRE ATÉ O DIA 15 DOS MESES DE MAIO, SETEMBRO E FEVEREIRO.</t>
   </si>
   <si>
     <t>6174</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6174/6168.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6174/6168.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de Prevenção, Combate e Controle da Hipertensão Arterial, dos dias 24 a 30 de abril, no Município de Petrópolis e dá outras providências.</t>
   </si>
   <si>
     <t>6557</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>Marcelo Lessa, Dr. Mauro Peralta</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6557/6551.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6557/6551.pdf</t>
   </si>
   <si>
     <t>6582</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6582/6576.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6582/6576.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DOS LABORATÓRIOS PARTICULARES OU CONVENIADOS A REDE PÚBLICA A REALIZAR COLETA DE MATERIAIS PARA EXAMES LABORATORIAIS DE IDOSOS OU PESSOAS COM DEFICIÊNCIA EM SUAS RESIDÊNCIAS OU NAS UNIDADES DE SAÚDE MAIS PRÓXIMAS, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>6640</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6640/6634.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6640/6634.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE ATENÇÃO À SAÚDE OCULAR NO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6793</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6793/6785.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6793/6785.pdf</t>
   </si>
   <si>
     <t>Institui no calendário de eventos do Município de Petrópolis a campanha "Julho Neon".</t>
   </si>
   <si>
     <t>6837</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6837/6826.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6837/6826.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO O MÊS DE CONSCIENTIZAÇÃO E COMBATE AO CÂNCER DE CABEÇA E PESCOÇO - JULHO VERDE ESPERANÇA - NO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6925</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6925/6914.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6925/6914.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de licença para doação de medula óssea para o servidor público no âmbito do Município de Petrópolis.</t>
   </si>
   <si>
     <t>6927</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6927/6916.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6927/6916.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Incentivo à Doação de Medula Óssea no âmbito do Município de Petrópolis.</t>
   </si>
   <si>
     <t>7010</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7010/6999.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7010/6999.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A UTILIZAÇÃO DE PROFISSIONAIS DE EDUCAÇÃO FÍSICA EM UBS, PSF E ESF, NO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7094</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7094/7083.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7094/7083.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO ESPORTIVO DE EVENTOS DO MUNICÍPIO DE PETRÓPOLIS A CAMINHADA DO NOVEMBRO AZUL - MÊS DE PREVENÇÃO E COMBATE A DIABETES.</t>
   </si>
   <si>
     <t>7350</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7350/7338-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7350/7338-.pdf</t>
   </si>
   <si>
     <t>Institui a campanha denominada Janeiro Branco dedicado a incentivar os cuidados e à conscientização da saúde mental e emocional das pessoas, no âmbito do Município de Petrópolis.</t>
   </si>
   <si>
     <t>7483</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7483/7469.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7483/7469.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA EMPRESA AMIGA DA SAÚDE.</t>
   </si>
   <si>
     <t>7500</t>
   </si>
   <si>
     <t>Dr. Mauro Peralta</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7500/7486.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7500/7486.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CADERNETA DA MULHER NO SISTEMA MUNICIPAL DE SAÚDE NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>7501</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7501/7487.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7501/7487.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA "MULHER SUA SAÚDE, SEUS DIREITOS" NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>7502</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7502/7488.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7502/7488.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DA TAXA DE INSCRIÇÃO EM CONCURSOS PÚBLICOS MUNICIPAIS ÀS PESSOAS CADASTRADAS NO REGISTRO NACIONAL DE DOADORES DE MEDULA ÓSSEA - REDOME, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>7562</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7562/7548.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7562/7548.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PROGRAMA DE SUPORTE PSICOLÓGICO À REDE DE ENSINO PÚBLICO DO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7567</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7567/7553.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7567/7553.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE ENFRENTAMENTO À PSICOFOBIA NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>7569</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7569/7555.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7569/7555.pdf</t>
   </si>
   <si>
     <t>INSTITUI O MÊS "SETEMBRO ROXO" DEDICADO A REALIZAÇÃO DE AÇÕES DE CONSCIENTIZAÇÃO E DIVULGAÇÃO SOBRE A FIBROSE CÍSTICA, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>7635</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>Gil Magno</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7635/7619.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7635/7619.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE EDUCAÇÃO PREVENTIVA AO ENFRENTAMENTO, CONSCIENTIZAÇÃO E ORIENTAÇÃO SOBRE A ENDOMETRIOSE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7781</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7781/7762.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7781/7762.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRIORIDADE NO ATENDIMENTO DE CIRURGIA PLÁSTICA REPARADORA PELO SISTEMA ÚNICO DE SAÚDE (SUS), PARA MULHERES VÍTIMAS DE AGRESSÃO DA QUAL RESULTE EM DANOS A SUA INTEGRIDADE FÍSICA OU ESTÉTICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7782</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7782/7763.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7782/7763.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE PETRÓPOLIS A SEMANA DA DIGNIDADE MENSTRUAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7787</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7787/7768.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7787/7768.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE PETRÓPOLIS A CAMPANHA "CORAÇÃO DA MULHER".</t>
   </si>
   <si>
     <t>7830</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7830/7811.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7830/7811.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ACEITAÇÃO DE LAUDO MÉDICO, COMO COMPROVANTE DA CONDIÇÃO DE SAÚDE, PARA GARANTIA DE ATENDIMENTO PREFERENCIAL ÀS PESSOAS COM FIBROMIALGIA, EM CONFORMIDADE COM A LEI MUNICIPAL Nº 7.947 DE 17 DE FEVEREIRO DE 2020.</t>
   </si>
   <si>
     <t>7855</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7855/7836.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7855/7836.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A DIVULGAÇÃO DOS DIREITOS DOS PACIENTES COM CÂNCER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7857</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7857/7838.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7857/7838.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE DISTRIBUIÇÃO GRATUITA DE ABSORVENTES HIGIÊNICOS EM UNIDADES DA REDE MUNICIPAL DE SAÚDE NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>7999</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>Dudu</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7999/7978.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7999/7978.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE ATENDIMENTO AO PACIENTE DIAGNOSTICADO COM CÂNCER.</t>
   </si>
   <si>
     <t>8092</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8092/8071.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8092/8071.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A SEMANA NOVEMBRO AZUL PARA PREVENÇÃO E DETECÇÃO PRECOCE DO CÂNCER DE PRÓSTATA E DA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>8131</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8131/8109.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8131/8109.pdf</t>
   </si>
   <si>
     <t>INSTITUI O MOVIMENTO "FEVEREIRO ROXO", DEDICADO À PREVENÇÃO E TRATAMENTO DA FIBROMIALGIA, NO ÂMBITO NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>8151</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8151/8129.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8151/8129.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha "Maio Sem Dor", que versa sobre o mês de conscientização sobre a Fibromialgia, no âmbito do município de Petrópolis.</t>
   </si>
   <si>
     <t>8153</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8153/8131.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8153/8131.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de inclusão do símbolo mundial da Fibromialgia nas placas e/ou avisos de atendimento prioritário, no âmbito do município de Petrópolis.</t>
   </si>
   <si>
     <t>8156</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8156/8134.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8156/8134.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL "VIVA MULHER" DE APOIO ÀS MULHERES DIAGNOSTICADAS COM CÂNCER DE MAMA E AS MASTECTOMIZADAS NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>8180</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8180/8158.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8180/8158.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FISIOTERAPIA DE REABILITAÇÃO PARA MULHERES MASTECTOMIZADAS NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>8332</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8332/8310.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8332/8310.pdf</t>
   </si>
   <si>
     <t>Estabelece a Política Municipal de "Prevenção e Luta contra a Automutilação e o Suicídio" no âmbito do município de Petrópolis e dá outras providências.</t>
   </si>
   <si>
     <t>8342</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8342/8320.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8342/8320.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA "SAÚDE DA CRIANÇA" NAS CRECHES MUNICIPAIS E CONVENIADAS NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8389</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8389/8367.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8389/8367.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE VALORIZAÇÃO DA VIDA E A CAMPANHA DENOMINADA SETEMBRO AMARELO.</t>
   </si>
   <si>
     <t>8401</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8401/8379.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8401/8379.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE PETRÓPOLIS A CAMPANHA DE CONSCIENTIZAÇÃO DA POPULAÇÃO SOBRE O CÂNCER ÓSSEO, DENOMINADA "JULHO AMARELO" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8457</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>Gilda Beatriz, Eduardo do Blog</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8457/8435.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8457/8435.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RENOVAÇÃO DA CARTEIRINHA DE IDENTIFICAÇÃO PARA AS PESSOAS COM FIBROMIALGIA.</t>
   </si>
   <si>
     <t>8666</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8666/8644.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8666/8644.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de Conscientização sobre o Transtorno do Déficit de Atenção com Hiperatividade (TDAH) no âmbito do Município de Petrópolis e dá outras providências.</t>
   </si>
   <si>
     <t>8668</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8668/8646.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8668/8646.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE PETRÓPOLIS A QUINZENA DE INCENTIVO À DOAÇÕES DE ÓRGÃOS E TECIDOS, DENOMINADA "SETEMBRO VERDE".</t>
   </si>
   <si>
     <t>8744</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8744/8722.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8744/8722.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE ORIENTAÇÃO APOIO E ATENDIMENTO AOS FAMILIARES DOS PORTADORES DA DOENÇA DE ALZHEIMER NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>8746</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8746/8724.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8746/8724.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA MUNICIPAL DE APOIO ÀS PESSOAS COM DOENÇA DE ALZHEIMER NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>8809</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8809/8787.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8809/8787.pdf</t>
   </si>
   <si>
     <t>DISPÔE SOBRE A CRIAÇÃO DA POLÍTICA MUNICIPAL DE CUIDADOS PALIATIVOS NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>8814</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8814/8792.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8814/8792.pdf</t>
   </si>
   <si>
     <t>INSTITUI A ESPÉCIE DE ÁRVORE "SAPUCAIA", COMO ÁRVORE SÍMBOLO DO OUTUBRO ROSA E LUTA CONTRA O CÂNCER NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>8858</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8858/8836.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8858/8836.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE PETRÓPOLIS O MÊS DE JUNHO PARA CONSCIENTIZAÇÃO E APOIO ÀS PESSOAS COM PATOLOGIA ESCLEROSE LATERAL AMIOTRÓFICA (E.L.A.) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8861</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8861/8839.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8861/8839.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SEMANA DE CONSCIENTIZAÇÃO SOBRE A IMPORTÂNCIA DO MÉDICO OFTALMOLOGISTA.</t>
   </si>
   <si>
     <t>8881</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8881/8859-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8881/8859-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a amamentação como medida não farmacológica para redução da dor durante a administração de vacinas injetáveis em crianças e dá outras providências.</t>
   </si>
   <si>
     <t>8920</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8920/8898.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8920/8898.pdf</t>
   </si>
   <si>
     <t>INSTITUÍ NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE PETRÓPOLIS A "SEMANA MUNICIPAL DE CONSCIENTIZAÇÃO DA VASECTOMIA" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9004</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>Júnior Paixão</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9004/8982.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9004/8982.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PRAZO DE VALIDADE DE LAUDO MÉDICO-PERICIAL QUE ATESTA TRANSTORNO DO ESPECTRO DO AUTISMO E OUTRAS DEFICIÊNCIAS DE CARÁTER PERMANENTE, PARA OS FINS QUE ESPECIFICA, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>9047</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>Maurinho Branco, Yuri Moura</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9047/9025-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9047/9025-.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SELO SOLIDÁRIO "EMPRESA AMIGA DO ALEITAMENTO MATERNO ", NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>9048</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9048/9026.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9048/9026.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE FORNECIMENTO GRATUITO DE ABSORVENTES HIGIÊNICOS NA REDE PÚBLICA MUNICIPAL DE ENSINO DO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9142</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9142/9120.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9142/9120.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE PETRÓPOLIS A SEMANA MUNICIPAL DE CONSCIENTIZAÇÃO E PREVENÇÃO DO MELASMA.</t>
   </si>
   <si>
     <t>9143</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9143/9121.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9143/9121.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A AFIXAÇÃO DA LEI ESTADUAL Nº 3.087 DE 26 DE OUTUBRO DE 1998, NOS ESTABELECIMENTOS MÉDICO-HOSPITALARES QUE DÃO ASSISTÊNCIA À MATERNIDADE SITUADOS NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>9144</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9144/9122.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9144/9122.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A AFIXAÇÃO DA LEI ESTADUAL Nº 2.472 DE 07 DE DEZEMBRO DE 1995, NOS ESTABELECIMENTOS MÉDICO-HOSPITALARES QUE DÃO ASSISTÊNCIA E POSSUAM LEITOS DE INTERNAÇÃO DE CRIANÇAS, SITUADOS NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>9145</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9145/9123.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9145/9123.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DE POSTOS DE ATENDIMENTO DE URGÊNCIAS NOS TERMINAIS RODOVIÁRIOS DA CIDADE DE PETRÓPOLIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9248</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9248/9226.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9248/9226.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE ORIENTAÇÃO, CONSCIENTIZAÇÃO E PREVENÇÃO DA SAÚDE À DOENÇA DO POMBO NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9250</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9250/9228.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9250/9228.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DE CONSCIENTIZAÇÃO SOBRE AS DISTROFIAS MUSCULARES NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>9251</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9251/9229.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9251/9229.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DE CONSCIENTIZAÇÃO E APOIO ÀS PESSOAS COM NEOPLASIA BUCAL DECORRENTE DE DEFICIÊNCIA ALIMENTAR.</t>
   </si>
   <si>
     <t>9252</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9252/9230.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9252/9230.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE PETRÓPOLIS A CAMPANHA DE CONSCIENTIZAÇÃO SOBRE O MIELOMA MÚLTIPLO, DENOMINADA "MARÇO BORGONHA" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9254</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9254/9232.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9254/9232.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA PERMANENTE DE ORIENTAÇÃO, INFORMAÇÃO, PREVENÇÃO E CONSCIENTIZAÇÃO DA DEPRESSÃO, TRANSTORNO DE ANSIEDADE E SÍNDROME DO PÂNICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9323</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9323/9301.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9323/9301.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE AFIXAÇÃO DE CARTAZES INFORMANDO SOBRE A GARANTIA DOS IDOSOS EM ADQUIRIREM, DO PODER PÚBLICO, MEDICAMENTOS DE FORMA GRATUITA, NOS MOLDES DO ART. 15, § 2º DO ESTATUTO DO IDOSO.</t>
   </si>
   <si>
     <t>9325</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9325/9303.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9325/9303.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DE CONSCIENTIZAÇÃO E APOIO ÀS PESSOAS COM CÂNCER DE ESTÔMAGO DECORRENTE DE DEFICIÊNCIA ALIMENTAR.</t>
   </si>
   <si>
     <t>9326</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9326/9304.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9326/9304.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DE CONSCIENTIZAÇÃO E APOIO ÀS PESSOAS COM CÂNCER DE ESÔFAGO DECORRENTE DE DEFICIÊNCIA ALIMENTAR.</t>
   </si>
   <si>
     <t>9327</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9327/9305-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9327/9305-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o estabelecimento de diretrizes para o acompanhamento do Parto Domiciliar no âmbito da Rede Municipal de Saúde de Petrópolis.</t>
   </si>
   <si>
     <t>9347</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9347/9325.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9347/9325.pdf</t>
   </si>
   <si>
     <t>9430</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9430/9408.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9430/9408.pdf</t>
   </si>
   <si>
     <t>Institui metas para o "Programa Municipal Visão Solidária: Optometria contra a cegueira evitável".</t>
   </si>
   <si>
     <t>9450</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9450/9428.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9450/9428.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade dos exames de mamografia e ultrassonografia da mama pela rede municipal de unidades integrantes do Sistema Único de Saúde SUS nos casos de mulheres a partir dos 20 anos com histórico familiar de câncer de mama e dá outras providências.</t>
   </si>
   <si>
     <t>9452</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9452/9430.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9452/9430.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DE CONSCIENTIZAÇÃO E COMBATE À OBESIDADE MÓRBIDA INFANTIL, INFANTO-JUVENIL E ADULTA NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>9453</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9453/9431.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9453/9431.pdf</t>
   </si>
   <si>
     <t>Institui no calendário de eventos do Município de Petrópolis o dia 12 de outubro como Dia Municipal de Conscientização e Orientação sobre a Artrite Reumatoide.</t>
   </si>
   <si>
     <t>9454</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9454/9432.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9454/9432.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal em Homenagem e Gratidão aos Profissionais da Saúde que Atuaram na Linha de Frente Contra a COVID-19.</t>
   </si>
   <si>
     <t>9505</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9505/9483.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9505/9483.pdf</t>
   </si>
   <si>
     <t>Institui no calendário de eventos do Município de Petrópolis o dia 13 de outubro como Dia Municipal de Conscientização e Orientação sobre a doença inflamatória Gota.</t>
   </si>
   <si>
     <t>9506</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9506/9484.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9506/9484.pdf</t>
   </si>
   <si>
     <t>Institui no calendário de eventos do Município de Petrópolis o dia 14 de outubro como Dia Municipal de Conscientização e Orientação sobre a Artrose.</t>
   </si>
   <si>
     <t>9507</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9507/9485.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9507/9485.pdf</t>
   </si>
   <si>
     <t>Institui no calendário de eventos do Município de Petrópolis o dia 15 de outubro como Dia Municipal de Conscientização e Orientação sobre a Febre Reumática.</t>
   </si>
   <si>
     <t>9508</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9508/9486.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9508/9486.pdf</t>
   </si>
   <si>
     <t>Institui no calendário de eventos do Município de Petrópolis o dia 16 de outubro como Dia Municipal de Conscientização e Orientação sobre as Tendinites e Bursites.</t>
   </si>
   <si>
     <t>9511</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9511/9489.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9511/9489.pdf</t>
   </si>
   <si>
     <t>Institui no calendário de eventos do Município de Petrópolis o dia 05 de maio como Dia Municipal de Conscientização e Orientação sobre a Hipertensão Pulmonar.</t>
   </si>
   <si>
     <t>9544</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9544/9522.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9544/9522.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO MUNICÍPIO DE PETRÓPOLIS, A CAMPANHA "CANDIDÍASE SEM TABU" DE CONSCIENTIZAÇÃO E ORIENTAÇÃO SOBRE A CANDIDÍASE.</t>
   </si>
   <si>
     <t>9553</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9553/9531.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9553/9531.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE PETRÓPOLIS A SEMANA DE CONSCIENTIZAÇÃO E APOIO ÀS PESSOAS COM OSTEOMIELITE, NOME DADO À INFECÇÃO NO OSSO CAUSADA POR BACTÉRIAS, MICROBACTÉRIAS OU FUNGOS.</t>
   </si>
   <si>
     <t>9676</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9676/9654.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9676/9654.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PRAZO DE VALIDADE DE LAUDO MÉDICO-PERICIAL QUE ATESTA TRANSTORNO DO ESPECTRO AUTISTA - TEA E OUTRAS DEFICIÊNCIAS DE CARÁTER PERMANENTE, PARA OS FINS QUE ESPECIFICA, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>9694</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9694/9672.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9694/9672.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o direito do paciente que for atendido pelas equipes de socorro do Corpo de Bombeiros ou do Serviço de Atendimento Móvel de Urgência (SAMU) de optar por ser encaminhado a estabelecimentos de pronto atendimento privados.</t>
   </si>
   <si>
     <t>9695</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9695/9673.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9695/9673.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização aos profissionais do Samu, médicos e enfermeiros, à administrar o trombolítico já na ambulância UTIs móveis, e dá outras providências.</t>
   </si>
   <si>
     <t>9712</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>Eduardo do Blog, Gilda Beatriz</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9712/9690--.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9712/9690--.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ACOMPANHAMENTO INTEGRAL PARA EDUCANDOS COM DISCALCULIA, DISLEXIA, COM TRANSTORNO DO DÉFICIT DE ATENÇÃO COM HIPERATIVIDADE - TDAH OU COM OUTROS TRANSTORNOS DE APRENDIZAGEM.</t>
   </si>
   <si>
     <t>9767</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9767/9745.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9767/9745.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO MUNICÍPIO DE PETRÓPOLIS, A SEMANA DE CONSCIENTIZAÇÃO E ORIENTAÇÃO SOBRE A DOENÇA PULMONAR OBSTRUTIVA CRÔNICA - DPOC.</t>
   </si>
   <si>
     <t>9893</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9893/9871.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9893/9871.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE AFIXAÇÃO DE CARTAZES INFORMANDO SOBRE A GARANTIA AOS IDOSOS QUE ESTEJAM INTERNADOS OU EM OBSERVAÇÃO DENTRO DOS ÓRGÃOS DE SAÚDE, A UM ACOMPANHANTE, SALIENTANDO-SE SER DEVER DO ESTABELECIMENTO HOSPITALAR PROPORCIONAR CONDIÇÕES ADEQUADAS PARA PERMANÊNCIA DO ACOMPANHANTE EM TEMPO INTEGRAL.</t>
   </si>
   <si>
     <t>9894</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9894/9872.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9894/9872.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE CONSCIENTIZAÇÃO E APOIO ÀS PESSOAS COM ATROFIA MUSCULAR ESPINHAL.</t>
   </si>
   <si>
     <t>4960</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Yuri Moura, Dr. Mauro Peralta, Gilda Beatriz</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4960/4955.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4960/4955.pdf</t>
   </si>
   <si>
     <t>CRIA A FRENTE PARLAMENTAR MUNICIPAL EM APOIO E DEFESA DA SAÚDE MENTAL EM PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7376</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7376/7364.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7376/7364.pdf</t>
   </si>
   <si>
     <t>CRIA A FRENTE PARLAMENTAR DE ENFRENTAMENTO AO HIV/AIDS, TUBERCULOSE/TBE E HEPATITES VIRAIS NO MUNICÍPIO DE PETRÓPOLIS RJ.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3/proc_0003_2021.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3/proc_0003_2021.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA ACERCA DA CRIAÇÃO DO PROGRAMA DE VACINAÇÃO DOMICILIAR DO IDOSO E DA PESSOA COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6/proc_0006_2021.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6/proc_0006_2021.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ENVIO A ESTA CASA LEGISLATIVA DE PROJETO DE LEI DETERMINANDO O AGENDAMENTO TELEFÔNICO DE CONSULTAS PARA PESSOAS COM DEFICIÊNCIA E IDOSOS.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8/proc_0008_2021.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8/proc_0008_2021.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ENVIE A ESTA CASA LEGISLATIVA PROJETO DE LEI QUE CONTEMPLE A ENTREGA DOMICILIAR DE MEDICAMENTOS AOS PACIENTES QUE FAÇAM USO CONTÍNUO</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/91/0091.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/91/0091.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI QUE DISPONHA SOBRE A GARANTIA DE ASSISTÊNCIA ÀS PARTURIENTES CUJOS FILHOS RECÉM NASCIDOS APRESENTEM QUALQUER TIPO DE DEFICIÊNCIA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/108/108.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/108/108.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ENVIO DE PROJETO DE LEI QUE DISPONHA SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL DE EQUOTERAPIA.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/112/0112.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/112/0112.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROJETO QUE DISPONHA SOBRE A PRIORIDADE NO AGENDAMENTO DE CONSULTAS MÉDICAS PARA ALUNOS DA REDE DE ENSINO PÚBLICO EM UNIDADES DE SAÚDE MUNICIPAL.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/179/179.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/179/179.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPONHA SOBRE A CRIAÇÃO DO CARGO FUNÇÃO DE DOULA NA ESTRUTURA ADMINISTRATIVA DA SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/332/332.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/332/332.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI QUE DISPONHA SOBRE A PUBLICAÇÃO NO PORTAL DA TRANSPARÊNCIA DO MUNICÍPIO A LISTAGEM DOS PACIENTES QUE AGUARDAM POR CONSULTAS E PROCEDIMENTOS MÉDICOS.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/632/632.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/632/632.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legistativa que assegure aos servidores públicos da área de saúde do Pronto Socorro Leônidas Sampaio, localizado na Rua Teresa, nº 1839, bairro Alto da Serra, o abono, a fim de que seja incorporado aos vencimentos dos profissionais desta unidade vinculados ao atendimento da área de Covid 19.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Ronaldo Ramos, Dr. Mauro Peralta</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/931/931.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/931/931.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de Projeto de Lei a esta Casa Legislativa que assegure a todos os servidores públicos da área de saúde das Unidades de Serviço de Pronto Atendimento Pronto o abono a fim de que seja incorporado aos vencimentos dos profissionais destas unidades vinculados ao atendimento da área de Covid 19.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1718/1717.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1718/1717.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa QUE DISPONHA SOBRE A INCLUSÃO DOS PROFISSIONAIS DA EDUCAÇÃO PÚBLICA E PRIVADA COMO GRUPO PRIORITÁRIO NO PLANO MUNICIPAL DE VACINAÇÃO DEVENDO SER VACINADOS LOGO APÓS A IMUNIZAÇÃO DOS PROFISSIONAIS DE SAÚDE.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1738/1737.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1738/1737.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A OBRIGATORIEDADE DOS HOSPITAIS E MATERNIDADES A DAREM ORIENTAÇÕES PARA PRIMEIROS SOCORROS EM CASOS DE ENGASGAMENTOS ASPIRAÇÕES DE CORPOS ESTRANHOS E PREVENÇÕES DE MORTES SÚBITAS DE RECÉM NASCIDOS NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1790/1789.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1790/1789.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A DIVULGAÇÃO DOS MEDICAMENTOS OFERECIDOS GRATUITAMENTE PELA SECRETARIA MUNICIPAL DE SAÚDE NO SITE OFICIAL DO PODER EXECUTIVO NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Octavio Sampaio, Fred Procópio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1810/1809.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1810/1809.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPONHA SOBRE A INCLUSÃO DOS PROFISSIONAIS DA EDUCAÇÃO PÚBLICA E PRIVADA COMO GRUPO PRIORITÁRIO NO PLANO MUNICIPAL DE VACINAÇÃO.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2121/2120.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2121/2120.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa para a construção de um posto de saúde na sede da desativada Escola Municipal Águas Lindas.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2151/2150.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2151/2150.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de projeto de lei a esta casa legistativa que se disponha a estabelecer a possibilidade de agendamento telefônico de consultas para pacientes idosos, gestantes e pessoas com deficiências físicas já cadastradas nas unidades de saúde do Município de Petrópolis.</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3013/3012.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3013/3012.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa QUE VERSE SOBRE A CONCESSÃO DE ADICIONAL DE INSALUBRIDADE AOS AGENTES DE SAÚDE.</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3659/3658.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3659/3658.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ELABORAÇÃO DE UMA NORMA QUE DISPONHA SOBRE A CRIAÇÃO DO PROGRAMA DE IDENTIFICAÇÃO E TRATAMENTO DA DISLEXIA, NA REDE PÚBLICA E PARTICULAR DE ENSINO, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3720/3719.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3720/3719.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa, para que seja feito o credenciamento da UPA de Itaipava, como UNIDADE DE PRONTO ATENDIMENTO.</t>
   </si>
   <si>
     <t>4388</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4388/4386.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4388/4386.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A IMPLANTAÇÃO DE PONTO ELETRÔNICO DIGITAL EM TODAS AS UNIDADES DE SAÚDE HOSPITAIS, UPA´S, UES, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS, CONFORME ANTEPROJETO.</t>
   </si>
   <si>
     <t>4588</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4588/4584.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4588/4584.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade urgente de transferir o atendimento do Serviço de Pronto Atendimento 24 horas da Posse, do prédio da UBS, para o prédio antigo do Posto de Saúde.</t>
   </si>
   <si>
     <t>4717</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4717/4713.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4717/4713.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa PARA DISPOR SOBRE A CONTRATAÇÃO EMERGENCIAL DE CIRURGIÕES DENTISTAS PARA ATUAR NAS UTIs - Unidade de Tratamento Intensivo, EM DECORRÊNCIA DA PANDEMIA DO CORONAVÍRUS.</t>
   </si>
   <si>
     <t>4880</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4880/4876.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4880/4876.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que disponha sobre a obrigatoriedade das unidades de pronto atendimento - UPA do município de Petrópolis a disponibilizar profissional devidamente capacitado para comunicação em libras - Língua Brasileira de Sinais.</t>
   </si>
   <si>
     <t>5440</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5440/5435.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5440/5435.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA DISPONDO SOBRE A CRIAÇÃO DA CARTEIRA MUNICIPAL DA SAÚDE DA MULHER.</t>
   </si>
   <si>
     <t>5929</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5929/5924.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5929/5924.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que verse sobre a INSTITUIÇÃO, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS, DO CENTRO DE REFERÊNCIA AO DIABÉTICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5995</t>
   </si>
   <si>
     <t>Marcelo Chitão</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5995/5990.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5995/5990.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE INSTITUI O PROGRAMA DE SAÚDE BUCAL NA REDE PÚBLICA MUNICIPAL DE ENSINO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6507</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6507/6501.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6507/6501.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA, QUE DISPONHA SOBRE A CRIAÇÃO DE UNIDADES DE PRONTA RESPOSTA DE URGÊNCIA EM FISIOTERAPIA (UPRUF), NAS UNIDADES DE PRONTO ATENDIMENTO UPA 24HS E UNIDADES DE EMERGÊNCIA (UES), PARA ASSISTÊNCIA FISIOTERAPÊUTICA IMEDIATA AO PACIENTE COM QUADRO AGUDO DE DOR OU AFECÇÕES DO SISTEMA CARDIORRESPIRATÓRIO SOLUCIONÁVEIS POR MEIO DE FISIOTERAPIA MANUAL E MÉTODOS E TÉCNICAS COM USO DE INSTRUMENTAL FISIOTERAPÊUTICO.</t>
   </si>
   <si>
     <t>6509</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6509/6503.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6509/6503.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que disponha sobre a criação de um programa para identificação, diagnóstico, tratamento e acompanhamento integral de educandos com discalculia ou transtorno do déficit de atenção com hiperatividade - TDAH na rede pública e privada de educação.</t>
   </si>
   <si>
     <t>6606</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6606/6600.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6606/6600.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do retorno do atendimento médico nas especialidades de CARDIOLOGIA, GINECOLOGIA, PEDIATRIA E FISIOTERAPIA para atendimento aos moradores da Posse, 5º Distrito deste Município.</t>
   </si>
   <si>
     <t>6785</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6785/6779.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6785/6779.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPÕE SOBRE A INSTALAÇÃO DE PAINÉIS SOLARES FOTOVOLTAICOS NOS HOSPITAIS DA REDE PÚBLICA BEM COMO EM TODAS AS UNIDADES DE SAÚDE QUANDO HOUVER VIABILIDADE TÉCNICA E ECONÔMICA PROMOVENDO A SUSTENTABILIDADE CONSIDERANDO O PRINCÍPIO DA EFICIÊNCIA ENERGÉTICA E ADAPTAÇÃO DO MUNICÍPIO DE PETRÓPOLIS AO CONCEITO DE CIDADE INTELIGENTE (SMART CITY).</t>
   </si>
   <si>
     <t>6926</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6926/6915.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6926/6915.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que disponha sobre a implantação do prontuário eletrônico do paciente na rede pública de saúde do Município de Petrópolis.</t>
   </si>
   <si>
     <t>7181</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7181/7170.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7181/7170.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ENVIO DE PROJETO DE LEI DISPONDO SOBRE A OBRIGATORIEDADE DA CONTRATAÇÃO DE INTÉRPRETE DE LIBRAS NOS HOSPITAIS PÚBLICOS E CONVENIADOS COM MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>7639</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7639/7623.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7639/7623.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A CRIAÇÃO DO PROGRAMA DE PREVENÇÃO DA SAÚDE À DOENÇA DE ENDOMETRIOSE.</t>
   </si>
   <si>
     <t>7640</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7640/7624.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7640/7624.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A NOTIFICAÇÃO COMPULSÓRIA DOS CASOS DE PESSOAS COM DOENÇAS RARAS E GENÉTICAS NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>7715</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>Gilda Beatriz, Eduardo do Blog, Yuri Moura</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7715/7658.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7715/7658.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ESTABELECER O PLANO DE CARGOS CARREIRA E SALÁRIO DOS AGENTES COMUNITÁRIOS DE SAÚDE E DOS AGENTES DE COMBATE AS ENDEMIAS.</t>
   </si>
   <si>
     <t>7718</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>Eduardo do Blog, Gilda Beatriz, Yuri Moura</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7718/7700.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7718/7700.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA VERSANDO SOBRE O REAJUSTE DOS VALORES RECEBIDOS EM FORMA DE REMUNERAÇÃO, SALÁRIO, SUBSÍDIO OU VENCIMENTOS DISPOSTOS NO PLANO DE CARGOS, CARREIRAS E SALÁRIOS DOS PROFISSIONAIS DA SAÚDE PÚBLICA MUNICIPAL DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>8241</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8241/8219.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8241/8219.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que dispõe sobre a obrigatoriedade de fornecimento de medicamentos gratuitos pelo município para tratar Hiperatividade e TDAH em crianças portadoras da síndrome sem distinção de classe, nem mesmo aqueles pacientes que não se enquadram como os mais carentes poderão ser excluídos do benefício.</t>
   </si>
   <si>
     <t>8277</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8277/8255.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8277/8255.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPÕE SOBRE O PROGRAMA MUNICIPAL DE PRÁTICAS PARTICIPATIVAS E INDISPENSÁVEIS COM TERAPIAS PARA A SAÚDE DA POPULAÇÃO NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>8311</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8311/8289.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8311/8289.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implantar o serviço de Odontologia no Posto de Saúde do Brejal, na Posse, 5º Disitrito deste Município.</t>
   </si>
   <si>
     <t>8346</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8346/8324.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8346/8324.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA IMPLANTAÇÃO DE UMA EQUIPE DO NÚCLEO AMPLIADO DE SAÚDE DA FAMÍLIA E ATENÇÃO BÁSICA (NASF AB) NO DISTRITO DA POSSE.</t>
   </si>
   <si>
     <t>8388</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8388/8366.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8388/8366.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA, QUE DISPONHA SOBRE à Criação da CLÍNICA MUNICIPAL DE RECUPERAÇÃO DE DEPENDENTES QUÍMICOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8614</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8614/8592.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8614/8592.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA, QUE DISPONHA SOBRE A INSTITUIÇÃO DE SERVIÇO DE ATENDIMENTO PSICOLÓGICO NOS HOSPITAIS MUNICIPAIS E UPAS, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>8856</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8856/8834.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8856/8834.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ENVIO DE PROJETO DE LEI DISPONDO SOBRE A CRIAÇÃO DO PROGRAMA DE HUMANIZAÇÃO NA REDE MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>9301</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9301/9279.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9301/9279.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA INCLUINDO A CIRURGIA BARIÁTRICA NO SISTEMA ÚNICO DE SAÚDE DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>9608</t>
   </si>
   <si>
     <t>Domingos Protetor</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9608/9586.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9608/9586.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta Casa Legislativa que disponha sobre a criação de centro de referência em tratamento de esporotricose em humanos no município de Petrópolis.</t>
   </si>
   <si>
     <t>9869</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9869/9847.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9869/9847.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legistativa que disponha sobre a fixação em todas as Unidades de Saúde do Município e no portal da internet da Prefeitura, a escala diária e dos plantões médicos.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento de Informação</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1496/1496.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1496/1496.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL O ESCLARECIMENTO DE INFORMAÇÕES QUANTO A ESCALA E QUADRO DE FUNCIONÁRIOS INCLUSIVE MÉDICOS DO POSTO DE SAÚDE DA FAMÍLIA NA RUA DR THOUZET BAIRRO QUITANDINHA.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1573/1573.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1573/1573.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo municipal informações sobre as filas para exame de mamografia no Município de Petrópolis.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1823/1822.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1823/1822.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL AS INFORMAÇÕES ACERCA DOS GASTOS DE MEDICAMENTOS E INSUMOS QUE FORAM ADQUIRIDOS NO PERÍODO DE MARÇO DE 2020 ATÉ A DATA DESTE REQUERIMENTO, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2111/2110.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2111/2110.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL O ESCLARECIMENTO DE INFORMAÇÕES QUANTO A ESCALA E QUADRO DE FUNCIONÁRIOS, INCLUSIVE MÉDICOS, DO POSTO DE SAÚDE DA FAMÍLIA (PSF) DO NOVA CASCATINHA.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2389/2388.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2389/2388.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo municipal informações detalhadas acerca da lista de espera de pacientes que aguardam a realização de exames de mamografia no Sistema Único de Saúde do Município de Petrópolis, bem como a quantidade de mamógrafos em funcionamento, profissionais habilitados e outras providências.</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2653/2652.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2653/2652.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL INFORMAÇÕES DETALHADAS ACERCA DA LISTA DE ESPERA DE PACIENTES QUE AGUARDAM A REALIZAÇÃO DE CIRURGIA DE MAMA NO SISTEMA ÚNICO DE SAÚDE DO MUNICÍPIO DE PETRÓPOLIS, BEM COMO A QUANTIDADE DE PROFISSIONAIS HABILITADOS.</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2717/2716.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2717/2716.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo municipal informações sobre o funcionamento e os contratos, convênios e termos de ajustamento de conduta firmados pelo Hospital Santa Teresa (Serviço Social Autônomo Hospital Alcides Carneiro - SEHAC) e o Município de Petrópolis.</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2983/2982.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2983/2982.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo municipal informações sobre a quantidade de Diretores que laboram no Serviço Social Autônomo Hospital Alcides Carneiro - SEHAC e o valor dos salários, benefícios e vantagens relativos ao cargo.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3179/3178.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3179/3178.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo municipal informações relacionados à saúde no município de Petrópolis.</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3520/3519.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3520/3519.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo municipal informações acerca da realização de exames de colonoscopia retal na rede municipal de saúde.</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3521/3520.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3521/3520.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo municipal informações acerca da realização de exames de endoscopia digestiva na rede municipal de saúde.</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
     <t>Octavio Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3565/3564.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3565/3564.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal informações relacionadas à saúde no Município de Petrópolis.</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3566/3565.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3566/3565.pdf</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3567/3566.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3567/3566.pdf</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3615/3614.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3615/3614.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES AO PODER EXECUTIVO MUNICIPAL ACERCA DA REGULARIDADE DO ABASTECIMENTO DE OXIGÊNIO MEDICINAL, CONSUMO E CUSTO MENSAL, NAS RESPECTIVAS UNIDADES DE SAÚDE DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3939/3938.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3939/3938.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL INFORMAÇÕES RELACIONADAS À SAÚDE NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>4366</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4366/4364.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4366/4364.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL O ESCLARECIMENTO DE INFORMAÇÕES A RESPEITO DA DISPONIBILIDADE DE MEDICAMENTOS PARA TRATAMENTO DA DEPRESSÃO E DA ANSIEDADE NA REDE PÚBLICA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>4476</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4476/4472.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4476/4472.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL INFORMAÇÕES, ACERCA DO CONTRATO EM VIGOR DA SOCIEDADE EMPRESÁRIA AJ2 SOLUÇÕES LOGISTICAS E SAÚDE LTDA, ATUANTE NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>5109</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5109/5104.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5109/5104.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL INFORMAÇÕES ACERCA DO PRIMEIRO QUADRIMESTRE DA SAÚDE DO MUNICÍPIO DE PETRÓPOLIS DO ANO DE 2021.</t>
   </si>
   <si>
     <t>5224</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5224/5219.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5224/5219.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo municipal INFORMAÇÕES RELACIONADOS À SAÚDE NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>5297</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5297/5292.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5297/5292.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE UMA EX-FUNCIONÁRIA PÚBLICA DA FUNDAÇÃO MUNICIPAL DE SAÚDE (FMS).</t>
   </si>
   <si>
     <t>5305</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5305/5300.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5305/5300.pdf</t>
   </si>
   <si>
     <t>5346</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5346/5341.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5346/5341.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo municipal informações a respeito da Maternidade do Hospital Alcídes Carneiro e o suporte da Rede Cegonha.</t>
   </si>
   <si>
     <t>5442</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5442/5437.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5442/5437.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL INFORMAÇÕES ACERCA DA SAÚDE MENTAL NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>5527</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Eduardo do Blog, Dr. Mauro Peralta</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5527/5522.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5527/5522.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo municipal informações sobre a falta de bolsa de colostomia na Rede Municipal de Saúde de Petrópolis.</t>
   </si>
   <si>
     <t>5528</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5528/5523.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5528/5523.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo municipal informações sobre a falta de Dosímetro para o Centro de Saúde Professor Manoel José Ferreira, Centro, para que possam operar o Mamógrafo recém instalado.</t>
   </si>
   <si>
     <t>5715</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5715/5710.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5715/5710.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL INFORMAÇÕES ACERCA DAS FILAS DE ESPERA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5878</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5878/5873.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5878/5873.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE A INSTALAÇÃO DO MAMÓGRAFO NO CENTRO DE SAÚDE PROFESSOR MANOEL JOSÉ FERREIRA.</t>
   </si>
   <si>
     <t>6117</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6117/6111.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6117/6111.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE O CONVÊNIO REALIZADO ENTRE A FUNDAÇÃO OCTACÍLIO GUALBERTO MANTENEDORA DA FACULDADE ARTHUR SÁ EARP NETO - FASE E O SERVIÇO SOCIAL AUTÔNOMO DO HOSPITAL ALCIDES CARNEIRO - SEHAC.</t>
   </si>
   <si>
     <t>6701</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6701/6695.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6701/6695.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE O PROCESSO ADMINISTRATIVO 10945-20, TRATA DA LOCAÇÃO DE ESTRUTURA PARA REALIZAÇÃO DE MONTAGEM DE POSTO MÉDICO NA UNIDADE DE PRONTO ATENDIMENTO - UPA, NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>6702</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6702/6696.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6702/6696.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE A CÓPIA DO REGISTRO GERAL DE IMÓVEIS, ESCRITURA OU ANOTAÇÃO DE IMÓVEL A FIM DE COMPROVAR A PROPRIEDADE DA UNIDADE BÁSICA DE SAÚDE ÁGUAS LINDAS - NOGUEIRA.</t>
   </si>
   <si>
     <t>7426</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7426/7413.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7426/7413.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL INFORMAÇÕES ACERCA DOS ASSUNTOS ABAIXO MENCIONADOS.</t>
   </si>
   <si>
     <t>7526</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7526/7512.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7526/7512.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo municipal informações sobre a UPA de Itaipava.</t>
   </si>
   <si>
     <t>7610</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7610/7596.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7610/7596.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL INFORMAÇÕES ACERCA DOS ASSUNTOS ABAIXO RELACIONADOS.</t>
   </si>
   <si>
     <t>7741</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7741/7723.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7741/7723.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE O TOMÓGRAFO INSTALADO NO HOSPITAL ALCIDES CARNEIRO.</t>
   </si>
   <si>
     <t>7763</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7763/7744.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7763/7744.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo municipal informações sobre o Programa Previne Brasil, no âmbito do município de Petrópolis.</t>
   </si>
   <si>
     <t>7880</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7880/7861.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7880/7861.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE O APLICATIVO CONSULTA FÁCIL.</t>
   </si>
   <si>
     <t>8034</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8034/8013.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8034/8013.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL INFORMAÇÕES ACERCA DO ASSUNTO ABAIXO MENCIONADO.</t>
   </si>
   <si>
     <t>8126</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8126/8104.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8126/8104.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL INFORMAÇÕES ACERCA DO SAMU - SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA, BASE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>8400</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8400/8378.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8400/8378.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES AO EXECUTIVO MUNICIPAL, ACERCA DOS MÉDICOS, ENFERMEIROS, MAQUEIROS E AFINS, LICENCIADOS OU AFASTADOS POR DOENÇA, E OU, AUXÍLIOS DIVERSOS VINCULADOS A SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>8680</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8680/8658.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8680/8658.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE O PROGRAMA REDE CEGONHA.</t>
   </si>
   <si>
     <t>9097</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9097/9075.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9097/9075.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE A EMISSÃO DA CIPTEA - CARTEIRA DE IDENTIFICAÇÃO DA PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>Indicação Simples</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/77/0077.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/77/0077.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de adequações na farmácia, localizada no Hospital Alcides Carneiro, situado na Rua Vigário Corrêa, nº 1345, Corrêas.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/79/79.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/79/79.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de celebrar convênios com clínicas especializadas no tratamento de dependentes químicos.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/82/82.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/82/82.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma do Posto de Saúde Meio da Serra II, Vila São Francisco, localizado na Estrada Velha da Estrela, s. nº.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/85/85.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/85/85.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma da cozinha do Hospital Municipal Nélson de Sá Earp, haja vista o seu péssimo estado de conservação.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/87/87.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/87/87.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma geral do Posto de Saúde da Família Jorge Chimelli, em Pedro do Rio, Estrada União e Indústria.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/93/93.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/93/93.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reparos no Posto de Saúde Sérgio Bastos, localizado na Rua Capitão João Amâncio de Souza Coutinho, Castelo São Manoel.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/96/96.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/96/96.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de ar condicionado e ventiladores na UBS (Unidade Básica de Saúde), localizada na Estrada da Fazenda Inglesa, no Bairro Fazenda Inglesa.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/106/106.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/106/106.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de disponibilização de álcool em gel nos transportes públicos municipais.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/204/204.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/204/204.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma na ala destinada a psiquiatria do Hospital Municipal Nelson de Sá Earp, localizado na Rua Paulino Afonso,455 - Centro.</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/256/256.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/256/256.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCUTIVO MUNICIPAL A NECESSIDADE DE IMPLANTAÇÃO DE CONSULTÓRIOS DENTÁRIOS NO CARANGOLA, PETRÓPOLIS - RJ.</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/257/257.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/257/257.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCUTIVO MUNICIPAL A NECESSIDADE DE IMPLANTAÇÃO DE UM POSTO DE SAÚDE, NO CARANGOLA, PETRÓPOLIS - RJ.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/299/299.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/299/299.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE OBRAS NO SENTIDO DE ENQUADRAR DENTRO DAS DIRETRIZES DE ACESSIBILIDADE O PSF MACHADO FAGUNDES Rua Dr. Paulo Hudge, 238 - Servidão Fortunato Baiteli. Cascatinha.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/303/303.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/303/303.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reativar o Posto de Saúde da Lajinha, em Itaipava.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/339/339.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/339/339.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de ATIVAÇÃO IMEDIATA do TOMÓGRAFO que encontra-se no Hospital Nelson de Sá Earp no setor que a Secretaria de Saúde entender necessário.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/459/459.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/459/459.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de equipamentos do Projeto Academia da Saúde, na Primeira Avenida, Loteamento Parque Rio da Cidade, Araras.</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/480/480.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/480/480.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de ampliação do serviço de vacinação para idosos em residências nas áreas rurais do município de Petrópolis, principalmente nas regiões mais longínquas e de difícil acesso, sendo este serviço realizado através dos agentes de saúde lotados nos PSF Posto de Saúde da Família, que irão nestas residências para aplicarem a vacina.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/602/602.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/602/602.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a a criação do PROJETO VERÃO SAUDÁVEL, no âmbito da Secretaria de Saúde do Município de Petrópolis.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/775/775.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/775/775.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de cobertura da área externa, que vai do portão da garagem até os fundos do Posto de Saúde da Família, na Rua Visconde de São Bernardo, número 320, bairro Secretário.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/776/776.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/776/776.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de cobertura da área externa, que vai do portão principal até a entrada da Escola Amélia Antunes Rabello, na Rua José da Gama Machado, Madame Machado.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/778/778.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/778/778.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção e limpeza do telhado do Posto de Saúde da Família, na Rua Visconde de São Bernardo, número 320, bairro Secretário.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/779/779.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/779/779.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pintura e revitalização do Posto de Saúde da Família, na Rua Visconde de São Bernardo, número 320, bairro Secretário.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/830/830.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/830/830.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de ampliação da Unidade de Saúde da Família, situada na Rua Sebastião 625, São Sebastião.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/837/837.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/837/837.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da ampliação do auxílio transporte aos agentes comunitários de saúde que atuam em áreas afastadas dentro de suas próprias comunidades ou nas zonas rurais do município de Petrópolis.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/869/869.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/869/869.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma do ambulatório de Saúde Mental, localizado na Rua Floriano Peixoto nº 125, Centro.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/930/930.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/930/930.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de processo seletivo para contratação de profissionais de saúde para atender a população.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/962/962.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/962/962.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um fraldário na Unidade Básica de Saúde de Araras, situada à Rua Bernardo Coutinho, número 2256, Araras.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1078/1078.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1078/1078.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de efetiva fiscalização no Hospital Clínico de Corrêas.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1093/1093.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1093/1093.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PAGAMENTO DO ADICIONAL DE INSALUBRIDADE NO PERCENTUAL DE 40% A TODO TRABALHADOR DA SAÚDE CUJAS INSTITUIÇÕES EM QUE TRABALHAM ESTEJAM VINCULADAS AO ATENDIMENTO DE PACIENTES INFECTADOS PELO COVID-19.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1095/1095.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1095/1095.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE AMPLIAR O ATENDIMENTO EM 24 HRS NO CENTRO DE SAÚDE ITAMARATI DR. JORGE FERNANDO MACHADO, LOCALIZADO NA RUA BERNARDO PROENÇA, Nº32, BAIRRO ITAMARATI.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1134/1134.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1134/1134.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do serviço de ambulância 24 horas no Posto de Saúde de Secretário, distrito de Pedro do Rio.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1161/1161.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1161/1161.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de destacamento de médicos para atendimento na UBS Amazonas.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1190/1190.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1190/1190.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE UMA PARCERIA, JUNTO AO GOVERNO ESTADUAL, A CONSTRUÇÃO DE UMA UPAA (UNIDADE DE PRONTO ATENDIMENTO DE ANIMAIS) NO ÂMBITO MUNICIPAL DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1232/1232.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1232/1232.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE COLOCAÇÃO DE UMA PROTEÇÃO DE ACRÍLICO COM ÁLCOOL EM GEL, EM TODOS OS POSTOS DE SAÚDE E UBS DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1251/1251.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1251/1251.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma do prédio do Posto de Saúde da Família de Secretário, em Pedro do Rio.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1295/1295.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1295/1295.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de implantar um hemonúcleo para atender pessoas com hemofilia.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1310/1310.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1310/1310.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de que ordene a compra e implemente a instalação de um aparelho de raio X na UPA de Itaipava.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1327/1327.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1327/1327.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de atender aos pacientes da UPA de Itaipava com soro antiofídico e contra o veneno de outros animais peçonhentos.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1364/1364.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1364/1364.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE IMPLANTAR UM CONSULTÓRIO DENTÁRIO NO PSF, RUA PAULO AGUIAR RIBEIRO, Nº 908, ESTRADA DO PARAÍSO, PETRÓPOLIS-RJ.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1444/1444.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1444/1444.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma no Posto de Saúde, localizado na Rua Pedro Ivo, número, 81, no bairro Morin.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1522/1522.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1522/1522.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma UBS Unidade Básica de Saúde, na Rua Professor João de Deus, em frente ao nº 902, no Quarteirão Brasileiro.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1545/1545.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1545/1545.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE REGULARIZAÇÃO DA ROTINA DE TRABALHO DOS AGENTES COMUNITÁRIOS DE SAÚDE NA RUA ATÍLIO MAROTI BAIRRO RETIRO.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1546/1546.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1546/1546.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE REGULARIZAÇÃO DA ROTINA DE TRABALHO DOS AGENTES COMUNITÁRIOS DE SAÚDE NA RUA DR THOUZET, BAIRRO QUITANDINHA.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1593/1593.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1593/1593.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da manutenção geral do PSF no Vale do Carangola.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1664/1663.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1664/1663.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA IMPLANTAÇÃO DO SERVIÇO DE VACINAÇÃO E SORO PARA MORDIDAS E FERIMENTOS CAUSADOS POR CÃES GATOS ANIMAIS SILVESTRES E PEÇONHENTOS NA UPA ITAIPAVA UNIDADE DE PRONTO ATENDIMENTO PADRE QUINHA.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1678/1677.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1678/1677.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Construção de um posto de saúde na Rua Vicenzo Rivetti (próximo ao condomínio do programa Minha casa, Minha vida).</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1679/1678.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1679/1678.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da manutenção geral no PSF do Vila Rica, Rua A ,Pedro do Rio.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1681/1680.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1681/1680.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a nomeação de Manoel Francisco Assumpção para o futuro posto de saúde na Rua Vicenzo Rivetti (ao lado do condomínio do programa Minha Casa, Minha Vida), bairro Carangola.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1716/1715.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1716/1715.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CONTRATAÇÃO EMERGENCIAL DE MÉDICOS PSIQUIATRAS PARA ATUAREM NO AMBULATÓRIO DE SAÚDE MENTAL DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1867/1866.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1867/1866.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE AMPLIAÇÃO DOS SERVIÇOS DE VACINAÇÃO PARA OS BANCÁRIOS E PROFISSIONAIS PRESTADORES DE SERVIÇO NAS AGÊNCIAS DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1933/1932.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1933/1932.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de inclusão dos profissionais da limpeza hospitalar pública e privada como grupo prioritário no plano municipal de vacinação.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1953/1952.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1953/1952.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de aumentar o número de médicos para atendimento no Posto de Saúde da Lajinha, Itaipava.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1959/1958.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1959/1958.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA CONSTRUÇÃO DE UM POSTO DE SAÚDE PARA ATENDER OS MORADORES DO BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2135/2134.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2135/2134.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de compra de um ar condicionado para instalação do tomógrafo no Hospital Nelson de Sá Earp, localizado á Rua Paulino Afonso, nº 455, Centro.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2148/2147.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2148/2147.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma geral do PSF Posto de Saúde da Família - Vila Rica, localizado na Rua A Conjunto Santa Edwiges, em Vila Rica, Pedro do Rio.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2182/2181.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2182/2181.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um posto de saúde na sede desativada, da Escola Municipal Águas Lindas, localizada na Estrada do Palmital, s/n, bairro Nogueira.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2188/2187.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2188/2187.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de bebedouro (Filtro) de água gelada no Hospital Nelson de Sá Earp, localizado na Rua Paulino Afonso, nº 455, Centro.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2242/2241.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2242/2241.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de destacamento de médicos para atendimento na UBS Morin.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2244/2243.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2244/2243.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de destacamento de médicos para atendimento no Posto de Saúde - ESF Caxambu.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2306/2305.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2306/2305.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a nomeação de José Fernando de Faria para a futura UBS no Bairro da Glória.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2307/2306.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2307/2306.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE 4 (QUATRO) TELEVISORES E DE 4 (QUATRO) AR CONDICIONADOS, NA ENFERMARIA DO SEGUNDO ANDAR DO HOSPITAL MUNICIPAL NELSON DE SÁ EARP.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2357/2356.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2357/2356.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de disponibilização de um dentista para o Posto de Estratégia de Saúde da Família do Alto Siméria, localizado no Bairro Siméria.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2397/2396.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2397/2396.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de manutenção do autoclave do Posto de Saúde do Moinho Preto ou aquisição de novo aparelho.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2399/2398.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2399/2398.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de manutenção dos 02 (dois) monitores cardíacos do Pronto Socorro do Alto da Serra ou a aquisição de novos aparelhos.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2401/2400.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2401/2400.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de manutenção do filtro de água do Posto de Saúde do Moinho Preto ou aquisição de novo aparelho.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2637/2636.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2637/2636.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de disponibilização de alimentação para acompanhantes de pacientes internados no Hospital Alcides Carneiro, localizado no Bairro de Corrêas.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2640/2639.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2640/2639.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de disponibilização de médicos para o Posto de Saúde Menino Jesus de Praga, localizado na Rua João Xavier, Bairro Duarte da Silveira.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2643/2642.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2643/2642.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de disponibilização de um psicólogo para o Ambulatório de Saúde Mental, localizado na Rua Dom Pedro, Bairro Centro.</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2665/2664.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2665/2664.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de que os funcionários da saúde utilizem crachás de identificação no momento da vacinação em Petrópolis.</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2733/2732.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2733/2732.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implantação de um serviço de atendimento médico no terminal de Itaipava, 3º Distrito de Petrópolis.</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2770/2769.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2770/2769.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da criação da cartilha de orientação e conscientização sobre a fibromialgia no município de Petrópolis.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2772/2771.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2772/2771.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de restabelecimento do fornecimento de água no Posto de Saúde do Bonfim, situado à Rua Alexandre Alves Antunes, Estrada do Bonfim, s/nº, Bonfim.</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2868/2867.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2868/2867.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de restabelecimento do telefone de marcação de consulta do Centro de Saúde, localizado na rua Santos Dumont, no distrito do Centro.</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2989/2988.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2989/2988.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SOLUCIONAR A FALTA DE MÉDICOS NAS UNIDADES DE SAÚDE NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2996/2995.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2996/2995.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de ampliação do número de leitos em favor dos pacientes do Pronto Socorro Leônidas Sampaio, localizado no bairro Alto da Serra, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2997/2996.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2997/2996.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de ampliação da sala de acompanhantes dos pacientes do Pronto Socorro Leônidas Sampaio, localizado no bairro Alto da Serra, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3004/3003.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3004/3003.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de disponibilizar Soro antiofídico para UBS , localizada na Estrada União Indústria nº 33530, Posse.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3066/3065.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3066/3065.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA DESVINCULAÇÃO DOS MÉDICOS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE PETRÓPOLIS DOS DEMAIS PROFISSIONAIS DE NÍVEL SUPERIOR.</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3145/3144.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3145/3144.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da criação de um grupo de trabalho constituído de médico, farmacêutico, assistente social e advogado para atuar junto a 4º Vara Civil.</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3146/3145.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3146/3145.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de aplicação de flúor e ensinamento da escovação correta nas escolas.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3177/3176.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3177/3176.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da criação de um espaço de acolhimento para gestantes no Hospital Alcides Carneiro.</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3185/3184.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3185/3184.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de aparelho de ultrassom para o setor de fisioterapia na localidade Rua José Lino S/N (posto de saúde do Alto Independência).</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3186/3185.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3186/3185.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Lâmpada Infra vermelho para o setor de fisioterapia na Rua José Lino S/N, Bairro Independência (posto de saúde do Alto Independência).</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3203/3202.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3203/3202.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CEDER 2(DOIS) AGENTES DE SAÚDE DA FAMÍLIA PARA COMPLETAR A EQUIPE DE FUNCIONÁRIOS NO PSF DO NOVA CASCATINHA EM DECORRÊNCIA DO GRANDE AUMENTO NO ATENDIMENTO.</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3293/3292.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3293/3292.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implementação de adicional de insalubridade e adicional noturno para profissionais do Serviço de Atendimento Móvel de Urgência - SAMU contratados por regime de Recibo de Pagamento Autônomo - RPA.</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3308/3307.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3308/3307.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma sala, no PSF - Posto Médico da Família, no Vale das Videiras, em Araras.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3313/3312.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3313/3312.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de contratação de médicos para a rede municipal de saúde no Município de Petrópolis.</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3336/3335.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3336/3335.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de Unidade Básica de Saúde - UBS na Rua Oswaldo Cruz, próximo ao ponto final da linha de ônibus de nº 205, Valparaíso.</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3670/3669.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3670/3669.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de inclusão dos profissionais de Fisioterapia e Terapia Ocupacional como atividades essenciais à saúde da população em observância à Lei Federal n 14 023 de 08 de julho de 2020.</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3677/3676.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3677/3676.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o CREDENCIAMENTO DA UPA DE ITAIPAVA COMO UNIDADE DE PRONTO ATENDIMENTO.</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3678/3677.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3678/3677.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de credenciamento do HAC (HOSPITAL ALCÍDES CARNEIRO), como referencia de Quimioterapia e Radioterapia.</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3679/3678.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3679/3678.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Conversão do Centro de Saúde para Policlínica da Família.</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3697/3696.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3697/3696.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Converter o ambulatório escola na primeira clínica da família do Município de Petrópolis.</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3702/3701.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3702/3701.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de fiscalização mediante denúncia sobre falta de água para consumo dos pacientes internados no Hospital Alcides Carneiro -Corrêas.</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3736/3735.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3736/3735.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com urgência na fiscalização mediante denúncia sobre a empresa PCT terceirizada do Hospital Alcides Carneiro- Corrêas.</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3902/3901.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3902/3901.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de que as metas do plano Municipal de saúde estejam contempladas no PPA (Plano Plurianual).</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
     <t>Dr. Mauro Peralta, Domingos Protetor</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3912/3911.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3912/3911.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de distribuição de cartão alimentação aos funcionários da Saúde em substituição a Ata de Registro de Preço 050/21.</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3914/3913.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3914/3913.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reajuste dos valores recebidos em forma de remuneração, salário, subsídio ou vencimentos dispostos no Plano de Cargos, Carreiras e Salários dos Profissionais da Saúde Pública Municipal de Petrópolis.</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3947/3946.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3947/3946.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de contratação de mais médicos para o Posto de Saúde da Família do Sargento Boening, Estrada do Paraíso, Lote 68, Castelânea.</t>
   </si>
   <si>
     <t>3989</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3989/3988.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3989/3988.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE DISPONIBILIZAÇÃO CONTRATAÇÃO DE MÉDICOS PARA O POSTO DE SAÚDE DA FAMÍLIA (PSF) DO MOINHO PRETO, SITUADO NA RUA JOÃO XAVIER, Nº 2109 - A - BAIRRO NOVA MACAÉ.</t>
   </si>
   <si>
     <t>4006</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4006/4005.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4006/4005.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de um carro que fique à disposição dos agentes de saúde do PSF de Secretário.</t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4099/4098.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4099/4098.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implantação de uma Unidade Básica de Saúde (UBS), em Corrêas.</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma e ampliação do hospital municipal Dr. Nelson de Sá Earp , no Centro.</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4108/4107.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4108/4107.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implantação do serviço de Ressonância nuclear magnética no hospital municipal Dr. nelson de sá earp , no centro.</t>
   </si>
   <si>
     <t>4109</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4109/4108.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4109/4108.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma do centro de saúde coletiva Professor Manoel José Ferreira , no centro.</t>
   </si>
   <si>
     <t>4111</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4111/4110.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4111/4110.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma e ampliação da unidade de Saúde de águas lindas , em Corrêas.</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4123/4122.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4123/4122.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de aquisição de veículo multiuso para dar apoio logístico a UPA Cascatinha.</t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4124/4123.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4124/4123.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da contratação de mais Assistentes Sociais para dar apoio a nova configuração da UPA Cascatinha.</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4125/4124.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4125/4124.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de desenvolvimento de um protocolo de Saúde Pública para o atendimento Pós Covid.</t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4127/4125.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4127/4125.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de aquisição de equipamentos de proteção individual (EPI) para os funcionário de empresas concessionárias de transporte coletivo municipal , com o fim de garantir a contenção da transmissão pelo coronavírus em Petrópolis.</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4136/4135.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4136/4135.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implantação de uma unidade básica de saúde (UBS), em nogueira.</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4137/4136.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4137/4136.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma interna da cozinha do centro de saúde professor Manoel José Ferreira . no Centro.</t>
   </si>
   <si>
     <t>4188</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4188/4187.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4188/4187.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de "Ação Global" no Bairro Carangola.</t>
   </si>
   <si>
     <t>4194</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4194/4193.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4194/4193.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de contratação de médicos para o Posto de Saúde da Família PSF Dr. Rubens de Castro Bomtempo Santa Isabel - Caxambu.</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4220/4219.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4220/4219.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de contratação de médicos para o Posto de Saúde 24 de Maio - Centro.</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4221/4220.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4221/4220.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de fiscalização com relação a falta de higienização dos toaletes da UPA - Centro.</t>
   </si>
   <si>
     <t>4365</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4365/4363.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4365/4363.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REGULARIZAÇÃO DOS ESTOQUES DE MEDICAMENTOS PARA TRATAMENTO DA DEPRESSÃO E DA ANSIEDADE NA REDE PÚBLICA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>4376</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4376/4374.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4376/4374.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da criação de uma UBS UNIDADE BÁSICA DE SAÚDE na Estrada das Arcas, Itaipava, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>4378</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4378/4376.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4378/4376.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de retorno da assinatura em carteira dos profissionais lotados na área da saúde, no âmbito do Município de Petrópolis.</t>
   </si>
   <si>
     <t>4385</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4385/4383.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4385/4383.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de solicitar ao Ministério da Saúde ambulância com tração nas quatro rodas para atender as áreas rurais do Município.</t>
   </si>
   <si>
     <t>4386</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
     <t>Marcelo Lessa, Domingos Protetor, Dr. Mauro Peralta, Dudu, Fred Procópio, Gil Magno, Júnior Coruja, Júnior Paixão, Marcelo Chitão, Maurinho Branco, Octavio Sampaio, Ronaldo Ramos, Yuri Moura</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4386/4384.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4386/4384.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instituir a implementação do Ticket Alimentação para os servidores públicos da área da saúde no âmbito do Município de Petrópolis.</t>
   </si>
   <si>
     <t>4427</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4427/4423.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4427/4423.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de disponibilizar mais médicos para atendimento na Unidade Básica de Saúde da Mosela situada à Rua Mosela, nº 744, Mosela.</t>
   </si>
   <si>
     <t>4428</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4428/4424.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4428/4424.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de disponibilizar mais médicos para atendimento no Posto de Saúde da Família da Santíssima Trindade, situado à Rua Lopes de Castro, nº 101, Valparaíso.</t>
   </si>
   <si>
     <t>4429</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4429/4425.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4429/4425.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de disponibilizar mais médicos para atendimento no Ambulatório Escola, situado à Rua Hivio Naliato, 899, Cascatinha.</t>
   </si>
   <si>
     <t>4431</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4431/4427.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4431/4427.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de disponibilizar mais médicos para atendimento no Posto de Saúde da Família do Amazonas, situado à Rua Bahia, nº 224-290, Quitandinha.</t>
   </si>
   <si>
     <t>4448</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4448/4444.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4448/4444.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de PSF - Posto de Saúde da Família no bairro Bingen.</t>
   </si>
   <si>
     <t>4450</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4450/4446.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4450/4446.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um PSF - Posto de Saúde da Família no bairro Samambaia.</t>
   </si>
   <si>
     <t>4451</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4451/4447.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4451/4447.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um PSF - Posto de Saúde da Família, no Vista Alegre - Araras.</t>
   </si>
   <si>
     <t>4452</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4452/4448.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4452/4448.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um PSF - Posto de Saúde da Família no Bairro da Glória - Corrêas.</t>
   </si>
   <si>
     <t>4453</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4453/4449.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4453/4449.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um PSF - Posto de Saúde da Família Lajinha - Itaipava.</t>
   </si>
   <si>
     <t>4454</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4454/4450.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4454/4450.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um PSF - Posto de Saúde da Família no bairro Castelo São Manoel - Corrêas.</t>
   </si>
   <si>
     <t>4455</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4455/4451.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4455/4451.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um PSF - Posto de Saúde da Família na Estrada do Calembe - Nogueira.</t>
   </si>
   <si>
     <t>4456</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4456/4452.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4456/4452.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de PSF - Posto de Saúde da Família na Coronel Veiga.</t>
   </si>
   <si>
     <t>4457</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4457/4453.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4457/4453.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de PSF - Posto de Saúde da Família no bairro Nogueira.</t>
   </si>
   <si>
     <t>4458</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4458/4454.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4458/4454.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de PSF - Posto de Saúde da Família no Bairro Valparaíso.</t>
   </si>
   <si>
     <t>4459</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4459/4455.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4459/4455.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de PSF - Posto de Saúde da Família no bairro Santa Mônica - Itaipava.</t>
   </si>
   <si>
     <t>4460</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4460/4456.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4460/4456.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de PSF - Posto de Saúde da Família no bairro Capela.</t>
   </si>
   <si>
     <t>4461</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4461/4457.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4461/4457.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de PSF - Posto de Saúde da Família no Caititu - Corrêas.</t>
   </si>
   <si>
     <t>4462</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4462/4458.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4462/4458.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de PSF - Posto de Saúde da Família em Araras.</t>
   </si>
   <si>
     <t>4463</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4463/4459.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4463/4459.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um PSF - Posto de Saúde da Família no bairro Atílio Marotti.</t>
   </si>
   <si>
     <t>4464</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4464/4460.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4464/4460.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de PSF - Posto de Saúde da Família na Castelânia.</t>
   </si>
   <si>
     <t>4465</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4465/4461.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4465/4461.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de PSF - Posto de Saúde da Família no Quarteirão Ingelhein.</t>
   </si>
   <si>
     <t>4466</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4466/4462.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4466/4462.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de PSF Posto de Saúde da Família no bairro Duques.</t>
   </si>
   <si>
     <t>4467</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4467/4463.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4467/4463.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de PSF - Posto de Saúde da Família no bairro Manga Larga - Itaipava.</t>
   </si>
   <si>
     <t>4468</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4468/4464.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4468/4464.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de PSF - Posto de Saúde da Família no bairro Roseiral.</t>
   </si>
   <si>
     <t>4486</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4486/4482.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4486/4482.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de designar parte da área do Laginha Futebol Clube, situado na Estrada das Arcas, 2945 - Itaipava - Petrópolis RJ, como novo local para a implementação do PSF - Posto de Saúde da Família.</t>
   </si>
   <si>
     <t>4487</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4487/4483.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4487/4483.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de PSF - Posto de Saúde da Família na Rua Manoel Torres, Bingen.</t>
   </si>
   <si>
     <t>4488</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4488/4484.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4488/4484.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de PSF - Posto de Saúde da Família na Estrada Mineira - Corrêas.</t>
   </si>
   <si>
     <t>4491</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4491/4487.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4491/4487.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de PSF - Posto de Saúde da Família no bairro Bonsucesso.</t>
   </si>
   <si>
     <t>4493</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4493/4489.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4493/4489.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de PSF - Posto de Saúde da Família na Rua Humberto Rovigatti - Samambaia.</t>
   </si>
   <si>
     <t>4512</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4512/4508.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4512/4508.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma e manutenção no Posto de Saúde da Família - PSF Vila Rica - Itaipava. Localizada na R. A - s/n ao Lado da Quadra 28 - Itaipava, Petrópolis.</t>
   </si>
   <si>
     <t>4514</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4514/4510.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4514/4510.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma e manutenção no Posto de Saúde da Família - PSF Comunidade 24 de Maio. Localizada na Rua Antônio Soares Pinto, 22 - Centro, Petrópolis - RJ, 25640-010.</t>
   </si>
   <si>
     <t>4515</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4515/4511.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4515/4511.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma e manutenção no Posto de Saúde da Família - PSF Bonfim. Localizada na Estrada do Bonfim, s/n - Corrêas, Petrópolis - RJ, 25730-010.</t>
   </si>
   <si>
     <t>4517</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4517/4513.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4517/4513.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma e manutenção no Posto de Saúde da Família - PSF Vila Felipe. Localizado na Rua Hermínio Schimidit, 1 - Vila Felipe, Petrópolis - RJ, 25635-070.</t>
   </si>
   <si>
     <t>4518</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4518/4514.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4518/4514.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma e manutenção no Posto de Saúde Santíssima Trindade - Valparaíso. Localizado na Rua Lopes De Castro - Valparaíso - Petrópolis.</t>
   </si>
   <si>
     <t>4520</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4520/4516.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4520/4516.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma e manutenção no Posto de Saúde da Família - PSF São Sebastião. Localizado na R. São Sebastião, 625 - São Sebastião, Petrópolis - RJ, 25645-045.</t>
   </si>
   <si>
     <t>4614</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4614/4610.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4614/4610.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com urgência na fiscalização mediante denúncia sobre falta de água quente para banho dos pacientes internados no Hospital Alcides Carneiro.</t>
   </si>
   <si>
     <t>4621</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4621/4617.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4621/4617.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de incluir kit de higiene pessoal que contenha absorventes femininos nas cestas básicas que são doadas a famílias em situação de vulnerabilidade em nossa cidade.</t>
   </si>
   <si>
     <t>4652</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4652/4648.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4652/4648.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da aquisição de um tomógrafo para a UPA Itaipava.</t>
   </si>
   <si>
     <t>4712</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4712/4708.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4712/4708.pdf</t>
   </si>
   <si>
     <t>Indicam ao executivo municipal a necessidade de aquisição de Bolsa de Colostomia para adultos, para abastecimento de toda a rede de saúde pública do município de Petrópolis.</t>
   </si>
   <si>
     <t>4713</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4713/4709.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4713/4709.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de aquisição de Bolsa de Colostomia infantil, para abastecimento de toda a rede de saúde pública do município de Petrópolis.</t>
   </si>
   <si>
     <t>4714</t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4714/4710.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4714/4710.pdf</t>
   </si>
   <si>
     <t>Indicam ao executivo municipal a necessidade de contratação de mais médico mastologista, para a rede de saúde pública do Município de Petrópolis.</t>
   </si>
   <si>
     <t>4718</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4718/4714.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4718/4714.pdf</t>
   </si>
   <si>
     <t>Indicam ao executivo municipal a necessidade de uma nova mesa telefônica e um atendente para marcações de consultas e exames no Centro de Saúde Professor Manoel José Ferreira, Centro.</t>
   </si>
   <si>
     <t>4719</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4719/4715.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4719/4715.pdf</t>
   </si>
   <si>
     <t>Indicam ao executivo municipal a necessidade de aquisição de um dosímetro para o Centro de Saúde do Município, para que possam operar o Mamógrafo recém instalado.</t>
   </si>
   <si>
     <t>4726</t>
   </si>
   <si>
     <t>3952</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4726/4722.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4726/4722.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de incluir no grupo prioritário para a vacinação contra a covid 19 os estudantes de medicina e demais áreas da saúde de nosso município.</t>
   </si>
   <si>
     <t>4743</t>
   </si>
   <si>
     <t>3962</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4743/4739.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4743/4739.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de DISPONIBILIZAR EM CARÁTER EMERGENCIAL CIRURGIÕES DENTISTAS PARA ATUAR NAS UTIS - UNIDADE DE TRATAMENTO INTENSIVO EM DECORRÊNCIA DA PANDEMIA DO CORONAVÍRUS.</t>
   </si>
   <si>
     <t>4842</t>
   </si>
   <si>
     <t>4028</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4842/4838.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4842/4838.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma do piso externo do Posto de Saúde da Família, localizado na Estrada do Palmital, Comunidade Águas Lindas, Bairro Nogueira.</t>
   </si>
   <si>
     <t>4893</t>
   </si>
   <si>
     <t>4066</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4893/4889.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4893/4889.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de disponibilização de mais cadeiras de rodas para o Hospital Alcides Carneiro.</t>
   </si>
   <si>
     <t>4894</t>
   </si>
   <si>
     <t>4067</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4894/4890.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4894/4890.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de disponibilização de mais cadeiras higiênicas para o Hospital Alcides Carneiro.</t>
   </si>
   <si>
     <t>4943</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4943/4938.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4943/4938.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implantação de números de celular via WhatsApp em todas as unidades de saúde que ainda não utilizam desse procedimento para informações aos pacientes sobre: Agendamento de consultas, Cancelamento de consultas, Adiamento de consultas e outras providências, a fim de registro das ocorrências para evitar conflitos entre ambas as partes.</t>
   </si>
   <si>
     <t>5017</t>
   </si>
   <si>
     <t>4167</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5017/5012.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5017/5012.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de restabelecer o atendimento com a assistente social na UBS - Unidade Básica de Saúde do Bairro Independência.</t>
   </si>
   <si>
     <t>5065</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5065/5060.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5065/5060.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de contratação de médicos para o Posto de Saúde do Vila Felipe, Localizado na Rua Hermínio Schimidit,1 - Vila Felipe.</t>
   </si>
   <si>
     <t>5067</t>
   </si>
   <si>
     <t>4209</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5067/5062.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5067/5062.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de fiscalização com relação à falta de higienização da UPA - Centro.</t>
   </si>
   <si>
     <t>5119</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
     <t>Fred Procópio, Marcelo Lessa</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5119/5114.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5119/5114.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de INCLUSÃO DE NUTRICIONISTAS NAS EQUIPES MULTIPROFISSIONAISNAS UNIDADES DE PRONTO ATENDIMENTO (UPA 24 HS) NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>5229</t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5229/5224.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5229/5224.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de equipar os Postos de Saúde da Família (PSF) e as Unidades Básicas de Saúde (UBS) com refrigeradores exclusivos para o armazenamento e conservação de imunobiológicos.</t>
   </si>
   <si>
     <t>5267</t>
   </si>
   <si>
     <t>4341</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5267/5262.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5267/5262.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de ampliar as vagas de estacionamento da UPA de Itaipava para pacientes, acompanhantes, visitantes e funcionários, bem como, aumentar o tempo limite de tolerância para 2 horas e isentar de cobrança a todos os funcionários da instituição, em expediente devidamente identificados.</t>
   </si>
   <si>
     <t>5268</t>
   </si>
   <si>
     <t>4342</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5268/5263.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5268/5263.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de adaptar o PSF do bairro São Sebastião às condições de acessibilidade exigidas para pessoas com deficiência proporcionando assim a utilização de maneira autônoma independente e segura do ambiente do mobiliário e dos equipamentos.</t>
   </si>
   <si>
     <t>5282</t>
   </si>
   <si>
     <t>4356</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5282/5277.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5282/5277.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma do Posto de Saúde da Família do Moinho Preto, na Rua João Xavier nº 2109.</t>
   </si>
   <si>
     <t>5608</t>
   </si>
   <si>
     <t>4589</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5608/5603.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5608/5603.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de averiguar denúncia recebida em relação às enormes filas no Ambulatório do Hospital Alcides Carneiro, localizado na Rua Vigário Correa ,1.345 - Corrêas.</t>
   </si>
   <si>
     <t>5660</t>
   </si>
   <si>
     <t>4626</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5660/5655.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5660/5655.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da volta do programa rede cegonha na Cidade de Petrópolis.</t>
   </si>
   <si>
     <t>5723</t>
   </si>
   <si>
     <t>4671</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5723/5718.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5723/5718.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de contratação de agentes de saúde para atender a parte alta da rua Atílio Marotti, Quarteirão Brasileiro.</t>
   </si>
   <si>
     <t>6086</t>
   </si>
   <si>
     <t>4953</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6086/6080.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6086/6080.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de fiscalização da denúncia recebida com relação à acomodação dos idosos que permanecem no aguardo do atendimento médico no Posto de Saúde do Carangola localizado na Estrada do Carangola, 860 - Carangola.</t>
   </si>
   <si>
     <t>6244</t>
   </si>
   <si>
     <t>5064</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6244/6238.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6244/6238.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de contratação de médicos para o Posto de Saúde Alto Independência, localizado na Rua C - Alto Independência.</t>
   </si>
   <si>
     <t>6272</t>
   </si>
   <si>
     <t>5092</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6272/6266.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6272/6266.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de criação do Banco de Leite Humano no HAC.</t>
   </si>
   <si>
     <t>6413</t>
   </si>
   <si>
     <t>5209</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6413/6407.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6413/6407.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de fiscalização do monitoramento de carga viral nas estações de tratamento de água e esgoto realizado pela subconcessionária Águas do Imperador.</t>
   </si>
   <si>
     <t>6539</t>
   </si>
   <si>
     <t>5312</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6539/6533.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6539/6533.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da Secretaria Municipal de Saúde resolver as questões tecnológicas e habilitar a marcação de consulta pelo aplicativo do SUS - Conecte SUS.</t>
   </si>
   <si>
     <t>6573</t>
   </si>
   <si>
     <t>5338</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6573/6567.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6573/6567.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de acompanhamento rotineiro da equipe do Consultório de Rua nas abordagens realizadas pela Secretaria Municipal de Assistência Social junto aos moradores em situação de rua.</t>
   </si>
   <si>
     <t>6632</t>
   </si>
   <si>
     <t>5385</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6632/6626.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6632/6626.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implantar o serviço de odontologia de urgência 24 horas na UBS Dr. Jorge Chimeli, em Pedro do Rio.</t>
   </si>
   <si>
     <t>6705</t>
   </si>
   <si>
     <t>5429</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6705/6699.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6705/6699.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de painel eletrônico de atendimento por token na recepção do Ambulatório do Hospital Alcides Carneiro.</t>
   </si>
   <si>
     <t>6726</t>
   </si>
   <si>
     <t>5448</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6726/6720.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6726/6720.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implantação de mais um consultório odontológico no PSF do bairro São Sebastião.</t>
   </si>
   <si>
     <t>6737</t>
   </si>
   <si>
     <t>5458</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6737/6731.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6737/6731.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de criar atendimento no terceiro turno para o mamógrafo digital inaugurado recentemente localizado no centro de saúde coletiva professor Manoel José Ferreira.</t>
   </si>
   <si>
     <t>6888</t>
   </si>
   <si>
     <t>5578</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6888/6877.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6888/6877.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manter permanentemente um profissional da área de enfermagem no Núcleo de Integração Social (abrigão).</t>
   </si>
   <si>
     <t>7016</t>
   </si>
   <si>
     <t>5687</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7016/7005.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7016/7005.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma Unidade Básica de Saúde UBS, na Rua Nossa Senhora Aparecida Nº 1 localizada no bairro Valparaiso.</t>
   </si>
   <si>
     <t>7092</t>
   </si>
   <si>
     <t>5754</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7092/7081.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7092/7081.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de se efetuar o pagamento das horas extras realizadas pelos enfermeiros, técnicos de enfermagem e auxiliares de enfermagem da rede municipal.</t>
   </si>
   <si>
     <t>7109</t>
   </si>
   <si>
     <t>5764</t>
   </si>
   <si>
     <t>Marcelo Chitão, Dr. Mauro Peralta</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7109/7098.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7109/7098.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do reajuste salarial dos enfermeiros, técnicos de enfermagem do Programa Saúde da Família, agentes comunitários de saúde e de combate a endemias no Município de Petrópolis.</t>
   </si>
   <si>
     <t>7172</t>
   </si>
   <si>
     <t>5825</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7172/7161.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7172/7161.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar verificação das condições do PSF DO CARANGOLA, Bairro Carangola.</t>
   </si>
   <si>
     <t>7258</t>
   </si>
   <si>
     <t>5893</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7258/7247.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7258/7247.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de aquisição de um aparelho de ressonância magnética para atendimento a pessoas que sofrem de obesidade mórbida, ou, que seja realizado um convênio com clínicas que disponham da aparelhagem, no âmbito do Município de Petrópolis.</t>
   </si>
   <si>
     <t>7430</t>
   </si>
   <si>
     <t>5997</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7430/7417.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7430/7417.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implantação do Serviço de Pronto Atendimento 24 horas no Posto de Saúde Secretário, em Secretário, distrito de Pedro do Rio.</t>
   </si>
   <si>
     <t>7431</t>
   </si>
   <si>
     <t>5998</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7431/7418.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7431/7418.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implantação de um serviço de atendimento oftalmológico 24 horas em, ao menos, uma unidade de saúde do Município.</t>
   </si>
   <si>
     <t>7432</t>
   </si>
   <si>
     <t>5999</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7432/7419.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7432/7419.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do Município aderir ao Programa Informatiza APS do Ministério da Saúde.</t>
   </si>
   <si>
     <t>7462</t>
   </si>
   <si>
     <t>6022</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7462/7449.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7462/7449.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realocação da sede do ESF - Estratégia Saúde da Família, atualmente localizada na Estrada Manoel Walter Bechtlufft, nº 435, Castelo São Manoel, para o prédio do Centro de Formação Paroquial, nº 490, situado na Estrada do Ribeirão, Castelo São Manoel.</t>
   </si>
   <si>
     <t>7579</t>
   </si>
   <si>
     <t>6096</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7579/7565.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7579/7565.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Implantar na UBS Dr Jorge Chimelli um PSF - Programa Saúde da Família também, para que a população desse distrito possa ser acompanhada com o trabalho dos Agentes Comunitários de Saúde.</t>
   </si>
   <si>
     <t>7654</t>
   </si>
   <si>
     <t>6147</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7654/7638.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7654/7638.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de concurso público para área da saúde, no âmbito do município de Petrópolis, para suprir as vagas dos profissionais contratados sob regime de RPA.</t>
   </si>
   <si>
     <t>7886</t>
   </si>
   <si>
     <t>6279</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7886/7867.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7886/7867.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de celebração de contratação de clínica médica ou congênere mediante procedimento licitatório para a prestação de serviços de consultas psiquiátricas e psicológicas no âmbito do Município de Petrópolis.</t>
   </si>
   <si>
     <t>7963</t>
   </si>
   <si>
     <t>6327</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7963/7943.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7963/7943.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de inclusão de um Centro Odontológico no Posto de Saúde da Família-PSF, Batailhard.</t>
   </si>
   <si>
     <t>8028</t>
   </si>
   <si>
     <t>6372</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8028/8007.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8028/8007.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de cancelar a Resolução Nº 10 de 01 de Agosto de 2020, da Secretaria de Saúde, que cria e regulamenta a Centralização de todas as Ambulâncias da rede do Município de Petrópolis e providenciar a publicação de nova Resolução, concedendo autonomia de gestão e decisão das Ambulâncias aos gestores das Unidades de Saúde do Município.</t>
   </si>
   <si>
     <t>8124</t>
   </si>
   <si>
     <t>6434</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8124/8102.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8124/8102.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de enviar à Câmara Municipal o relatório com os resultados da busca ativa por não vacinados realizado pela Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>8137</t>
   </si>
   <si>
     <t>6439</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8137/8115.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8137/8115.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de fornecimento de novos equipamentos, mais especificamente fogão, computador e mesa, para o Posto de Saúde João Werneck de Carvalho, localizado na Rua Mosela, nº 744, Bairro Mosela.</t>
   </si>
   <si>
     <t>8138</t>
   </si>
   <si>
     <t>6440</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8138/8116.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8138/8116.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de disponibilização dos seguintes medicamentos: Anticoncepcionais, Amoxicilina (em comprimido), Cefalexina, Complexo-B, Acetato de Medroxiprogesterona, na farmácia do Posto de Saúde João Werneck de Carvalho, localizado na Rua Mosela, nº 744, bairro Mosela.</t>
   </si>
   <si>
     <t>8215</t>
   </si>
   <si>
     <t>6497</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8215/8193.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8215/8193.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de intervenção junto a secretária de saúde para uma visita com a equipe da Vigilância Sanitária (desratização) na Rua Dr. Bina, ponto final do ônibus, Bairro Calembe em Nogueira.</t>
   </si>
   <si>
     <t>8417</t>
   </si>
   <si>
     <t>6576</t>
   </si>
   <si>
     <t>Gilda Beatriz, Dr. Mauro Peralta</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8417/8395.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8417/8395.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de utilização do protocolo MI mhGAP - OPAS nas unidades não especializadas em psiquiatria para fins que abaixo especifica.</t>
   </si>
   <si>
     <t>8647</t>
   </si>
   <si>
     <t>6657</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8647/8625.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8647/8625.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implantação do ônibus itinerante do Programa Consultório na Rua no âmbito do Município de Petrópolis.</t>
   </si>
   <si>
     <t>8784</t>
   </si>
   <si>
     <t>6751</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8784/8762.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8784/8762.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de providências relação aos problemas no agendamento de consulta e à falta de medicamentos, no Posto de Saúde Dr Sergio Luis Bastos, localizado na Estrada Manoel Walter Bechtlufft 858, Castelo São Manoel, Corrêas.</t>
   </si>
   <si>
     <t>8793</t>
   </si>
   <si>
     <t>6755</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8793/8771.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8793/8771.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA CRIAÇÃO DE CARTILHA CONTENDO INFORMAÇÕES DOS DIREITOS DOS PACIENTES SUS SISTEMA ÚNICO DE SAÚDE DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>8892</t>
   </si>
   <si>
     <t>6798</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8892/8870.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8892/8870.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de atualização do Protocolo de Serviço de Ação de enfermeiros que atuam na Atenção Básica de Saúde.</t>
   </si>
   <si>
     <t>8918</t>
   </si>
   <si>
     <t>6816</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8918/8896.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8918/8896.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade da realização do "Mutirão da Vasectomia" no município de Petrópolis.</t>
   </si>
   <si>
     <t>9000</t>
   </si>
   <si>
     <t>6866</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9000/8978.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9000/8978.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Instalação de um PSF "Posto de Saúde da Família" que atenda os bairros que integram o Vale do Itamarati.</t>
   </si>
   <si>
     <t>9076</t>
   </si>
   <si>
     <t>6914</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9076/9054.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9076/9054.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de aquisição de uma van para transportar pacientes para a UBS (unidade básica de saúde), Bairro Araras.</t>
   </si>
   <si>
     <t>9078</t>
   </si>
   <si>
     <t>6916</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9078/9056.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9078/9056.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de aquisição de uma ambulância para atender a UBS (unidade básica de saúde), Bairro Araras.</t>
   </si>
   <si>
     <t>9098</t>
   </si>
   <si>
     <t>6932</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9098/9076.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9098/9076.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de retorno do atendimento para as demais especialidades na UPA Cascatinha, bem como a permanência de uma ala para continuar o tratamento do COVID-19.</t>
   </si>
   <si>
     <t>9292</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9292/9270.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9292/9270.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de celeridade na realização das cirurgias de reversão de ostomia temporária.</t>
   </si>
   <si>
     <t>9468</t>
   </si>
   <si>
     <t>7110</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9468/9446.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9468/9446.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da Criação da Primeira clinica da Saúde da Família no Bairro Carangola, no município de Petrópolis/RJ.</t>
   </si>
   <si>
     <t>9487</t>
   </si>
   <si>
     <t>7119</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9487/9465.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9487/9465.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de parceria com a Faculdade de Medicina de Petrópolis - FASE, para que assuma a gestão integrada dos postos de saúde do bairro do Carangola.</t>
   </si>
   <si>
     <t>9647</t>
   </si>
   <si>
     <t>7204</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9647/9625.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9647/9625.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROFISSIONAIS DA SAÚDE DURANTE O HORÁRIO DE FUNCIONAMENTO DO PARQUE MUNICIPAL PREFEITO PAULO RATTES, ESTRADA UNIÃO E INDÚSTRIA Nº 10000, EM ITAIPAVA.</t>
   </si>
   <si>
     <t>9751</t>
   </si>
   <si>
     <t>7248</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9751/9729.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9751/9729.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de providências com relação a má qualidade da comida que está sendo servida aos profissionais da UBS Dr. Jorge Chimelli, localizada na Estrada União e Industria, nº 19500, Pedro do Rio.</t>
   </si>
   <si>
     <t>9796</t>
   </si>
   <si>
     <t>7263</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9796/9774.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9796/9774.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de tendas para atendimento a pacientes com síndrome gripal nas unidades públicas de saúde de nosso Município.</t>
   </si>
   <si>
     <t>GPV</t>
   </si>
   <si>
     <t>GP Veto</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Petrópolis</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3543/gp_300-2021.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3543/gp_300-2021.pdf</t>
   </si>
   <si>
     <t>GP 300/2021 PRE LEG 76/2021 VETO PARCIAL AO PROJETO DE LEI 2678/2021 QUE "DISPÕE SOBRE A OBRIGATORIEDADE DA VISIBILIDADE DO PROCESSO DE VACINAÇÃO NO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS", DE AUTORIA DO VEREADOR EDUARDO DO BLOG.</t>
   </si>
   <si>
     <t>4931</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4931/gp_veto_495-2021.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4931/gp_veto_495-2021.pdf</t>
   </si>
   <si>
     <t>GP 495/2021 PRE LEG 158/2021 VETO TOTAL ao Projeto de Lei 3954/2021 que "DISPÕE SOBRE A CRIAÇÃO DE UNIDADES DE PRONTA RESPOSTA DE URGÊNCIA EM FISIOTERAPIA (UPRUF), NAS UNIDADES DE PRONTO ATENDIMENTO (UPA 24HS) E UNIDADES DE EMERGÊNCIA (UEs), PARA ASSISTÊNCIA FISIOTERAPÊUTICA IMEDIATA AO PACIENTE COM QUADRO AGUDO DE DOR OU AFECÇÕES DO SISTEMA CARDIORRESPIRATÓRIO, SOLUCIONÁVEIS POR MEIO DE FISIOTERAPIA MANUAL E MÉTODOS E TÉCNICAS COM USO DE INSTRUMENTAL FISIOTERAPÊUTICO", de autoria dos Vereadores Marcelo Lessa e Fred Procópio.</t>
   </si>
   <si>
     <t>9769</t>
   </si>
   <si>
     <t>GPPL</t>
   </si>
   <si>
     <t>GP Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9769/gp_1490.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9769/gp_1490.pdf</t>
   </si>
   <si>
     <t>GP 1490/2021 Projeto de Lei que "Dispõe sobre a criação de programa Municipal de cuidados paliativos no âmbito do sistema único de saúde do Município de Petrópolis e dá outras providências".</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>EPDZA</t>
   </si>
   <si>
     <t>Encaminhamento para o Prêmio Dra. Zilda Arns</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1147/1147.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1147/1147.pdf</t>
   </si>
   <si>
     <t>Indica Elizabeth Maria Salim para receber o Prêmio Dra. Zilda Arns.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1150/1150.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1150/1150.pdf</t>
   </si>
   <si>
     <t>Indica a LUCIANE MARTINS BESSA BOMTEMPO para receber o Prêmio Dra. Zilda Arns.</t>
   </si>
   <si>
     <t>5640</t>
   </si>
   <si>
     <t>EPOC</t>
   </si>
   <si>
     <t>Encaminhamento do Prêmio Dr. Oswaldo Cruz</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5640/5635.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5640/5635.pdf</t>
   </si>
   <si>
     <t>Indica o Dr. Mauro Muniz Peralta, para receber o Prêmio Dr. Oswaldo Cruz.</t>
   </si>
   <si>
     <t>5659</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5659/5654.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5659/5654.pdf</t>
   </si>
   <si>
     <t>Indica o Dr. JOÃO PEREIRA DE SOUSA, para receber o Prêmio Dr. Oswaldo Cruz.</t>
   </si>
   <si>
     <t>8875</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8875/8853.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8875/8853.pdf</t>
   </si>
   <si>
     <t>Indica o Dr. Rubens José França Bomtempo, para receber o Prêmio Dr. Oswaldo Cruz.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5601,67 +5601,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7/007.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/12/0012.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/14/0014.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/34/0034.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/51/0051.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/53/0053.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/302/302.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2009/2008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2221/2220-.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2258/2257.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2530/2529.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2548/2547.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2554/2553.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2594/2593.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2745/2744.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2787/2786.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3237/3236.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3653/3652.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3790/3789.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3955/3954.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4616/4612.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4618/4614.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4877/4873.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5108/5103.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5184/5179.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5318/5313.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5319/5314.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5536/5531.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5779/5774.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5930/5925.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5956/5951.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5959/5954.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6173/6167.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6174/6168.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6557/6551.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6582/6576.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6640/6634.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6793/6785.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6837/6826.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6925/6914.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6927/6916.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7010/6999.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7094/7083.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7350/7338-.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7483/7469.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7500/7486.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7501/7487.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7502/7488.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7562/7548.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7567/7553.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7569/7555.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7635/7619.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7781/7762.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7782/7763.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7787/7768.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7830/7811.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7855/7836.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7857/7838.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7999/7978.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8092/8071.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8131/8109.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8151/8129.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8153/8131.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8156/8134.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8180/8158.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8332/8310.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8342/8320.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8389/8367.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8401/8379.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8457/8435.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8666/8644.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8668/8646.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8744/8722.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8746/8724.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8809/8787.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8814/8792.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8858/8836.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8861/8839.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8881/8859-.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8920/8898.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9004/8982.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9047/9025-.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9048/9026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9142/9120.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9143/9121.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9144/9122.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9145/9123.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9248/9226.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9250/9228.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9251/9229.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9252/9230.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9254/9232.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9323/9301.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9325/9303.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9326/9304.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9327/9305-.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9347/9325.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9430/9408.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9450/9428.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9452/9430.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9453/9431.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9454/9432.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9505/9483.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9506/9484.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9507/9485.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9508/9486.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9511/9489.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9544/9522.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9553/9531.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9676/9654.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9694/9672.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9695/9673.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9712/9690--.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9767/9745.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9893/9871.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9894/9872.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4960/4955.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7376/7364.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3/proc_0003_2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6/proc_0006_2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8/proc_0008_2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/91/0091.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/108/108.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/112/0112.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/179/179.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/332/332.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/632/632.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/931/931.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1718/1717.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1738/1737.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1790/1789.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1810/1809.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2121/2120.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2151/2150.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3013/3012.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3659/3658.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3720/3719.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4388/4386.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4588/4584.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4717/4713.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4880/4876.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5440/5435.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5929/5924.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5995/5990.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6507/6501.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6509/6503.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6606/6600.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6785/6779.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6926/6915.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7181/7170.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7639/7623.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7640/7624.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7715/7658.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7718/7700.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8241/8219.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8277/8255.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8311/8289.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8346/8324.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8388/8366.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8614/8592.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8856/8834.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9301/9279.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9608/9586.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9869/9847.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1496/1496.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1573/1573.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1823/1822.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2111/2110.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2389/2388.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2653/2652.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2717/2716.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2983/2982.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3179/3178.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3520/3519.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3521/3520.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3565/3564.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3566/3565.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3567/3566.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3615/3614.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3939/3938.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4366/4364.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4476/4472.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5109/5104.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5224/5219.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5297/5292.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5305/5300.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5346/5341.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5442/5437.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5527/5522.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5528/5523.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5715/5710.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5878/5873.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6117/6111.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6701/6695.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6702/6696.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7426/7413.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7526/7512.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7610/7596.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7741/7723.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7763/7744.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7880/7861.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8034/8013.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8126/8104.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8400/8378.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8680/8658.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9097/9075.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/77/0077.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/79/79.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/82/82.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/85/85.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/87/87.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/93/93.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/96/96.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/106/106.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/204/204.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/256/256.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/257/257.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/299/299.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/303/303.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/339/339.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/459/459.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/480/480.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/602/602.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/775/775.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/776/776.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/778/778.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/779/779.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/830/830.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/837/837.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/869/869.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/930/930.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/962/962.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1078/1078.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1093/1093.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1095/1095.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1134/1134.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1161/1161.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1190/1190.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1232/1232.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1251/1251.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1295/1295.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1310/1310.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1327/1327.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1364/1364.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1444/1444.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1522/1522.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1545/1545.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1546/1546.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1593/1593.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1664/1663.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1678/1677.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1679/1678.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1681/1680.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1716/1715.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1867/1866.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1933/1932.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1953/1952.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1959/1958.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2135/2134.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2148/2147.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2182/2181.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2188/2187.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2242/2241.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2244/2243.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2306/2305.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2307/2306.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2357/2356.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2397/2396.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2399/2398.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2401/2400.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2637/2636.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2640/2639.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2643/2642.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2665/2664.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2733/2732.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2770/2769.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2772/2771.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2868/2867.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2989/2988.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2996/2995.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2997/2996.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3004/3003.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3066/3065.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3145/3144.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3146/3145.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3177/3176.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3185/3184.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3186/3185.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3203/3202.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3293/3292.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3308/3307.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3313/3312.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3336/3335.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3670/3669.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3677/3676.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3678/3677.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3679/3678.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3697/3696.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3702/3701.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3736/3735.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3902/3901.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3912/3911.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3914/3913.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3947/3946.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3989/3988.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4006/4005.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4099/4098.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4108/4107.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4109/4108.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4111/4110.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4123/4122.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4124/4123.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4125/4124.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4127/4125.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4136/4135.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4137/4136.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4188/4187.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4194/4193.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4220/4219.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4221/4220.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4365/4363.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4376/4374.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4378/4376.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4385/4383.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4386/4384.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4427/4423.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4428/4424.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4429/4425.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4431/4427.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4448/4444.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4450/4446.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4451/4447.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4452/4448.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4453/4449.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4454/4450.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4455/4451.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4456/4452.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4457/4453.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4458/4454.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4459/4455.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4460/4456.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4461/4457.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4462/4458.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4463/4459.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4464/4460.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4465/4461.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4466/4462.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4467/4463.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4468/4464.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4486/4482.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4487/4483.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4488/4484.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4491/4487.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4493/4489.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4512/4508.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4514/4510.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4515/4511.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4517/4513.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4518/4514.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4520/4516.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4614/4610.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4621/4617.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4652/4648.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4712/4708.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4713/4709.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4714/4710.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4718/4714.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4719/4715.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4726/4722.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4743/4739.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4842/4838.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4893/4889.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4894/4890.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4943/4938.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5017/5012.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5065/5060.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5067/5062.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5119/5114.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5229/5224.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5267/5262.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5268/5263.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5282/5277.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5608/5603.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5660/5655.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5723/5718.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6086/6080.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6244/6238.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6272/6266.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6413/6407.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6539/6533.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6573/6567.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6632/6626.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6705/6699.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6726/6720.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6737/6731.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6888/6877.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7016/7005.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7092/7081.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7109/7098.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7172/7161.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7258/7247.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7430/7417.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7431/7418.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7432/7419.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7462/7449.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7579/7565.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7654/7638.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7886/7867.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7963/7943.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8028/8007.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8124/8102.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8137/8115.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8138/8116.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8215/8193.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8417/8395.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8647/8625.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8784/8762.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8793/8771.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8892/8870.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8918/8896.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9000/8978.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9076/9054.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9078/9056.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9098/9076.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9292/9270.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9468/9446.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9487/9465.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9647/9625.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9751/9729.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9796/9774.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3543/gp_300-2021.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4931/gp_veto_495-2021.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9769/gp_1490.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1147/1147.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1150/1150.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5640/5635.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5659/5654.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8875/8853.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7/007.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/12/0012.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/14/0014.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/34/0034.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/51/0051.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/53/0053.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/302/302.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2009/2008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2221/2220-.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2258/2257.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2530/2529.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2548/2547.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2554/2553.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2594/2593.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2745/2744.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2787/2786.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3237/3236.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3653/3652.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3790/3789.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3955/3954.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4616/4612.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4618/4614.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4877/4873.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5108/5103.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5184/5179.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5318/5313.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5319/5314.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5536/5531.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5779/5774.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5930/5925.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5956/5951.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5959/5954.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6173/6167.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6174/6168.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6557/6551.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6582/6576.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6640/6634.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6793/6785.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6837/6826.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6925/6914.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6927/6916.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7010/6999.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7094/7083.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7350/7338-.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7483/7469.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7500/7486.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7501/7487.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7502/7488.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7562/7548.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7567/7553.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7569/7555.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7635/7619.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7781/7762.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7782/7763.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7787/7768.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7830/7811.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7855/7836.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7857/7838.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7999/7978.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8092/8071.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8131/8109.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8151/8129.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8153/8131.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8156/8134.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8180/8158.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8332/8310.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8342/8320.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8389/8367.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8401/8379.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8457/8435.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8666/8644.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8668/8646.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8744/8722.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8746/8724.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8809/8787.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8814/8792.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8858/8836.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8861/8839.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8881/8859-.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8920/8898.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9004/8982.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9047/9025-.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9048/9026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9142/9120.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9143/9121.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9144/9122.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9145/9123.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9248/9226.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9250/9228.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9251/9229.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9252/9230.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9254/9232.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9323/9301.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9325/9303.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9326/9304.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9327/9305-.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9347/9325.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9430/9408.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9450/9428.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9452/9430.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9453/9431.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9454/9432.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9505/9483.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9506/9484.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9507/9485.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9508/9486.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9511/9489.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9544/9522.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9553/9531.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9676/9654.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9694/9672.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9695/9673.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9712/9690--.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9767/9745.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9893/9871.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9894/9872.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4960/4955.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7376/7364.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3/proc_0003_2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6/proc_0006_2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8/proc_0008_2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/91/0091.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/108/108.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/112/0112.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/179/179.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/332/332.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/632/632.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/931/931.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1718/1717.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1738/1737.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1790/1789.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1810/1809.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2121/2120.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2151/2150.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3013/3012.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3659/3658.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3720/3719.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4388/4386.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4588/4584.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4717/4713.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4880/4876.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5440/5435.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5929/5924.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5995/5990.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6507/6501.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6509/6503.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6606/6600.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6785/6779.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6926/6915.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7181/7170.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7639/7623.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7640/7624.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7715/7658.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7718/7700.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8241/8219.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8277/8255.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8311/8289.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8346/8324.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8388/8366.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8614/8592.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8856/8834.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9301/9279.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9608/9586.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9869/9847.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1496/1496.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1573/1573.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1823/1822.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2111/2110.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2389/2388.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2653/2652.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2717/2716.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2983/2982.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3179/3178.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3520/3519.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3521/3520.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3565/3564.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3566/3565.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3567/3566.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3615/3614.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3939/3938.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4366/4364.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4476/4472.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5109/5104.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5224/5219.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5297/5292.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5305/5300.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5346/5341.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5442/5437.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5527/5522.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5528/5523.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5715/5710.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5878/5873.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6117/6111.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6701/6695.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6702/6696.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7426/7413.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7526/7512.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7610/7596.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7741/7723.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7763/7744.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7880/7861.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8034/8013.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8126/8104.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8400/8378.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8680/8658.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9097/9075.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/77/0077.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/79/79.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/82/82.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/85/85.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/87/87.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/93/93.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/96/96.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/106/106.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/204/204.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/256/256.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/257/257.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/299/299.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/303/303.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/339/339.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/459/459.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/480/480.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/602/602.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/775/775.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/776/776.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/778/778.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/779/779.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/830/830.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/837/837.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/869/869.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/930/930.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/962/962.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1078/1078.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1093/1093.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1095/1095.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1134/1134.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1161/1161.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1190/1190.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1232/1232.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1251/1251.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1295/1295.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1310/1310.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1327/1327.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1364/1364.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1444/1444.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1522/1522.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1545/1545.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1546/1546.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1593/1593.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1664/1663.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1678/1677.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1679/1678.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1681/1680.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1716/1715.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1867/1866.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1933/1932.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1953/1952.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1959/1958.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2135/2134.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2148/2147.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2182/2181.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2188/2187.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2242/2241.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2244/2243.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2306/2305.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2307/2306.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2357/2356.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2397/2396.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2399/2398.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2401/2400.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2637/2636.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2640/2639.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2643/2642.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2665/2664.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2733/2732.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2770/2769.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2772/2771.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2868/2867.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2989/2988.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2996/2995.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2997/2996.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3004/3003.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3066/3065.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3145/3144.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3146/3145.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3177/3176.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3185/3184.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3186/3185.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3203/3202.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3293/3292.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3308/3307.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3313/3312.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3336/3335.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3670/3669.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3677/3676.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3678/3677.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3679/3678.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3697/3696.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3702/3701.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3736/3735.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3902/3901.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3912/3911.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3914/3913.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3947/3946.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3989/3988.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4006/4005.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4099/4098.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4108/4107.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4109/4108.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4111/4110.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4123/4122.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4124/4123.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4125/4124.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4127/4125.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4136/4135.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4137/4136.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4188/4187.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4194/4193.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4220/4219.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4221/4220.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4365/4363.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4376/4374.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4378/4376.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4385/4383.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4386/4384.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4427/4423.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4428/4424.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4429/4425.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4431/4427.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4448/4444.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4450/4446.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4451/4447.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4452/4448.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4453/4449.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4454/4450.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4455/4451.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4456/4452.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4457/4453.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4458/4454.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4459/4455.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4460/4456.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4461/4457.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4462/4458.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4463/4459.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4464/4460.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4465/4461.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4466/4462.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4467/4463.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4468/4464.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4486/4482.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4487/4483.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4488/4484.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4491/4487.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4493/4489.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4512/4508.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4514/4510.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4515/4511.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4517/4513.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4518/4514.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4520/4516.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4614/4610.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4621/4617.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4652/4648.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4712/4708.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4713/4709.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4714/4710.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4718/4714.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4719/4715.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4726/4722.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4743/4739.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4842/4838.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4893/4889.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4894/4890.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4943/4938.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5017/5012.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5065/5060.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5067/5062.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5119/5114.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5229/5224.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5267/5262.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5268/5263.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5282/5277.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5608/5603.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5660/5655.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5723/5718.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6086/6080.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6244/6238.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6272/6266.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6413/6407.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6539/6533.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6573/6567.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6632/6626.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6705/6699.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6726/6720.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6737/6731.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6888/6877.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7016/7005.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7092/7081.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7109/7098.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7172/7161.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7258/7247.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7430/7417.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7431/7418.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7432/7419.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7462/7449.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7579/7565.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7654/7638.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7886/7867.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7963/7943.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8028/8007.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8124/8102.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8137/8115.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8138/8116.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8215/8193.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8417/8395.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8647/8625.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8784/8762.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8793/8771.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8892/8870.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8918/8896.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9000/8978.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9076/9054.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9078/9056.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9098/9076.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9292/9270.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9468/9446.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9487/9465.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9647/9625.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9751/9729.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9796/9774.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3543/gp_300-2021.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4931/gp_veto_495-2021.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9769/gp_1490.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1147/1147.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1150/1150.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5640/5635.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5659/5654.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8875/8853.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H440"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="173" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>