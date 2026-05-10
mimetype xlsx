--- v0 (2026-02-05)
+++ v1 (2026-05-10)
@@ -54,3186 +54,3186 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Marcelo Lessa</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/558/0558.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/558/0558.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESPONSABILIZAÇÃO DA CONCESSIONÁRIA ÁGUAS DO IMPERADOR A REALIZAR A MANUTENÇÃO E A TROCA DAS MANILHAS NA REDE DE ÁGUAS PLUVIAIS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Eduardo do Blog</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1151/1151.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1151/1151.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DE EQUIPAMENTO ELIMINADOR DE AR NA TUBULAÇÃO DE ABASTECIMENTO DE ÁGUA NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1271/1271.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1271/1271.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGAÇÃO DAS CONCESSIONÁRIAS OU SUBCONCESSIONÁRIAS DE SERVIÇO PÚBLICO DE DISTRIBUIÇÃO DE ÁGUA E TRATAMENTO DE ESGOTO DO MUNICÍPIO DE PETRÓPOLIS DE AVISAR PREVIAMENTE OS CONSUMIDORES EM CASO DE REDUÇÃO OU SUSPENSÃO DO ABASTECIMENTO DE ÁGUA.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Fred Procópio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2264/2263.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2264/2263.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE CORTE DE FORNECIMENTO DE ENERGIA ELÉTRICA, ÁGUA POTÁVEL, SANEAMENTO BÁSICO E TELEFONIA MÓVEL OU FIXA A PESSOA FÍSICA PELAS CONCESSIONÁRIAS, POR FALTA DE PAGAMENTO ÀS SEXTAS FEIRAS, FINS DE SEMANA, VÉSPERAS DE FERIADOS E FERIADOS NO MUNICÍPIO DE PETRÓPOLIS/RJ.</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3255/3254.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3255/3254.pdf</t>
   </si>
   <si>
     <t>PROÍBE A COBRANÇA DE TAXA OU TARIFA DE SERVIÇO DE DESLIGAMENTO DO ABASTECIMENTO DE ÁGUA NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS - RJ.</t>
   </si>
   <si>
     <t>4693</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4693/4689.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4693/4689.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade das concessionárias que exploram o fornecimento de energia e água no âmbito do Município de Petrópolis, a divulgarem nas contas mensais, fotografias de pessoas desaparecidas.</t>
   </si>
   <si>
     <t>4929</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>Gilda Beatriz</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4929/4924.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4929/4924.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGAÇÃO DAS CONCESSIONÁRIAS OU SUBCONCESSIONÁRIAS DE SERVIÇO PÚBLICO DE DISTRIBUIÇÃO DE ÁGUA PRIORIZAR O ATENDIMENTO DAS PESSOAS COM DEFICIÊNCIA E IDOSOS NA FORMA QUE DISPÕE.</t>
   </si>
   <si>
     <t>8263</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8263/8241.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8263/8241.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a medição individualizada dos serviços de fornecimento de água nas unidades imobiliárias no Município de Petrópolis.</t>
   </si>
   <si>
     <t>8308</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>Ronaldo Ramos</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8308/8286.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8308/8286.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de equipamento eliminador de ar na tubulação do sistema de abastecimento de água do Município de Petrópolis e dá outras providências.</t>
   </si>
   <si>
     <t>8567</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>Octavio Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8567/8545.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8567/8545.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de cobrança de taxa tarifa ou qualquer outra modalidade de contraprestação para a realização de desligamento religação e restabelecimento dos serviços essenciais de saneamento básico de água e esgoto e luz enquanto durar a pandemia provocada pelo vírus SARS COV 2.</t>
   </si>
   <si>
     <t>8923</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8923/8901-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8923/8901-.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COBRANÇA DE TAXA DE RELIGAÇÃO NOS SERVIÇOS PRESTADOS PELAS CONCESSIONÁRIAS OU SUBCONCESSIONÁRIAS DE SERVIÇO PÚBLICO DE DISTRIBUIÇÃO DE ÁGUA POR FALTA DE PAGAMENTO NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3219/3218.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3219/3218.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A CRIAÇÃO DO PROGRAMA BUEIRO ECOLÓGICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4732</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>Júnior Paixão</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4732/4728.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4732/4728.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPONHA SOBRE A PUBLICAÇÃO NO PORTAL DA TRANSPARÊNCIA DO MUNICÍPIO DAS CONTRAPARTIDAS E AÇÕES SOCIAIS DAS QUAIS A CONCESSIONÁRIA ÁGUAS DO IMPERADOR TEM OBRIGAÇÃO CONTRATUAL.</t>
   </si>
   <si>
     <t>7103</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>Yuri Moura</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7103/7092.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7103/7092.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE EDIÇÃO DE NORMA DISPONDO SOBRE A PROIBIÇÃO DE CORTE NO SERVIÇO DE ÁGUA NO MUNICÍPIO DE PETRÓPOLIS EM VIRTUDE DA PANDEMIA DA COVID-19.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento de Informação</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2321/2320.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2321/2320.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo municipal informações acerca dos valores cobrados para cancelamento da prestação de serviços da concessionária Águas do Imperador.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2608/2607.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2608/2607.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL QUE SOLICITE À COMPANHIA MUNICIPAL DE DESENVOLVIMENTO DE PETRÓPOLIS (COMDEP) OS DOCUMENTOS RELATIVOS À SUBCONCESSÃO PARA PRESTAÇÃO DE SERVIÇOS PÚBLICOS DE SANEAMENTO BÁSICO NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3151/3150.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3151/3150.pdf</t>
   </si>
   <si>
     <t>SOLICITA À COMPANHIA MUNICIPAL DE DESENVOLVIMENTO DE PETRÓPOLIS (COMDEP) OS DOCUMENTOS RELATIVOS À SUBCONCESSÃO PARA PRESTAÇÃO DE SERVIÇOS PÚBLICOS DE SANEAMENTO BÁSICO NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>4209</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4209/4208.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4209/4208.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES AO EXECUTIVO MUNICIPAL ACERCA DO CONTRATO DE SUBCONCESSÃO À CONCESSIONÁRIA A ÁGUAS DO IMPERADOR S/A.</t>
   </si>
   <si>
     <t>5468</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5468/5463.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5468/5463.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo municipal o comprovante de pagamento da outorga, bem como o contrato de concessão da concessionária Águas do Imperador dos últimos 5 anos.</t>
   </si>
   <si>
     <t>5928</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Dudu</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5928/5923.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5928/5923.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE O CONTRATO DE SUBCONCESSÃO DOS SERVIÇOS DE SANEAMENTO BÁSICO DE ÁGUA E DE ESGOTOS SANITÁRIOS DA ÁGUAS DO IMPERADOR COM O MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>8214</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8214/8192.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8214/8192.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES AO EXECUTIVO MUNICIPAL ACERCA DO CONTRATO DE SUBCONCESSÃO À CONCESSIONÁRIA A ÁGUAS DO IMPERADOR S A.</t>
   </si>
   <si>
     <t>8991</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Gilda Beatriz, Dr. Mauro Peralta, Gil Magno, Júnior Paixão</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8991/8969-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8991/8969-.pdf</t>
   </si>
   <si>
     <t>REQUER A CRIAÇÃO DE UMA COMISSÃO ESPECIAL PARA ANÁLISE DO CONTRATO DA ÁGUAS DO IMPERADOR COM O MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>9274</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9274/9252.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9274/9252.pdf</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Indicação Simples</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/94/94.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/94/94.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de INSTALAÇÃO DE UMA REDE DE SANEAMENTO BÁSICO NA SERVIDÃO JOÃO BATISTA DE SOUZA, SITUADA NA LOCALIDADE DE VISTA ALEGRE - BAIRRO CORRÊAS.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/301/301.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/301/301.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de trocar as manilhas da Rua José Rodrigues Costa, Jardim Americano, Itaipava.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/312/312.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/312/312.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de escoamento pluvial na Rua Vila Manzini, próximo ao número 200, Bairro Carangola.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/315/315.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/315/315.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CANALIZAÇÃO E ASFALTAMENTO EM TODA EXTENSÃO DA VIA PRINCIPAL DA LOCALIDADE CONHECIDA COMO RUA DAS TULIPAS, LOTEAMENTO SANTO ANTONIO NO BAIRRO BONSUCESSO.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>Maurinho Branco</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/369/369.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/369/369.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da desobstrução de canaleta de águas pluviais na Estrada Crescencio Costa número 120, no bairro Itaipava.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/425/425.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/425/425.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da extensão de rede de água potável, na Estrada do Ribeirão Grande, localizada no distrito de Itaipava.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/482/482.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/482/482.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção da rede de esgoto na Rua Mário Gelli, lote 07, bairro João Xavier.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/519/519.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/519/519.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE EXTENSÃO DE REDE DE ÁGUA POTÁVEL NA SERVIDÃO OTÁVIO LAURENTINO DA SILVA, LOCALIZADA NA ESTRADA DO GENTIO, NÚMERO 95, PRÓXIMO A CEI LUIZ MARCHIORI, NO DISTRITO DE ITAIPAVA.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/563/563.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/563/563.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de galerias de águas pluviais na Alameda João Martins Freire, Malta, em Araras.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/574/574.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/574/574.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de extensão de rede de captação de águas pluviais, em toda extensão da Rua Gabriel Caçador, Vargem dos Marmelos, no Lajinha, em Itaipava.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/605/605.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/605/605.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de limpeza dos bueiros e recuperação das calhas existentes na Rua Paulo Roberto de Oliveira, Itaipava.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/625/625.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/625/625.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do serviço de desentupimento e limpeza da galeria de rede água pluvial que passa na Estrada União e Indústria número 2819, localizada ao lado da ALE CAR mecânica de suspensão em geral, em Corrêas.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/640/640.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/640/640.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de canalização de rede de águas pluviais na Rua Jenny Gomes, Itaipava.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/642/642.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/642/642.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de extensão da rede de águas pluviais, bem como da manutenção das redes já existentes, ambas na Rua João Martins Freire, Araras.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/657/657.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/657/657.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de limpeza e desobstrução de canaletas localizadas na Estrada do Cantagalo, no bairro Cuiabá, distrito de Itaipava.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/666/666.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/666/666.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de limpeza das canaletas de águas pluviais, na Estrada Nova Esperança, Boa Esperança.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/684/0684.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/684/0684.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do serviço de limpeza da rede de água pluvial na Rua do Chapadão, localizada na Estrada Crescencio Costa, em Itaipava.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/699/0699.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/699/0699.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de serviços de manutenção e desobstrução da galeria de águas pluviais, na Estrada da Vargem Grande, próximo à entrada do Mata Facão, Fazenda Inglesa.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/712/0712.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/712/0712.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de limpeza das canaletas de águas pluviais, na subida da Rua Cândida Neves Xavier, Estrada das Arcas, distrito de Itaipava.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/717/717.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/717/717.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da limpeza e dragagem do córrego na Rua Laurinda Lopes de Medeiros, Bairro Pedro do Rio.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/721/721.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/721/721.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de desentupimento e recuperação da rede de esgoto do Centro Médico Municipal Dr. Jorge Chimelli, localizado na Estrada União e Indústria, S/N, no distrito de Pedro do Rio.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/746/746.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/746/746.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de limpeza de canaletas de águas pluviais, na Estrada Correia da Veiga, no bairro Santa Mônica, em Itaipava.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/790/790.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/790/790.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de limpeza do bueiro na Estrada do Catobira, próximo ao número 210, em Itaipava.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/800/800.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/800/800.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de drenagem pluvial na Rua Isolina de Freitas Pereira, Bairro Samambaia.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/806/806.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/806/806.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de limpeza das canaletas de águas pluviais, na Estrada Antonio Furtado dos Reis, bairro Madame Machado, Itaipava.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/807/807.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/807/807.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de limpeza das canaletas de águas pluviais, na Rua José da Gama Machado, bairro Madame Machado, Itaipava.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/839/839.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/839/839.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de limpeza de dois bueiros existentes na Estrada das Arcas próximo ao Itaipava Country Club nº 3.673, bairro Itaipava.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/841/841.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/841/841.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de limpeza de dois bueiros existentes na Estrada das Arcas próximo ao número 4.420, bairro Itaipava.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/874/874.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/874/874.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de serviço de desentupimento de bueiro, na Estrada das Arcas, número 1222, em frente ao bar do Alex, Itaipava.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/875/875.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/875/875.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de extensão de rede e drenagem de águas pluviais, na Estrada de Secretário, do número 1.059 ao número 1.171, próximo ao bar bikankas, Alto Pegado.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/887/887.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/887/887.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de quatro manilhas de 50 centímetros, na Estrada Jerônimo Ferreira Alves, próximo ao bar da Sant'ana, Itaipava.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/967/967.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/967/967.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da reconstrução da rede pluvial da Rua Antero Silva no Bairro Esperança.e</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/976/976.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/976/976.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de galeria de águas pluviais na Estrada Mineira, número 857, no bairro Corrêas.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/981/981.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/981/981.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de canaletas para escoamento de águas pluviais, na Rua Bartolomeu Pena e Silva, Itaipava.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/983/983.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/983/983.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de limpeza de todos os bueiros existentes na Estrada Philúvio Cerqueira Rodrigues, Itaipava.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1005/1005.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1005/1005.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de extensão de rede de água potável do número 1.200 da Estrada do Gentil até o lote 12, próximo a ponte do Vale da Lua, no distrito de Itaipava.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1021/1021.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1021/1021.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de serviço de dragagem do lago que fica localizado na Avenida próximo ao número 300, na Vila do Sossego, no bairro Araras.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>Júnior Coruja</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1053/1053.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1053/1053.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de extensão de rede de esgoto na Rua Alameda Joaquim Crespo, próximo ao número 1320, que fica localizado no Malta, Bairro Araras.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1075/1075.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1075/1075.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de dragagem do valão do bairro Vila Rica, em Pedro do Rio.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1122/1122.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1122/1122.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA EXTENSÃO DE REDE DE ESGOTO NA RUA HUGO DOS SANTOS, LOCALIZADA NO BAIRRO CAXAMBU.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1137/1137.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1137/1137.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de rede de distribuição de água potável (Águas do Imperador) no Loteamento Boa Vista (BANANEIRA), em Pedro do Rio.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>Marcelo Chitão</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1166/1166.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1166/1166.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE LIMPEZA E MANUTENÇÃO DA REDE DE ESGOTO DA RUA NELSON FERREIRA SOARES, NOVA CASCATINHA.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1172/1172.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1172/1172.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE DESOBSTRUÇÃO DOS BUEIROS NA RUA JOÃO IGNÁCIO SOARES, NOVA CASCATINHA.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1175/1175.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1175/1175.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE IMPLANTAÇÃO DE REDE COLETORA DE ÁGUAS PLUVIAIS EM TODA EXTENSÃO DO LOTEAMENTO NOVA CASCATINHA.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1176/1176.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1176/1176.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de extensão de rede de água potável para a Rua dos Macacos, em Pedro do Rio.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1178/1178.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1178/1178.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SUBSTITUIÇÃO DA REDE DE ESGOTO DA RUA NELSON FERREIRA SOARES, NOVA CASCATINHA.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1183/1183.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1183/1183.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de serviço de saneamento básico por toda a extensão da Comunidade Maria de Lima, localizada no Bairro Independência.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1210/1210.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1210/1210.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de conserto de manilha, localizado na Rua João Henrique da Cruz, Comunidade Boa Vista, Bairro Cascatinha.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1236/1236.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1236/1236.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de rede distribuidora de água potável (águas do imperador) na Rua Maria de Lima, Bairro Independência.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1243/1243.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1243/1243.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de rede de manilhas na Rua Domingos Pereira, em Pedro do Rio.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>Gil Magno</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1298/1298.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1298/1298.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de construir duas canaletas lados par e ímpar para captar as águas pluviais da Rua Manoel Leal Nunes Laginha Itaipava.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1325/1325.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1325/1325.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de limpeza da rede de esgoto em toda extensão da Rua Vicenzo Rivetti, número 326, casa 40, Bairro Carangola.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1360/1360.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1360/1360.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de limpeza urgente do córrego, Rua Roberto Bernardes de Almeida, próximo a Oficina do Sr. Adão, lado impar, no Bairro Boa Vista, na Posse, 5º Distrito de Petrópolis.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1383/1383.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1383/1383.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE EXECUTAR REPARO NAS MANILHAS NA RUA DEJACI DE ARAÚJO LESSA, LOCALIZADA NO BAIRRO DUQUES (PONTO FINAL DO ÔNIBUS).</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1401/1401.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1401/1401.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA CONSTRUÇÃO E ADEQUAÇÃO DA REDE DE ESGOTO E ÁGUAS PLUVIAIS DE TODO O SEGUIMENTO POSTERIOR AO FINAL DA RUA ALBERTO MARTINS (BAIRRO FLORESTA) LOCALIDADE CONHECIDA COMO MORRO DO CALANGO.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1402/1402.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1402/1402.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA CONSTRUÇÃO DA REDE DE ÁGUAS PLUVIAIS DA LOCALIDADE CONHECIDA COMO "SERVIDÃO 2" DA RUA ALBERTO MARTINS (BAIRRO FLORESTA) PRÓXIMO AO LARGO ONDE O ÔNIBUS 302 FAZ O RETORNO (MORRO DO CALANGO).</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1408/1408.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1408/1408.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implantação dos serviços de drenagem e manejo das águas pluviais na rua Caldas Vianna, Centro.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1471/1471.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1471/1471.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de troca das manilhas da rede de esgoto na Rua Dr. Thouzet, no bairro Quitandinha.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1479/1479.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1479/1479.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de INDICA ao executivo municipal a necessidade de extensão de rede de águas Pluviais para a rua Acir Barboza Carlos rua esta que se inicia no final da Rua Manoel Pereira Barboza na localidade de Barra Mansa Pedro do Rio 4 Distrito de Petrópolis.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1504/1504.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1504/1504.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de ser verificado o problema no sistema de abastecimento de água dos moradores da localidade conhecida como morro do pinto (localização da bomba de distribuição Rua Waldemar Ferreira da Silva, nº 494), Bairro Caxambu.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1511/1511.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1511/1511.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE URGENTE DA CONSTRUÇÃO DE REDE PARA CAPTAÇÃO DE ÁGUAS PLUVIAIS NA ENTRADA DA ESCOLA MUNICIPALIZADA AVELINO DE CARVALHO NO BREJAL POSSE 5 DISTRITO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1514/1514.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1514/1514.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA MANUTENÇÃO E CONSTRUÇÃO DE REDE PARA CAPTAÇÃO DE ÁGUAS PLUVIAIS NA LOCALIDADE DE SERRA LINDA (LOTEAMENTO DO CINÉZIO) NA ESTRADA DO XINGÚ, BAIRRO N. S. DE FÁTIMA, NA POSSE, 5º DISTRITO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1556/1556.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1556/1556.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de desobstrução da caixa de passagem de esgoto na José Jorge Joaquim da Silva,servidão Maria Waind nº 26, Bairro do Contorno.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>Dr. Mauro Peralta</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1587/1587.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1587/1587.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da limpeza geral das canaletas e bueiros na escadaria Nossa Senhora Aparecida , Valparaíso.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1605/1605.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1605/1605.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE EXTENSÃO DA REDE DE ABASTECIMENTO DE ÁGUA PARA ATENDER AOS MORADORES DA RUA DA CAIXA D ÁGUA NO BAIRRO NOSSA SENHORA DE FÁTIMA NA POSSE 5 DISTRITO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1612/1612.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1612/1612.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO REDE DE ESGOTO NA SERVIDÃO LAUREANO JOSÉ SOARES, ALCOBACINHA.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1653/1652.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1653/1652.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DO DESASSOREAMENTO URGENTE DO CÓRREGO DA LIGHT INICIANDO SE NA ALAMEDA JOÃO CÂMARA ATÉ A LIGHT PRÓXIMO AO BRAMIL NA POSSE 5 DISTRITO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1693/1692.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1693/1692.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de vistoria na galeria de águas pluviais na Rua Carlos Canedo, Pedro do Rio.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1817/1816.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1817/1816.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reparo na rede de esgoto na Rua Bahia, localizada no bairro amazonas, próximo ao Bar do Almir.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1848/1847-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1848/1847-.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de dragagem de toda extensão do Córrego localizado em frente ao Conjunto Habitacional Oswaldo Santarsieri Medici, localizada no bairro Posse.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1888/1887.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1888/1887.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de limpeza urgente do córrego, Rua Sabará, no Bairro Boa Vista, na Posse, 5º Distrito de Petrópolis.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1898/1897.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1898/1897.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do término da galeria de esgoto que passa na rua Francisco Framback, Cascatinha, que termina próximo ao número 97.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1982/1981.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1982/1981.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de limpeza do pequeno canal fluvial localizado entre os números 2831 e 2841 da Estrada União Indústria, bairro Corrêas.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1989/1988.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1989/1988.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CONSERTO NA REDE DE CAPTAÇÃO DE ÁGUAS PLUVIAIS, NO ACESSO À ESCOLA MUNICIPAL ARNALDO DYCKERHOFF, NO BREJAL, POSSE, 5º DISTRITO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1991/1990.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1991/1990.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA CONSTRUÇÃO DE REDE PARA CAPTAÇÃO DE ÁGUAS PLUVIAIS NO BAIRRO NOSSA SENHORA DE FÁTIMA PRÓXIMO AO BAR DO VALDECIR NA POSSE 5 DISTRITO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2018/2017.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2018/2017.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de limpeza dragagem e colocação de manilhas nos lagos e valões do Parque Municipal Prefeito Paulo Rattes, Itaipava.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2019/2018.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2019/2018.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de construção de nova fossa sanitária no Parque Municipal Prefeito Paulo Rattes, Itaipava.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2064/2063.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2064/2063.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE MANUTENÇÃO NAS MANILHAS E REDE DE ÁGUAS PLUVIAIS DA RUA PRESIDENTE JOÃO GOULART, BAIRRO VALPARAÍSO.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2195/2194.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2195/2194.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de se proceder a pavimentação asfáltica e saneamento básico em toda extensão do Caminho da Pedreira, da Rua Uruguai até o final da Rua Maria Cândida de Jesus, Bairro Quitandinha.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2235/2234.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2235/2234.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de rede de água e esgoto (Águas do Imperador) na Servidão Sebastião Ferreira da Costa, em Itaipava.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2267/2266.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2267/2266.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma ETE - Estação de Tratamento de Esgoto, no Poço dos Peixes, em Araras.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2302/2301.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2302/2301.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de troca de toda rede de águas pluviais da Rua João de Farias, Alcobacinha, no Itamarati.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2304/2303.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2304/2303.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de rede de Esgoto na Servidão Laureano José Soares, Alcobacinha, no Itamarati.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2305/2304.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2305/2304.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção em toda extensão da rede de manilhas de águas pluviais na Vila Dr. Hélio Amado, no Alto da Serra.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2311/2310.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2311/2310.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de extensão de rede de abastecimento de água potável para Servidão Ismenia Maria Alves da Silva Pereira Fagundes, Vargem dos Marmelos, Itaipava.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2330/2329.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2330/2329.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de extensão de rede de água potável (águas do imperador), na Rua Promenade, em Nogueira.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2331/2330.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2331/2330.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de limpeza de galeria de águas pluviais na Estrada Mineira, próximo ao nº 1728, em Corrêas.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2340/2339.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2340/2339.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reconstrução de canaletas de águas pluviais, na Rua Manoel de França (próximo ao nº 187) - Castelo São Manoel, em Corrêas.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2380/2379.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2380/2379.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de troca da rota das manilhas, na Rua Doutor Demerval de Miranda, Saldanha Marinho.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2427/2426.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2427/2426.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de conserto da rede de esgoto (Águas do Imperador) na Rua Mariana Rosa, em Pedro do Rio.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2466/2465.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2466/2465.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de canaletas para escoamento de águas pluviais na Rua Paulo Geraldo, Malta, Bairro Araras.</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2694/2693.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2694/2693.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de extensão da rede de esgoto na Rua Luiz Rodrigues Tinoco - Vicenzo Rivetti - Bairro Carangola.</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2711/2710.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2711/2710.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reparo na rede de esgoto na Rua Agnelo Barreiro, Comunidade Vista Alegre, Araras - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2762/2761.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2762/2761.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE UMA REDE DE CAPTAÇÃO DE ÁGUAS PLUVIAIS NA RUA ROBERTO MOREIRA GUIMARÃES, ANTIGA RUA E, NO BAIRRO SAMAMBAIA.</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2792/2791.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2792/2791.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE UMA REDE DE CAPTAÇÃO DE ÁGUAS PLUVIAIS NA RUA JOÃO NUNES GOUVÊA, Nº 49, NO BAIRRO NOVA CASCATINHA.</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2795/2794.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2795/2794.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DO SERVIÇO DE CAMINHÃO LIMPA FOSSA NO CONDÔMINIO SERGIO FADEL, LOCALIZADO NA RUA HYVIO NALIATO, Nº 900, NO BAIRRO CASCATINHA.</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2849/2848.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2849/2848.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de rede de água e esgoto (Águas do Imperador) na Servidão Fabio Rodrigues, Alto da Serra.</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2850/2849.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2850/2849.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de rede de água e esgoto (Águas do Imperador) na Rua Genair Costa de Oliveira, Quitandinha.</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2851/2850.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2851/2850.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de rede de água e esgoto (Águas do Imperador) na Servidão Manoel da Silva, Fazenda Inglesa.</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2906/2905.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2906/2905.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de rede de água e esgoto (Águas do Imperador) na extensão da rua Eugênio Zanata, Pedro do rio.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3017/3016.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3017/3016.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de fiscalização para apurar o despejo de esgoto a céu aberto na Rua Carvalho Júnior, número 1050, Corrêas.</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3067/3066.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3067/3066.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reparo na rede pública de esgoto que atende a Estrada do Juruá, S/N, casa 5, Nossa Senhora de Fátima, bairro Posse.</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3071/3070.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3071/3070.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE RECONSTRUÇÃO DO MANILHAMENTO DA REDE DE ESGOTO E ÁGUAS PLUVIAIS DA SERVIDÃO HERNANDI DA SILVEIRA, PRÓXIMO A ESCADARIA DA SERVIDÃO AUGUSTO FERNANDES - BAIRRO CONTORNO.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3073/3072.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3073/3072.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE COLOCAÇÃO DE UMA COBERTURA SOBRE TODA A EXTENSÃO DO VALÃO QUE CONDUZ A REDE DE ESGOTO E ÁGUAS PLUVIAIS, QUE SE INICIA NA SERVIDÃO MARIA KREISCHER WAYAND E SE ENCERRA NA RUA JORGE JOSÉ JOAQUIM DA SILVA - BAIRRO CONTORNO.</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3396/3395.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3396/3395.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de limpeza da rede de esgoto, localizado na rua Vigário Corrêa, próximo ao número 238, bairro Corrêas.</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3475/3474.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3475/3474.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implementação da rede esgoto em toda extensão da rua Goiás, no bairro Nogueira, neste município.</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3479/3478.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3479/3478.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de captação de águas pluviais em toda extensão da rua Goiás, no bairro Nogueira, neste município.</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3493/3492.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3493/3492.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de extensão de rede de agua potável a todo bairro Jardim Araras, no Malta, Araras.</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3517/3516.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3517/3516.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de desentupimento da rede de esgoto em toda extensão da Servidão Guilherme de Barros, Bairro Roseiral.</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3749/3748.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3749/3748.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de um sistema para o escoamento de águas pluviais em toda a extensão da Rua Professor Veiga-Araras.</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3775/3774.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3775/3774.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de obras emergenciais na rede de água e esgoto que desemboca no riacho em frente ao número 1311 B da Rua Pedras Brancas bairro Mosela.</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3820/3819.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3820/3819.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção da rede de esgoto, localizado na Estrada do palmital, próximo a número 620, Comunidade Águas Lindas, Bairro Nogueira.</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3826/3825.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3826/3825.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de estudo de viabilidade de ampliação das redes de escoamento e esgoto na Rua Vicenzo Rivetti, Carangola.</t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3889/3888.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3889/3888.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção de rede de esgoto, localizado na Estrada do Palmital, próximo ao número 510, Comunidade Águas Lindas, Bairro Nogueira.</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3917/3916.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3917/3916.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção de rede de esgoto em toda extensão da Rua Promenade, Bairro Nogueira.</t>
   </si>
   <si>
     <t>3998</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3998/3997.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3998/3997.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de rede de água e esgoto (Águas do Imperador) na extensão da rua Guilhermino Martins, Pedro do Rio.</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4035/4034.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4035/4034.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de desentupimento e troca de manilhas quebradas na rede de esgoto, no final da Rua Vista Alegre, localizado no viradouro, Taquara, bairro Independência.</t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4156/4155.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4156/4155.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROCEDER À MANUTENÇÃO DA REDE DE ESGOTO E, CONSEQUENTE, PAVIMENTAÇÃO ASFÁLTICA, EM TODA A EXTENSÃO DA SERVIDÃO ÂNGELA COSTA CUNHA - BAIRRO SIMÉRIA.</t>
   </si>
   <si>
     <t>4159</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4159/4158.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4159/4158.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE EXTENSÃO DE REDE DE ÁGUA POTÁVEL DA SERVIDÃO ÂNGELA COSTA CUNHA - BAIRRO SIMÉRIA.</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4207/4206.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4207/4206.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a implantação da rede de esgoto e captação da rede de águas pluviais e em seguida o asfaltamento em toda extensão da Servidão Luiz Gorni, no bairro Morin - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4208/4207.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4208/4207.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar em caráter emergencial, levantamento sobre as condições de SANEAMENTO BÁSICO nas escolas da rede municipal de Petrópolis principalmente relacionados a REDE DE ESGOTO E ÁGUA POTÁVEL.</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4225/4224.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4225/4224.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de manutenção na rede de esgoto na Alameda Aclimação, localizada em Itaipava.</t>
   </si>
   <si>
     <t>4408</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4408/4406.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4408/4406.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de desobstrução de rede, na Estrada do Calembe, próximo ao Sesc, Bairro Nogueira.</t>
   </si>
   <si>
     <t>4423</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4423/4419.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4423/4419.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de limpeza do córrego, na Rua Augusto Francisco da Silva, próximo a quadra do Paulinho, Vila Rica.</t>
   </si>
   <si>
     <t>4530</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4530/4526.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4530/4526.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de 2 manilhas de águas pluviais na Rua Laurinda Lopes Medeiros 26 Pedro do Rio.</t>
   </si>
   <si>
     <t>4620</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4620/4616.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4620/4616.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implantação de uma estação de tratamento de esgoto - ETE em Cascatinha.</t>
   </si>
   <si>
     <t>4640</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4640/4636.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4640/4636.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de rede de águas Pluviais e rede de esgoto no Loteamento do Cinézio, subida da Estrada do Xingú, Posse, 5º Distrito de Petrópolis.</t>
   </si>
   <si>
     <t>4650</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4650/4646.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4650/4646.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de drenagem em toda a extensão da Estrada do Xingú, rede de captação de águas e colocação de Bueiros em toda a extensão.</t>
   </si>
   <si>
     <t>4731</t>
   </si>
   <si>
     <t>3956</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4731/4727.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4731/4727.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção na rede de esgoto da Servidão Severino Augusto de Oliveira, nº 394, Humberto Rovigatti.</t>
   </si>
   <si>
     <t>4860</t>
   </si>
   <si>
     <t>4042</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4860/4856.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4860/4856.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INTERCEDER JUNTO À CONCESSIONÁRIA ÁGUAS DO IMPERADOR PARA A REALIZAÇÃO DE PARCELAMENTOS FLEXÍVEIS E SEM JUROS DE DÉBITOS REFERENTES AO PERÍODO DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>5026</t>
   </si>
   <si>
     <t>4172</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5026/5021.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5026/5021.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de fiscalização urgente na Rua Duarte da Silveira - Bingen em virtude de uma vistoria que fiz em obra realizada pela subconcessionária Águas do Imperador.</t>
   </si>
   <si>
     <t>5116</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5116/5111.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5116/5111.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reparo na rede de esgoto em toda extensão, da Travessa das Margaridas situada no final da Rua Silvino Rodrigues dos Santos, Estrada da Saudade.</t>
   </si>
   <si>
     <t>5173</t>
   </si>
   <si>
     <t>4282</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5173/5168.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5173/5168.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de nova rede de esgoto (aproximadamente 180 metros de rede), localizado na Estrado do Palmital, próximo ao número 620,Comunidade Águas Lindas, Bairro Nogueira.</t>
   </si>
   <si>
     <t>5185</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5185/5180.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5185/5180.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar extensão de rede de água, para Rua Vicenzo Rivetti, nº 943, Bairro Carangola.</t>
   </si>
   <si>
     <t>5194</t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5194/5189.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5194/5189.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de extensão da rede de capitalização de águas pluviais na Rua Antônio da Silva Ligeiro, próximo ao nº 258 G, Independência.</t>
   </si>
   <si>
     <t>5205</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5205/5200.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5205/5200.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de troca de uma tampa de metal, na rede de esgoto, da Rua do Imperador, nº 754, localizado no Bairro Centro.</t>
   </si>
   <si>
     <t>5232</t>
   </si>
   <si>
     <t>4314</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5232/5227.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5232/5227.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da colocação de rede de água na Rua Luiz Rodrigues Tinoco, nº 496, Vicenzo Rivetti, Carangola.</t>
   </si>
   <si>
     <t>5283</t>
   </si>
   <si>
     <t>4357</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5283/5278.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5283/5278.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma rede de captação de esgoto na Rua Gabriel Vieira, Loteamento Samambaia.</t>
   </si>
   <si>
     <t>5284</t>
   </si>
   <si>
     <t>4358</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5284/5279.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5284/5279.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de conserto da rede de esgoto na altura do nº 1.136, na Rua Lopes de Castro, Valparaíso.</t>
   </si>
   <si>
     <t>5309</t>
   </si>
   <si>
     <t>4377</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5309/5304.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5309/5304.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implementar drenagem de águas pluviais na Servidão Manoel Pedro Martins - Jardim Salvador-Petrópolis/RJ.</t>
   </si>
   <si>
     <t>5325</t>
   </si>
   <si>
     <t>4384</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5325/5320.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5325/5320.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de uma rede de esgoto localizada na Rua São Paulo, Quitandinha.</t>
   </si>
   <si>
     <t>5326</t>
   </si>
   <si>
     <t>4385</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5326/5321.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5326/5321.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de uma rede de água potável em toda extensão na Rua Paulo Márci de Almeida, que dá acesso a comunidade do brito, Duarte da Silveira.</t>
   </si>
   <si>
     <t>5381</t>
   </si>
   <si>
     <t>4429</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5381/5376.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5381/5376.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implementar rede de captação de águas pluviais na Rua da Conquista, nº 59, após o ponto final do ônibus Vicenzo Rivetti, Carangola.</t>
   </si>
   <si>
     <t>5398</t>
   </si>
   <si>
     <t>4446</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5398/5393.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5398/5393.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de uma vistoria na rede de esgoto na Vila Santos, Morro do Fragoso, localizada no bairro Estrada da Saudade.</t>
   </si>
   <si>
     <t>5416</t>
   </si>
   <si>
     <t>4453</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5416/5411.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5416/5411.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA CONSTRUÇÃO DA REDE DE ESGOTO QUE SE INICIA NA RUA FLORESTA, 526 E VAI ATÉ A RUA ANTERO SILVA, BAIRRO ESPERANÇA.</t>
   </si>
   <si>
     <t>5485</t>
   </si>
   <si>
     <t>4487</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5485/5480.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5485/5480.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar uma vistoria técnica para extensão de rede de captação de águas pluviais com aproximadamente 450 metros na Rua Isolina de Freitas Pereira, Samambaia.</t>
   </si>
   <si>
     <t>5563</t>
   </si>
   <si>
     <t>4548</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5563/5558.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5563/5558.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de conserto de manilha, localizado na Estrada das Arcas, próximo ao número 19450 no Quadrado, Laginha em Itaipava.</t>
   </si>
   <si>
     <t>5579</t>
   </si>
   <si>
     <t>4562</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5579/5574.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5579/5574.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de que todo o bairro Carangola seja incluído na faixa de abrangência da tarifa social para a cobrança dos serviços de abastecimento de água e esgotamento realizados pela concessionária do Município - ÁGUAS DO IMPERADOR.</t>
   </si>
   <si>
     <t>5583</t>
   </si>
   <si>
     <t>4566</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5583/5578.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5583/5578.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de desobstrução e limpeza da galeria coletora de águas pluviais e esgoto (bueiro), próximo ao número 4 na rua Francisco Ventura Ribeiro, Roseiral.</t>
   </si>
   <si>
     <t>5586</t>
   </si>
   <si>
     <t>4569</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5586/5581.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5586/5581.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de troca da tampa da galeria de águas pluviais e esgoto, bueiro, próximo ao número 36 na rua Ary Nogueira, Roseiral.</t>
   </si>
   <si>
     <t>5588</t>
   </si>
   <si>
     <t>4571</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5588/5583.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5588/5583.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de desobstrução e limpeza da galeria coletora de águas pluviais e esgoto (bueiro), próximo ao número 10 na rua Haroldo Mano, Roseiral.</t>
   </si>
   <si>
     <t>5646</t>
   </si>
   <si>
     <t>4617</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5646/5641.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5646/5641.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de rede de água (Águas do Imperador), na Estrada da Boa Vista, Loteamento Bananeira, Pedro do Rio.</t>
   </si>
   <si>
     <t>5677</t>
   </si>
   <si>
     <t>4634</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5677/5672.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5677/5672.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR A CONSTRUÇÃO E ADEQUAÇÃO DA REDE DE ESGOTO E ÁGUAS PLUVIAIS EM TODA EXTENSÃO DA RUA MANOEL ALVES - BAIRRO DA GLÓRIA.</t>
   </si>
   <si>
     <t>5679</t>
   </si>
   <si>
     <t>4636</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5679/5674.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5679/5674.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR A CONSTRUÇÃO E ADEQUAÇÃO DA REDE DE ESGOTO E ÁGUAS PLUVIAIS DA RUA LOPES TROVÃO, PRÓXIMO AO N° 197 A 201 - BAIRRO ALTO DA SERRA.</t>
   </si>
   <si>
     <t>5686</t>
   </si>
   <si>
     <t>4641</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5686/5681.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5686/5681.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de extensão de rede de água potável (Águas do imperador) na Servidão José Carlos Nunes Stutzel, localizada no Quarteirão Brasileiro.</t>
   </si>
   <si>
     <t>5770</t>
   </si>
   <si>
     <t>4713</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5770/5765.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5770/5765.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma ETE -Estacão de Tratamento de Esgoto, na Alameda Paulo Geraldo Milliett, Vista Alegre, em Araras.</t>
   </si>
   <si>
     <t>5813</t>
   </si>
   <si>
     <t>4746</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5813/5808.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5813/5808.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implantação de rede de esgoto na Rua O, Cantão, Alto Independência.</t>
   </si>
   <si>
     <t>5819</t>
   </si>
   <si>
     <t>4748</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5819/5814.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5819/5814.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE QUE TODA ÁREA DO BAIRRO CARANGOLA QUE SE ENQUANDRE NOS PARÂMETROS DE ABRANGÊNCIA DA TARIFA SOCIAL SEJAM INCLUÍDOS PARA A COBRANÇA DOS SERVIÇOS DE ABASTECIMENTO DE ÁGUA E ESGOTAMENTO REALIZADOS PELA CONCESSIONÁRIA DO MUNICÍPIO ÁGUAS DO IMPERADOR.</t>
   </si>
   <si>
     <t>5822</t>
   </si>
   <si>
     <t>4751</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5822/5817.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5822/5817.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de interceder a Secretária de Obras, que realize conserto de vazamento de esgoto, localizado na Rua João de Farias, próximo ao número 740, em frente ao Bar do Marquinho, Alcobacinha, Itamarati.</t>
   </si>
   <si>
     <t>5830</t>
   </si>
   <si>
     <t>4757</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5830/5825.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5830/5825.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de vistoria e reparo de vazamento em rede de esgoto na Alameda Aclimação, nº 19, Itaipava - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>5841</t>
   </si>
   <si>
     <t>4764</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5841/5836.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5841/5836.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de fornecimento de água da rede pública de abastecimento, na Rua dos Juritis, 461, Araras.</t>
   </si>
   <si>
     <t>6058</t>
   </si>
   <si>
     <t>4925</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6058/6052.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6058/6052.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de rede de água potável (Águas do Imperador) em toda extensão da Primeira Avenida, Vila do Sossego, Araras.</t>
   </si>
   <si>
     <t>6060</t>
   </si>
   <si>
     <t>4927</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6060/6054.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6060/6054.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de rede de água potável (Águas do Imperador) em toda extensão da Segunda Avenida, Vila do Sossego, Araras.</t>
   </si>
   <si>
     <t>6061</t>
   </si>
   <si>
     <t>4928</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6061/6055.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6061/6055.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de rede de água potável (Águas do Imperador) em toda extensão da Terceira Avenida, Vila Do Sossego, Araras.</t>
   </si>
   <si>
     <t>6090</t>
   </si>
   <si>
     <t>4955</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6090/6084-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6090/6084-.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de rede de drenagem das águas pluviais em toda extensão da Estrada do Taquaril.</t>
   </si>
   <si>
     <t>6097</t>
   </si>
   <si>
     <t>4962</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6097/6091.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6097/6091.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de providências quanto à má qualidade da água na Vila Soares, 60 - Quarteirão Ingelheim.</t>
   </si>
   <si>
     <t>6127</t>
   </si>
   <si>
     <t>4987</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6127/6121.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6127/6121.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de fiscalizar para apurar o despejo de esgoto a céu aberto na Rua Agnello Barreiros, entre o penúltimo e o último de ponto de ônibus, Vista Alegre, Araras.</t>
   </si>
   <si>
     <t>6138</t>
   </si>
   <si>
     <t>4993</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6138/6132.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6138/6132.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção e desobstrução da manilha de águas pluviais na Rua Tereza, Vila Manoel Corrêa 225 - Alto da Serra.</t>
   </si>
   <si>
     <t>6144</t>
   </si>
   <si>
     <t>4996</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6144/6138.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6144/6138.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção com máxima urgência em vazamento de esgoto a céu aberto na Rua Brigadeiro Castrioto, número 2514, Provisória.</t>
   </si>
   <si>
     <t>6246</t>
   </si>
   <si>
     <t>5066</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6246/6240.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6246/6240.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um sistema para o escoamento de águas pluviais, em toda a extensão da Rua Manoel Furtado de Mello (Buraco do Sapo) - Cuiabá.</t>
   </si>
   <si>
     <t>6301</t>
   </si>
   <si>
     <t>5121</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6301/6295.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6301/6295.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de vistoria junto as Águas do imperador na Rua Alto da Derrubada, próximo ao número 3255 ao lado da servidão Ângelo Miranda, Bairro Fazenda Inglesa.</t>
   </si>
   <si>
     <t>6306</t>
   </si>
   <si>
     <t>5126</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6306/6300.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6306/6300.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA CONSTRUÇÃO E ADEQUAÇÃO DA REDE DE ESGOTO E ÁGUAS PLUVIAIS COM COLOCAÇÃO DE MANILHAMENTO EM TODO O SEGUIMENTO DO CAMINHO DO AÇUDE, ANTIGA VIA FÉRREA - BAIRRO MEIO DA SERRA.</t>
   </si>
   <si>
     <t>6324</t>
   </si>
   <si>
     <t>5142</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6324/6318.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6324/6318.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de mudança do caminho da canalização em cerca de 35 metros que coletam o recolhimento de esgoto na Rua Stephan Zweig, servidão 8, casa,1 - Moinho Preto.</t>
   </si>
   <si>
     <t>6350</t>
   </si>
   <si>
     <t>5155</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6350/6344.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6350/6344.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de canalização de todo esgoto no Bairro Vila Rica, na parte debaixo, localizado entre as ruas augusto Francisco da Silva e a Rua Antonio Almeida Lima.</t>
   </si>
   <si>
     <t>6408</t>
   </si>
   <si>
     <t>5204</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6408/6402.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6408/6402.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de de extensão de rede de água pública Aguas do Imperador em toda Rua Claudio da Silva Vieira Bairro Caetitu.</t>
   </si>
   <si>
     <t>6413</t>
   </si>
   <si>
     <t>5209</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6413/6407.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6413/6407.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de fiscalização do monitoramento de carga viral nas estações de tratamento de água e esgoto realizado pela subconcessionária Águas do Imperador.</t>
   </si>
   <si>
     <t>6591</t>
   </si>
   <si>
     <t>5349</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6591/6585.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6591/6585.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de solicitar à Águas do Imperador o plano de contingência para o enfrentamento da crise hídrica, com cópia para esta Casa Legislativa.</t>
   </si>
   <si>
     <t>6618</t>
   </si>
   <si>
     <t>5371</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6618/6612.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6618/6612.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção e reparo na rede de esgoto da Rua Pedro Nava, lote nº 41, quadra E, Cascatinha.</t>
   </si>
   <si>
     <t>6649</t>
   </si>
   <si>
     <t>5388</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6649/6643.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6649/6643.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção e limpeza do esgoto na Rua Antônio Fernandes da Costa, Cascatinha.</t>
   </si>
   <si>
     <t>6667</t>
   </si>
   <si>
     <t>5403</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6667/6661.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6667/6661.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reparos e desentupimento da rede de esgoto, na Rua Alfredo Schilick, (perto do mercadinho Maranhão), localizado no bairro Chácara Flora.</t>
   </si>
   <si>
     <t>6671</t>
   </si>
   <si>
     <t>5407</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6671/6665.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6671/6665.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com manutenção em vazamento de esgoto em calçada na Rua Alfredo Schilick, próximo ao nº 280 - Chacara Flora.</t>
   </si>
   <si>
     <t>6682</t>
   </si>
   <si>
     <t>5415</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6682/6676.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6682/6676.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de troca das manilhas de esgoto quebradas, localizada Estrada Torres do Morin, nº 45, bairro Morin.</t>
   </si>
   <si>
     <t>6684</t>
   </si>
   <si>
     <t>5417</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6684/6678.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6684/6678.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de substituição das manilhas na Vila Dr. Hélio Amado, nº 1330, Rua Teresa.</t>
   </si>
   <si>
     <t>6710</t>
   </si>
   <si>
     <t>5434</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6710/6704.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6710/6704.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de troca de manilha da rede de esgoto, localizada na rua jacinto rabelo lote 81, ponto final, abaixo da oficina do marcos aurélio, bairro: alto da serra - petrópolis/Rj.</t>
   </si>
   <si>
     <t>6732</t>
   </si>
   <si>
     <t>5453</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6732/6726.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6732/6726.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de rede de esgoto ligando a Vila Santos à Servidão Maria Rodrigues, na rua Fragoso, bairro Estrada da Saudade.</t>
   </si>
   <si>
     <t>6747</t>
   </si>
   <si>
     <t>5464</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6747/6741.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6747/6741.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de inspeção em manilha e eventual troca da mesma, na Rua Pedro Nava, lote 41, Itamaraty - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>6762</t>
   </si>
   <si>
     <t>5475</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6762/6756.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6762/6756.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de extensão de água para Rua Ministro Armando Alencar, Itaipava.</t>
   </si>
   <si>
     <t>6765</t>
   </si>
   <si>
     <t>5478</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6765/6759.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6765/6759.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de extensão da rede de captação de esgoto na Rua C , em frente ao lote 15 , Quadra 52, Amazonas - Quitandinha.</t>
   </si>
   <si>
     <t>6770</t>
   </si>
   <si>
     <t>5483</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6770/6764.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6770/6764.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de extensão de rede de água e esgoto na Rua Ruth Albuquerque Mayer nº 618, Retiro.</t>
   </si>
   <si>
     <t>6850</t>
   </si>
   <si>
     <t>5540</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6850/6839.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6850/6839.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de desentupimento do bueiro da rede de esgoto na Rua hyvio Naliato, Cascatinha.</t>
   </si>
   <si>
     <t>7115</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7115/7104.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7115/7104.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção em vazamento de esgoto em via, localizada na Travessa Valeriana Jorge próximo ao Nº 100 - Morin.</t>
   </si>
   <si>
     <t>7168</t>
   </si>
   <si>
     <t>5821</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7168/7157.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7168/7157.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção da rede de esgoto na Rua Hyvio Naliato em frente ao nº 253m, Cascatinha.</t>
   </si>
   <si>
     <t>7503</t>
   </si>
   <si>
     <t>6052</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7503/7489.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7503/7489.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de interceder junto á concessionária águas do imperador fiscalização para apurar o despejo de esgoto a céu aberto na Rua Hyvio Naliato, nº 550, Cascatinha.</t>
   </si>
   <si>
     <t>7504</t>
   </si>
   <si>
     <t>6053</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7504/7490.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7504/7490.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de se fazer uma vistoria na rede de esgoto na Rua São Paulo, localizada no bairro Quitandinha.</t>
   </si>
   <si>
     <t>7554</t>
   </si>
   <si>
     <t>6086</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7554/7540.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7554/7540.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção de rede de águas pluviais localizado na Estrada Mineira, próximo ao número 693, Pedro do Rio.</t>
   </si>
   <si>
     <t>7650</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7650/7634.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7650/7634.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação em toda a extensão da rede de manilhas de águas pluviais na Rua da Pedreira, Araras.</t>
   </si>
   <si>
     <t>7692</t>
   </si>
   <si>
     <t>6166</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7692/7676.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7692/7676.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do desentupimento do esgoto, na Estrada União e Indústria em frente ao nº 12726 (Mercadinho de Itaipava).</t>
   </si>
   <si>
     <t>7694</t>
   </si>
   <si>
     <t>6168</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7694/7678.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7694/7678.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de solicitar a implantação de canaletas para escoamento de água na Rua Francisco Scali próximo ao nº 1871, Quissamã.</t>
   </si>
   <si>
     <t>7724</t>
   </si>
   <si>
     <t>6188</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7724/7706.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7724/7706.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de rede coletora de esgoto, próximo ao lote 41, Quadra 15 na Rua São Paulo, Quitandinha.</t>
   </si>
   <si>
     <t>7768</t>
   </si>
   <si>
     <t>6219</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7768/7749.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7768/7749.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma Estação de tratamento de esgoto e rede de coleta na localidade de Secretário, Pedro do Rio.</t>
   </si>
   <si>
     <t>7796</t>
   </si>
   <si>
     <t>6236</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7796/7777.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7796/7777.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de uma vistoria na rede de distribuição de água, na Rua Ceará, lote 7, quadra 70, Espírito Santo.</t>
   </si>
   <si>
     <t>7876</t>
   </si>
   <si>
     <t>6270</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7876/7857.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7876/7857.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de limpeza, desentupimento da galeria de esgoto águas pluviais, canaletas e bueiros, localizada na estrada da mineira nº 1739, em frente a escadaria da glória, no bairro: Corrêas - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>7881</t>
   </si>
   <si>
     <t>6274</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7881/7862.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7881/7862.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de desentupimento e a limpeza da rede de esgoto em toda extensão da Rua Itaperuna , Bairro Quitandinha.</t>
   </si>
   <si>
     <t>8029</t>
   </si>
   <si>
     <t>6373</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8029/8008.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8029/8008.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de manilhas de esgoto em um espaço de 4 metros, localizado na Rua Pedro Gonçalves Lopes, número 21 fundos, portão entre a pracinha e a quadra poliesportiva, Bairro Roseiral.</t>
   </si>
   <si>
     <t>8086</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8086/8065.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8086/8065.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA CONSTRUÇÃO DE UMA CANALETA OU REDE DE CAPTAÇÃO, PARA ESCOAR AS ÁGUAS PLUVIAIS VINDAS DA BR-040, NA RUA CUBA, QUADRA 49, LOTE 7 (ÚLTIMA CASA DA RUA) - BAIRRO QUITANDINHA.</t>
   </si>
   <si>
     <t>8174</t>
   </si>
   <si>
     <t>6471</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8174/8152.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8174/8152.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de desentupimento e troca de manilhas quebradas na rede de esgoto na Rua Oliveira bulhões próximo ao nº 473, Cascatinha.</t>
   </si>
   <si>
     <t>8204</t>
   </si>
   <si>
     <t>6489</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8204/8182.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8204/8182.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção na rede coletora de esgoto, localizada próximo ao número 195, na Rua Santa Clara, Itaipava.</t>
   </si>
   <si>
     <t>8255</t>
   </si>
   <si>
     <t>6515</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8255/8233.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8255/8233.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de inspeção e avaliação para melhoria na rede de abastecimento de água na Rua Claudio da Silva Vieira, Caititu, Correas - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>8257</t>
   </si>
   <si>
     <t>6517</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8257/8235.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8257/8235.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção vazamento esgoto na entrada da Estrada do Gentio, Itaipava - Petrópolis /RJ.</t>
   </si>
   <si>
     <t>8291</t>
   </si>
   <si>
     <t>6532</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8291/8269.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8291/8269.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da conclusão da galeria de esgoto na parte de baixo da Rua Norival Ribeiro Damasceno, na altura do nº 287, no Bairro da Glória.</t>
   </si>
   <si>
     <t>8294</t>
   </si>
   <si>
     <t>6535</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8294/8272.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8294/8272.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de cobrimento da galeria de esgoto da "Servidão dos Amigos", na Rua Norival Ribeiro Damasceno, na altura do nº 287 no Bairro da Glória, em Corrêas.</t>
   </si>
   <si>
     <t>8296</t>
   </si>
   <si>
     <t>6537</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8296/8274.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8296/8274.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de vistoria e manutenção na rede de esgoto na Rua Hyvio Naliato, nº 565, Cascatinha.</t>
   </si>
   <si>
     <t>8353</t>
   </si>
   <si>
     <t>6556</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8353/8331.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8353/8331.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reparo em manilha, localizada próximo ao número 100 na Rua Nossa Senhora do Sion, Carangola.</t>
   </si>
   <si>
     <t>8364</t>
   </si>
   <si>
     <t>6567</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8364/8342.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8364/8342.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção da rede de esgoto na Rua Pedras Brancas ( próximo ao número 1311), Mosela.</t>
   </si>
   <si>
     <t>8369</t>
   </si>
   <si>
     <t>6568</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8369/8347.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8369/8347.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de conserto de um vazamento de água, localizado em frente ao Lote 498 na Rua Manoel Walter Bechtlufft, Castelo São Manoel - Corrêas.</t>
   </si>
   <si>
     <t>8582</t>
   </si>
   <si>
     <t>6616</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8582/8560.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8582/8560.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de extensão da rede de captação de águas pluviais na Rua Dr. Arthur Cruz, Comunidade Vitória, Duarte da Silveira.</t>
   </si>
   <si>
     <t>8648</t>
   </si>
   <si>
     <t>6658</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8648/8626.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8648/8626.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE MANUTENÇÃO NA REDE COLETORA DE ESGOTO, LOCALIZADA PRÓXIMO AO NÚMERO 830, NA ESTRADA UNIÃO E INDÚSTRIA - ROSEIRAL.</t>
   </si>
   <si>
     <t>8660</t>
   </si>
   <si>
     <t>6668</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8660/8638.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8660/8638.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de desobstrução e limpeza da galeria coletora de águas pluviais e esgoto (bueiro), próximo ao número 206, na Rua Ingelheim, Quarteirão Ingelhein.</t>
   </si>
   <si>
     <t>8670</t>
   </si>
   <si>
     <t>6672</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8670/8648.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8670/8648.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE OFICIAR A CONCESSIONÁRIA ÁGUAS DO IMPERADOR PARA QUE REALIZE UM ESTUDO TÉCNICO NOS CONDOMÍNIOS VICENZO RIVETTI I, II E III.</t>
   </si>
   <si>
     <t>8690</t>
   </si>
   <si>
     <t>6683</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8690/8668.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8690/8668.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de desobstrução e limpeza da galeria coletora de águas pluviais e esgoto (bueiro), no Conjunto Habitacional do Castelo Manoel, localizado na Rua Valter Bichtluf Coutinho 711, Corrêas.</t>
   </si>
   <si>
     <t>8779</t>
   </si>
   <si>
     <t>6749</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8779/8757.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8779/8757.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de a extensão de rede de abastecimento de água, na Rua Professor Narciso, Carangola.</t>
   </si>
   <si>
     <t>8885</t>
   </si>
   <si>
     <t>6792</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8885/8863.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8885/8863.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da convocação de uma equipe da Águas do Imperador para promover a limpeza dos sedimentos em toda a extensão da rede de captação das águas pluviais na Rua B do bairro Vila Rica.</t>
   </si>
   <si>
     <t>8886</t>
   </si>
   <si>
     <t>6793</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8886/8864.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8886/8864.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de solicitar um estudo técnico em toda a extensão do manilhamento da rede de captação das águas pluviais da Rua B, bairro Vila Rica.</t>
   </si>
   <si>
     <t>8888</t>
   </si>
   <si>
     <t>6795</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8888/8866.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8888/8866.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de obras emergenciais na rede de captação de águas pluviais existente em frente a casa do Sr. Paulo Eduardo Souza Lima na Rua B, Quadra 9, Casa 21 do bairro Vila Rica.</t>
   </si>
   <si>
     <t>8961</t>
   </si>
   <si>
     <t>6840</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8961/8939.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8961/8939.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE DETERMINAR A SUBCONCESSIONÁRIA DE ÁGUAS A DISPONIBILIZAR UM NÚMERO DE TELEFONE PARA O RECEBIMENTO DE RECLAMAÇÕES.</t>
   </si>
   <si>
     <t>9009</t>
   </si>
   <si>
     <t>6874</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9009/8987.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9009/8987.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de limpeza, desentupimento da galeria de esgoto águas pluviais, canaletas e bueiros, Rua Lopes Trovão, altura do nº 1391, (próximo ao bar da Ponto beer) no bairro Alto da Serra - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>9012</t>
   </si>
   <si>
     <t>6877</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9012/8990.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9012/8990.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de fiscalização sobre a falta de extensão de rede de abastecimento de água, na rua Sebastião Marcial, Itaipava.</t>
   </si>
   <si>
     <t>9013</t>
   </si>
   <si>
     <t>6878</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9013/8991.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9013/8991.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de fiscalização, sobre a falta de extensão de rede de abastecimento de água, na rua Major Cerpa - Itaipava.</t>
   </si>
   <si>
     <t>9014</t>
   </si>
   <si>
     <t>6879</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9014/8992.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9014/8992.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de fiscalização sobre a falta de extensão de rede de abastecimento de água, na rua Comandante Marcolino de Souza - Itaipava.</t>
   </si>
   <si>
     <t>9150</t>
   </si>
   <si>
     <t>6963</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9150/9128.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9150/9128.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da colocação da rede de esgoto e água em toda extensão da Servidão Arthur Ternes nº 1863, Quarteirão Brasileiro.</t>
   </si>
   <si>
     <t>9346</t>
   </si>
   <si>
     <t>7038</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9346/9324.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9346/9324.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de rede de água (águas do imperador) na Rua Professor Veiga, Araras, Camdimbas.</t>
   </si>
   <si>
     <t>9461</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9461/9439.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9461/9439.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de desobstrução e limpeza da galeria coletora de águas pluviais e esgoto (bueiro), próximo ao número 19, na Av. Piabanha, Centro.</t>
   </si>
   <si>
     <t>9467</t>
   </si>
   <si>
     <t>7109</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9467/9445.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9467/9445.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de envio dos cálculos, valores e justificativas de possível aumento da Tarifa de Água a ser praticada pela subconcessionária Águas do Imperador para o ano de 2022.</t>
   </si>
   <si>
     <t>9484</t>
   </si>
   <si>
     <t>7116</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9484/9462.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9484/9462.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de extensão de rede de abastecimento de água, na Estrada Paulo Sérgio de Oliveira Botelho, Pedro do Rio.</t>
   </si>
   <si>
     <t>9517</t>
   </si>
   <si>
     <t>7134</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9517/9495.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9517/9495.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de intervenção junto a Concessionária Águas do Imperador de extensão de rede de água potável, localizada na Servidão Darcy Nunes de Souza, que se inicia na Rua Wesceslau Vieira Dias, próximo ao nº 150, Bairro Castrioto.</t>
   </si>
   <si>
     <t>9526</t>
   </si>
   <si>
     <t>7141</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9526/9504.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9526/9504.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da ampliação da caixa de captação de águas pluviais, no estrada do Juruá, lado direito em frente a casa do kikito vidraceiro, Bairro Nossa Senhora de Fátima, Posse, 5º Distrito de Petrópolis.</t>
   </si>
   <si>
     <t>9591</t>
   </si>
   <si>
     <t>7173</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9591/9569.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9591/9569.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de desobstrução e limpeza da galeria coletora de águas pluviais e esgoto bueiro, em frente ao ponto de ônibus localizado, próximo ao número 1.227, ponto de referência em frente a Ponte do Gentil, na Estrada das Arcas, Itaipava.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3540,67 +3540,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/558/0558.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1151/1151.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1271/1271.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2264/2263.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3255/3254.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4693/4689.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4929/4924.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8263/8241.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8308/8286.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8567/8545.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8923/8901-.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3219/3218.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4732/4728.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7103/7092.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2321/2320.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2608/2607.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3151/3150.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4209/4208.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5468/5463.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5928/5923.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8214/8192.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8991/8969-.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9274/9252.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/94/94.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/301/301.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/312/312.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/315/315.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/369/369.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/425/425.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/482/482.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/519/519.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/563/563.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/574/574.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/605/605.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/625/625.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/640/640.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/642/642.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/657/657.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/666/666.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/684/0684.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/699/0699.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/712/0712.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/717/717.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/721/721.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/746/746.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/790/790.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/800/800.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/806/806.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/807/807.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/839/839.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/841/841.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/874/874.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/875/875.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/887/887.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/967/967.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/976/976.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/981/981.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/983/983.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1005/1005.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1021/1021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1053/1053.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1075/1075.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1122/1122.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1137/1137.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1166/1166.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1172/1172.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1175/1175.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1176/1176.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1178/1178.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1183/1183.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1210/1210.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1236/1236.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1243/1243.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1298/1298.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1325/1325.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1360/1360.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1383/1383.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1401/1401.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1402/1402.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1408/1408.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1471/1471.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1479/1479.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1504/1504.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1511/1511.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1514/1514.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1556/1556.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1587/1587.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1605/1605.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1612/1612.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1653/1652.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1693/1692.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1817/1816.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1848/1847-.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1888/1887.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1898/1897.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1982/1981.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1989/1988.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1991/1990.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2018/2017.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2019/2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2064/2063.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2195/2194.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2235/2234.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2267/2266.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2302/2301.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2304/2303.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2305/2304.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2311/2310.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2330/2329.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2331/2330.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2340/2339.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2380/2379.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2427/2426.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2466/2465.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2694/2693.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2711/2710.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2762/2761.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2792/2791.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2795/2794.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2849/2848.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2850/2849.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2851/2850.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2906/2905.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3017/3016.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3067/3066.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3071/3070.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3073/3072.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3396/3395.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3475/3474.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3479/3478.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3493/3492.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3517/3516.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3749/3748.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3775/3774.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3820/3819.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3826/3825.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3889/3888.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3917/3916.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3998/3997.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4035/4034.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4156/4155.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4159/4158.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4207/4206.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4208/4207.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4225/4224.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4408/4406.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4423/4419.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4530/4526.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4620/4616.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4640/4636.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4650/4646.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4731/4727.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4860/4856.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5026/5021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5116/5111.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5173/5168.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5185/5180.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5194/5189.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5205/5200.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5232/5227.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5283/5278.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5284/5279.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5309/5304.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5325/5320.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5326/5321.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5381/5376.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5398/5393.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5416/5411.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5485/5480.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5563/5558.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5579/5574.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5583/5578.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5586/5581.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5588/5583.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5646/5641.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5677/5672.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5679/5674.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5686/5681.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5770/5765.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5813/5808.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5819/5814.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5822/5817.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5830/5825.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5841/5836.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6058/6052.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6060/6054.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6061/6055.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6090/6084-.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6097/6091.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6127/6121.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6138/6132.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6144/6138.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6246/6240.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6301/6295.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6306/6300.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6324/6318.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6350/6344.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6408/6402.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6413/6407.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6591/6585.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6618/6612.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6649/6643.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6667/6661.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6671/6665.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6682/6676.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6684/6678.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6710/6704.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6732/6726.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6747/6741.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6762/6756.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6765/6759.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6770/6764.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6850/6839.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7115/7104.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7168/7157.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7503/7489.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7504/7490.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7554/7540.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7650/7634.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7692/7676.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7694/7678.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7724/7706.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7768/7749.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7796/7777.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7876/7857.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7881/7862.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8029/8008.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8086/8065.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8174/8152.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8204/8182.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8255/8233.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8257/8235.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8291/8269.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8294/8272.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8296/8274.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8353/8331.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8364/8342.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8369/8347.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8582/8560.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8648/8626.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8660/8638.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8670/8648.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8690/8668.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8779/8757.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8885/8863.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8886/8864.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8888/8866.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8961/8939.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9009/8987.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9012/8990.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9013/8991.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9014/8992.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9150/9128.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9346/9324.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9461/9439.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9467/9445.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9484/9462.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9517/9495.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9526/9504.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9591/9569.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/558/0558.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1151/1151.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1271/1271.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2264/2263.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3255/3254.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4693/4689.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4929/4924.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8263/8241.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8308/8286.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8567/8545.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8923/8901-.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3219/3218.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4732/4728.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7103/7092.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2321/2320.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2608/2607.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3151/3150.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4209/4208.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5468/5463.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5928/5923.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8214/8192.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8991/8969-.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9274/9252.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/94/94.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/301/301.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/312/312.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/315/315.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/369/369.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/425/425.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/482/482.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/519/519.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/563/563.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/574/574.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/605/605.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/625/625.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/640/640.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/642/642.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/657/657.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/666/666.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/684/0684.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/699/0699.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/712/0712.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/717/717.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/721/721.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/746/746.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/790/790.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/800/800.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/806/806.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/807/807.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/839/839.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/841/841.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/874/874.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/875/875.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/887/887.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/967/967.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/976/976.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/981/981.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/983/983.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1005/1005.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1021/1021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1053/1053.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1075/1075.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1122/1122.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1137/1137.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1166/1166.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1172/1172.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1175/1175.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1176/1176.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1178/1178.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1183/1183.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1210/1210.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1236/1236.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1243/1243.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1298/1298.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1325/1325.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1360/1360.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1383/1383.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1401/1401.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1402/1402.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1408/1408.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1471/1471.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1479/1479.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1504/1504.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1511/1511.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1514/1514.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1556/1556.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1587/1587.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1605/1605.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1612/1612.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1653/1652.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1693/1692.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1817/1816.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1848/1847-.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1888/1887.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1898/1897.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1982/1981.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1989/1988.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1991/1990.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2018/2017.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2019/2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2064/2063.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2195/2194.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2235/2234.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2267/2266.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2302/2301.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2304/2303.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2305/2304.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2311/2310.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2330/2329.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2331/2330.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2340/2339.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2380/2379.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2427/2426.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2466/2465.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2694/2693.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2711/2710.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2762/2761.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2792/2791.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2795/2794.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2849/2848.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2850/2849.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2851/2850.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2906/2905.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3017/3016.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3067/3066.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3071/3070.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3073/3072.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3396/3395.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3475/3474.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3479/3478.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3493/3492.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3517/3516.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3749/3748.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3775/3774.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3820/3819.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3826/3825.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3889/3888.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3917/3916.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3998/3997.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4035/4034.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4156/4155.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4159/4158.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4207/4206.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4208/4207.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4225/4224.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4408/4406.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4423/4419.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4530/4526.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4620/4616.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4640/4636.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4650/4646.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4731/4727.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4860/4856.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5026/5021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5116/5111.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5173/5168.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5185/5180.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5194/5189.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5205/5200.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5232/5227.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5283/5278.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5284/5279.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5309/5304.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5325/5320.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5326/5321.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5381/5376.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5398/5393.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5416/5411.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5485/5480.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5563/5558.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5579/5574.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5583/5578.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5586/5581.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5588/5583.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5646/5641.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5677/5672.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5679/5674.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5686/5681.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5770/5765.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5813/5808.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5819/5814.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5822/5817.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5830/5825.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5841/5836.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6058/6052.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6060/6054.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6061/6055.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6090/6084-.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6097/6091.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6127/6121.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6138/6132.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6144/6138.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6246/6240.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6301/6295.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6306/6300.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6324/6318.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6350/6344.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6408/6402.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6413/6407.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6591/6585.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6618/6612.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6649/6643.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6667/6661.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6671/6665.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6682/6676.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6684/6678.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6710/6704.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6732/6726.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6747/6741.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6762/6756.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6765/6759.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6770/6764.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6850/6839.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7115/7104.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7168/7157.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7503/7489.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7504/7490.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7554/7540.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7650/7634.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7692/7676.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7694/7678.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7724/7706.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7768/7749.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7796/7777.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7876/7857.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7881/7862.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8029/8008.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8086/8065.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8174/8152.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8204/8182.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8255/8233.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8257/8235.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8291/8269.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8294/8272.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8296/8274.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8353/8331.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8364/8342.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8369/8347.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8582/8560.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8648/8626.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8660/8638.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8670/8648.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8690/8668.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8779/8757.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8885/8863.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8886/8864.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8888/8866.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8961/8939.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9009/8987.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9012/8990.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9013/8991.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9014/8992.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9150/9128.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9346/9324.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9461/9439.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9467/9445.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9484/9462.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9517/9495.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9526/9504.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9591/9569.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H261"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="51.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="81.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="80.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>