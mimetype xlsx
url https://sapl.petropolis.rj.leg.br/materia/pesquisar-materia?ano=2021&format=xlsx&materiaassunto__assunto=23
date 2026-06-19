--- v0 (2026-02-04)
+++ v1 (2026-06-19)
@@ -54,11289 +54,11289 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>8995</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Marcelo Chitão</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8995/8973.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8995/8973.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DE SANITÁRIOS PARA USUÁRIOS NAS SERVENTIAS EXTRAJUDICIAIS, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>9109</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9109/9087.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9109/9087.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DE SANITÁRIOS PARA USUÁRIOS NAS SERVENTIAS EXTRAJUDICIAIS NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação Legislativa</t>
   </si>
   <si>
     <t>Gilda Beatriz</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/132/132.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/132/132.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPÕE SOBRE A INSTALAÇÃO DE PONTOS DE ÔNIBUS COM TETO VERDE QUE PRODUZAM ENERGIA SOLAR A FIM DE MÉTODO SUSTENTÁVEL PETRÓPOLIS.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/329/329.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/329/329.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ENVIO DE PROJETO DE LEI QUE DISPONHA SOBRE A OBRIGATORIEDADE EM NOTIFICAR OS CIDADÃOS AO REALIZAREM OBRAS QUE CAUSEM TRANSTORNOS AOS MORADORES E COMUNIDADE LOCAL.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>Marcelo Lessa</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2121/2120.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2121/2120.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa para a construção de um posto de saúde na sede da desativada Escola Municipal Águas Lindas.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>Ronaldo Ramos, Eduardo do Blog</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2984/2983.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2984/2983.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que disponha sobre a instalação da Casa do Trabalhador, no Distrito da Posse.</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>Ronaldo Ramos</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3264/3263.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3264/3263.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma Usina de Concreto no Município de Petrópolis.</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3723/3722.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3723/3722.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA, QUE INSTITUI A POLÍTICA MUNICIPAL DE COLETA SELETIVA E TRATAMENTO DE LIXO RECICLÁVEL, BEM COMO RESÍDUOS DA CONSTRUÇÃO CIVIL E A CRIAÇÃO DE UMA USINA PARA O TRATAMENTO DOS RESPECTIVOS RESÍDUOS.</t>
   </si>
   <si>
     <t>4164</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>Maurinho Branco</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4164/4163.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4164/4163.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA PARA "CRIAÇÃO DE CENTROS DE REABILITAÇÃO PARA CURADOS DA COVID-19 NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS".</t>
   </si>
   <si>
     <t>6480</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>Gil Magno</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6480/6474.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6480/6474.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que dispõe sobre a instalação de painéis solares fotovoltaicos nas escolas públicas bem como em todas as unidades de educação infantil quando houver viabilidade técnica e econômica considerando o princípio da eficiência energética e adaptação do município de Petrópolis ao conceito de cidade inteligente (Smart City).</t>
   </si>
   <si>
     <t>8823</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8823/8801.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8823/8801.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPONHA SOBRE O PODER EXECUTIVO MUNICIPAL A INSTALAR FAIXAS ELEVADAS PARA PEDESTRES EM FRENTE AS ESCOLAS DE EDUCAÇÃO NO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Indicação Simples</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/44/44.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/44/44.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de CONSTRUÇÃO DE UMA ÁREA DE LAZER PARA CRIANÇAS NA RUA JOSEPHINA SILVA HUBER-VILA RICA.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/55/55.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/55/55.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de CONSTRUÇÃO DE UM PARQUINHO DESTINADO ÁS CRIANÇAS NO CEI DO CASTELO SÃO MANOEL RUA VISCONDE DE TAUNAY 641 SITUADA NO BAIRRO CORRÊAS.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/58/58.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/58/58.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de INSTALAÇÃO DE EQUIPAMENTOS DO PROJETO ACADEMIA DA TERCEIRA IDADE NAS DEPENDÊNCIAS EXTERNAS DA ESCOLA MUNICIPAL GOVERNADOR MARCELO ALENCAR.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/59/59.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/59/59.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de INSTALAÇÃO DE UMA COBERTURA PARA O PÁTIO DO CEI IRINEU MARINHO SITUADO NA RUA ÁLVARES DE AZEVEDO 83 - CORRÊAS.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/61/61.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/61/61.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade DE CONSTRUÇÃO DE UMA CRECHE NO BAIRRO TAQUARA.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/63/63.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/63/63.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de CONSTRUÇÃO DE UMA CRECHE NO BAIRRO LOTEAMENTO SAMAMBAIA.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/67/67.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/67/67.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de CONSTRUÇÃO DE UMA CRECHE NA COMUNIDADE SÃO LUIZ - BAIRRO RETIRO.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/89/89.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/89/89.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade DA CONSTRUÇÃO DE UMA ÁREA DE LAZER PARA OS ALUNOS DO CEI TERRA SANTA.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/202/202.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/202/202.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de CONSTRUÇÃO DE BANHEIROS E VESTIÁRIOS PÚBLICOS ADAPTADOS NO PARQUE CREMERIE SITUADO NA ESTRADA DA INDEPENDÊNCIA S/N INDEPENDÊNCIA.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/205/205.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/205/205.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma das salas utilizadas no contraturno, anexas ao prédio principal da Escola Municipal Magdalena Tagliaferro.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/210/210.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/210/210.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE UMA CRECHE, NA RUA HUMBERTO ROVIGATI, SAMAMBAIA, PETRÓPOLIS - RJ.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/211/211.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/211/211.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE UMA ACADEMIA DA TERCEIRA IDADE, NA ÁREA AO LADO DO PARQUINHO, LOCALIZADO EM FRENTE AO Nº 656, DA RUA HUMBERTO ROVIGATTI, BAIRRO SAMAMBAIA, PETRÓPOLIS - RJ.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/216/216.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/216/216.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DE UMA PRAÇA E INSTALAÇÃO DE UMA ACADEMIA DA 3ª IDADE, NA ALTURA DO Nº 992, DA RUA HUMBERTO ROVIGATI, SAMAMBAIA, PETRÓPOLIS - RJ.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/217/217.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/217/217.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REFORMA DA PRAÇA E DOS BRINQUEDOS INSTALADOS E INSTALAÇÃO DE MAIS AGUNS BRINQUEDOS, NO PARQUINHO LOCALIZADO EM FRENTE AO Nº 656, DA RUA HUMBERTO ROVIGATTI, BAIRRO SAMAMBAIA , PETRÓPOLIS - RJ.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Fred Procópio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/220/220.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/220/220.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE MANUTENÇÃO E COMPLEMENTAÇÃO DE REDE ELÉTRICA NA LOCALIDADE DENOMINADA RUA EMÍDIO TAVARES BAIRRO CARANGOLA.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/235/235.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/235/235.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DE UMA ESCADA COM CORRIMÃO NO MORRO DA BATATA PRÓXIMO AO BAR DO CLÁUDIO VILA MANZINI, 101, CARANGOLA.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/254/254.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/254/254.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO OU CONSTRUÇÃO DE UMA CRECHE NO CARANGOLA, PETRÓPOLIS - RJ.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/255/255.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/255/255.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCUTIVO MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO OU IMPLANTAÇÃO DE UMA ESCOLA DO ENSINO FUNDAMENTAL NO CARANGOLA, PETRÓPOLIS - RJ.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/257/257.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/257/257.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCUTIVO MUNICIPAL A NECESSIDADE DE IMPLANTAÇÃO DE UM POSTO DE SAÚDE, NO CARANGOLA, PETRÓPOLIS - RJ.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/271/271.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/271/271.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE CORRIMÃO NA SERVIDÃO DA RUA GABRIEL VIEIRA, 72, LOTEAMENTO SAMAMBAIA.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>Júnior Paixão</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/304/304.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/304/304.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de muro de contenção na Estrada das Arcas, Itaipava.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>Júnior Coruja</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/323/323.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/323/323.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de corrimão na ponte, localizada na Estrada do Jabuticabal, Bairro Araras.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/336/336.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/336/336.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de COLOCAÇÃO DE UM TOLDO OU COBERTURA DE PROTEÇÃO NA E.M. ROBERT KENNEDY, LOCALIZADA NO BAIRRO CASTELÂNEA.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/338/338.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/338/338.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um ponto de ônibus na Estrada de Teresópolis BR 495 Km 17 localizada na entrada no Jacó no bairro Itaipava.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/340/340.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/340/340.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um ponto de ônibus na Estrada de Teresópolis BR 495 Km 18 7 localizada em frente ao campinho no Jacó no bairro Itaipava.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/347/347.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/347/347.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade e instalação de um CRAS - Centro de Referência de Assistência Social no bairro Araras no 2 distrito de Petrópolis.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/396/396.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/396/396.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de troca das lâmpadas convencionais pelas de LED em toda extensão da Estrada do Gentio, no bairro de Itaipava.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/448/448.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/448/448.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de um muro de contenção na Rua Joaquim Gomensoro, próximo ao número 239, no Bairro Valparaiso.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/459/459.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/459/459.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de equipamentos do Projeto Academia da Saúde, na Primeira Avenida, Loteamento Parque Rio da Cidade, Araras.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/469/469.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/469/469.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma coletora de lixo na Estrada do Santa Luzia, Mata Cavalo s n, localizada no manobrador ao lado do Mercadinho, próximo a Igreja Assembléia de Deus, no bairro Araras.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/506/506.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/506/506.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um banheiro público, na Praça Monsenhor Brasil, localizada na Estrada Jerônimo Ferreira Alves, Itaipava.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/526/526.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/526/526.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de dois redutores de velocidade, localizado na Avenida General Mariano Magalhães, próximo ao número 759, antiga pedreira do Morin, Bairro Morin.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/528/528.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/528/528.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma faixa elevada na Estrada do Gentio, próximo ao número 1 052, no distrito de Itaipava.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/543/0543.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/543/0543.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de placas de sinalização informando a travessia de "animais equestres", na Estrada Ministro Salgado Filho, número 5 781, próximo a curva do Centro de treinamento Vale da Boa Esperança, no bairro Itaipava.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/546/546.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/546/546.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da construção de um muro de contenção na Estrada Ministro Salgado Filho, em frente ao Campo do Boa Esperança Futebol Clube n 375, bairro Boa Esperança, no distrito de Itaipava.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/562/562.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/562/562.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de galerias de águas pluviais na Rua Agnello Barreiro na Comunidade Vista Alegre, Araras.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/572/572.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/572/572.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um Vestiário na quadra de grama sintética, na Praça Corta Rio, na Posse, 5º Distrito deste Município.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/578/578.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/578/578.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um novo Centro de Educação Infantil na comunidade Primeiro de Maio, Madame Machado, em Itaipava.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/597/597.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/597/597.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implantação de uma escada e corrimão no Poço da Rocinha, em Secretário.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/604/604.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/604/604.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de passeio público (calçada), na Estrada União e Indústria (Reta de Itaipava), em Itaipava.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/616/616.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/616/616.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de espelho convexo, na Rua Cândida Neves Xavier, número 298, Estrada das Arcas, em Itaipava.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/627/627.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/627/627.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da realização de obras de contenção na Servidão João Oliveira Botelho, localizada no bairro Santa Mônica, no distrito de Itaipava.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/660/660.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/660/660.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da construção de um muro de contenção na Estrada da Divisa, Santa Mônica, em frente ao nº 1.001, Itaipava.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/679/679.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/679/679.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de calçada entre a Escola Municipal Dr. Barros Franco e o centro de Secretário, em Pedro do Rio.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/680/0680.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/680/0680.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de 01 (uma) coletora de lixo na Estrada das Arcas, próximo ao número 1.544, sentido Itaipava.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/698/698.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/698/698.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de tela da parte superior da quadra do Centro Esportivo de Araras, situada a Rua Bernardo Coutinho, número 2.256, Araras.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/704/0704.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/704/0704.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de coletoras de lixo, na Estrada Ministro Salgado Filho, Condomínio Boa Esperança, Quilombo da Tapera, Itaipava.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>Eduardo do Blog</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/707/707.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/707/707.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de continuidade da obra dos banheiros da feira livre do bairro Alto da Serra.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/767/767.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/767/767.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da realização de construção de um muro de contenção na Rua Alcebíades Barbosa, em frente ao número 62, localizada na ponte de Samambaia, no bairro Samambaia.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/768/768.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/768/768.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construir uma rampa de acesso a veículos, na Travessa Maria Fonseca Pimenta, no bairro Mosela.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/774/774.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/774/774.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de 900 (novecentos) metros de corrimão, na Servidão Cecília Soares Charão, localizada na Rua Brigadeiro Castrioto, altura do número 1.400, Provisória.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/777/777.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/777/777.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um muro em frente ao Posto de Saúde da Família, na Rua Visconde de São Bernardo, número 320, bairro Secretário.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/788/788.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/788/788.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma quadra poliesportiva coberta, na Escola Municipal Amélia Antunes Rabello, na Rua José da Gama Machado, bairro Madame Machado.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/793/793.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/793/793.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um muro de contenção na Estrada do Ribeirão, no Castelo São Manoel, Corrêas.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/794/794.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/794/794.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um muro de contenção na Estrada José Almeida Amado, s/nº, próximo a entrada das Três Pedras, Santa isabel, no bairro caxambú.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/799/799.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/799/799.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um muro de contenção, localizado na Rua Ana Maria Reinner, Bairro Nogueira.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/805/805.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/805/805.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de guarda corpo na passarela de pedestres localizada na Estrada União e Indústria, número 1.683, Sumidouro.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/826/826.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/826/826.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de faixa de estímulo a redução de velocidade nos dois sentidos da via, na Estrada União e Indústria, próximo ao número 9.361, Itaipava.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/840/840.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/840/840.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma cobertura na quadra esportiva do Centro de Referência em Educação Inclusiva, localizado na Av. koeller, Centro.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/843/843.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/843/843.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de muro de contenção na Rua Augusto Schonwandt, próximo ao Nº 25, em frente a creche André Vanzan - Cascatinha.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/845/845.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/845/845.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de barra de proteção na ponte que fica localizada na Estrada das Arcas número 3.270, próximo a Escola Celina Schechner, bairro Itaipava.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/872/872.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/872/872.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um redutor de velocidade na Rua Brasília próximo ao lote 44, quadra 57, Quitandinha.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/873/873.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/873/873.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de rede de iluminação pública em toda extensão, da Estrada da Cotia, s/n, Itaipava.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/886/886.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/886/886.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma coletora de lixo na Rua Eugênio Zanatta, próximo ao número 260, bairro Pedro do Rio, 4º distrito de Petrópolis.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/887/887.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/887/887.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de quatro manilhas de 50 centímetros, na Estrada Jerônimo Ferreira Alves, próximo ao bar da Sant'ana, Itaipava.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/898/898.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/898/898.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de placas, indicando quebra molas nos dois sentidos da via, na Servidão Maria Amâncio da Conceição, altura do número 492, em frente ao CEI Vista Alegre, bairro Araras.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/911/911.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/911/911.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de passeio público, no entorno do Colégio Anglicano de Araras, Rua Bernardo Coutinho, número 1626, bairro Araras.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/912/912.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/912/912.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de faixa de estímulo a redução de velocidade, na Estrada do Secretário, em frente ao número 1070, próximo a Padaria Bikankas, bairro Pedro do Rio.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/917/917.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/917/917.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de criar um estacionamento exclusivo para motos na Estrada União e Industria, no Centro da Posse, 5º Distrito deste Município.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>Yuri Moura</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/920/920.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/920/920.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de sirene e um ponto de apoio ao longo da Rua Henrique Paixão, bairro Floresta.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/934/934.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/934/934.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de extensão de rede de iluminação pública na Servidão Virgílio Telles, Rua 7, localizada no Castelo São Manoel, bairro Corrêas.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/935/935.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/935/935.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de faixa de pedestre nos dois sentidos da via, na Estrada União e Indústria, próximo ao número 8.780, Itaipava.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/938/938.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/938/938.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um muro de contenção na Rua Vinte e Oito de Abril, s/nº, antiga rua dos Prazeres, bairro Madame Machado, em Itaipava.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/940/940.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/940/940.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma quadra poliesportiva coberta na Escola Municipal Professor Paulo Monte, na Estrada Bernardo Coutinho, próximo ao número 1.820, Araras.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/941/941.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/941/941.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de projeto que viabilize a ampliação da Escola Municipal Professor Paulo Monte, com a construção de 02 (duas) novas salas e 01 (um) banheiro, na Estrada Bernardo Coutinho, próximo ao número 1.820, Araras.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/946/946.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/946/946.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de guarda-corpo na Rua Manoel Marques Azevedo, próximo ao número 141, localizada na parte de cima do Poço dos Peixes, bairro Araras.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/947/947.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/947/947.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de 3 (três) lixeiras plásticas nos abrigos de ônibus, que ficam localizados na Rua José da Gama Machado, bairro Madame Machado, no distrito de Itaipava.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/949/949.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/949/949.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de 2 (duas) lixeiras plásticas no Parque Infantil localizado ao lado da quadra de esportes, na Comunidade 1º de Maio, bairro Madame Machado, distrito de Itaipava.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/950/950.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/950/950.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um memorial as vítimas e desaparecidos da tragédia do Vale do Cuiabá, na entrada da Estrada Ministro Salgado Filho, no canteiro que divide a mesma com a rodovia 495.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/958/958.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/958/958.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um Playground com brinquedos adaptados para crianças com deficiência (pcd) em polietileno no Parque Municipal Prefeito Paulo Rattes, localizado na Estrada União e Indústria, 10000, Itaipava.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/959/959.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/959/959.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de redes sem fio com sinal aberto (WI-FI), no Parque Municipal Prefeito Paulo Rattes, localizada na Estrada União e Indústria, 10000, Itaipava.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/962/962.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/962/962.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um fraldário na Unidade Básica de Saúde de Araras, situada à Rua Bernardo Coutinho, número 2256, Araras.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/965/965.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/965/965.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um muro de contenção, na Rua Eugênio Zanatta, na localidade da Vila Leopoldina, em frente ao número 20, Pedro do Rio.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/972/972.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/972/972.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de sinalização vertical e horizontal com colocação de placa informando "PROIBIDO PARAR E ESTACIONAR", do número 9.933 da Estrada União Indústria ao número 79 da Estrada do Catobira, no distrito de Itaipava.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/976/976.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/976/976.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de galeria de águas pluviais na Estrada Mineira, número 857, no bairro Corrêas.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/981/981.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/981/981.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de canaletas para escoamento de águas pluviais, na Rua Bartolomeu Pena e Silva, Itaipava.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/988/988.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/988/988.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de projeto no sentido de ampliar a Escola Municipal Celina Schechner, com a construção 01 (uma) sala de informática, na Estrada das Arcas, número 3.319, Itaipava.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/994/994.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/994/994.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implantação de um Centro De Educação Infantil - CEI - na Escola Municipal Augusto Pugnaloni, localizada na Estrada do Catobira, S/N, distrito de Itaipava.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/996/996.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/996/996.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implantação de um Centro De Educação Infantil - CEI - na Escola Municipal Celina Schechner, localizada na Estrada das Arcas, número 3.319, distrito de Itaipava.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/997/997.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/997/997.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de iluminação na quadra poliesportiva da Escola Municipal Monsenhor Cirilo Calaon, na Rua Haroldo Mano, Jardim Salvador.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1001/1001.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1001/1001.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de faixa de estímulo a redução de velocidade, na Estrada Bernardo Coutinho, número 6.742, próximo ao Condomínio Pedra Azul, no bairro Araras.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1002/1002.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1002/1002.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um abrigo de ônibus, na Estrada das Arcas, altura do número 3059, próximo ao campo do lajinha, Itaipava.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1006/1006.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1006/1006.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma do guarda corpo, na passarela de pedestre que liga a Estrada Philúvio Cerqueira Rodrigues a Estrada das Arcas, no distrito de Itaipava.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1010/1010.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1010/1010.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de bebedouro no interior do Posto de Saúde da Família (PSF), localizado na Estrada Almirante Paulo Meira, número 8201, Vale das Videiras, no bairro Araras.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1011/1011.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1011/1011.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de abrigo de ônibus, na Estrada União e Indústria, em frente ao número 1.135, próximo ao Shopping Estação e a Ita Tintas, no distrito de Itaipava.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1024/1024.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1024/1024.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da instalação de faixa de estímulo a redução de velocidade na Rua Gesner Pinto Monteiro, número 743, Castelo São Manoel, bairro Corrêas.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1039/1039.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1039/1039.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de construção de um Posto para ser a base da Guarda Civil Municipal no Parque Municipal Prefeito Paulo Rattes.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1046/1046.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1046/1046.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DE UM MURO DE CONTENÇÃO NA RUA BERNARDO TOSTA, ALTURA DO N 22 CASCATINHA.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1052/1052.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1052/1052.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de uma placa "PROIBIDO JOGAR LIXO" na Rua Armando Fráguas Nogueira, localizado no Gulf, Bairro Coronel Veiga.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1082/1082.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1082/1082.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um muro de contenção na Rua Bernardo Coutinho, localizado no inicio do vista Alegre, Bairro Araras.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>Dudu</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1090/1090.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1090/1090.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE CORRIMÃO NA RUA CASEMIRO DE ABREU, NO FINAL DA LADEIRA A DIREITA NO VIRADOR, LOCALIZADA BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1097/1097.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1097/1097.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE EQUIPAMENTOS DO PROJETO ACADEMIA DA TERCEIRA IDADE NO CONDOMÍNIO PARQUE RESIDENCIAL PRÍNCIPE GRÃO PARA LOCALIZADA NA RUA TERESA Nº1937 BAIRRO ALTO DA SERRA PETRÓPOLIS.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1098/1098.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1098/1098.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE REDUTOR DE VELOCIDADE E SINALIZAÇÃO EM TODA EXTENSÃO DA RUA JOSÉ TIMÓTEO CALDARA, Nº 610, LOCALIZADA NO BAIRRO ITAMARATI.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1103/1103.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1103/1103.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de construção de um muro de contenção na beira do rio na Estrada das Arcas em frente a Alameda da Aclimação.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1104/1104.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1104/1104.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA CONSTRUÇÃO DE UMA PRAÇA COM ÁREA DE LAZER, NA RUA DOUTOR HENRIQUE PAIXÃO, LOCALIZADA NO BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1108/1108.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1108/1108.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE , DE UMA INTERVENÇÃO, JUNTO A PRESIDÊNCIA DA CAIXA ECONÔMICA FEDERAL (PEDRO GUIMARAES), PARA INSTALAR UMA AGÊNCIA BANCÁRIA NA POSSE, 5º DISTRITO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1109/1109.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1109/1109.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE UMA INTERVENÇÃO JUNTO AO PRESIDENTE DO BANCO DO BRASIL PARA INSTALAR UMA AGÊNCIA BANCÁRIA NA POSSE, 5º DISTRITO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1115/1115.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1115/1115.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA JOÃO XAVIER, LOCALIZADA NO BAIRRO DUARTE DA SILVEIRA.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1124/1124.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1124/1124.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CONSTRUIR UMA ACADEMIA DA TERCEIRA IDADE NA RUA ALBERTO MARTINS, LOCALIZADA NO BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1128/1128.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1128/1128.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de um estudo técnico com a maior brevidade possível, a fim de ser instalado um redutor de velocidade, próximo ao número 209 na Rua Alberto de Oliveira - Mosela.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1136/1136.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1136/1136.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de um estudo técnico para a instalação de redutor de velocidade, próximo ao número 189 na rua Professor Narciso, Carangola.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1140/1140.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1140/1140.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma lixeira com tampa, localizado na Rua Geny Martins de Souza, Bairro Itaipava.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1143/1143.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1143/1143.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE CORRIMÃOS NA ESCADARIA DO CONDOMÍNIO SÉRGIO FADEL, SAMAMBAIA</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1159/1159.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1159/1159.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de interceder junto à Concessionária Águas do Imperador para instalação de bebedouros e tomadas de USB junto aos pontos de táxis do Município.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1173/1173.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1173/1173.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de um muro de contenção na Rua Doutor Bina,406, Calembe no Bairro de Nogueira.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1188/1188.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1188/1188.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE UM ABRIGO DE ÔNIBUS NO PONTO FINAL DA RUA ALBERTO MARTINS, Nº 500, LOCALIZADA NO BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1190/1190.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1190/1190.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE UMA PARCERIA, JUNTO AO GOVERNO ESTADUAL, A CONSTRUÇÃO DE UMA UPAA (UNIDADE DE PRONTO ATENDIMENTO DE ANIMAIS) NO ÂMBITO MUNICIPAL DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1195/1195.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1195/1195.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ABERTURA DO CEI ALTO DA SERRA, LOCALIZADO NA VILA CEL. BATISTA DE CASTRO, Nº 22, BAIRRO ALTO DA SERRA.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1205/1205.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1205/1205.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DE CALÇADA EM TODA EXTENSÃO DA RUA JOÃO BARCELLOS, LOCALIZADA NO BAIRRO ITAMARATI.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1258/1258.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1258/1258.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE CORRIMÃO NA SERVIDÃO FRANCISCO PEIXOTO DA COSTA, LOCALIZADA NO BAIRRO CAXAMBU.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1265/1265.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1265/1265.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ESTUDO TÉCNICO PARA A INSTALAÇÃO DE REDUTOR DE VELOCIDADE, PRÓXIMO AO Nº 7299, EM FRENTE AO CONDOMÍNIO LA VILLETTE, LOCALIZADO NA ESTRADA UNIÃO E INDÚSTRIA, BAIRRO NOGUEIRA.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1278/1278.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1278/1278.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de inclusão de um quebra molas em frente ao comércio - Mercado, localizado na R. Olavo Bilac, nº 291 Castelânea.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1279/1279.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1279/1279.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de elaborar projeto para construção de uma cobertura na Praça Clementina de Jesus.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1282/1282.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1282/1282.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma placa de regulamentação proibindo parar e estacionar na Rua Conde D`eu, Saldanha Marinho no Bairro Quitandinha.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1283/1283.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1283/1283.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de um Marco Maçônico na Rua da Republica Dominicana (Próximo ao pórtico do Quitandinha) no Bairro Quitandinha.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1285/1285.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1285/1285.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de novo letreiro para a Praça CEU-Corta Rio, na Posse.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1298/1298.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1298/1298.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de construir duas canaletas lados par e ímpar para captar as águas pluviais da Rua Manoel Leal Nunes Laginha Itaipava.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1313/1313.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1313/1313.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de cobertura da quadra de esportes da Escola Municipal Augusto Pugnaloni, na Estrada do Catobira S/Nº, em Itaipava.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1317/1317.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1317/1317.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de equipamentos da academia da 3ª idade, na praça de Santa Mônica, em Itaipava.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1332/1332.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1332/1332.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de instalação postes e de iluminação pública na Rua Alair Nunes, Bonsucesso.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1334/1334.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1334/1334.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de postes com luminárias, no acesso existente na rua C, ao lado da Escola Municipal Santa Terezinha, no bairro Vila Rica, em Pedro do Rio.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1338/1338.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1338/1338.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de fazer um quebra molas na Estrada do Gentio, perto da Ponte Branca, Itaipava.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1342/1342.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1342/1342.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de instalar semáforo Rua Herculano Marcos Borges da Fonseca, transversal com a Estrada das Arcas, Itaipava.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1357/1357.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1357/1357.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAR 4 PONTOS DE LUZ COMPLETOS, COM LUMINÁRIAS, NA RUA 24 DE MAIO, Nº 345, SERVIDÃO CARLOS GIMENES VIEIRA, LOCALIZADA NO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1369/1369.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1369/1369.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um abrigo de ônibus, Estrada União e Indústria, Km 35845, Posse, 5º Distrito desse município.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1377/1377.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1377/1377.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAR PONTO DE LUZ EM TODA EXTENSÃO DA SERVIDÃO LEONTINA BARBOSA DA CONCEIÇÃO, LOCALIZADA NO BAIRRO ALTO DA SERRA.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1394/1394.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1394/1394.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DO RETORNO DAS OBRAS DA CRECHE IRMÃ DULCE, NA RUA ATÍLIO MAROTTI, NO BAIRRO QUARTEIRÃO BRASILEIRO.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1400/1400.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1400/1400.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implementação da campanha "EU AMO PETRÓPOLIS", que prevê a instalação de letreiros, com arte produzida por artistas locais, em pontos turísticos da cidade.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1401/1401.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1401/1401.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA CONSTRUÇÃO E ADEQUAÇÃO DA REDE DE ESGOTO E ÁGUAS PLUVIAIS DE TODO O SEGUIMENTO POSTERIOR AO FINAL DA RUA ALBERTO MARTINS (BAIRRO FLORESTA) LOCALIDADE CONHECIDA COMO MORRO DO CALANGO.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1402/1402.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1402/1402.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA CONSTRUÇÃO DA REDE DE ÁGUAS PLUVIAIS DA LOCALIDADE CONHECIDA COMO "SERVIDÃO 2" DA RUA ALBERTO MARTINS (BAIRRO FLORESTA) PRÓXIMO AO LARGO ONDE O ÔNIBUS 302 FAZ O RETORNO (MORRO DO CALANGO).</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1406/1406.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1406/1406.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Retirada de entulho e instalação de coletoras de lixo na Rua Luiz Pellegrini,219 (ao lado da fabrica do saber) na Estrada da Saudade.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1429/1429.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1429/1429.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma CEI - Centro de Educação Infantil, ao lado do Prédio da Escola Municipal Celina Schechner, Santa Mônica, em Itaipava.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1433/1433.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1433/1433.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma lixeira com tampa, localizado na Rua Ceará, Bairro Nogueira.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1460/1460.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1460/1460.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de viabilizar a construção de rampas de acesso para portadores de necessidades especiais na UBS Esperança, na Estrada Ministro Salgado Filho, s/nº, Itaipava.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1462/1462.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1462/1462.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implantação de uma sala destinada à instalação de um berçário no CEI Vista Alegre, localizado na Servidão Maria Amâncio da Conceição, s/n, no bairro Araras.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>Domingos Protetor</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1470/1470.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1470/1470.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de instalar placas de sinalização e orientação em cachoeiras, trilhas ecológicas e áreas de proteção ambiental.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1481/1481.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1481/1481.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de novas coletoras de lixo na Rua Professor João de Deus proximo ao numero 357 no Bairro Quarteirão Brasileiro.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1482/1482.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1482/1482.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de redutor de velocidade proximo ao numero 495 da Rua Professor João de Deus no Bairro Quarteirão Brasileiro.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1483/1483.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1483/1483.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de tela de proteção no pátio da escola Municipal Arnaldo Dyckerhoff, no Brejal, 5º distrito de Petrópolis.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1511/1511.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1511/1511.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE URGENTE DA CONSTRUÇÃO DE REDE PARA CAPTAÇÃO DE ÁGUAS PLUVIAIS NA ENTRADA DA ESCOLA MUNICIPALIZADA AVELINO DE CARVALHO NO BREJAL POSSE 5 DISTRITO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1514/1514.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1514/1514.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA MANUTENÇÃO E CONSTRUÇÃO DE REDE PARA CAPTAÇÃO DE ÁGUAS PLUVIAIS NA LOCALIDADE DE SERRA LINDA (LOTEAMENTO DO CINÉZIO) NA ESTRADA DO XINGÚ, BAIRRO N. S. DE FÁTIMA, NA POSSE, 5º DISTRITO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1515/1515.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1515/1515.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de criação e manutenção dos Centros de Referência previstos no âmbito da Lei Maria da Penha com o objetivo de viabilizar atendimentos integrais e multidisciplinares para mulheres e respectivos dependentes em situação de violência doméstica e familiar.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1516/1516.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1516/1516.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de construir uma república que sirva de abrigo para mulheres vítimas de violência.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1517/1517.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1517/1517.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA INSTALAÇÃO DE UMA SAÍDA DE EMERGÊNCIA DA ESCOLA MUNICIPAL MOYSÉS FURTADO BRAVO NA POSSE 5 DISTRITO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1521/1521.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1521/1521.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA INSTALAÇÃO DE UMA SAÍDA DE EMERGÊNCIA DA ESCOLA MUNICIPAL FELIX VAN ERVEN DE BARROS NA POSSE 5 DISTRITO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1522/1522.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1522/1522.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma UBS Unidade Básica de Saúde, na Rua Professor João de Deus, em frente ao nº 902, no Quarteirão Brasileiro.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1523/1523.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1523/1523.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA INSTALAÇÃO URGENTE SAÍDA DE EMERGÊNCIA DA ESCOLA MUNICIPAL HILDEBRANDO DE CARVALHO NA POSSE 5 DISTRITO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1527/1527.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1527/1527.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA INSTALAÇÃO DE ABRIGO DE PASSAGEIROS NO PONTO FINAL DO ÔNIBUS NO BAIRRO DO INGÁ NA POSSE 5 DISTRITO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1528/1528.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1528/1528.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA INSTALAÇÃO DE ABRIGO DE PASSAGEIROS NO PONTO FINAL DO ÔNIBUS NO BAIRRO BOA VISTA NA POSSE 5 DISTRITO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1529/1529.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1529/1529.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA INSTALAÇÃO DE ABRIGO DE PASSAGEIROS NO PONTO FINAL DO ÔNIBUS NO BAIRRO SANTO ANTÔNIO NA POSSE 5 DISTRITO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1530/1530.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1530/1530.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR UMA BASE DE CIMENTO PARA MELHOR INSTALAÇÃO DAS LIXEIRAS.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1531/1531.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1531/1531.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA INSTALAÇÃO DE PROTEÇÃO LATERAL NA PASSARELA PRÓXIMO AO POSTO BARENCO NA PRAÇA VINTE NOVE DE JUNHO POSSE 5 DISTRITO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1532/1532.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1532/1532.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DE UMA CRECHE NO BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1536/1536.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1536/1536.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE CORRIMÃO DE APROXIMADAMENTE 3M NA SERVIDÃO EDSON CARLOS DE SOUZA NO PONTO FINAL DA LINHA DE ÔNIBUS ALCOBACINHA, ITAMARATI.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1538/1538.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1538/1538.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE TELA DE PROTEÇÃO NA SERVIDÃO EDSON CARLOS DE SOUZA ATRÁS DO ABRIGO DE PASSAGEIROS NO PONTO FINAL DA LINHA DE ÔNIBUS ALCOBACINHA, ITAMARATI.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1561/1561.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1561/1561.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de corrimão na entrada da Rua Alberto de Oliveira no Bairro Mosela.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1565/1565.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1565/1565.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE UM ESTUDO TÉCNICO A FIM DE QUE SEJAM INSTALADOS UM ESPELHO CONVEXO NA AVENIDA BENJAMIN CONSTANT, 65 E UM QUEBRA MOLAS NA RUA JOÃO CAETANO, 25, AMBOS NO BAIRRO CAXAMBU.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1601/1601.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1601/1601.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DE CALÇADA DE PASSEIO PÚBLICO NO TRECHO DE SUBIDA DA ESTRADA PRESIDENTE SODRÉ, BAIRRO SIMÉRIA.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1603/1603.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1603/1603.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DE UM RECUO PARA A FORMAÇÃO DE UMA BAIA DE EMBARQUE E DESEMBARQUE DE TRANSPORTE COLETIVO NA RUA GENERAL RONDON, EM FRENTE AO COLÉGIO ESTADUAL PRINCESA ISABEL.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1610/1610.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1610/1610.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE UMA SAÍDA DE EMERGÊNCIA NA ESCOLA MUNICIPAL OSWALDO DA COSTA FRIAS NA POSSE 5 DISTRITO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1612/1612.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1612/1612.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO REDE DE ESGOTO NA SERVIDÃO LAUREANO JOSÉ SOARES, ALCOBACINHA.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1617/1617.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1617/1617.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA INSTALAÇÃO DE INTERNET NA ESCOLA MUNICIPAL ANTONIO JOSÉ DE LIMA NA COMUNIDADE DOS ALBERTOS NA POSSE 5 DISTRITO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1630/1630.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1630/1630.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA CONSTRUÇÃO URGENTE DE UM MURO DE CONTENÇÃO NA ÁREA DE MANOBRA PRÓXIMO À CASA DO PASCHOAL NO BAIRRO NOSSA SENHORA DE FÁTIMA POSSE 5 DISTRITO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1633/1633.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1633/1633.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA CONSTRUÇÃO URGENTE DE UM MURO DE CONTENÇÃO NA RUA DO PNEU PRÓXIMO À CASA DO SR MURILO NO BAIRRO NOSSA SENHORA DE FÁTIMA POSSE 5 DISTRITO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1635/1635.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1635/1635.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma Coordenadoria da defesa Civil 24 horas, no 3º distrito, em Itaipava.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1638/1638.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1638/1638.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA CONSTRUÇÃO URGENTE DE UM MURO DE CONTENÇÃO NA RUA OSWALDO MAGALHÃES NO BAIRRO SANTO ANTONIO NA POSSE 5 DISTRITO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1646/1646.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1646/1646.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA CONSTRUÇÃO URGENTE DE UM MURO DE CONTENÇÃO NA ESTRADA DO JURUÁ PRÓXIMO A IGREJA DE DEUS NO BRASIL NO BAIRRO NOSSA SENHORA DE FÁTIMA NA POSSE 5 DISTRITO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1647/1647.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1647/1647.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA CONSTRUÇÃO URGENTE DE UM MURO DE CONTENÇÃO NA ESTRADA DO JURUÁ PRÓXIMO AO BAR DO JORGE LUCAS NO BAIRRO NOSSA SENHORA DE FÁTIMA NA POSSE 5 DISTRITO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1650/1650.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1650/1650.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA INSTALAÇÃO DE CÂMERAS DE SEGURANÇA NA LOCALIDADE DO BREJAL NA POSSE 5 DISTRITO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1652/1651.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1652/1651.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA CONSTRUÇÃO URGENTE DE UM MURO DE CONTENÇÃO NA RUA SABARÁ NA POSSE 5 DISTRITO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>Octavio Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1662/1661.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1662/1661.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade construção de uma sala para associação de moradores na praça do Alto da Serra.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1665/1664.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1665/1664.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de coletores de lixo no início da rua Padre Anchieta, no Alto da serra.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1671/1670.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1671/1670.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Construção de uma praça com brinquedos no Morro do Florido (ao lado da Quadra) no Bairro Estrada da Saudade.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1672/1671.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1672/1671.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma academia ao ar livre, na Praça Manuel de Medeiros, localizada na Serra Velha da Estrela, número 2997, no bairro Alto da Serra.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1675/1674.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1675/1674.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de implantar a Casa do Trabalhador no Distrito de Itaipava.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1676/1675.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1676/1675.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Construção de uma Creche na Rua Vicenzo Rivetti (próximo ao condomínio do programa Minha casa, Minha vida).</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1677/1676.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1677/1676.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação ou construção de uma Escola de Ensino fundamental no Vicenzo Rivetti (próximo ao condomínio do programa Minha casa, Minha vida).</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1678/1677.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1678/1677.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Construção de um posto de saúde na Rua Vicenzo Rivetti (próximo ao condomínio do programa Minha casa, Minha vida).</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1691/1690.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1691/1690.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalar um ponto de apoio para a Guarda Civil em Secretário, Pedro do Rio.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1696/1695.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1696/1695.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma creche em Secretário, Pedro do Rio.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1699/1698.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1699/1698.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um parquinho, na Quadra Poliesportiva de Araras, localizado na Estrada Bernardo Coutinho, Bairro Araras.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1705/1704.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1705/1704.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma academia da terceira idade na Quadra poliesportiva de Araras, localizada na Estrada Bernardo Coutinho, Bairro Araras.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1739/1738.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1739/1738.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocar uma torneira em rede já instalada no terminal de Corrêas.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1743/1742.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1743/1742.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de grades de proteção nas baias do terminal rodoviário de Corrêas.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1754/1753.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1754/1753.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO PORTÃO PEDESTRE NO CONDOMÍNIO SÉRGIO FADEL, RUA HYVIO NALIATO, 925 - BAIRRO SAMAMBAIA.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1770/1769.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1770/1769.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de quebra-molas na Rua Santa Catarina, localizada no Bairro Quitandinha (ponto de referência: Rua do Posto de Saúde).</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1778/1777.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1778/1777.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Construção de um Parque de recreação infantil na Rua Divino Espirito Santo nº1100, subdivisão com testada para Rua Vicenzo Rivetti no Bairro Carangola.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1783/1782.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1783/1782.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de lâmpadas de led no Centro de Secretário.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1784/1783.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1784/1783.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de lâmpadas de led na Estrada do Fagundes, Secretário.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1857/1856.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1857/1856.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar obra para expansão da quantidade de gavetas no Cemitério Municipal.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1905/1904.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1905/1904.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE CERCA NO ENTORNO DO LAGO EXISTENTE AO FINAL DA RUA JORGE JOSÉ JOAQUIM DA SILVA - LOCALIDADE POPULARMENTE CONHECIDA COMO "COMUNIDADE DO CAMPINHO" -, BAIRRO CONTORNO.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1921/1920.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1921/1920.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um muro de contenção no final da Alameda João Câmara, no Loteamento do Alvim, na Posse, 5º Distrito deste Município.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1990/1989.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1990/1989.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA INSTALAÇÃO URGENTE DE PROTEÇÃO LATERAL DA PONTE NA ESTRADA DO BREJAL, PRÓXIMO A ENTRADA DA GLEBA DO BENVIRÁ, NO BREJAL, POSSE, 5º DISTRITO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1994/1993.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1994/1993.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA CONSTRUÇÃO DE UM ESPAÇO DE ACOLHIMENTO NO CEMITÉRIO MUNICIPAL EDUARDO MACHADO DE ANDRADE NO BREJAL POSSE 5 DISTRITO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2014/2013.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2014/2013.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um muro de contenção com máxima urgência as margens do Rio na Vila Pedro Vogel, na Rua Coronel Duarte da Silveira, ponto de referência a ponte vermelha entre a lixeira e a banca de jornal.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2017/2016.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2017/2016.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de instalação de chuveiros de água no Parque Municipal Prefeito Paulo Rattes, Itaipava.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2055/2054.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2055/2054.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SUBSTITUIÇÃO DOS CORRIMÕES E CONSTRUÇÃO DE CANALETAS DA SERVIDÃO FRANCISCO PEDRO, NA RUA ITÁLIA, BAIRRO VILA MILITAR.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2067/2066.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2067/2066.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de construir a infra estrutura do Condomínio Industrial da Posse, na Estrada Silveira da Mota, Posse.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2076/2075.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2076/2075.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE MURETA / "GUARD RAIL" NA ESTRADA JOSÉ ALMEIDA AMADO,NA ALTURA DO Nº 326, BAIRRO CAXAMBÚ.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2085/2084.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2085/2084.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE COLOCAÇÃO DE UM CORRIMÃO EM TODA A EXTENSÃO DA SERVIDÃO IRENE BONIFÁCIO ALEIXO - BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2124/2123.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2124/2123.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar instalação de abrigo no ponto de ônibus da Rua Vicenzo Rivetti, próximo ao nº 759, Bairro Carangola.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2146/2145.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2146/2145.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação da tela de proteção ao lado da lixeira onde tem uma queda para o antigo córrego na Rua Viúva Lima Alcobacinha, Itamarati.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2166/2165.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2166/2165.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da construção de um muro de contenção, calçada e meio fio, na Rua José Joaquim Viana (ponto final da rua 9), do nº05 ao nº08 (até a esquina com as ruas 7 e 8) - Castelo São Manoel, no bairro Corrêas, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2179/2178.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2179/2178.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalar bebedouros públicos na Avenida Milton de Souza Carvalho, Lago de Nogueira, Bairro Nogueira.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2188/2187.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2188/2187.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de bebedouro (Filtro) de água gelada no Hospital Nelson de Sá Earp, localizado na Rua Paulino Afonso, nº 455, Centro.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2208/2207.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2208/2207.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocar um corrimão da Servidão Maria da Conceição dos Santos, Alcobacinha, Itamarati.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2214/2213.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2214/2213.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocar um abrigo no antigo ponto final do ônibus na Rua João de Farias, Alcobacinha, Itamarati.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2253/2252.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2253/2252.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de "guard rail" as margens do rio na Rua Fernandes Vieira, Bairro Retiro.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2266/2265.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2266/2265.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um CEI - Centro de Educação Infantil, no Poço dos Peixes, em Araras.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2271/2270.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2271/2270.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de abrigo de ponto de ônibus às margens da BR-040, próximo ao pórtico do Quitandinha, no sentido Centro, para desembarque dos coletivos municipais e intermunicipais.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2275/2274.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2275/2274.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de muro de contenção na Rua Coronel Duarte da Silveira, próximo ao número 751, Bingen.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2307/2306.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2307/2306.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE 4 (QUATRO) TELEVISORES E DE 4 (QUATRO) AR CONDICIONADOS, NA ENFERMARIA DO SEGUNDO ANDAR DO HOSPITAL MUNICIPAL NELSON DE SÁ EARP.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2339/2338.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2339/2338.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um Centro de Educação Infantil (CEI), no prédio desativado da Escola Municipal Águas Lindas, localizada na Estrada do Palmital, 1.678, Nogueira, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2350/2349.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2350/2349.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção na escada e instalação de corrimão, na servidão localizada na Rua Francisco Peixoto da Costa, Luzitano, bairro Caxambú.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2351/2350.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2351/2350.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da construção de uma nova ponte de acesso a rua Júlio Rebelo Esteves, Sabará, Posse, 5º Distrito deste município.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2360/2359.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2360/2359.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de abrigo de ônibus na Estrada Paulo Meira (próximo a quadra do Norberto), no Vale das Videiras, em Araras.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2375/2374.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2375/2374.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de mais bueiros ao longo da Rua Doutor Demerval de Miranda, Saldanha Marinho.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2392/2391.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2392/2391.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma Sede para Associação de moradores do Bairro Carangola.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2408/2407.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2408/2407.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar instalação de um muro de contenção na Rua Presidente Ranieri Mazzilli Nº 242 no Bairro Valparaíso.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2410/2409.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2410/2409.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reposição de tampa de bueiro na Avenida Barão do Rio Branco, Bairro Centro.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2421/2420.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2421/2420.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um corrimão na Servidão Pedro Henrique de Souza, que fica localizada na Rua Adelina Maria de Souza, Araras.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2455/2454.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2455/2454.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de uma lixeira nova na Rua Zenóbio Pozzato, próximo ao número 57, Bairro Chácara Flora.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2465/2464.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2465/2464.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de colocação de abrigo de ônibus na Estrada União Indústria próximo ao número 6067, Nogueira.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2474/2473.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2474/2473.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de obra de conservação da mureta de proteção na Rua Henrique Paixão, número 1312, Bairro Floresta.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2511/2510.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2511/2510.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de com retirada de entulho, bem como seja instalada tela de proteção para evitar novos descartes, em frente ao número 620, localizada na Rua Oliveira Bulhões - Cascatinha.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2512/2511.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2512/2511.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de escada no acesso ao Poço da Rocinha, em Pedro do Rio.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2519/2518.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2519/2518.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE UMA ACADEMIA DA SAÚDE NA PRAÇA, LOCALIZADA NA RODOVIA JUSCELINO KUBITSCHEK, PRÓXIMO AO Nº 1556, BARÃO DO RIO BRANCO, CENTRO.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2521/2520.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2521/2520.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de guarda-corpo na escada localizada na Rua Manoel Joaquim, Pedro do Rio.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2574/2573.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2574/2573.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE COLOCAÇÃO DE UMA CAÇAMBA DE LIXO PARA ATENDER OS MORADORES DA RUA GEORGE LAND, EM FRENTE AO NÚMERO 81 - BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2578/2577.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2578/2577.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE EXTENSÃO DA ESCADARIA E REPARO NO CORRIMÃO EM TODA A EXTENSÃO DA SERVIDÃO FRANCISCO ANTÔNIO RESENDE (RUA HENRIQUE PAIXÃO, 1.298) - BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2582/2581.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2582/2581.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA CONSTRUÇÃO DE UMA CANALETA PARA ESCORRER AS ÁGUAS PLUVIAIS AO LADO DA ESCADARIA DA SERVIDÃO JOSÉ GRACIANO E COLOCAÇÃO DE UM CORRIMÃO EM TODA A EXTENSÃO DA SERVIDÃO - BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2587/2586.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2587/2586.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da sinalização para esta ponte que só passa um carro por vez e a instalação de guard rail, na estrada Arnaldo Dyckerhoff, próximo ao Cemitério Municipal, Jurity, Brejal, Posse, 5º Distrito desse município.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2592/2591.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2592/2591.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de mais bueiros na Praça Rui Barbosa, Centro.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2599/2598.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2599/2598.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de lixeiras na estrada mata cavalo, santa Luzia( ponto de referência ponto final), Araras.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2600/2599.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2600/2599.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de criar um ponto de apoio para melhor atender os ambulantes da Praça da Liberdade, localizada na Praça Rui Barbosa, Centro.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2622/2621.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2622/2621.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de tela de proteção e serviço de limpeza na área destinada ao descarte de lixo na Servidão Manoel Luis Ferreira nº 1969 , localizada na Rua Hermogênio Silva, Bairro Retiro.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2634/2633.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2634/2633.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de placa com o aviso de "proibido jogar entulho" na Estrada do Ribeirão, próximo ao nº 139, Bairro Corrêas.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2648/2647.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2648/2647.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um muro de contenção na Rua Agnello Barreiro, nº 29, Bairro Araras.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2664/2663.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2664/2663.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de um corrimão de aproximadamente (2m), na servidão em frente ao nº 716, da Rua Oswero Vilaça, bairro Alto da Serra.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2675/2674.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2675/2674.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um parquinho destinado às crianças na Rua Brigadeiro Castrioto, nº 2414, localizada no Bairro Esperança.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2695/2694.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2695/2694.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de corrimão na rampa de acesso do Ambulatório no Hospital Alcides Carneiro, Bairro Corrêas.</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2713/2712.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2713/2712.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de cobertura externa na área da farmácia do Hospital Alcides Carneiro, localizado no bairro de Corrêas.</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2715/2714.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2715/2714.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de equipar o Parque Municipal Prefeito Paulo Rattes com sistema de sonorização para avisos aos visitantes nas vias do parque.</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2718/2717.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2718/2717.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de colocar caçamba de coleta de lixo, na Avenida Piabanha, próximo ao número 125, a fim de atender ao comércio local.</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2731/2730.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2731/2730.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal A NECESSIDADE DE CONSTRUÇÃO DE UMA QUADRA DE ESPORTES, NA ESCOLA MUNICIPAL AMÉLIA ANTUNES MACHADO, 3º DISTRITO DE PETRÓPOLIS, ITAIPAVA.</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2732/2731.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2732/2731.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal A NECESSIDADE DE CONSTRUÇÃO DE UM PARQUINHO INFANTIL PARA A ESCOLA MUNICIPAL AMÉLIA ANTUNES RABELLO, com a inclusão de brinquedos adaptados para crianças com necessidades especiais, 3º DISTRITO DE PETRÓPOLIS, ITAIPAVA.</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2752/2751.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2752/2751.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DE MURO DE CONTENÇÃO NA RUA BERNARDO DE PROENÇA COM ENTRADA NA RUA PEDRO NAVA, EM FRENTE AO CEI ANDRÉ VANZAN, CASCATINHA.</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2755/2754.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2755/2754.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DO MURO DE CONTENÇÃO, RUA SEM SAÍDA NO FINAL DA VILA SANTOS, FRAGOSO - ESTRADA DA SAUDADE.</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2756/2755.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2756/2755.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE COLOCAÇÃO DAS TELAS DE COBERTURA NA QUADRA DE ESPORTES NA RUA SALOMÃO VIANA, CASCATINHA.</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2759/2758.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2759/2758.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de um assento no ponto de ônibus na Rua Bartolomeu de Gusmão, no ponto final do ônibus, no bairro Centro.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2811/2810.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2811/2810.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de muro de contenção na Estrada da Saudade, próximo ao número 1.212, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2813/2812.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2813/2812.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construir um muro de contenção na Estrada do Mata Cavalo s/n, Araras.</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2825/2824.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2825/2824.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de construir uma ponte para pedestres na Estrada Jerônimo Ferreira Alves, 2920, Manga Larga, Itaipava.</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2827/2826.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2827/2826.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implantação de um posto de atendimento bancário no local destinado aos veículos rebocados no âmbito do município.</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2844/2843.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2844/2843.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um Parque de Recreação Infantil, entorno e/ou próximo do Lago, no bairro Nogueira.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2864/2863.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2864/2863.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma pequena ponte na Estrada Jerônimo Ferreira Alves, nº 2920, Bairro Manga larga.</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2866/2865.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2866/2865.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de implantar duas unidades do Centro de Referência de Economia Solidária no Centro e em Itaipava.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2880/2879.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2880/2879.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um muro de contenção na Estrada Bernardo Coutinho, número 8.100, no bairro Araras.</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2883/2882.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2883/2882.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CRIAR UMA PRAÇA PÚBLICA NO TERRENO LOCALIZADO NA RUA MARCIANO MAGALHÃES, Nº 27, NO BAIRRO MORIN.</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2909/2908.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2909/2908.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação da Casa do Trabalhador no Distrito da Posse.</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2957/2956.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2957/2956.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de corrimão na Rua Ângelo João Brand, perto da oficina do Ricardo, bairro Alto Independência.</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3048/3047.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3048/3047.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de pontos de tomadas para recarregamento de celulares no Terminal Rodoviário Imperatriz Leopoldina, Bairro Centro.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3055/3053.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3055/3053.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de pontos de tomadas para recarregamento de celulares no Terminal Rodoviário de Corrêas, Bairro Corrêas.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3057/3056.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3057/3056.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de pontos de tomadas para recarregamento de celulares no Terminal Rodoviário de Itaipava, Bairro Itaipava.</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3059/3058.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3059/3058.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de pontos de tomadas para recarregamento de celulares no Terminal Rodoviário Itamarati, Bairro Itamarati.</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3070/3069.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3070/3069.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE MANUTENÇÃO DAS ESCADAS, COM INSTALAÇÃO DE CORRIMÃOS E CONSTRUÇÃO DE CANALETAS PARA ESCOAMENTO DE ÁGUAS FLUVIAIS, NO FINAL DA RUA CASEMIRO DE ABREU, LADO DIREITO, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3073/3072.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3073/3072.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE COLOCAÇÃO DE UMA COBERTURA SOBRE TODA A EXTENSÃO DO VALÃO QUE CONDUZ A REDE DE ESGOTO E ÁGUAS PLUVIAIS, QUE SE INICIA NA SERVIDÃO MARIA KREISCHER WAYAND E SE ENCERRA NA RUA JORGE JOSÉ JOAQUIM DA SILVA - BAIRRO CONTORNO.</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3122/3121.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3122/3121.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de banco para os passageiros, no abrigo existente no ponto final da Rua Bartolomeu de Gusmão, no Centro.</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3138/3137.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3138/3137.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de substituição do abrigo de passageiros na estrada Rio Negro, ao lado da igreja assembléia de Deus, na Estrada Silveira da Motta, tendo como referência a granja Claudia, Posse, 5º Distrito desse município.</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3156/3155.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3156/3155.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DE UM MURO DE ARRIMO (OU MURO DE CONTENÇÃO) NA RUA ESTRADA DA SAUDADE, NA ALTURA DO Nº 1100, BAIRRO ESTRADA DA SAUDADE.</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3159/3158.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3159/3158.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma praça no terreno público localizado na Rua Evaldo Braga, bairro Alto Independência.</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3160/3159.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3160/3159.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CONSTRUIR UMA PRAÇA COM BEBEDOURO NA ESTRADA JOSÉ CARNEIRO DIAS, PRÓXIMO AO ABRIGO DE ÔNIBUS, SAMAMBAIA.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3177/3176.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3177/3176.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da criação de um espaço de acolhimento para gestantes no Hospital Alcides Carneiro.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3206/3205.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3206/3205.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de ponte sobre córrego nas proximidades da Estrada Jerônimo Ferreira Alves, nº 2920, bairro Manga Larga, distrito de Itaipava.</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3217/3216.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3217/3216.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DE UM PARQUINHO NA RUA DO PEDESTRE, LOCALIZADA NO BAIRRO VALE DO CARANGOLA.</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3220/3219.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3220/3219.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA CONSTRUÇÃO DE UMA QUADRA NO CAMPINHO LOCALIZADO NA RUA JOÃO BALTER, PRÓXIMO AO Nº 272, NO BAIRRO QUARTEIRÃO BRASILEIRO.</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3225/3224.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3225/3224.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um muro de contenção, localizado na rua Paris em frente ao nº386, no bairro Retiro, neste município.</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3230/3229.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3230/3229.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar a colocação de grama sintética e a cobertura da quadra de esportes da Comunidade Lopes de Castro, bairro Valparaíso.</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3232/3231.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3232/3231.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implementação de um ponto de ônibus com abrigo, sentido Itaipava, localizado na Estrada União e Indústria na altura do nº 4171, em frente ao Condomínio Cenário de Monet Residencial, no bairro Corrêas, neste município.</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3239/3238.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3239/3238.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implementação de uma mureta de balaústres e uma mesa de concreto com bancos em cima do banheiro do ponto de táxi de Bonsucesso s/n, em Itaipava, neste município.</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3246/3245.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3246/3245.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de criação de ponto de ônibus na rua da Imperatriz, próximo ao nº 220, Centro.</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3258/3257.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3258/3257.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um parque de recreação infantil na Avenida Leopoldina, em frente ao nº 673, no bairro Nogueira, neste município.</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3308/3307.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3308/3307.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma sala, no PSF - Posto Médico da Família, no Vale das Videiras, em Araras.</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3312/3311.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3312/3311.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalar uma cobertura no ponto de ônibus da Rua Emílio Zanata, Pedro do Rio.</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3319/3318.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3319/3318.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a colocação de mais uma coletora de lixo bem como a instalação de tela de proteção em volta das coletoras localizado na Rua Floresta próximo ao nº 934 - Floresta.</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3336/3335.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3336/3335.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de Unidade Básica de Saúde - UBS na Rua Oswaldo Cruz, próximo ao ponto final da linha de ônibus de nº 205, Valparaíso.</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3350/3349.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3350/3349.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de lixeiras móveis na Rua C, s/n, Vila Rica - Bairro Pedro do Rio - tendo como ponto de referência o Colégio Estadual Sta Therezinha.</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3386/3385.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3386/3385.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma impressora na Escola São Geraldo, no Vicenzo Rivetti, R. Divino Espírito Santo, 740 - Carangola.</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3397/3396.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3397/3396.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação do ponto de ônibus na Estrada do Contorno, Br 040, km 73, Vila do Conde, Fazenda inglesa.</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3398/3397.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3398/3397.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de muro de contenção, localizado na rua álvares de azevedo, próximo ao número 916, bairro corrêas.</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3404/3403.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3404/3403.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de tampa de bueiro, na rua carvalho júnior, bairro corrêas.</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3416/3415.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3416/3415.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a colocação de banheiros públicos ao longo do Centro Histórico.</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3469/3468_1.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3469/3468_1.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DE UM NOVO CENTRO EDUCACIONAL INFANTIL - CEI, NO CASARÃO ABANDONADO NA ESQUINA DAS RUAS ALBERTO TORRES E FLORIANO PEIXOTO, CENTRO.</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3472/3471.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3472/3471.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de corrimão e manutenção da escada na Rua Martinho José Santana, 600, Castelo São Manoel, Correas.</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3483/3482.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3483/3482.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DE UMA PRAÇA NO PONTO FINAL DA RUA G, LOTEAMENTO SAMAMBAIA.</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3498/3497.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3498/3497.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um muro de contenção no entroncamento da Rua Antônio Fernandes da Costa com a Rua Augusto Schonwandt no Bairro Cascatinha.</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3507/3506.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3507/3506.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de duas coletoras de lixo com tampa, na Rua Joaquim José Viana, próximo ao número 129, Bairro Castelo São Manoel em Correâs.</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3508/3507.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3508/3507.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma lixeira na Estrada União Industria, 27819, KM 85, Pedro do Rio.</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3524/3523.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3524/3523.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE COLOCAÇÃO DE CORRIMÃO NA RUA ESTRADA DA FLORESTA, EM FRENTE AO NÚMERO 526 - BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3528/3527.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3528/3527.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de mais um bueiro na parte mais alta da Servidão Eduardo Marques dos Santos, localizada na altura do n. 547 da Rua Lopes de Castro, bairro Valparaíso, bem como o desentupimento do único bueiro que há na mesma.</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3535/3534.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3535/3534.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalar uma coletora de lixo, na Rua Hercílio José Estrela, bairro Loteamento Samambaia.</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3556/3555.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3556/3555.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tampas para 8 (oito) bueiros na Estrada Luiz Gomes da Silva, próximo ao nº 1002, Caititu, Corrêas.</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3561/3560.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3561/3560.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um redutor de velocidade Rua Mosela, na curva apos a pizzaria fast pizza, bairro Mosela.</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3603/3602.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3603/3602.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Instalação de Corrimão na Servidão Alice Rosa Tavares, que se localiza na Rua Carlos Gomes, 124-A, no Bingen.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3644/3643.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3644/3643.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de mesas e bancos, localizado na Rua São Paulo, em frente ao Lago de Nogueira, Bairro Nogueira.</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3663/3662.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3663/3662.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de brinquedos infantis na praça localizada na altura do n. 992 da Rua Humberto Rovigatti, bairro Samambaia.</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3666/3662.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3666/3662.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de tradicionais bancos de praça na praça localizada na altura do n. 992 da Rua Humberto Rovigatti, no bairro Samambaia.</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3667/3666.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3667/3666.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um bebedouro e um ponto de energia elétrica para recarga de celular na praça localizada na altura do n. 992 da Rua Humberto Rovigatti, bairro Samambaia.</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3669/3668.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3669/3668.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implementação de um ponto de ônibus com abrigo, sentido Centro, na Estrada União e Indústria na altura do nº 7.974, em frente ao Hotel Buriti, na localidade de Bonsucesso, neste município.</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3676/3675.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3676/3675.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de duas lixeiras, localizado na Rua Buenos Aires, próximo ao número 219 e 223, Bairro Centro.</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3680/3679.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3680/3679.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de criação de uma rampa ou passarela de Acesso entre o Pronto Socorro Nelson de Sá Earp e o Hospital Santa Theresa.</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3689/3688.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3689/3688.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CONSTRUIR UMA RAMPA DE ACESSO PARA CADEIRANTES E IDOSOS NA RUA CALDAS VIANA, LOCALIZADA NO BAIRRO CENTRO, PRÓXIMO A FAIXA DE PEDESTRES EM FRENTE AO SUPERMERCADO SUPERMARKET.</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3727/3726.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3727/3726.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de corrimão que dê suporte a toda a escadaria da Servidão Rubens Domingos de Oliveira, Chácara Flora.</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3760/3759.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3760/3759.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROCEDER COM A INSTALAÇÃO DE PLACA "PROIBIDO JOGAR LIXO", NA RUA ELIZA MUSSEL PEIXOTO, Nº 226 - BAIRRO CAXAMBÚ.</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3768/3767.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3768/3767.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implantar um parquinho na Travessa Cândido Borsato, próximo ao viradouro, localizada no bairro Cascatinha.</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3815/3814.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3815/3814.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DE UM MURO DE ARRIMO, OU MURO DE CONTENÇÃO, NA RUA ALÍPIO GOMES DA COSTA, N° 238 A E 238 C - BAIRRO ALTO DA SERRA.</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3828/3827.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3828/3827.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de rede de proteção na Rua Gaspar Gonçalves, próximo ao nº 485-R, Quarteirão Brasileiro.</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3835/3834.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3835/3834.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da instalação de corrimão na escadaria ao lado da Escola Municipal Beatriz Zaleski, na Posse, 5º Distrito deste Município.</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3845/3844.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3845/3844.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE TROCA DE POSTE DA SERVIDÃO FRANCISCO PEDRO, NA RUA ITÁLIA - BAIRRO VILA MILITAR.</t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3848/3847.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3848/3847.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE LIXEIRAS PLÁSTICAS EM PONTOS ESTRATÉGICOS DA RUA BUENOS AIRES - BAIRRO CAXAMBU.</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3849/3848.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3849/3848.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE LIXEIRAS PLÁSTICAS EM PONTOS ESTRATÉGICOS DA RUA JOÃO CAETANO - BAIRRO CAXAMBU.</t>
   </si>
   <si>
     <t>3850</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3850/3849.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3850/3849.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE LIXEIRAS PLÁSTICAS EM PONTOS ESTRATÉGICOS DA AVENIDA BENJAMIN CONSTANT - BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3860/3859.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3860/3859.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma praça na descida da Rua Oliveira Bulhões, Estrada da Saudade.</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3907/3906.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3907/3906.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE CAÇAMBA DE LIXO NA RUA FRANCISCO HILEN, PRÓXIMO AO NÚMERO 136 - BAIRRO MOSELA.</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3908/3907.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3908/3907.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROCEDER A INSTALAÇÃO DE CANALETAS DE CONCRETO NA RUA FRANCISCO HILEN PRÓXIMO AO NÚMERO 110 - BAIRRO MOSELA.</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3958/3957.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3958/3957.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de uma coletora de lixo na Estrada União e Indústria, em frente ao nº 8764, Itaipava.</t>
   </si>
   <si>
     <t>3992</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3992/3991.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3992/3991.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocar um abrigo de ônibus no ponto final do Estrada das Arcas, Bairro Santa Mônica, Itaipava.</t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4029/4028.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4029/4028.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um muro de contenção na Rua Antônio da Silva Ligeiro, Taquara, número 306, bairro Independência.</t>
   </si>
   <si>
     <t>4031</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4031/4030.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4031/4030.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de corrimão nos dois lados da escadaria localizada na Rua Evaldo Braga, em frente ao bar do Beto, bairro Alto Independência.</t>
   </si>
   <si>
     <t>4038</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4038/4037.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4038/4037.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalar uma coletora de lixo com tampa na Rua Bernardo Coutinho, perto do sítio da Otocha, Bairro Araras.</t>
   </si>
   <si>
     <t>4042</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4042/4041.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4042/4041.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma coletora de lixo com tampa, na subida da Estrada das Perobas, Bairro Araras.</t>
   </si>
   <si>
     <t>4075</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4075/4074.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4075/4074.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de corrimão na escadaria, localizada na Servidão Luzia Corrêa (antigo buraco da glória), Bairro Alcobacinha no Itamarati.</t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
     <t>Dr. Mauro Peralta</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4099/4098.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4099/4098.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implantação de uma Unidade Básica de Saúde (UBS), em Corrêas.</t>
   </si>
   <si>
     <t>4100</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4100/4099.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4100/4099.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da Instalação de um ponto de ônibus no ponto final da Fazenda inglesa, Bairro fazenda Inglesa.</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4119/4118.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4119/4118.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalar um abrigo de ônibus na Estrada União e Indústria próxima ao número 5077, bairro Corrêas.</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4130/4129.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4130/4129.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar obra de contenção na Rua Nair Tefé, nº 300, Bairro Quitandinha.</t>
   </si>
   <si>
     <t>4192</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4192/4191.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4192/4191.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de uma vistoria para possível construção de uma rampa na Rua Joaquim Gomensoro, localizada no bairro Valparaíso.</t>
   </si>
   <si>
     <t>4213</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4213/4212.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4213/4212.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar instalação de muro de contenção de encosta na Rua Pedro Nava, próximo ao nº19, Bairro Cascatinha.</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4218/4217.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4218/4217.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de um estudo técnico com a maior brevidade possível, a fim de ser instalado uma cobertura com assento no ponto de espera do ônibus, sentido bairro, no início da Estrada da Saudade, na altura do número 338.</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4222/4221.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4222/4221.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de cobertura em toda extensão da Quadra Poliesportiva na Escola Municipal Professor Josemar Contage, localizado na Rua Castro Alves, número 80, Bairro Corrêas.</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4230/4229.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4230/4229.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de telas e reforma geral do campo do meio da serra, localizado na serra velha da estrela, ao lado da UBS, Bairro - Meio da Serra.</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4243/4242.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4243/4242.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar instalação de tela superior na quadra do Spartaco Banal, Bairro Itamarati.</t>
   </si>
   <si>
     <t>4272</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4272/4271.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4272/4271.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de obras estruturais em muro de proteção à Rua Henrique Paixão, próximo ao nº 1.312, Bairro Floresta.</t>
   </si>
   <si>
     <t>4273</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4273/4272.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4273/4272.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de quebra-molas à Estrada União e Indústria, próximo ao nº 4.000, Corrêas.</t>
   </si>
   <si>
     <t>4325</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4325/4323.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4325/4323.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de canaletas para escoamento de águas pluviais, na Rua Getúlio Vargas, ao lado do bnh do Quitandinha.</t>
   </si>
   <si>
     <t>4327</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4327/4325.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4327/4325.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de semáforo inteligente no cruzamento entre a Rua Montecaseros e a Rua Francisco Manuel, Centro.</t>
   </si>
   <si>
     <t>4335</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4335/4333.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4335/4333.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um parquinho na rua Guilhermino Martins, Bananeira, Pedro do Rio.</t>
   </si>
   <si>
     <t>4336</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4336/4334.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4336/4334.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma academia da terceira idade na Rua Guilhermino Martins, Bananeira, Pedro do Rio.</t>
   </si>
   <si>
     <t>4342</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4342/4340.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4342/4340.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar instalação de lixeira na Estrada da Fazenda Inglesa, próxima a travessia da BR ao lado do correio, Bairro Fazenda Inglesa.</t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4347/4345.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4347/4345.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma praça com brinquedos na Vila Santos, Caminho do Fragoso, próximo ao nº 916, Estrada da Saudade.</t>
   </si>
   <si>
     <t>4371</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4371/4369.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4371/4369.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de corrimão em toda a extensão da escadaria situada na Servidão José da Silva Han, bairro João Xavier, Comunidade Vitória.</t>
   </si>
   <si>
     <t>4373</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4373/4371.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4373/4371.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de estudo de viabilidade e posterior instalação de quebra molas e outras medidas redutoras de velocidade à Rua Carvalho Júnior, Corrêas.</t>
   </si>
   <si>
     <t>4376</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4376/4374.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4376/4374.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da criação de uma UBS UNIDADE BÁSICA DE SAÚDE na Estrada das Arcas, Itaipava, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>4398</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4398/4396.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4398/4396.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implantação de uma creche (CEI) na Comunidade Lopes de Castro, bairro Valparaíso.</t>
   </si>
   <si>
     <t>4400</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4400/4398.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4400/4398.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um muro de contenção com máxima urgência na Servidão Darcizio de Souza Raibolt, localizado na Estrada do Secretário, próximo ao número 654, Alto do pegado, Pedro do Rio.</t>
   </si>
   <si>
     <t>4402</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4402/4400.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4402/4400.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um sistema para escoamento de águas pluviais em toda a extensão da Servidão Darcizio de Souza Raibolt, localizada na Estrada do Secretário, próximo ao número 654, Alto do Pegado, Pedro do Rio.</t>
   </si>
   <si>
     <t>4409</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4409/4407.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4409/4407.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um muro de contenção com máxima urgência, na Estrada do Calembe, próximo ao Golf, bairro Nogueira.</t>
   </si>
   <si>
     <t>4416</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4416/4412.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4416/4412.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um parquinho infantil na Rua Nova Esperança, 4.380, Cuiabá.</t>
   </si>
   <si>
     <t>4419</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4419/4415.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4419/4415.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um parquinho infantil na subida da Rua Vinte e quatro de Maio, Centro.</t>
   </si>
   <si>
     <t>4448</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4448/4444.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4448/4444.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de PSF - Posto de Saúde da Família no bairro Bingen.</t>
   </si>
   <si>
     <t>4450</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4450/4446.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4450/4446.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um PSF - Posto de Saúde da Família no bairro Samambaia.</t>
   </si>
   <si>
     <t>4451</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4451/4447.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4451/4447.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um PSF - Posto de Saúde da Família, no Vista Alegre - Araras.</t>
   </si>
   <si>
     <t>4452</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4452/4448.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4452/4448.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um PSF - Posto de Saúde da Família no Bairro da Glória - Corrêas.</t>
   </si>
   <si>
     <t>4453</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4453/4449.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4453/4449.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um PSF - Posto de Saúde da Família Lajinha - Itaipava.</t>
   </si>
   <si>
     <t>4454</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4454/4450.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4454/4450.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um PSF - Posto de Saúde da Família no bairro Castelo São Manoel - Corrêas.</t>
   </si>
   <si>
     <t>4455</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4455/4451.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4455/4451.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um PSF - Posto de Saúde da Família na Estrada do Calembe - Nogueira.</t>
   </si>
   <si>
     <t>4456</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4456/4452.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4456/4452.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de PSF - Posto de Saúde da Família na Coronel Veiga.</t>
   </si>
   <si>
     <t>4457</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4457/4453.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4457/4453.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de PSF - Posto de Saúde da Família no bairro Nogueira.</t>
   </si>
   <si>
     <t>4458</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4458/4454.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4458/4454.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de PSF - Posto de Saúde da Família no Bairro Valparaíso.</t>
   </si>
   <si>
     <t>4459</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4459/4455.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4459/4455.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de PSF - Posto de Saúde da Família no bairro Santa Mônica - Itaipava.</t>
   </si>
   <si>
     <t>4460</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4460/4456.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4460/4456.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de PSF - Posto de Saúde da Família no bairro Capela.</t>
   </si>
   <si>
     <t>4461</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4461/4457.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4461/4457.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de PSF - Posto de Saúde da Família no Caititu - Corrêas.</t>
   </si>
   <si>
     <t>4462</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4462/4458.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4462/4458.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de PSF - Posto de Saúde da Família em Araras.</t>
   </si>
   <si>
     <t>4463</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4463/4459.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4463/4459.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um PSF - Posto de Saúde da Família no bairro Atílio Marotti.</t>
   </si>
   <si>
     <t>4464</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4464/4460.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4464/4460.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de PSF - Posto de Saúde da Família na Castelânia.</t>
   </si>
   <si>
     <t>4465</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4465/4461.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4465/4461.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de PSF - Posto de Saúde da Família no Quarteirão Ingelhein.</t>
   </si>
   <si>
     <t>4466</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4466/4462.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4466/4462.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de PSF Posto de Saúde da Família no bairro Duques.</t>
   </si>
   <si>
     <t>4467</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4467/4463.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4467/4463.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de PSF - Posto de Saúde da Família no bairro Manga Larga - Itaipava.</t>
   </si>
   <si>
     <t>4468</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4468/4464.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4468/4464.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de PSF - Posto de Saúde da Família no bairro Roseiral.</t>
   </si>
   <si>
     <t>4486</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4486/4482.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4486/4482.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de designar parte da área do Laginha Futebol Clube, situado na Estrada das Arcas, 2945 - Itaipava - Petrópolis RJ, como novo local para a implementação do PSF - Posto de Saúde da Família.</t>
   </si>
   <si>
     <t>4487</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4487/4483.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4487/4483.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de PSF - Posto de Saúde da Família na Rua Manoel Torres, Bingen.</t>
   </si>
   <si>
     <t>4488</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4488/4484.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4488/4484.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de PSF - Posto de Saúde da Família na Estrada Mineira - Corrêas.</t>
   </si>
   <si>
     <t>4491</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4491/4487.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4491/4487.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de PSF - Posto de Saúde da Família no bairro Bonsucesso.</t>
   </si>
   <si>
     <t>4493</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4493/4489.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4493/4489.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de PSF - Posto de Saúde da Família na Rua Humberto Rovigatti - Samambaia.</t>
   </si>
   <si>
     <t>4498</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4498/4494.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4498/4494.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma lixeira na Rua Rockfeller, Valparaíso.</t>
   </si>
   <si>
     <t>4513</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4513/4509.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4513/4509.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma e manutenção no Posto de Saúde da Família - PSF Amazonas - Quitandinha. Localizada na Rua Amazonas, 25 - Quitandinha, Petrópolis - RJ, 25650-380.</t>
   </si>
   <si>
     <t>4515</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4515/4511.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4515/4511.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma e manutenção no Posto de Saúde da Família - PSF Bonfim. Localizada na Estrada do Bonfim, s/n - Corrêas, Petrópolis - RJ, 25730-010.</t>
   </si>
   <si>
     <t>4519</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4519/4515.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4519/4515.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma e manutenção no Posto de Saúde da Família - PSF Alto Siméria. Localizado na Rua Manoel Faria, R. Manoel Francisco de Paula, s/n - Simeria, Petrópolis - RJ, 25645-026.</t>
   </si>
   <si>
     <t>4530</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4530/4526.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4530/4526.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de 2 manilhas de águas pluviais na Rua Laurinda Lopes Medeiros 26 Pedro do Rio.</t>
   </si>
   <si>
     <t>4569</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4569/4565.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4569/4565.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de quebra molas e outras medidas redutoras de velocidade à Estrada Fazenda Inglesa, próximo ao nº 3.245, Alto da Derrubada, Fazenda Inglesa.</t>
   </si>
   <si>
     <t>4575</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4575/4571.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4575/4571.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de obras de contenção e estruturação da via na Rua Gesner Pinto Monteiro, nº 130, Corrêas.</t>
   </si>
   <si>
     <t>4581</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4581/4577.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4581/4577.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de um guarda corpo em uma ponte localizada na Servidão Antonio Torres de Aquino, Cuiabá, Itaipava.</t>
   </si>
   <si>
     <t>4582</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4582/4578.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4582/4578.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de novas lixeiras móveis, na Rua Joaquim Gomensoro, próximo ao nº 273, Valparaíso.</t>
   </si>
   <si>
     <t>4595</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4595/4591.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4595/4591.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de um projeto para a construção de guarda volumes para todos os ambulantes registrados e legalizados da praça Clementina de Jesus no centro de Petrópolis.</t>
   </si>
   <si>
     <t>4609</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4609/4605.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4609/4605.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de calçada em frente ao número 701 até o 740, na Avenida Leopoldina, Nogueira.</t>
   </si>
   <si>
     <t>4610</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4610/4606.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4610/4606.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da execução de acostamento com escoamento de águas na Rua Mato Grosso, Rio de Janeiro - Quitandinha.</t>
   </si>
   <si>
     <t>4613</t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4613/4609.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4613/4609.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocar um contêiner de plástico para coleta de lixo domiciliar número 500, no final da Rua D, Nogueira.</t>
   </si>
   <si>
     <t>4620</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4620/4616.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4620/4616.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implantação de uma estação de tratamento de esgoto - ETE em Cascatinha.</t>
   </si>
   <si>
     <t>4640</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4640/4636.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4640/4636.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de rede de águas Pluviais e rede de esgoto no Loteamento do Cinézio, subida da Estrada do Xingú, Posse, 5º Distrito de Petrópolis.</t>
   </si>
   <si>
     <t>4656</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4656/4652.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4656/4652.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de lixeiras móveis na Rua Prefeito Ari Barbosa, próximo ao número 87, tendo como ponto de referência o primeiro retorno da Rua Teresa, Entrada da Casa Verde.</t>
   </si>
   <si>
     <t>4657</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4657/4653.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4657/4653.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de implantar 120 metros de corrimão na Rua Brigadeiro Castrioto, Servidão Cecília Soares Charão, localizada no bairro Esperança.</t>
   </si>
   <si>
     <t>4692</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4692/4688.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4692/4688.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de placa com o nome Travessa Henrique Carlos, 752 C , localizada na Rua Coronel Duarte da Silveira – Duarte da Silveira.</t>
   </si>
   <si>
     <t>4708</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4708/4704.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4708/4704.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de término de um muro, localizado na Rua 2, lote 2, Madame Machado, Itaipava.</t>
   </si>
   <si>
     <t>4710</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4710/4706.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4710/4706.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de tampas nos bueiros da Rua Rodolfo Alberto Pires, Pedro Nava, Cascatinha.</t>
   </si>
   <si>
     <t>4729</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4729/4725.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4729/4725.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de um quebra molas na Estrada do Brejal, no quilômetro 06 (seis), distrito da Posse.</t>
   </si>
   <si>
     <t>4742</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4742/4738.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4742/4738.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalar nos principais terminais rodoviários do município de Petrópolis, pontos de energia adaptados para recarga de aparelho celular.</t>
   </si>
   <si>
     <t>4770</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4770/4766.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4770/4766.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de COLOCAÇÃO DE QUEBRA MOLAS NA RUA CEARÁ, LOTE 24, QUADRA 71, QUITANDINHA - PETRÓPOLIS/RJ.</t>
   </si>
   <si>
     <t>4775</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4775/4771.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4775/4771.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma placa de sinalização no tamanho grande indicando a velocidade máxima permitida de 50 km/H , no início e final da avenida Barão do Rio Branco.</t>
   </si>
   <si>
     <t>4777</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4777/4773.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4777/4773.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de que sejam instalados "guard Rail", nas margens da pista em toda extensão da Rua Coronel Duarte da Silveira, Bingen.</t>
   </si>
   <si>
     <t>4780</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4780/4776.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4780/4776.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma faixa de pedestre na Rua General Rondon, número 1.160, Quitandinha.</t>
   </si>
   <si>
     <t>4801</t>
   </si>
   <si>
     <t>3990</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4801/4797.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4801/4797.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um ponto de parada de ônibus e, se possível com abrigo de passageiros na Estrada União Indústria numero 5213, Bairro Corrêas, sentido Distritos/Centro próximo ao Centro Empresarial Corrêas Wall.</t>
   </si>
   <si>
     <t>4804</t>
   </si>
   <si>
     <t>3993</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4804/4800.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4804/4800.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma quadra poliesportiva coberta e uma área de lazer com equipamentos de ginástica no conjunto Residencial Oswaldo Santarsieri Médici, na Posse, 5º Distrito de Petrópolis.</t>
   </si>
   <si>
     <t>4808</t>
   </si>
   <si>
     <t>3997</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4808/4804.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4808/4804.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de mais uma lixeira móvel na Rua Coronel Veiga nº 585, Coronel Veiga, Residencial San Vicenzo.</t>
   </si>
   <si>
     <t>4809</t>
   </si>
   <si>
     <t>3998</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4809/4805.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4809/4805.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de um estudo técnico para instalação de redutor de velocidade, próximo ao nº 3320, em frente ao Condomínio Palmeiras do Prado, localizada na Estrada União e Indústria, bairro Corrêas.</t>
   </si>
   <si>
     <t>4815</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4815/4811.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4815/4811.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de um estudo técnico para instalação de faixa refletiva de Pedestres, próximo ao nº 4193, localizada na Estrada União e Indústria, bairro Corrêas, perto do Condomínio Residencial Cenário de Monet.</t>
   </si>
   <si>
     <t>4816</t>
   </si>
   <si>
     <t>4004</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4816/4812.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4816/4812.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de estudo técnico para instalação de faixa refletiva de Pedestres, próximo ao nº 09, localizada na Rua Visconde de Taunay, bairro Corrêas, perto do Condomínio Residencial Cenário de Monet.</t>
   </si>
   <si>
     <t>4817</t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4817/4813.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4817/4813.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reinstalação do ponto de ônibus, depois do número 1129, na Estrada do Carangola - Carangola.</t>
   </si>
   <si>
     <t>4818</t>
   </si>
   <si>
     <t>4006</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4818/4814.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4818/4814.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de estudo técnico para instalação de redutor de velocidade, próximo ao nº 4193, localizada na Estrada União e Indústria, bairro Corrêas, perto do Condomínio Residencial Cenário de Monet.</t>
   </si>
   <si>
     <t>4822</t>
   </si>
   <si>
     <t>4010</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4822/4818.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4822/4818.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de placa de identificação na Servidão Divino Silva, Chapa 04, Valparaíso.</t>
   </si>
   <si>
     <t>4835</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4835/4831.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4835/4831.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma lixeira com tampa na Rodovia Philúvio Cerqueira Rodriguês, número 2.651, Benfica, Itaipava.</t>
   </si>
   <si>
     <t>4839</t>
   </si>
   <si>
     <t>4025</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4839/4835.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4839/4835.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um abrigo de ônibus, localizado na entrada da Cidade Nova, Bairro Carangola.</t>
   </si>
   <si>
     <t>4844</t>
   </si>
   <si>
     <t>4030</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4844/4840.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4844/4840.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um abrigo de ônibus, localizado na Rua Dr. Lipold, próximo ao número 200, na calçada da Igreja Católica de São Sebastião, Cidade Nova, Bairro Carangola.</t>
   </si>
   <si>
     <t>4856</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4856/4852.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4856/4852.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de confecção de uma placa indicando o nome da Rua Edmundo Lacerda, Bairro Saldanha Marinho.</t>
   </si>
   <si>
     <t>4875</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4875/4871.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4875/4871.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção e colocação de grade no bueiro da Rua João de Farias, nº 800, Alcobacinha.</t>
   </si>
   <si>
     <t>4882</t>
   </si>
   <si>
     <t>4057</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4882/4878.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4882/4878.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de corrimão na Servidão Antônio Paulo Rodrigues, nº 28, Samambaia.</t>
   </si>
   <si>
     <t>4886</t>
   </si>
   <si>
     <t>4060</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4886/4882.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4886/4882.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalar um quebra mola na Rua Alberto de Oliveira , próximo ao nº 209, Mosela.</t>
   </si>
   <si>
     <t>4902</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4902/4898.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4902/4898.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de redutor de velocidade na Estrada do Mata Cavalos, Araras, ponto de referência: Padaria do Leo.</t>
   </si>
   <si>
     <t>4915</t>
   </si>
   <si>
     <t>4085</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4915/4910.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4915/4910.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar instalação de abrigo de ônibus, na Rua José Chaves, próximo ao número 1862, Bairro Independência.</t>
   </si>
   <si>
     <t>4928</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4928/4923.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4928/4923.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalar um redutor de velocidade na Rua José Timóteo Caldara , próximo ao nº 562 , Bela Vista.</t>
   </si>
   <si>
     <t>4942</t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4942/4937.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4942/4937.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de um abrigo de ônibus, localizado na Estrada União e Indústria, próximo ao número 6064, Bairro Nogueira.</t>
   </si>
   <si>
     <t>4950</t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4950/4945.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4950/4945.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implementação de quebra molas e faixa de pedestres na Avenida Barão do Rio Branco, Centro, Petrópolis/RJ, em frente ao Posto de Saúde.</t>
   </si>
   <si>
     <t>4951</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4951/4946.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4951/4946.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalar Creche na Estrada do Antigo Leito da Linha Férrea, Alto da Serra Petrópolis RJ.</t>
   </si>
   <si>
     <t>4956</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4956/4951.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4956/4951.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE MEDIAÇÃO JUNTO AO GOVERNO DO ESTADO PARA INSTALAÇÃO DE UMA CABINE POLICIAL NO CENTRO DO VALE DAS VIDEIRAS BAIRRO ARARAS.</t>
   </si>
   <si>
     <t>4965</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4965/4960.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4965/4960.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma quadra de esporte localizada na Estrada Nova Esperança, número 4.380, Vale do Cuiabá.</t>
   </si>
   <si>
     <t>4983</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4983/4978.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4983/4978.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de corrimão em toda extensão da escada localizada na Rua Fagundes Varela, Servidão João Francisco,163 - Duchas.</t>
   </si>
   <si>
     <t>4999</t>
   </si>
   <si>
     <t>4153</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4999/4994.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4999/4994.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de placa proibindo o descarte irregular de lixo e entulho na Praça Travessa Machado Fagundes, Estrada da Saudade.</t>
   </si>
   <si>
     <t>5005</t>
   </si>
   <si>
     <t>4158</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5005/5000.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5005/5000.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE LIXEIRAS PLÁSTICAS EM PONTOS ESTRATÉGICOS DA PRAÇA DUQUE DE CAXIAS LOCALIZADA ENTRE A RUA SILVA JARDIM E A AVENIDA BENJAMIM CONSTANT - BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>5007</t>
   </si>
   <si>
     <t>4160</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5007/5002.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5007/5002.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reconstrução de uma ponte de madeira, fazendo ligação entre o lago de nogueira e a Ilha do lago de Nogueira, Nogueira.</t>
   </si>
   <si>
     <t>5024</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5024/5019.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5024/5019.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um muro de contenção na Rua Princesa Dona Paula, 628, Correas.</t>
   </si>
   <si>
     <t>5031</t>
   </si>
   <si>
     <t>4177</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5031/5026.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5031/5026.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE IMPLEMENTAR UM PONTO DE ÔNIBUS NA ESTRADA UNIÃO E INDÚSTRIA Nº 23.161, PEDRO DO RIO, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>5087</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5087/5082.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5087/5082.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Colocação de faixa de pedestres na Rua Olavo Bilac, Bairro Castelanea, Próximo ao número 1165.</t>
   </si>
   <si>
     <t>5115</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5115/5110.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5115/5110.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma lixeira na Estrada Doutor Rui da Costa Leite, próximo ao número 671, Secretário.</t>
   </si>
   <si>
     <t>5173</t>
   </si>
   <si>
     <t>4282</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5173/5168.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5173/5168.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de nova rede de esgoto (aproximadamente 180 metros de rede), localizado na Estrado do Palmital, próximo ao número 620,Comunidade Águas Lindas, Bairro Nogueira.</t>
   </si>
   <si>
     <t>5178</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5178/5173.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5178/5173.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar instalação de lixeira móvel, na Rua Divino Espírito Santo, Bairro Carangola.</t>
   </si>
   <si>
     <t>5183</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5183/5178.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5183/5178.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de ponto de ônibus, na Rua Vicenzo Rivetti, ao lado do portão central do MCMV do Vicenzo Rivetti, Bairro Carangola.</t>
   </si>
   <si>
     <t>5186</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5186/5181.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5186/5181.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar instalação de parquinho para crianças, na Estrada da Fazenda Inglesa, Bairro Fazenda Inglesa, (no espaço da quadra, em frente ao Colégio João Kopke).</t>
   </si>
   <si>
     <t>5187</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5187/5182.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5187/5182.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar instalação de Academia para terceira idade, na Estrada da Fazenda Inglesa, Bairro Fazenda Inglesa, (no espaço da quadra, em frente ao Colégio João Kopke).</t>
   </si>
   <si>
     <t>5189</t>
   </si>
   <si>
     <t>4296</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5189/5184.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5189/5184.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar instalação de lixeira no ponto de ônibus, na Rua Divino Espírito Santo, nº 730, Bairro Carangola.</t>
   </si>
   <si>
     <t>5195</t>
   </si>
   <si>
     <t>4302</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5195/5190.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5195/5190.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de corrimão em toda extensão da escada localizada na Rua George Akzel, 321- Independência.</t>
   </si>
   <si>
     <t>5234</t>
   </si>
   <si>
     <t>4316</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5234/5229.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5234/5229.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalar uma faixa de estimulo de redução de velocidade na Estrada do Independência nas proximidades do nº 1513, Independência.</t>
   </si>
   <si>
     <t>5246</t>
   </si>
   <si>
     <t>4323</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5246/5241.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5246/5241.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE COLOCAÇÃO DE UMA NOVA CAÇAMBA DE LIXO NA ENTRADA DA SERVIDÃO SÃO GERALDO - BAIRRO CONTORNO.</t>
   </si>
   <si>
     <t>5266</t>
   </si>
   <si>
     <t>4340</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5266/5261.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5266/5261.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implantação de uma unidade do PROCON no distrito de Itaipava.</t>
   </si>
   <si>
     <t>5271</t>
   </si>
   <si>
     <t>4345</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5271/5266.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5271/5266.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de placa de identificação da Rua da Quadra, Manga Larga, Itaipava.</t>
   </si>
   <si>
     <t>5276</t>
   </si>
   <si>
     <t>4350</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5276/5271.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5276/5271.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de corrimão na Servidão Ibraim Bebiano Martins, Dr. Thouzet.</t>
   </si>
   <si>
     <t>5277</t>
   </si>
   <si>
     <t>4351</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5277/5272.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5277/5272.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de obra de contenção na Vila Senador Teotônio Vilela, localizada na Rua Lopes de Castro, Valparaíso.</t>
   </si>
   <si>
     <t>5279</t>
   </si>
   <si>
     <t>4353</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5279/5274.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5279/5274.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de redutor de velocidade na Rua Washington Luiz, próximo ao nº 353, Centro.</t>
   </si>
   <si>
     <t>5290</t>
   </si>
   <si>
     <t>4363</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5290/5285.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5290/5285.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de criação de Instituição de Longa Permanência para Idosos (ILPI´s) no âmbito do município de Petrópolis.</t>
   </si>
   <si>
     <t>5291</t>
   </si>
   <si>
     <t>4364</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5291/5286.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5291/5286.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de brinquedos adaptados e equipamentos desenvolvidos para lazer e recreação de pessoas com deficiência e mobilidade reduzida em espaços de uso público no município de Petrópolis/RJ.</t>
   </si>
   <si>
     <t>5300</t>
   </si>
   <si>
     <t>4370</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5300/5295.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5300/5295.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de uma coletora de lixo, localizado na Rua Dr. Paulo Hervê em frente ao nº07, no bairro Bingen, neste município.</t>
   </si>
   <si>
     <t>5302</t>
   </si>
   <si>
     <t>4372</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5302/5297.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5302/5297.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de implantação de 100 metros de corrimão na Rua Estrada da Saudade, nº 1284, localizada no bairro Estrada da Saudade.</t>
   </si>
   <si>
     <t>5303</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5303/5298.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5303/5298.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de implantação de 15 metros de corrimão na Rua Cacilda Becker, escada do Pinheiro, localizada no bairro Independência.</t>
   </si>
   <si>
     <t>5321</t>
   </si>
   <si>
     <t>4380</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5321/5316.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5321/5316.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar nos bairros, quando disponíveis espaços, instalação de ponto de apoio para atividade física, com colocação de bebedouro, banco e equipamentos para ginástica ao ar livre.</t>
   </si>
   <si>
     <t>5322</t>
   </si>
   <si>
     <t>4381</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5322/5317.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5322/5317.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de meio fio, na Rua Ceara, próximo ao número 38, Quintandinha.</t>
   </si>
   <si>
     <t>5324</t>
   </si>
   <si>
     <t>4383</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5324/5319.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5324/5319.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de dois redutores de velocidade na Rua Domingos José Martins, um em frente a escola e o outro na reta próximo ao número 516, Bairro Bonsucesso.</t>
   </si>
   <si>
     <t>5327</t>
   </si>
   <si>
     <t>4386</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5327/5322.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5327/5322.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um muro de contenção com máxima urgência, na Rua Piauí, em frente a casa 2, Bairro Amazonas, Quintandinha.</t>
   </si>
   <si>
     <t>5329</t>
   </si>
   <si>
     <t>4388</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5329/5324.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5329/5324.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de de instalação de uma lixeira para coleta de lixo domiciliar na Rua José da Gama, próximo ao número 1025, Madame Machado, Itaipava.</t>
   </si>
   <si>
     <t>5333</t>
   </si>
   <si>
     <t>4392</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5333/5328.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5333/5328.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de corrimão em toda extensão da escadaria de acesso a comunidade do Morro do Brito, Duarte da Silveira, localizada em frente a Rua Manoel Borges de Freitas.</t>
   </si>
   <si>
     <t>5335</t>
   </si>
   <si>
     <t>4393</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5335/5330.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5335/5330.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE MANUTENÇÃO DA ESCADARIA COM INSTALAÇÃO DE CORRIMÃOS E CONSTRUÇÃO DE CANALETAS NA RUA CAMINHO DO FRAGOSO, N° 478-F - BAIRRO ESTRADA DA SAUDADE.</t>
   </si>
   <si>
     <t>5340</t>
   </si>
   <si>
     <t>4394</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5340/5335.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5340/5335.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE UMA CAÇAMBA DE LIXO PARA A RUA IRINEU CORRÊA, PRÓXIMO AO NÚMERO 67 - BAIRRO ALTO DA SERRA.</t>
   </si>
   <si>
     <t>5344</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5344/5339.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5344/5339.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de faixa de pedestres no ponto de ônibus no Cruzeiro, localizado na Estrada Bernardo Coutinho, Araras.</t>
   </si>
   <si>
     <t>5357</t>
   </si>
   <si>
     <t>4407</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5357/5352.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5357/5352.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de faixa de pedestres, próximo ao ponto final do ônibus, na Estrada Poço dos Peixes, Araras.</t>
   </si>
   <si>
     <t>5367</t>
   </si>
   <si>
     <t>4415</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5367/5362.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5367/5362.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de duas caçambas do local na Rua Fabrício de Matos, Cemitério Municipal, ao lado da marmoraria, Bairro Centro.</t>
   </si>
   <si>
     <t>5373</t>
   </si>
   <si>
     <t>4421</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5373/5368.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5373/5368.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de sinalização vertical e horizontal em toda a extensão da Rua Pedro Elmer, Quissamã.</t>
   </si>
   <si>
     <t>5376</t>
   </si>
   <si>
     <t>4424</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5376/5371.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5376/5371.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construir um recuo na Rua Bernardo de Vasconcelos, nº 500, Cascatinha.</t>
   </si>
   <si>
     <t>5390</t>
   </si>
   <si>
     <t>4438</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5390/5385.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5390/5385.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de ampliação do viradouro para atender como ponto final da linha de ônibus na Rua Edson Carlos Souza, Lote 4, Quadra 3, Alcobacinha.</t>
   </si>
   <si>
     <t>5402</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5402/5397.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5402/5397.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um muro de contenção com máxima urgência, na Rua Coronel Duarte da Silveira, próximo ao número 720, Bairro Bingen.</t>
   </si>
   <si>
     <t>5403</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5403/5398.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5403/5398.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de que seja feito um estudo técnico para colocação de uma faixa de pedestre no Condomínio Residencial Cenário de Monet, na Estrada União e Indústria, próximo ao nº 4181, localizado no bairro Correas.</t>
   </si>
   <si>
     <t>5416</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5416/5411.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5416/5411.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA CONSTRUÇÃO DA REDE DE ESGOTO QUE SE INICIA NA RUA FLORESTA, 526 E VAI ATÉ A RUA ANTERO SILVA, BAIRRO ESPERANÇA.</t>
   </si>
   <si>
     <t>5417</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5417/5412.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5417/5412.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA CONSTRUÇÃO DE UM BUEIRO PARA CAPTAÇÃO DE ÁGUAS PLUVIAIS NA RUA FLORESTA, PRÓXIMO AO NÚMERO 580 - BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>5465</t>
   </si>
   <si>
     <t>4476</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5465/5460.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5465/5460.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma faixa de pedestre elevada na Estrada União e Indústria, Corrêas, próximo ao nº 1.189. Tendo como ponto de referência a entrada do Castelo São Manoel.</t>
   </si>
   <si>
     <t>5478</t>
   </si>
   <si>
     <t>4482</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5478/5473.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5478/5473.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de parquinho na quadra de futebol da Comunidade Unidos Venceremos, na Rua Gaspar Gonçalves nº 428, Bairro Quarteirão Brasileiro.</t>
   </si>
   <si>
     <t>5481</t>
   </si>
   <si>
     <t>4485</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5481/5476.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5481/5476.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma Academia da Terceira Idade na Servidão Antônio Oswaldo Zillig, próximo ao número 2024, Coronel Veiga.</t>
   </si>
   <si>
     <t>5484</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5484/5479.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5484/5479.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE COLOCAÇÃO DE UM GUARDA CORPO NA SERVIDÃO IRENE BONIFÁCIO ALEIXO, S/N - BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>5489</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5489/5484.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5489/5484.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da implantação de um Centro de Educação Infantil - CEI na Estrada Velha da Estrela, Meio da Serra.</t>
   </si>
   <si>
     <t>5541</t>
   </si>
   <si>
     <t>4534</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5541/5536.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5541/5536.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da construção de um parquinho destinado as crianças na Rua José de Gama Machado -Madame Machado - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>5542</t>
   </si>
   <si>
     <t>4535</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5542/5437.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5542/5437.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um Restaurante Popular em Pedro do Rio, no prédio da antiga Escola Municipal Nilo Peçanha, no quarto distrito.</t>
   </si>
   <si>
     <t>5577</t>
   </si>
   <si>
     <t>4561</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5577/5572.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5577/5572.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de uma caçamba de entulho na Rua Montese, próximo ao número 375 ( ponto final do ônibus), Bairro: Estrada da Saudade.</t>
   </si>
   <si>
     <t>5587</t>
   </si>
   <si>
     <t>4570</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5587/5582.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5587/5582.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de um estudo técnico para a viabilidade da instalação de redutores de velocidade, próximos aos números 149 e 198 na rua Ary Nogueira, Roseiral.</t>
   </si>
   <si>
     <t>5589</t>
   </si>
   <si>
     <t>4572</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5589/5584.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5589/5584.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de um estudo técnico para a viabilidade da instalação de um redutor de velocidade, próximo ao lote 5 na rua Haroldo Mano, Roseiral.</t>
   </si>
   <si>
     <t>5591</t>
   </si>
   <si>
     <t>4574</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5591/5586.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5591/5586.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma coletora de lixo na Servidão Arlindo Teives Soares, Roseiral.</t>
   </si>
   <si>
     <t>5595</t>
   </si>
   <si>
     <t>4577</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5595/5590.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5595/5590.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de estudo técnico para a instalação de redutor de velocidade, na Rua José Chaves, próximo ao bar do Barrocos, localizado no bairro Independência.</t>
   </si>
   <si>
     <t>5603</t>
   </si>
   <si>
     <t>4584</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5603/5598.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5603/5598.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um abrigo de ônibus na saída da Vila Rica na Rua Antônio Francisco da Silva, Vila Rica - Itaipava.</t>
   </si>
   <si>
     <t>5604</t>
   </si>
   <si>
     <t>4585</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5604/5599.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5604/5599.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de um estudo técnico com a maior brevidade possível, a fim de ser instalado um redutor de velocidade, próximo ao número 6 572 na Estrada União e Indústria - Nogueira.</t>
   </si>
   <si>
     <t>5607</t>
   </si>
   <si>
     <t>4588</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5607/5602.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5607/5602.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de cobertura na quadra da Escola Municipalizada Hercília Henriques Moret - Corrêas</t>
   </si>
   <si>
     <t>5610</t>
   </si>
   <si>
     <t>4591</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5610/5605.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5610/5605.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de cerca ou rede de proteção junto a lixeira situada na Rua Francisco Manoel, próximo ao n° 343 - Centro, tendo como ponto de referência a primeira rua à esquerda depois do Hospital Santa Teresa.</t>
   </si>
   <si>
     <t>5613</t>
   </si>
   <si>
     <t>4594</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5613/5608.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5613/5608.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de redutor de velocidade, localizado na Rua Padre Feijó, próximo ao número 51, Alto da Serra.</t>
   </si>
   <si>
     <t>5626</t>
   </si>
   <si>
     <t>4606</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5626/5621.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5626/5621.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar a instalação de placa com o nome da Servidão "José Carlos Madeira", na Rua Carlos Carnevalli, próximo ao Lote 48, (ponto final do ônibus), Bairro Carangola.</t>
   </si>
   <si>
     <t>5627</t>
   </si>
   <si>
     <t>4607</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5627/5622.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5627/5622.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar a instalação de grade de proteção para valeta, na Rua Carlos Carnevalli, em frente ao Lote 117, (ponto final do ônibus), Bairro Carangola.</t>
   </si>
   <si>
     <t>5637</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5637/5632.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5637/5632.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma quadra de esportes, reformando-se o local onde hoje há um espaço nos fundos da Escola Municipalizada Hercília Henriques Moret, Rua Vigário Correa - nº 238 - Corrêas.</t>
   </si>
   <si>
     <t>5647</t>
   </si>
   <si>
     <t>4618</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5647/5642.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5647/5642.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de confecção e instalação de placa de identificação da Servidão Domingos Zanchet, Cascatinha.</t>
   </si>
   <si>
     <t>5675</t>
   </si>
   <si>
     <t>4633</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5675/5670.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5675/5670.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR A CONSTRUÇÃO DE UM MURO DE ARRIMO OU MURO DE CONTENÇÃO, NA RUA PROFESSORA HERCÍLIA HENRIQUES MORET, PRÓXIMO AO NÚMERO 55 - BAIRRO ALTO DA SERRA.</t>
   </si>
   <si>
     <t>5677</t>
   </si>
   <si>
     <t>4634</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5677/5672.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5677/5672.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR A CONSTRUÇÃO E ADEQUAÇÃO DA REDE DE ESGOTO E ÁGUAS PLUVIAIS EM TODA EXTENSÃO DA RUA MANOEL ALVES - BAIRRO DA GLÓRIA.</t>
   </si>
   <si>
     <t>5679</t>
   </si>
   <si>
     <t>4636</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5679/5674.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5679/5674.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR A CONSTRUÇÃO E ADEQUAÇÃO DA REDE DE ESGOTO E ÁGUAS PLUVIAIS DA RUA LOPES TROVÃO, PRÓXIMO AO N° 197 A 201 - BAIRRO ALTO DA SERRA.</t>
   </si>
   <si>
     <t>5687</t>
   </si>
   <si>
     <t>4642</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5687/5682.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5687/5682.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de tela na parte superior da quadra, localizada no ponto final da Rua Luiz Salomão Viana, Samambaia.</t>
   </si>
   <si>
     <t>5697</t>
   </si>
   <si>
     <t>4652</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5697/5692.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5697/5692.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de grade que inviabilize o depósito de lixo na Rua Ananias de Morais, nº 2820, Corrêas, tendo como ponto de referência o "Posto Dois" próximo à Estrada Mineira.</t>
   </si>
   <si>
     <t>5698</t>
   </si>
   <si>
     <t>4653</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5698/5693.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5698/5693.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de tampa de bueiro situado na Rua Ananias de Morais, nº 2820, Corrêas, tendo como ponto de referência o "Posto Dois" próximo à Estrada Mineira.</t>
   </si>
   <si>
     <t>5704</t>
   </si>
   <si>
     <t>4659</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5704/5699.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5704/5699.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de guarda corpo na Servidão Antônio José Costa, Nova Cascatinha.</t>
   </si>
   <si>
     <t>5706</t>
   </si>
   <si>
     <t>4661</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5706/5701.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5706/5701.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de placa de identificação da Rua Passatempo, Araras.</t>
   </si>
   <si>
     <t>5707</t>
   </si>
   <si>
     <t>4662</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5707/5702.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5707/5702.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de placa de identificação na Rua do Grotão, Araras.</t>
   </si>
   <si>
     <t>5708</t>
   </si>
   <si>
     <t>4663</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5708/5703.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5708/5703.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de placa de identificação na Rua Jaderico Machado, Araras.</t>
   </si>
   <si>
     <t>5709</t>
   </si>
   <si>
     <t>4664</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5709/5704.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5709/5704.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de placa de identificação na Rua Doutor Paulo Osório, Araras.</t>
   </si>
   <si>
     <t>5719</t>
   </si>
   <si>
     <t>4667</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5719/5714.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5719/5714.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de estudo para viabilidade de construção de mais uma ponte de concreto ligando a estrada união e indústria à rua vigário correa, próximo à praça luiz furtado da rosa (praça de corrêas), bairro corrêas.</t>
   </si>
   <si>
     <t>5725</t>
   </si>
   <si>
     <t>4673</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5725/5720.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5725/5720.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um abrigo de ônibus na Estrada União e Indústria, em frente ao número 20.768, Pedro do Rio.</t>
   </si>
   <si>
     <t>5726</t>
   </si>
   <si>
     <t>4674</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5726/5721.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5726/5721.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar estudo de viabilidade para executar a construção de muro de contenção na Rua Fernandes Vieira, Vale dos Esquilos - Retiro - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>5728</t>
   </si>
   <si>
     <t>4676</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5728/5723.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5728/5723.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recolocação da mesa na Rua Hyvio Naliato, nº 316, Praça de Cascatinha, Cascatinha.</t>
   </si>
   <si>
     <t>5742</t>
   </si>
   <si>
     <t>4690</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5742/5737.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5742/5737.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de CEI na localidade Boa Vista, próximo ao número 500, Pedro do Rio.</t>
   </si>
   <si>
     <t>5747</t>
   </si>
   <si>
     <t>4695</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5747/5742.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5747/5742.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de um estudo técnico com a maior brevidade possível, a fim de ser instalado um redutor de velocidade, próximo ao número 64 A na Rua Carlos Gomes - Centro.</t>
   </si>
   <si>
     <t>5753</t>
   </si>
   <si>
     <t>4700</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5753/5748.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5753/5748.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Colocação de um corrimão de 10 metros, Na Servidão Manoel Fernandes Luiz, localizada na Rua Eugênio Werneck Nº 346 no Bairro - Morin.</t>
   </si>
   <si>
     <t>5754</t>
   </si>
   <si>
     <t>4701</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5754/5749.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5754/5749.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do término de muro de contenção entre as Ruas José de Gama Machado e Rua 02 Quadra k, em Madame Machado Petrópolis/RJ.</t>
   </si>
   <si>
     <t>5759</t>
   </si>
   <si>
     <t>4703</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5759/5754.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5759/5754.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de implantar uma academia da terceira idade na Rua Veridiano Félix, localizada no bairro Estrada da Saudade.</t>
   </si>
   <si>
     <t>5760</t>
   </si>
   <si>
     <t>4704</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5760/5755.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5760/5755.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma Quadra de Futevôlei, no Parque de Exposições Prefeito Paulo Rattes, em Itaipava.</t>
   </si>
   <si>
     <t>5762</t>
   </si>
   <si>
     <t>4705</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5762/5757.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5762/5757.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de Parquinho Infantil, com inclusão de brinquedos adaptados para crianças com necessidades especiais na Praça Santa Mônica, situada a Estrada das Arcas, S/N, Santa Mônica, Itaipava - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>5763</t>
   </si>
   <si>
     <t>4706</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5763/5758.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5763/5758.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de estudo de viabilidade técnica para construção de um viaduto sobre a rotatória no limite de Bonsucesso com Itaipava condicionando alternativas para otimizar o trânsito na região.</t>
   </si>
   <si>
     <t>5764</t>
   </si>
   <si>
     <t>4707</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5764/5759.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5764/5759.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de um estudo técnico pela CTRANS para a colocação de barreiras metálicas na calçada próximo a lateral do condomínio cenário de Monet na Rua Visconde de Taunai nº 9, Corrêas.</t>
   </si>
   <si>
     <t>5769</t>
   </si>
   <si>
     <t>4712</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5769/5764.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5769/5764.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de corrimão na escadaria, localizada na Rua Adélia Maria de Souza, antiga Rua L, próximo ao número 217, Vista Alegre, Bairro Araras.</t>
   </si>
   <si>
     <t>5770</t>
   </si>
   <si>
     <t>4713</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5770/5765.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5770/5765.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma ETE -Estacão de Tratamento de Esgoto, na Alameda Paulo Geraldo Milliett, Vista Alegre, em Araras.</t>
   </si>
   <si>
     <t>5771</t>
   </si>
   <si>
     <t>4714</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5771/5766.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5771/5766.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de de instalação de um parquinho infantil na Rua Nossa Senhora da Glória, número 460, Bairro da Glória, Corrêas.</t>
   </si>
   <si>
     <t>5772</t>
   </si>
   <si>
     <t>4715</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5772/5767.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5772/5767.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de de instalação de uma academia da terceira idade na Rua Nossa Senhora da Glória, número 460, Bairro da Glória, Corrêas.</t>
   </si>
   <si>
     <t>5774</t>
   </si>
   <si>
     <t>4716</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5774/5769.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5774/5769.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de de instalação de abrigo no ponto de ônibus localizado na Estrada de Secretário, número 1.381, Pedro do Rio.</t>
   </si>
   <si>
     <t>5775</t>
   </si>
   <si>
     <t>4717</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5775/5770.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5775/5770.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de placas indicativas de ponto de ônibus na Estrada de Secretário, em frente ao número 1.381, Pedro do Rio.</t>
   </si>
   <si>
     <t>5776</t>
   </si>
   <si>
     <t>4718</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5776/5771.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5776/5771.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de duas coletoras de lixo, localizado na Estrada Mata Cavalo, próximo ao ponto final do ônibus, Comunidade Santa Luzia, Bairro Araras.</t>
   </si>
   <si>
     <t>5792</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5792/5787.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5792/5787.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de duas lixeiras , na Rua Bernardo Proença em frente ao Nº 261, no Bairro - Itamarati.</t>
   </si>
   <si>
     <t>5794</t>
   </si>
   <si>
     <t>4731</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5794/5789.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5794/5789.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Reforma e colocação de uma tampa de bueiro, na Rua Rodolfo Alberto Pires, em frente ao Nº 110 - bairro - Estrada da Saudade.</t>
   </si>
   <si>
     <t>5796</t>
   </si>
   <si>
     <t>4733</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5796/5791.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5796/5791.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de estudo técnico pela CPTRANS para a colocação de quebra molas próximo ao nº 4189 Estrada União e Indústria, Corrêas.</t>
   </si>
   <si>
     <t>5797</t>
   </si>
   <si>
     <t>4734</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5797/5792.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5797/5792.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de estudo técnico pela CPTRANS para a colocação de um Semáforo próximo ao nº 4189 Estrada União e Indústria Corrêas.</t>
   </si>
   <si>
     <t>5801</t>
   </si>
   <si>
     <t>4735</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5801/5796.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5801/5796.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma quadra de futevôlei na Quadra Poliesportiva, localizado na Estrada Bernardo Coutinho em Araras.</t>
   </si>
   <si>
     <t>5809</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5809/5804.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5809/5804.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de corrimão na Servidão Alvair Simões de Paiva, Cascatinha.</t>
   </si>
   <si>
     <t>5820</t>
   </si>
   <si>
     <t>4749</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5820/5815.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5820/5815.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de inclusão de Placa indicativa de mão dupla no trecho entre a saída da Visconde de Bom Retiro, até a Rua Prefeito Ari Barbosa, no Alto da Serra, Petrópolis - RJ.</t>
   </si>
   <si>
     <t>5829</t>
   </si>
   <si>
     <t>4756</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5829/5824.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5829/5824.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação, pela COMDEP , de cercas de proteção na Rua Madre Francisca Pia, de frente à quadra do Clube Campo do Serrano, visando cessar o despejo de entulho no local.</t>
   </si>
   <si>
     <t>5831</t>
   </si>
   <si>
     <t>4758</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5831/5826.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5831/5826.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da colocação de uma caçamba de lixo para atender os moradores na Estrada União e Indústria nº 14241, Itaipava - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>5839</t>
   </si>
   <si>
     <t>4762</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5839/5834.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5839/5834.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um muro de contenção na Rua Retiro das Pedras, Estrada dos macacos, 201, Pedro do Rio.</t>
   </si>
   <si>
     <t>5842</t>
   </si>
   <si>
     <t>4765</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5842/5837.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5842/5837.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma tampa no bueiro, localizado na Rua Abrahão Mussa, nos Frias, Corrêas.</t>
   </si>
   <si>
     <t>5853</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5853/5848.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5853/5848.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de um estudo técnico com a maior brevidade possível, a fim de ser instalado um redutor de velocidade, próximo ao número 1.503 na Rodovia Philuvio Cerqueira Rodrigues - Itaipava.</t>
   </si>
   <si>
     <t>5865</t>
   </si>
   <si>
     <t>4783</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5865/5860.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5865/5860.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de lixeira onde se encontra o monumento conhecido como Mirante do Cristo, localizado na Estrada Rio Petrópolis, Km 85, após o túnel na pista de subida.</t>
   </si>
   <si>
     <t>5866</t>
   </si>
   <si>
     <t>4784</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5866/5861.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5866/5861.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de lixeira na Rua Valdemar Vieira Afonso, próximo ao número 7 - Carangola.</t>
   </si>
   <si>
     <t>5880</t>
   </si>
   <si>
     <t>4794</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5880/5875.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5880/5875.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de corrimão na Rua 24 de Maio número 54 - Centro.</t>
   </si>
   <si>
     <t>5881</t>
   </si>
   <si>
     <t>4795</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5881/5876.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5881/5876.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de ampliação do ponto de ônibus, na Rua Vicenzo Rivetti, em frente ao Condomínio Minha Casa Minha Vida, sentido centro.</t>
   </si>
   <si>
     <t>5882</t>
   </si>
   <si>
     <t>4796</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5882/5877.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5882/5877.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção e instalação do ponto de ônibus com bancos e cobertura na Rua Vicenzo Rivetti, em frente ao Condomínio Minha Casa Minha Vida, sentido bairro.</t>
   </si>
   <si>
     <t>5883</t>
   </si>
   <si>
     <t>4797</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5883/5878.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5883/5878.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção e Instalação de um ponto de ônibus com bancos e cobertura na Rua Dr. Lipold (entrada do cidade nova), próximo ao número 1193 sentido centro.</t>
   </si>
   <si>
     <t>5885</t>
   </si>
   <si>
     <t>4799</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5885/5880.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5885/5880.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de faixas de redução de velocidade na via pública da Estrada do Carangola, próximo ao número 769.</t>
   </si>
   <si>
     <t>5889</t>
   </si>
   <si>
     <t>4803</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5889/5884.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5889/5884.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implantar um restaurante popular no Distrito de Cascatinha, servindo cafés da manhã e almoços.</t>
   </si>
   <si>
     <t>5893</t>
   </si>
   <si>
     <t>4807</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5893/5888.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5893/5888.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de corrimão, em toda a extensão da escadaria situada na Travessa João Brand, Coronel Veiga, tendo como ponto de referência a Rua Coronel Veiga, nº 110, Coronel Veiga.</t>
   </si>
   <si>
     <t>5901</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5901/5896.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5901/5896.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de corrimão na Rua Álvaro Lopes de Castro, número 451 B, Servidão ao lado do número 437 - Mosela.</t>
   </si>
   <si>
     <t>5904</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5904/5899.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5904/5899.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE PLACA DE IDENTIFICAÇÃO NA RUA MOISÉS KUPERMAN, ARARAS.</t>
   </si>
   <si>
     <t>5908</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5908/5903.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5908/5903.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da colocação de abrigo de ponto de ônibus na Estrada União Indústria nº 5070, Nogueira - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>5911</t>
   </si>
   <si>
     <t>4825</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5911/5906.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5911/5906.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE COLOCAÇÃO DE UM POSTE COM BRAÇO DE ILUMINAÇÃO PARA RUA MANOEL ANTONIO DA COSTA, PROXIMO AO LOTE 05 E 06, BAIRRO LAGOINHA, MORIN.</t>
   </si>
   <si>
     <t>5919</t>
   </si>
   <si>
     <t>4833</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5919/5914.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5919/5914.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de construção de uma rampa de acesso para cadeirantes no banheiro principal do Parque Municipal Prefeito Paulo Rattes.</t>
   </si>
   <si>
     <t>5932</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5932/5927.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5932/5927.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de um corrimão, na Servidão Anacleto José da Cruz, localizada na Rua Pedro Ivo Nº 588 Bairro - Morin, neste município.</t>
   </si>
   <si>
     <t>5936</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5936/5931.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5936/5931.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de viabilizar redutores de velocidade e mais sinalização na Rua Washington Luiz, nº 323, Centro.</t>
   </si>
   <si>
     <t>5937</t>
   </si>
   <si>
     <t>4840</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5937/5932.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5937/5932.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de lombada para reduzir a alta velocidade na Rua Washington Luiz, nº 387, Centro.</t>
   </si>
   <si>
     <t>5967</t>
   </si>
   <si>
     <t>4855</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5967/5962.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5967/5962.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de lixeira na Estrada União e Indústria, próximo ao número 6.572, ao lado do ponto de ônibus sentido centro - Nogueira.</t>
   </si>
   <si>
     <t>5977</t>
   </si>
   <si>
     <t>4864</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5977/5972.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5977/5972.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de canteiros de flores no Quarteirão Italiano, em frente ao CIEP Santos Dumont, na curva da Rua Yêdo Fiúza - Independência.</t>
   </si>
   <si>
     <t>5984</t>
   </si>
   <si>
     <t>4869</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5984/5979.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5984/5979.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de espelho convexo na Rua Bingen nº 511, ponto de referência antes da entrada do Vila Militar.</t>
   </si>
   <si>
     <t>5986</t>
   </si>
   <si>
     <t>4871</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5986/5981.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5986/5981.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um muro de contenção na beira da Rua Bernardo Coutinho, número 8396, Araras.</t>
   </si>
   <si>
     <t>6008</t>
   </si>
   <si>
     <t>4879</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6008/6003.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6008/6003.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de de instalação de uma lixeira na Rua Flavio Cavalcanti, próximo ao número 540, Caxambu.</t>
   </si>
   <si>
     <t>6015</t>
   </si>
   <si>
     <t>4885</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6015/6010.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6015/6010.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um muro de contenção na Rua Flávio Cavalcanti, próximo ao número 540, Caxambu.</t>
   </si>
   <si>
     <t>6050</t>
   </si>
   <si>
     <t>4918</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6050/6045.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6050/6045.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de obra de contenção atrás da lixeira na Rua Princesa Dona Paula, nº 1108, Corrêas.</t>
   </si>
   <si>
     <t>6053</t>
   </si>
   <si>
     <t>4920</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6053/6047.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6053/6047.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de corrimão na Ladeira Oswaldo Antônio de Almeida, localizada próxima a Rua Hivio Naliato, Cascatinha.</t>
   </si>
   <si>
     <t>6057</t>
   </si>
   <si>
     <t>4924</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6057/6051.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6057/6051.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal necessidade de instalação de placa de identificação na entrada do Bairro Madame Machado, próximo ao número 500.</t>
   </si>
   <si>
     <t>6059</t>
   </si>
   <si>
     <t>4926</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6059/6053.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6059/6053.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de canteiros de flores na Estrada União e Indústria, Rua Júlio Jesus de Gabriel, 2 - Pedro do Rio.</t>
   </si>
   <si>
     <t>6062</t>
   </si>
   <si>
     <t>4929</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6062/6056.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6062/6056.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pedido de uma faixa de pedestre e faixas de reduza nos dois sentidos na Rua Cristovão Colombo, no trecho na altura do nº 379 até o nº 463, no bairro Castelânea, neste município.</t>
   </si>
   <si>
     <t>6068</t>
   </si>
   <si>
     <t>4935</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6068/6062.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6068/6062.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de mais uma lixeira móvel na Rua Treze de Maio, Centro, tendo como ponto de referência o nº 243.</t>
   </si>
   <si>
     <t>6070</t>
   </si>
   <si>
     <t>4937</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6070/6064.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6070/6064.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de Guard Rail ou defensa metálica, para toda a extensão da pista Av. Barão do Rio Branco, sentido Centro.</t>
   </si>
   <si>
     <t>6088</t>
   </si>
   <si>
     <t>4954</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6088/6082.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6088/6082.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de de placas de sinalização Turísticas no Circuito de Turismo Rural do Brejal e do Taquaril, localizado no distrito da Posse.</t>
   </si>
   <si>
     <t>6090</t>
   </si>
   <si>
     <t>4955</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6090/6084-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6090/6084-.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de rede de drenagem das águas pluviais em toda extensão da Estrada do Taquaril.</t>
   </si>
   <si>
     <t>6091</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6091/6085.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6091/6085.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de bueiros para o escoamento de águas pluviais em toda extensão da Estrada do Taquaril, Posse.</t>
   </si>
   <si>
     <t>6092</t>
   </si>
   <si>
     <t>4957</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6092/6086.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6092/6086.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de quadra poliesportiva nas dependências da Escola Municipal do Taquaril, número 4.430, Taquaril, Posse.</t>
   </si>
   <si>
     <t>6094</t>
   </si>
   <si>
     <t>4959</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6094/6088.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6094/6088.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE EQUIPAMENTOS DO PROJETO ACADEMIA DA TERCEIRA IDADE NA RUA JOSÉ GAMA MACHADO, em frente ao nº 935, MADAME MACHADO, ITAIPAVA - PETRÓPOLIS/RJ.</t>
   </si>
   <si>
     <t>6096</t>
   </si>
   <si>
     <t>4961</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6096/6090.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6096/6090.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de equipamentos do Projeto Academia da Terceira Idade na Praça Santa Mônica, situada a Estrada das Arcas S/N, Santa Mônica, Itaipava - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>6098</t>
   </si>
   <si>
     <t>4963</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6098/6092.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6098/6092.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de muro de contenção na Servidão Santa Avelar Diogo, localizada no bairro Vale do Carangola.</t>
   </si>
   <si>
     <t>6145</t>
   </si>
   <si>
     <t>4997</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6145/6139.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6145/6139.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma academia da terceira idade em um terreno público localizado na Rua Candido Borsato (ponto final de ônibus a linha 523), alto boa vista.</t>
   </si>
   <si>
     <t>6146</t>
   </si>
   <si>
     <t>4998</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6146/6140.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6146/6140.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma pracinha para crianças em um terreno público localizado na Rua Candido Borsato (ponto final de ônibus a linha 523), alto boa vista.</t>
   </si>
   <si>
     <t>6180</t>
   </si>
   <si>
     <t>5013</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6180/6174.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6180/6174.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reposição de uma luminária no Loteamento do Cinézio, ao lado da Casa do Sr. Pedro, Xingú, Posse, 5º distrito de Petrópolis.</t>
   </si>
   <si>
     <t>6181</t>
   </si>
   <si>
     <t>5014</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6181/6175.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6181/6175.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de extensão de rede baixa e a instalação de 04 (quatro) luminárias na rua da Conquista, Brejal, Posse, 5º distrito de Petrópolis.</t>
   </si>
   <si>
     <t>6186</t>
   </si>
   <si>
     <t>5019</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6186/6180.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6186/6180.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um semáforo com dispositivo tipo Botoeira e a elevação e pintura da faixa de pedestres, na Estrada União Indústria, em frente à Escola Municipal Beatriz Zaleski, km 89, na Posse, 5º Distrito deste Município.</t>
   </si>
   <si>
     <t>6193</t>
   </si>
   <si>
     <t>5026</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6193/6187.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6193/6187.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da construção de uma passarela na ponte próxima a escola Beatriz Zaleski, localizada na Avenida Noêmia Alves Rattes, Posse, 5º distrito de Petrópolis.</t>
   </si>
   <si>
     <t>6194</t>
   </si>
   <si>
     <t>5027</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6194/6188.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6194/6188.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da colocação de um abrigo de passageiros, na estrada do Carangola, ao lado do número 1173, Carangola, Petrópolis.</t>
   </si>
   <si>
     <t>6196</t>
   </si>
   <si>
     <t>5029</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6196/6190.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6196/6190.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da implantação da Academia de Saúde, no antigo Posto do PSF, Posse, 5º Distrito deste Município.</t>
   </si>
   <si>
     <t>6197</t>
   </si>
   <si>
     <t>5030</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6197/6191.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6197/6191.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da instalação de 1 luminária na estrada do Brejal, no Rio Bonito, transformador nº 69472, próximo ao Sítio São Sebastião, aproveito para informar que no local já tem rede baixa, Posse, 5º distrito de Petrópolis.</t>
   </si>
   <si>
     <t>6198</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6198/6192.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6198/6192.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Construção de uma Praça Pública, próximo ao nº.2.450, na Rua Amoedo, no Bairro Carangola.</t>
   </si>
   <si>
     <t>6199</t>
   </si>
   <si>
     <t>5032</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6199/6193.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6199/6193.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma faixa de pedestre localizado na Avenida Milton de Souza Carvalho, próximo ao lago de Nogueira, Bairro Nogueira.</t>
   </si>
   <si>
     <t>6246</t>
   </si>
   <si>
     <t>5066</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6246/6240.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6246/6240.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um sistema para o escoamento de águas pluviais, em toda a extensão da Rua Manoel Furtado de Mello (Buraco do Sapo) - Cuiabá.</t>
   </si>
   <si>
     <t>6265</t>
   </si>
   <si>
     <t>5085</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6265/6259.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6265/6259.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de mais uma lixeira móvel, assim como a retirada de entulho e afixação de sinalização proibindo o depósito de lixo na Rua Paulino Afonso, Centro, tendo como ponto de referência o nº 232.</t>
   </si>
   <si>
     <t>6268</t>
   </si>
   <si>
     <t>5088</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6268/6262.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6268/6262.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de obras para contenção de deslizamento de terra e barreiras na Rua dos Ferroviários, no bairro Alto da Serra.</t>
   </si>
   <si>
     <t>6274</t>
   </si>
   <si>
     <t>5094</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6274/6268.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6274/6268.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de lixeira com tampa na Rua Mosela, próximo ao número 25, Bairro Mosela.</t>
   </si>
   <si>
     <t>6285</t>
   </si>
   <si>
     <t>5105</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6285/6279.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6285/6279.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de 8 coletoras de lixo na Rua C, ao lado da igreja católica, Vila Rica, Bairro Pedro do Rio.</t>
   </si>
   <si>
     <t>6298</t>
   </si>
   <si>
     <t>5118</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6298/6292.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6298/6292.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de duas contêineres, na rua professor Eugênio Werneck Nº 326 (Pedro Ivo) Bairro - Morin.</t>
   </si>
   <si>
     <t>6306</t>
   </si>
   <si>
     <t>5126</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6306/6300.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6306/6300.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA CONSTRUÇÃO E ADEQUAÇÃO DA REDE DE ESGOTO E ÁGUAS PLUVIAIS COM COLOCAÇÃO DE MANILHAMENTO EM TODO O SEGUIMENTO DO CAMINHO DO AÇUDE, ANTIGA VIA FÉRREA - BAIRRO MEIO DA SERRA.</t>
   </si>
   <si>
     <t>6335</t>
   </si>
   <si>
     <t>5144</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6335/6329.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6335/6329.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um muro de contenção urgente, na servidão modesto garrido nº 406 - localizada na Rua Primeiro de Maio Nº 399, bairro Castelânea - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>6340</t>
   </si>
   <si>
     <t>5148</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6340/6334.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6340/6334.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de parquinho no viradouro da Rua Roberto Moreira Guimarães (antiga Rua E) no Bairro Samambaia.</t>
   </si>
   <si>
     <t>6351</t>
   </si>
   <si>
     <t>5156</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6351/6345.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6351/6345.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção da base de uma lixeira na Rua Mosela, número 550, Mosela.</t>
   </si>
   <si>
     <t>6353</t>
   </si>
   <si>
     <t>5158</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6353/6347.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6353/6347.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de cobertura e nivelamento do piso da quadra localizada na Estrada Nossa Senhora da Glória nº1220, Bairro da Glória, Corrêas.</t>
   </si>
   <si>
     <t>6363</t>
   </si>
   <si>
     <t>5167</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6363/6357.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6363/6357.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de lixeira na Estrada Ministro Salgado Filho, próximo ao número 3035, Itaipava</t>
   </si>
   <si>
     <t>6364</t>
   </si>
   <si>
     <t>5168</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6364/6358.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6364/6358.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de lixeira na Estrada Ministro Salgado Filho próximo ao número 2500 no Bairro Itaipava.</t>
   </si>
   <si>
     <t>6367</t>
   </si>
   <si>
     <t>5171</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6367/6361.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6367/6361.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de contenção na beira da Estrada Ministro Salgado Filho após o número 740 e próximo a entrada da região conhecida como boca do sapo no bairro Itaipava.</t>
   </si>
   <si>
     <t>6368</t>
   </si>
   <si>
     <t>5172</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6368/6362.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6368/6362.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de lixeira na Estrada Ministro Salgado Filho, próximo ao número 343, no Bairro Itaipava.</t>
   </si>
   <si>
     <t>6369</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6369/6363.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6369/6363.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de lixeira na Estrada Ministro Salgado Filho, próximo ao número 5234, no Bairro Itaipava.</t>
   </si>
   <si>
     <t>6388</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6388/6382.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6388/6382.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma escada de acesso na Servidão Antônio Manoel Esteves, Pedras Brancas, Mosela.</t>
   </si>
   <si>
     <t>6390</t>
   </si>
   <si>
     <t>5190</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6390/6384.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6390/6384.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma faixa de pedestre na Estrada União e Indústria, em frente ao número 20.713, Pedro do Rio.</t>
   </si>
   <si>
     <t>6395</t>
   </si>
   <si>
     <t>5194</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6395/6389.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6395/6389.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de uma Praça na Rua Roberto Moreira Guimarães, próximo ao lote 37, antiga Rua E, localizada no bairro Loteamento Samambaia.</t>
   </si>
   <si>
     <t>6399</t>
   </si>
   <si>
     <t>5197</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6399/6393.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6399/6393.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um parquinho recreativo na Rua Roberto Moereira Guimarães, próximo ao lote 37, localizada no bairro Loteamento Samambaia.</t>
   </si>
   <si>
     <t>6427</t>
   </si>
   <si>
     <t>5215</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6427/6421.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6427/6421.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de extensão da contenção das laterais da ponte, José Ferreira Bastos, na estrada Arnaldo Dyckerhoff, que dá acesso ao Cemitério Municipal, Brejal, Posse, 5º Distrito deste Município.</t>
   </si>
   <si>
     <t>6437</t>
   </si>
   <si>
     <t>5224</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6437/6431.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6437/6431.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de um corrimão de proteção, na rua general marciano magalhães na altura do Nº 48, bairro Morin.</t>
   </si>
   <si>
     <t>6439</t>
   </si>
   <si>
     <t>5226</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6439/6433.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6439/6433.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de duas lixeiras na Rua Bataillard, próximo ao número 001, Servidão Carmen Silva, Mosela.</t>
   </si>
   <si>
     <t>6441</t>
   </si>
   <si>
     <t>5228</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6441/1.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6441/1.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um parquinho com grama sintética, na Escola Municipal Santa Terezinha, Condomínio Santa Edwiges, S/N, Vila Rica, Pedro do Rio.</t>
   </si>
   <si>
     <t>6444</t>
   </si>
   <si>
     <t>5229</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6444/6438.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6444/6438.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de um corrimão escadaria situada na Rua Dr. Helio Bitencourt, próximo ao número 324 F, Centro.</t>
   </si>
   <si>
     <t>6447</t>
   </si>
   <si>
     <t>5232</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6447/6441.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6447/6441.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de análise de possível instalação de faixa de estímulo a redução de velocidade, na Rua Rocha Cardoso, próximo a Clínica de Terapias Integradas e Intensivas, Espaço Criarte, Valparaíso.</t>
   </si>
   <si>
     <t>6448</t>
   </si>
   <si>
     <t>5233</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6448/6442.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6448/6442.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma lixeira fixa na entrada da Estrada da Capitinga, Bairro Fazenda Inglesa, tendo como ponto de referência o ponto de ônibus à beira da estrada localizado na Rodovia BR 040, Km 73, sentido Juiz de Fora.</t>
   </si>
   <si>
     <t>6466</t>
   </si>
   <si>
     <t>5249</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6466/6460.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6466/6460.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma rampa de acesso no Protocolo Geral da Prefeitura, localizado na Rua Doutor Moreira da Fonseca, Nº 33 - Centro.</t>
   </si>
   <si>
     <t>6472</t>
   </si>
   <si>
     <t>5255</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6472/6466.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6472/6466.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de providências com relação à instalação de abrigo para atender aos colaboradores responsáveis pela manutenção da Praça Rui Barbosa, Praça da Liberdade - Centro Histórico.</t>
   </si>
   <si>
     <t>6499</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6499/6493.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6499/6493.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de corrimão ao longo da calçada, próximo ao nº 440, na Rua Bernardo Vasconcelos, Cascatinha.</t>
   </si>
   <si>
     <t>6502</t>
   </si>
   <si>
     <t>5280</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6502/6496.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6502/6496.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma área de lazer ao lado da quadra de esportes, na Rua Bernardo de Vasconcelos, nº 440, Cascatinha.</t>
   </si>
   <si>
     <t>6510</t>
   </si>
   <si>
     <t>5285</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6510/6504.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6510/6504.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de mais um corrimão, em toda a extensão da escadaria situada na na Servidão Ismael Chimendes, localizada na Rua Carolina Justen, Vila Militar.</t>
   </si>
   <si>
     <t>6518</t>
   </si>
   <si>
     <t>5293</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6518/6512.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6518/6512.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um quebra-mola na Rua Silvino Rodrigues do Santos, Estrada da Saudade.</t>
   </si>
   <si>
     <t>6526</t>
   </si>
   <si>
     <t>5299</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6526/6520.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6526/6520.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de um estudo técnico com a finalidade de instalar um quebra mola na Rua Manoel Marques de Azevedo, nº 11, Cascatinha.</t>
   </si>
   <si>
     <t>6527</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6527/6521.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6527/6521.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de necessidade de implantação de uma academia da terceira idade no ponto final da Estrada do Palmital, Nogueira.</t>
   </si>
   <si>
     <t>6528</t>
   </si>
   <si>
     <t>5301</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6528/6522.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6528/6522.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalar placas de sinalização e orientação na trilha ecológica e sua respectiva área de proteção ambiental no Caminho de terra em interseção próximo a Estrada do Palmital, nº 931, Nogueira.</t>
   </si>
   <si>
     <t>6537</t>
   </si>
   <si>
     <t>5310</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6537/6531.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6537/6531.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de SINALIZAÇÃO HORIZONTAL E VERTICAL NO ENTRONCAMENTO DAS RUAS BERNARDO PROÊNÇA COM A RUAS HYVIO NALIATO, BAIRRO CASCATINHA.</t>
   </si>
   <si>
     <t>6540</t>
   </si>
   <si>
     <t>5313</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6540/6534.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6540/6534.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um novo Prédio, com melhores e maiores acomodações, para acolher o CEI CRIANÇA SANTA EDWIGES, Vila Rica.</t>
   </si>
   <si>
     <t>6546</t>
   </si>
   <si>
     <t>5319</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6546/6540.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6546/6540.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de INSTALAÇÃO DE UMA ROTATÓRIA NO ENTRONCAMENTO DAS RUAS BERNARDO PROÊNÇA COM A RUAS HYVIO NALIATO BAIRRO CASCATINHA.</t>
   </si>
   <si>
     <t>6550</t>
   </si>
   <si>
     <t>5323</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6550/6544.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6550/6544.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de uma caçamba para colocar entulho de obra da Escola Municipal Santa Rita de Cassia na Rua Coronel Duarte da Silveira, Bairro Bingen.</t>
   </si>
   <si>
     <t>6560</t>
   </si>
   <si>
     <t>5332</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6560/6554.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6560/6554.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de inclusão de duas lombadas, na rua general marciano magalhães, uma em frente ao nº 763 e a outra no nº 670, bairro: Morin - petrópolis R/j.</t>
   </si>
   <si>
     <t>6563</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6563/6557.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6563/6557.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de redutores de velocidade, na avenida general marciano magalhães, em frente a servidão joana salerno amóglia, na altura dos Nº 747, no bairro marin - petrópolis R/j.</t>
   </si>
   <si>
     <t>6579</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6579/6573.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6579/6573.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de tela de proteção para cobertura da quadra, localizada na Estrada Vicenzo Rivetti, nº 505, Condomínio I, bairro Carangola.</t>
   </si>
   <si>
     <t>6583</t>
   </si>
   <si>
     <t>5341</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6583/6577.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6583/6577.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE CANTEIROS DE FLORES NA RUA LOPES DE CASTRO, DO NÚMERO 18 AO 99 - BAIRRO VALPARAÍSO.</t>
   </si>
   <si>
     <t>6584</t>
   </si>
   <si>
     <t>5342</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6584/6578.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6584/6578.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a instalação de canteiros de flores na entrada da Rua Oliveira Bulhões -Roseiral.</t>
   </si>
   <si>
     <t>6592</t>
   </si>
   <si>
     <t>5350</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6592/6586.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6592/6586.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de placa de identificação para a Servidão Altino Marques, nº 709, localizada na Rua João de Farias, Itamarati.</t>
   </si>
   <si>
     <t>6593</t>
   </si>
   <si>
     <t>5351</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6593/6587.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6593/6587.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de placa de identificação para a Servidão Alcides Marques Monteiro, nº 682, Alcobacinha, Itamarati.</t>
   </si>
   <si>
     <t>6594</t>
   </si>
   <si>
     <t>5352</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6594/6588.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6594/6588.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de placa de identificação para a Servidão Anibal Marques, nº 662, localizada na Rua João de Farias, Alcobacinha, Itamarati.</t>
   </si>
   <si>
     <t>6596</t>
   </si>
   <si>
     <t>5354</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6596/6590.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6596/6590.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de placa de identificação na Servidão Viúva Maria Conceição, nº 27, localizada na Rua Augusto Igreja Martins, Alcobacinha, Itamarati.</t>
   </si>
   <si>
     <t>6609</t>
   </si>
   <si>
     <t>5362</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6609/6603.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6609/6603.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma academia do projeto da terceira idade, no lago no Parque São Vicente, na Rua Nair Tefé, próximo ao Nº 50, localizada no bairro Quitandinha.</t>
   </si>
   <si>
     <t>6610</t>
   </si>
   <si>
     <t>5363</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6610/6604.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6610/6604.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de um parquinho recreativo, ao lado do lago do Parque São Vicente, na Rua Nair Tefé, próximo ao Nº 50, localizada no bairro Quitandinha.</t>
   </si>
   <si>
     <t>6611</t>
   </si>
   <si>
     <t>5364</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6611/6605.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6611/6605.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma praça na Rua Nair Tefé, Nº 50, localizada no bairro Quitandinha.</t>
   </si>
   <si>
     <t>6619</t>
   </si>
   <si>
     <t>5372</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6619/6613.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6619/6613.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma faixa elevada na Estrada União e Indústria, em frente ao número 6.590 A, bairro Nogueira.</t>
   </si>
   <si>
     <t>6620</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6620/6614.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6620/6614.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma coletora de lixo, na Estrada União e Industria em frente ao número 6.590 A, sentido centro, no bairro Nogueira.</t>
   </si>
   <si>
     <t>6624</t>
   </si>
   <si>
     <t>5377</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6624/6618.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6624/6618.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a instalação de uma placa "proibido jogar entulho" na Rua Ângelo João Brand, próximo ao nº 516 - Independência.</t>
   </si>
   <si>
     <t>6656</t>
   </si>
   <si>
     <t>5392</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6656/6650.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6656/6650.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da instalação de brinquedos e brinquedos adaptáveis para crianças com de deficiência, na Praça CEU, no Centro da Posse, 5º Distrito deste município.</t>
   </si>
   <si>
     <t>6664</t>
   </si>
   <si>
     <t>5400</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6664/6658.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6664/6658.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de solicitar à instalação de um ponto de parada de ônibus com abrigo de passageiros, na Estrada União Industria após o numero 570, Bairro Corrêas, sentido Centro/ Distritos próximo ao Centro Empresarial Corrêas Wall, Corrêas, Petrópolis.</t>
   </si>
   <si>
     <t>6676</t>
   </si>
   <si>
     <t>5411</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6676/6670.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6676/6670.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de duas lixeiras na Rua Retiro das Pedras, próximo ao número 01, Pedro do Rio.</t>
   </si>
   <si>
     <t>6681</t>
   </si>
   <si>
     <t>5414</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6681/6675.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6681/6675.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma lombada na Rua Bataillard, próximo ao número 299, Mosela.</t>
   </si>
   <si>
     <t>6689</t>
   </si>
   <si>
     <t>5421</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6689/6683.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6689/6683.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de uma tela de proteção na área localizada na Estrada José Carneiro Dias, em frente ao nº 977 - bairro Samanbaia.</t>
   </si>
   <si>
     <t>6690</t>
   </si>
   <si>
     <t>5422</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6690/6684.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6690/6684.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de uma mesa de concreto com tabuleiro na rua General Marciano Magalhães, próximo ao nº 604, enfrente ao bar asa delta, bairro Morin - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>6703</t>
   </si>
   <si>
     <t>5427</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6703/6697.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6703/6697.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de estudo técnico a fim de que seja instalado um quebra- mola na Estrada União e Indústria, em frente ao número 18.145, Pedro do Rio.</t>
   </si>
   <si>
     <t>6706</t>
   </si>
   <si>
     <t>5430</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6706/6700.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6706/6700.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de uma mesa e banco de concreto na Rua Augusto Severo, nº 162, no bairro Morin.</t>
   </si>
   <si>
     <t>6709</t>
   </si>
   <si>
     <t>5433</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6709/6703.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6709/6703.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocar um ponto de apoio com banheiro e bebedouro para atender os motoristas no ponto final da Rua Rochedo, Cascatinha.</t>
   </si>
   <si>
     <t>6713</t>
   </si>
   <si>
     <t>5436</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6713/6707.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6713/6707.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um muro de contenção na Rua Flávio Cavalcante, na altura do número 895, bairro Caxambu.</t>
   </si>
   <si>
     <t>6715</t>
   </si>
   <si>
     <t>5438</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6715/6709.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6715/6709.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Abertura de um Centro de Referência de Assistência Social, (CRAS), na rua Álvaro Machado, nº 120, localizada no bairro São Sebastião.</t>
   </si>
   <si>
     <t>6719</t>
   </si>
   <si>
     <t>5442</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6719/6713.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6719/6713.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um parquinho infantil na Rua Mosela, em frente ao número 1.339, Mosela.</t>
   </si>
   <si>
     <t>6721</t>
   </si>
   <si>
     <t>5444</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6721/6715.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6721/6715.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um muro de contenção urgente na rua francisco peixoto da costa nº 242, bairro: caxambú - petrópolis R/j.</t>
   </si>
   <si>
     <t>6726</t>
   </si>
   <si>
     <t>5448</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6726/6720.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6726/6720.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implantação de mais um consultório odontológico no PSF do bairro São Sebastião.</t>
   </si>
   <si>
     <t>6729</t>
   </si>
   <si>
     <t>5451</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6729/6723.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6729/6723.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a instalação de corrimão em toda a extensão da Servidão Conrado Grotz, localizado na Rua Washington Luiz - Centro.</t>
   </si>
   <si>
     <t>6732</t>
   </si>
   <si>
     <t>5453</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6732/6726.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6732/6726.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de rede de esgoto ligando a Vila Santos à Servidão Maria Rodrigues, na rua Fragoso, bairro Estrada da Saudade.</t>
   </si>
   <si>
     <t>6749</t>
   </si>
   <si>
     <t>5466</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6749/6743.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6749/6743.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de parquinho infantil com inclusão de brinquedos adaptados para crianças com necessidades especiais na localidade conhecida como Casinhas na Estrada da Boa Esperança, nº 4.380, Cuiabá - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>6766</t>
   </si>
   <si>
     <t>5479</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6766/6760.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6766/6760.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalar mais ou menos 15 metros de guard rail próximo a antiga fábrica São Pedro de Alcântara , Rua Washington Luiz.</t>
   </si>
   <si>
     <t>6768</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6768/6762.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6768/6762.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um parquinho nas proximidades do nº 1220 da Comunidade do Veludo , Duarte da Silveira.</t>
   </si>
   <si>
     <t>6769</t>
   </si>
   <si>
     <t>5482</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6769/6763.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6769/6763.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de poste de luz em toda extensão da Comunidade do veludo , Bairro Duarte da Silveira.</t>
   </si>
   <si>
     <t>6772</t>
   </si>
   <si>
     <t>5485</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6772/6766.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6772/6766.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da construção de uma creche no Fragoso , Estrada da Saudade.</t>
   </si>
   <si>
     <t>6773</t>
   </si>
   <si>
     <t>5486</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6773/6767.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6773/6767.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocar uma placa de identificação para a Praça Célia Leite Garcia, localizada na Rua Humberto Rovigatti, Samambaia.</t>
   </si>
   <si>
     <t>6776</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6776/6770.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6776/6770.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um corrimão na Servidão Viúva Maria Conceição, nº 27, localizada na Rua Augusto Igreja Martins, Alcobacinha, Itamarati.</t>
   </si>
   <si>
     <t>6797</t>
   </si>
   <si>
     <t>5494</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6797/6787.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6797/6787.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de placa e sinalização de carga e descarga, localizado na Rua tereza próximo ao nº 1734, bairro: alto da serra - petrópolis/rj.</t>
   </si>
   <si>
     <t>6800</t>
   </si>
   <si>
     <t>5497</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6800/6790.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6800/6790.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implantação de corrimão na escadaria da Servidão Sebastiana de Jesus, localizada no Bairro da Glória.</t>
   </si>
   <si>
     <t>6801</t>
   </si>
   <si>
     <t>5498</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6801/6791.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6801/6791.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implantação de espelho convexo na Rua do Imperador, próximo ao nº 1003, localizada no Bairro Centro.</t>
   </si>
   <si>
     <t>6804</t>
   </si>
   <si>
     <t>5501</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6804/6794.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6804/6794.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reposição das grades das canaletas, na academia popular do Castelo, Rua Capitão João Amancio de Souza Coutinho, localidade da Rua 11, Bairro Corrêas.</t>
   </si>
   <si>
     <t>6826</t>
   </si>
   <si>
     <t>5523</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6826/6816.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6826/6816.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de uma caçamba de lixo para a Estrada José Almeida Amado s/nº, Caxambu.</t>
   </si>
   <si>
     <t>6828</t>
   </si>
   <si>
     <t>5525</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6828/6818.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6828/6818.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de placa indicativa de limite de velocidade e instalação de tachão de sinalização na Rua João Xavier , Moinho Preto.</t>
   </si>
   <si>
     <t>6833</t>
   </si>
   <si>
     <t>5530</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6833/6823.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6833/6823.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma rotatória no entroncamento da Estrada do Carangola com a Rodovia Presidente Juscelino Kubitschek.</t>
   </si>
   <si>
     <t>6842</t>
   </si>
   <si>
     <t>5532</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6842/6831.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6842/6831.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocar um abrigo de ônibus, localizado na rua Antônio Soares Pinto, no bairro Alto da Serra - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>6843</t>
   </si>
   <si>
     <t>5533</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6843/6832.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6843/6832.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma placa de (proibido estacionar), em frente ao nº 166, na rua Antônio Soares Pinto, bairro Alto da Serra - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>6846</t>
   </si>
   <si>
     <t>5536</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6846/6835.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6846/6835.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de repor as lixeiras na praça Monsenhor Aquiles de Mello, na Rua Hívio Naliato, Cascatinha.</t>
   </si>
   <si>
     <t>6848</t>
   </si>
   <si>
     <t>5538</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6848/6837.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6848/6837.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de vistoria para estudo técnico com a finalidade de instalar um quebra molas na Rua João de Farias em frente ao nº 800, Alcobacinha.</t>
   </si>
   <si>
     <t>6851</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6851/6840.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6851/6840.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reposição das lixeiras na Estrada José Carneiro Dias, próximo ao ponto de ônibus no começo da via, Bairro Samambaia, Cascatinha.</t>
   </si>
   <si>
     <t>6854</t>
   </si>
   <si>
     <t>5544</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6854/6843.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6854/6843.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um viradouro na, Rua Rochedo, Bairro Nova Cascatinha.</t>
   </si>
   <si>
     <t>6856</t>
   </si>
   <si>
     <t>5546</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6856/6845.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6856/6845.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de tela de proteção na parte superior da Quadra Poliesportiva, localizada na Rua Manoel Francisco de Paula, em frente ao ponto final do ônibus, Bairro Siméria.</t>
   </si>
   <si>
     <t>6881</t>
   </si>
   <si>
     <t>5571</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6881/6870.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6881/6870.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma lixeira móvel na Estrada Almirante Paulo Meira, Vale das Videiras, tendo como ponto de referência o nº1801.</t>
   </si>
   <si>
     <t>6887</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6887/6876.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6887/6876.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da construção de um Pórtico e Urbanização na entrada da cidade pelo Bairro Alto da Serra, próximo a Rua Lopes Trovão, nº 197, Alto da Serra.</t>
   </si>
   <si>
     <t>6891</t>
   </si>
   <si>
     <t>5581</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6891/6880.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6891/6880.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de estudo de viabilidade para obras de contenção na escadaria localizada na Rua Brigadeiro Castrioto, Provisória, tendo como ponto de referência a Igreja Batista.</t>
   </si>
   <si>
     <t>6894</t>
   </si>
   <si>
     <t>5584</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6894/6883.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6894/6883.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de estudo de viabilidade para a instalação de, "guard-rail", mureta ou outras medidas de segurança para o viradouro localizado na Vila Nicolau Antônio Mayworm, Mosela.</t>
   </si>
   <si>
     <t>6908</t>
   </si>
   <si>
     <t>5598</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6908/6897.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6908/6897.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO E IMPLEMENTAÇÃO DE UMA CRECHE NA RUA DR. JOÃO GLASS VEIGA - BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>6916</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6916/6905.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6916/6905.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar instalação de lixeira de concreto na Rua Caminho da Ladeira, em frente ao nº224, Bairro Boa Vista.</t>
   </si>
   <si>
     <t>6960</t>
   </si>
   <si>
     <t>5639</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6960/6949.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6960/6949.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de uma caçamba para entulho na Rua Pedro Ivo, próximo ao número 289, Bairro Morin.</t>
   </si>
   <si>
     <t>6998</t>
   </si>
   <si>
     <t>5672</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6998/6987.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6998/6987.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de um redutor de velocidade na Rua Valentim Osório da Silva nº 47, Boa Vista , Cascatinha.</t>
   </si>
   <si>
     <t>7000</t>
   </si>
   <si>
     <t>5674</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7000/6989.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7000/6989.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de fazer um corrimão com aproximadamente 80 metros na Estrada Rio Petrópolis ,Quilômetro 83, Duques , Quitandinha.</t>
   </si>
   <si>
     <t>7016</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7016/7005.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7016/7005.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma Unidade Básica de Saúde UBS, na Rua Nossa Senhora Aparecida Nº 1 localizada no bairro Valparaiso.</t>
   </si>
   <si>
     <t>7051</t>
   </si>
   <si>
     <t>5716</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7051/7040.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7051/7040.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da instalação de um corrimão na escadaria de uma servidão localizada na altura do nº 76 da Rua João Ramos, Bairro Vista Alegre.</t>
   </si>
   <si>
     <t>7053</t>
   </si>
   <si>
     <t>5718</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7053/7042.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7053/7042.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma caixa coletora de lixo ao lado da Servidão localizada na altura do nº 256 da Estrada Presidente Sodré , Siméria.</t>
   </si>
   <si>
     <t>7060</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7060/7049.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7060/7049.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um quebra-molas na Estrada União e Indústria, KM 080, próximo ao número 22.099, Pedro do Rio.</t>
   </si>
   <si>
     <t>7069</t>
   </si>
   <si>
     <t>5734</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7069/7058.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7069/7058.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de colocação de 2 lixeiras na Rua Marechal Hermes da Fonseca, próximo ao nº 391, localizada no bairro Quarteirão Ingelheim.</t>
   </si>
   <si>
     <t>7070</t>
   </si>
   <si>
     <t>5735</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7070/7059.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7070/7059.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de grama sintética em todo a extensão do piso do Parquinho Infantil, localizado na praça de Nogueira, Bairro Nogueira.</t>
   </si>
   <si>
     <t>7071</t>
   </si>
   <si>
     <t>5736</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7071/7060.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7071/7060.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de construção de canaletas para escoamento de águas pluviais, na Servidão Cândido Luiz Moreira Neto, localizada no bairro Alto da Serra.</t>
   </si>
   <si>
     <t>7078</t>
   </si>
   <si>
     <t>5743</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7078/7067.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7078/7067.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de colocação de uma tela de proteção na pracinha do Alto da Derrubada, localizada na Estrada da Fazenda Inglesa.</t>
   </si>
   <si>
     <t>7149</t>
   </si>
   <si>
     <t>5804</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7149/7138.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7149/7138.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um corrimão com aproximadamente vinte e cinco metros na Servidão João França , localizada no Caminho da Ladeira ,Bairro Boa Vista.</t>
   </si>
   <si>
     <t>7175</t>
   </si>
   <si>
     <t>5828</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7175/7164.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7175/7164.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um muro de contenção, localizado na rua álvares de azevedo nº 596, no bairro: corrêas - petrópolis/rj.</t>
   </si>
   <si>
     <t>7177</t>
   </si>
   <si>
     <t>5830</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7177/7166.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7177/7166.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de novas coletoras de lixo na Rua Amazonas, Nogueira, ponto de referência: subida pelo lago, primeira á esquerda (rua de paralelos).</t>
   </si>
   <si>
     <t>7178</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7178/7167.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7178/7167.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um Parquinho Infantil no conjunto Residencial Oswaldo Santarsieri Médici, na Posse, 5º Distrito de Petrópolis.</t>
   </si>
   <si>
     <t>7183</t>
   </si>
   <si>
     <t>5833</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7183/7172.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7183/7172.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma calçada para pedestres na ponte localizada na Rua 31 de março, próximo ao nº 12, Arranha-Céu ,Itaipava, semelhante a já implementada na Rua Jerônimo Ferreira Alves, Itaipava.</t>
   </si>
   <si>
     <t>7191</t>
   </si>
   <si>
     <t>5841</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7191/7180.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7191/7180.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de calçada com corrimão na Rua Vicenzo Rivetti, bairro Carangola.</t>
   </si>
   <si>
     <t>7200</t>
   </si>
   <si>
     <t>5849</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7200/7189.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7200/7189.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de vistoria para estudo técnico com a finalidade de instalar um quebra molas na Rua Gabriel Vieira, nº 58-B, Loteamento Samambaia.</t>
   </si>
   <si>
     <t>7210</t>
   </si>
   <si>
     <t>5858</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7210/7199.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7210/7199.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de 6 barris de lixo, na Alameda Aclimação, casa 07 A, bairro Itaipava.</t>
   </si>
   <si>
     <t>7230</t>
   </si>
   <si>
     <t>5870</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7230/7219.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7230/7219.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de banheiros químicos na área do parque do Cruzeiro do Sul, localizado na Rua Deputado Euvaldo Lodd, s/n, bairro Morin.</t>
   </si>
   <si>
     <t>7255</t>
   </si>
   <si>
     <t>5890</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7255/7244.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7255/7244.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação da placa de identificação para a Praça Vereador José de Oliveira Costa, localizada na Estrada União e Indústria, próximo ao número 19.275, Pedro do Rio.</t>
   </si>
   <si>
     <t>7261</t>
   </si>
   <si>
     <t>5895</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7261/7250.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7261/7250.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE COLOCAÇÃO DE UM PONTO DE ÔNIBUS PARA ATENDER OS MORADORES DA RUA DR. JOÃO GLASS VEIGA, PRÓXIMO AO NÚMERO 301 - BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>7291</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7291/7279.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7291/7279.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de de instalação de uma lixeira na Rua Emílio Zanatta, próximo ao número 986, Pedro do Rio.</t>
   </si>
   <si>
     <t>7294</t>
   </si>
   <si>
     <t>5914</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7294/7282.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7294/7282.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação urgente de dois contêineres para acomodação do lixo na Estrada União e Indústria, nº 9.418 - atrás da placa Jardim Imperial - Itaipava - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>7314</t>
   </si>
   <si>
     <t>5925</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7314/7302.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7314/7302.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de corrimão na Rua Nair de Oliveira Kronenberg, lote 07, quadra 08, Bairro Batailhard.</t>
   </si>
   <si>
     <t>7316</t>
   </si>
   <si>
     <t>5927</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7316/7304.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7316/7304.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de estudo técnico para a instalação de um quebra-molas na Rua Gesner Pinto Monteiro, lote 81, Castelo São Manel, Corrêas.</t>
   </si>
   <si>
     <t>7319</t>
   </si>
   <si>
     <t>5930</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7319/7307.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7319/7307.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de base para duas lixeiras, na Estrada do Contorno, KM 63, Itaipava.</t>
   </si>
   <si>
     <t>7322</t>
   </si>
   <si>
     <t>5933</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7322/7310.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7322/7310.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recolocar as placas indicativas de ponto de ônibus na Rodovia Philúvio Cerqueira Rodrigues, próximo ao número 1.035, Itaipava.</t>
   </si>
   <si>
     <t>7323</t>
   </si>
   <si>
     <t>5934</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7323/7311.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7323/7311.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de solicitar ao órgão competente o estudo e a viabilidade de construção de uma calçada na Rua Cel. Duarte da Silveira, do Nº 1122 a 1750, no bairro Bingen - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>7328</t>
   </si>
   <si>
     <t>5939</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7328/7316.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7328/7316.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de instalação de placa com denominação "Servidão José Cassiano", localizada na Rua Antônio Soares Pinto, nº 310, no bairro Alto da Serra.</t>
   </si>
   <si>
     <t>7333</t>
   </si>
   <si>
     <t>5944</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7333/7321.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7333/7321.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR A INSTALAÇÃO DE CORRIMÃO EM TODA EXTENSÃO DA RUA FAGUNDES VARELA, SERVIDÃO JOÃO FRANCISCO N° 162-E - BAIRRO DUCHAS.</t>
   </si>
   <si>
     <t>7352</t>
   </si>
   <si>
     <t>5945</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7352/7340.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7352/7340.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE PONTOS DE DESCARTE DE ENTULHO E REVITALIZAÇÃO DA RUA LOPES DE CASTRO, ENTRE OS N°s 18 AO 99 - BAIRRO VALPARAÍSO.</t>
   </si>
   <si>
     <t>7356</t>
   </si>
   <si>
     <t>5948</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7356/7344.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7356/7344.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de um estudo técnico para colocação de um redutor de velocidade na Rua João Xavier, Bairro Duarte da Silveira, Próximo ao número 2000.</t>
   </si>
   <si>
     <t>7399</t>
   </si>
   <si>
     <t>5980</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7399/7387.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7399/7387.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma passarela suspensa para pedestres na ponte localizada na Rua 31 de março, próximo ao nº 12, Arranha Céu, Itaipava, semelhante a já implementada na Rua Jerônimo Ferreira Alves, Itaipava.</t>
   </si>
   <si>
     <t>7400</t>
   </si>
   <si>
     <t>5981</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7400/7388.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7400/7388.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma faixa de pedestre, localizada na Estrada Calembe, enfrente ao lago de Nogueira, Bairro Nogueira.</t>
   </si>
   <si>
     <t>7401</t>
   </si>
   <si>
     <t>5982</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7401/7389.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7401/7389.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de faixa de pedestres à Estrada União e Indústria nº 7291, Nogueira, Petrópolis.</t>
   </si>
   <si>
     <t>7403</t>
   </si>
   <si>
     <t>5983</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7403/7391.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7403/7391.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Instalação de Placa de sinalização de proibido Estacionar na Estrada Fazenda Inglesa na praça após a quadra (porta da igreja Católica) no bairro Alto da Derrubada.</t>
   </si>
   <si>
     <t>7449</t>
   </si>
   <si>
     <t>6009</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7449/7436.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7449/7436.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de corrimão em toda extensão da escadaria, na vila Adão Hammes, entre a Petro ita e a pró óleo, Bairro Coronel Veiga.</t>
   </si>
   <si>
     <t>7456</t>
   </si>
   <si>
     <t>6016</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7456/7443.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7456/7443.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma placa regulamentadora de Proibido jogar entulho, próximo ao número 819, na rua Alberto de Oliveira, Mosela.</t>
   </si>
   <si>
     <t>7460</t>
   </si>
   <si>
     <t>6020</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7460/7447.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7460/7447.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de 03 coletoras de lixo tipo container, na Estrada de Secretário nº 719, alto pegado, Pedro do Rio.</t>
   </si>
   <si>
     <t>7461</t>
   </si>
   <si>
     <t>6021</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7461/7448.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7461/7448.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE ABRIGO DE ÔNIBUS PARA A RUA DR. THOUZET, PRÓXIMO AO N° 1.741 - BAIRRO QUITANDINHA.</t>
   </si>
   <si>
     <t>7469</t>
   </si>
   <si>
     <t>6028</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7469/7456.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7469/7456.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um parquinho infantil para a Escola Municipal Avelino de Carvalho, com a inclusão de brinquedos adaptados para crianças com necessidades especiais, na Posse, 5º distrito de Petrópolis.</t>
   </si>
   <si>
     <t>7471</t>
   </si>
   <si>
     <t>6030</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7471/7458.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7471/7458.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de um parquinho infantil para a Escola Municipal Beatriz Zaleski, com a inclusão de brinquedos adaptados para crianças com necessidades especiais, na Posse, 5º distrito de Petrópolis.</t>
   </si>
   <si>
     <t>7472</t>
   </si>
   <si>
     <t>6031</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7472/7459.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7472/7459.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de um parquinho infantil para a Escola Municipal Oswaldo Costa Frias, com a inclusão de brinquedos adaptados para crianças com necessidades especiais, na Posse, 5º distrito de Petrópolis.</t>
   </si>
   <si>
     <t>7473</t>
   </si>
   <si>
     <t>6032</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7473/7460.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7473/7460.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um parquinho infantil para a Escola Municipal Félix Van Erven de Barros, com a inclusão de brinquedos adaptados para crianças com necessidades especiais, na Posse, 5º distrito de Petrópolis.</t>
   </si>
   <si>
     <t>7474</t>
   </si>
   <si>
     <t>6033</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7474/7461.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7474/7461.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um parquinho infantil para a Escola Municipal Arnaldo Dyckerhoff, com a inclusão de brinquedos adaptados para crianças com necessidades especiais, na Posse, 5º distrito de Petrópolis.</t>
   </si>
   <si>
     <t>7475</t>
   </si>
   <si>
     <t>6034</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7475/7462.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7475/7462.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DE UM PARQUINHO INFANTIL PARA A ESCOLA MUNICIPAL DO TAQUARIL, COM A INCLUSÃO DE BRINQUEDOS ADAPTADOS PARA CRIANÇAS COM NECESSIDADES ESPECIAIS, NA POSSE, 5º DISTRITO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>7495</t>
   </si>
   <si>
     <t>6047</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7495/7481.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7495/7481.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma coletora de lixo, próximo ao número 43 na Rua da Imperatriz, centro.</t>
   </si>
   <si>
     <t>7506</t>
   </si>
   <si>
     <t>6054</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7506/7492.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7506/7492.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE UMA PLACA DE IDENTIFICAÇÃO NA SERVIDÃO VILMA GONÇALVES DE OLIVEIRA - BAIRRO ATÍLIO MAROTTI.</t>
   </si>
   <si>
     <t>7529</t>
   </si>
   <si>
     <t>6069</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7529/7515.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7529/7515.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de rede de captação de águas pluviais em toda extensão da Rua José Bispo Nascimento, Independência.</t>
   </si>
   <si>
     <t>7538</t>
   </si>
   <si>
     <t>6074</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7538/7524.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7538/7524.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um muro de contenção na Rua Presidente Ranieri Mazzilli, bairro Valparaiso.</t>
   </si>
   <si>
     <t>7545</t>
   </si>
   <si>
     <t>6079</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7545/7531.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7545/7531.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de corrimão na ponte que liga a rua Sebastião Pinho da Silva a rua Isabel de Souza, Retiro.</t>
   </si>
   <si>
     <t>7548</t>
   </si>
   <si>
     <t>6081</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7548/7534.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7548/7534.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma lixeira na Rua José Joaquim Rodrigues, próximo ao número 19.600, Pedro do Rio.</t>
   </si>
   <si>
     <t>7552</t>
   </si>
   <si>
     <t>6085</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7552/7538.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7552/7538.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de duas contêineres para o lixo, na rua flavio cavalcante próximo ao nº 895 - bairro: caxambu - petrópolis/Rj.</t>
   </si>
   <si>
     <t>7583</t>
   </si>
   <si>
     <t>6100</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7583/7569.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7583/7569.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de caçambas de entulho na Rua Pedro Ivo, Próximo ao número 274, Bairro Morin.</t>
   </si>
   <si>
     <t>7589</t>
   </si>
   <si>
     <t>6105</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7589/7575.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7589/7575.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de corrimão na ponte que liga a rua Sebastião Pinho da Silva a rua Fernades Vieira, Retiro.</t>
   </si>
   <si>
     <t>7599</t>
   </si>
   <si>
     <t>6114</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7599/7585.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7599/7585.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DE UM MURO DE CONTENÇÃO NA ESTRADA JOSÉ ALMEIDA AMADO S/N, LOCALIDADE CONHECIDA COMO BAIRRO ALTO, RUA 02, SANTA ISABEL, NO BAIRRO CAXAMBÚ.</t>
   </si>
   <si>
     <t>7624</t>
   </si>
   <si>
     <t>6128</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7624/7610.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7624/7610.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um corrimão na Rua Julio Jesus Gabriel, próximo ao número 20.384, Pedro do Rio.</t>
   </si>
   <si>
     <t>7632</t>
   </si>
   <si>
     <t>6135</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7632/7617.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7632/7617.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de um painel, em cada um dos dois pórticos de entrada da cidade, com a indicação do título "Capital Estadual da Cerveja".</t>
   </si>
   <si>
     <t>7645</t>
   </si>
   <si>
     <t>6139</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7645/7629.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7645/7629.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implantação da Academia da Terceira Idade na Praça da Rui Barbosa, também conhecida como "Praça da Liberdade", bairro Centro, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>7650</t>
   </si>
   <si>
     <t>6144</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7650/7634.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7650/7634.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação em toda a extensão da rede de manilhas de águas pluviais na Rua da Pedreira, Araras.</t>
   </si>
   <si>
     <t>7656</t>
   </si>
   <si>
     <t>6149</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7656/7640.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7656/7640.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da construção de uma cobertura no acesso a Escola Municipal Professor Nilton São Thiago localizada na Avenida Leopoldina, nº 561, Nogueira - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>7684</t>
   </si>
   <si>
     <t>6158</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7684/7668.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7684/7668.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de corrimão na beira do Rio na Rua Felipe Camarão, nº 12, Retiro.</t>
   </si>
   <si>
     <t>7685</t>
   </si>
   <si>
     <t>6159</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7685/7669.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7685/7669.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de "parquinho" junto ao campo e próximo ao "bar do Geraldo" na Rua Jacinto Rabelo, Vila Felipe.</t>
   </si>
   <si>
     <t>7686</t>
   </si>
   <si>
     <t>6160</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7686/7670.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7686/7670.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de "alambrado" junto ao campo e próximo ao "bar do Geraldo" na Rua Jacinto Rabelo, Vila Felipe.</t>
   </si>
   <si>
     <t>7687</t>
   </si>
   <si>
     <t>6161</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7687/7671.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7687/7671.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de conclusão de obra em rampa que seria continuação da Vila Nicolau Roberto Carlos, bairro Mosela - Petrópolis RJ.</t>
   </si>
   <si>
     <t>7689</t>
   </si>
   <si>
     <t>6163</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7689/7673.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7689/7673.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de tela de proteção e revitalização, no campo, conhecido como campo do carrapatão, localizado na rua braz rossi nº 740, (em frente ao bar da fabiane) bairro: nogueira - petrópolis/rj.</t>
   </si>
   <si>
     <t>7694</t>
   </si>
   <si>
     <t>6168</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7694/7678.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7694/7678.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de solicitar a implantação de canaletas para escoamento de água na Rua Francisco Scali próximo ao nº 1871, Quissamã.</t>
   </si>
   <si>
     <t>7704</t>
   </si>
   <si>
     <t>6178</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7704/7688.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7704/7688.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de extensão de corrimão na pracinha da Rua Joaquim João de Oliveira no Bairro Nova Cascatinha, Cascatinha.</t>
   </si>
   <si>
     <t>7724</t>
   </si>
   <si>
     <t>6188</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7724/7706.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7724/7706.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de rede coletora de esgoto, próximo ao lote 41, Quadra 15 na Rua São Paulo, Quitandinha.</t>
   </si>
   <si>
     <t>7729</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7729/7711.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7729/7711.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construir uma cobertura da quadra esportiva da Escola Municipalizada Moysés Furtado Bravo, na Posse, 5º Distrito deste Município.</t>
   </si>
   <si>
     <t>7732</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7732/7714.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7732/7714.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um redutor de velocidade, localizado na Rua Dr. Bina Cale, próximo ao número 460, Bairro Calembe em Nogueira.</t>
   </si>
   <si>
     <t>7739</t>
   </si>
   <si>
     <t>6202</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7739/7721.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7739/7721.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um corrimão em toda extensão de uma escada localizada na Travessa Deoclécio Damasceno de Freitas, Rua Teresa, Centro.</t>
   </si>
   <si>
     <t>7758</t>
   </si>
   <si>
     <t>6212</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7758/7739.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7758/7739.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um parquinho infantil com a inclusão de brinquedos adaptados para crianças com necessidades especiais na Escola Municipal Professor Nilton São Thiago localizada na Avenida Leopoldina, nº 561, Nogueira - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>7759</t>
   </si>
   <si>
     <t>6213</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7759/7740.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7759/7740.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da construção de uma praça na Rua João Moreira, Valparaíso, Petrópolis/RJ, em terreno situado nos fundos do BNH, atrás da caixa d'água.</t>
   </si>
   <si>
     <t>7767</t>
   </si>
   <si>
     <t>6218</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7767/7748.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7767/7748.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de meio fio na Rua Julio de Jesus Gabriel, em frente ao número 20.544, Pedro do Rio.</t>
   </si>
   <si>
     <t>7768</t>
   </si>
   <si>
     <t>6219</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7768/7749.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7768/7749.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma Estação de tratamento de esgoto e rede de coleta na localidade de Secretário, Pedro do Rio.</t>
   </si>
   <si>
     <t>7769</t>
   </si>
   <si>
     <t>6220</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7769/7750.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7769/7750.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma tela de proteção na Estrada Do Ribeirão, próximo ao número 490, Castelo São Manoel, Corrêas.</t>
   </si>
   <si>
     <t>7773</t>
   </si>
   <si>
     <t>6224</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7773/7754.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7773/7754.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um pórtico e um Centro de Informações turísticas, na entrada da localidade de Secretário.</t>
   </si>
   <si>
     <t>7774</t>
   </si>
   <si>
     <t>6225</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7774/7755.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7774/7755.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Construção de um Pórtico e um Centro de Informação Turística, na entrada e saída principal de Itaipava, que liga a BR 040, próximo ao número 11.833, Bonsucesso.</t>
   </si>
   <si>
     <t>7775</t>
   </si>
   <si>
     <t>6226</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7775/7756.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7775/7756.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de base, bem como seja instalada tela de proteção em torno da coletora de lixo e seja recuperada a calçada, na Rua Mosela, em frente ao número 543, Mosela - Centro.</t>
   </si>
   <si>
     <t>7776</t>
   </si>
   <si>
     <t>6227</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7776/7757.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7776/7757.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CONTRUÇÃO DE RAMPA DE ACESSIBILIDADE PARA HOSPITAL MUNICIPAL DR. NELSON DE SÁ EARP, RUA PAULINO AFONSO N° 555 - BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>7814</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7814/7795.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7814/7795.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de se implantar um redutor de velocidade na Estrada Machado Fagundes, próximo ao nº 326, Cascatinha.</t>
   </si>
   <si>
     <t>7816</t>
   </si>
   <si>
     <t>6248</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7816/7797.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7816/7797.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocar um meio fio na rua Abrahão Mussa, no Bairro Côrreas - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>7871</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7871/7852.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7871/7852.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma calçada de 55 metros de extensão na Rua Braz Rossi, bairro Nogueira.</t>
   </si>
   <si>
     <t>7872</t>
   </si>
   <si>
     <t>6269</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7872/7853.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7872/7853.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma calçada de aproximadamente 70 metros na Avenida Leopoldina, bairro Nogueira.</t>
   </si>
   <si>
     <t>7889</t>
   </si>
   <si>
     <t>6282</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7889/7870.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7889/7870.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de coletoras de lixo, entre os números 362 e 344, na Rua Alfredo Schilick, Chácara Flora - Alto da Serra.</t>
   </si>
   <si>
     <t>7891</t>
   </si>
   <si>
     <t>6283</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7891/7872.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7891/7872.pdf</t>
   </si>
   <si>
     <t>7893</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7893/7874.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7893/7874.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE UM ABRIGO DE ÔNIBUS NA RUA DO SÍTIO N° 2, LOGO APÓS A PONTE EM FRENTE A SERVIDÃO - BAIRRO COMUNIDADE DO NEYLOR.</t>
   </si>
   <si>
     <t>7909</t>
   </si>
   <si>
     <t>6297</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7909/7890.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7909/7890.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de corrimão em toda extensão da rua Manoel Canedo, Barra Mansa, Pedro do Rio.</t>
   </si>
   <si>
     <t>7911</t>
   </si>
   <si>
     <t>6299</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7911/7892.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7911/7892.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma caçamba de lixo na Estrada de Secretário, próximo ao KM 05, Secretário.</t>
   </si>
   <si>
     <t>7931</t>
   </si>
   <si>
     <t>6302</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7931/7911.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7931/7911.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recolocar a Placa de Sinalização Móvel de Vire à direita, para utilização aos Domingos, (por causa da feira livre), no entroncamento entre a Rua Chile, Rua Fernando Fernandes Lima e Vila Cel. Batista de Castro, Localizadas no Bairro Chácara Flora.</t>
   </si>
   <si>
     <t>7934</t>
   </si>
   <si>
     <t>6303</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7934/7914.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7934/7914.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um queba-molas na Estrada do Catobira, em frente ao número 100, Itaipava.</t>
   </si>
   <si>
     <t>7935</t>
   </si>
   <si>
     <t>6304</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7935/7915.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7935/7915.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de quebra-molas na Estrada do Catobira, em frente ao número 120, Itaipava.</t>
   </si>
   <si>
     <t>7941</t>
   </si>
   <si>
     <t>6310</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7941/7921.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7941/7921.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de redutor de velocidade na Rua União e Indústria nº 25000, Barra Mansa, Posse, Ponto de referencia: depois da Igreja Barra Mansa e perto do colégio Municipal.</t>
   </si>
   <si>
     <t>7953</t>
   </si>
   <si>
     <t>6317</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7953/7933.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7953/7933.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de corrimão na Rua Eulália Almeida Matos Oliveira, Humberto Rovigati, Bairro Samambaia.</t>
   </si>
   <si>
     <t>7965</t>
   </si>
   <si>
     <t>6329</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7965/7945.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7965/7945.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalar quebra mola na Rua Edson Carlos de Souza, lote 17, Alcobacinha.</t>
   </si>
   <si>
     <t>7967</t>
   </si>
   <si>
     <t>6331</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7967/7947.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7967/7947.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um muro de contenção na Rua Eulália de Almeida Matos, lote 11, Samambaia.</t>
   </si>
   <si>
     <t>7968</t>
   </si>
   <si>
     <t>6332</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7968/7948.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7968/7948.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Instalação de um parquinho para as crianças na escola municipalizada Santa Terezinha, Bairro Vila Rica Pedro do Rio.</t>
   </si>
   <si>
     <t>7998</t>
   </si>
   <si>
     <t>6346</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7998/7977.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7998/7977.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma coletora de lixo, na Rua da Floresta, próximo ao número 216, Bairro Floresta.</t>
   </si>
   <si>
     <t>8006</t>
   </si>
   <si>
     <t>6352</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8006/7985.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8006/7985.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA CONSTRUÇÃO DE UM MURO DE CONTENÇÃO LOCALIZADO NA RUA VISCONDE DO BOM RETIRO, PRÓXIMO AO N° 129 - BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>8025</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8025/8004.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8025/8004.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com estudo técnico a fim de proceder com instalação de quebra-molas na Estrada do Catobira, próximo ao 569 - Itaipava.</t>
   </si>
   <si>
     <t>8029</t>
   </si>
   <si>
     <t>6373</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8029/8008.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8029/8008.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de manilhas de esgoto em um espaço de 4 metros, localizado na Rua Pedro Gonçalves Lopes, número 21 fundos, portão entre a pracinha e a quadra poliesportiva, Bairro Roseiral.</t>
   </si>
   <si>
     <t>8036</t>
   </si>
   <si>
     <t>6377</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8036/8015.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8036/8015.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um muro de contenção na Servidão Guilherme de Barros, Roseiral, o barranco fica localizado entre 767 cx 01 e 02 e 727 d.</t>
   </si>
   <si>
     <t>8037</t>
   </si>
   <si>
     <t>6378</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8037/8016.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8037/8016.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE CORRIMÃO EM TODA EXTENSÃO DA ESCADARIA NA RUA LOPES DE CASTRO, PRÓXIMO AO N° 99 - BAIRRO VALPARAÍSO.</t>
   </si>
   <si>
     <t>8051</t>
   </si>
   <si>
     <t>6389</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8051/8030.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8051/8030.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA ESTRADA PHILIVIO CERQUEIRA RODRIGUES, PRÓXIMO AO N° 601 - BAIRRO ITAIPAVA.</t>
   </si>
   <si>
     <t>8052</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8052/8031.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8052/8031.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PLACA DE SINALIZAÇÃO PARA A ESTRADA PHILIVIO CERQUEIRA RODRIGUES, PRÓXIMO AO N° 601 - BAIRRO ITAIPAVA.</t>
   </si>
   <si>
     <t>8072</t>
   </si>
   <si>
     <t>6406</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8072/8051.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8072/8051.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com estudo técnico a fim de proceder com instalação de quebra-molas na Rua Eugênio Zanata, próximo ao 989 - Pedro do Rio.</t>
   </si>
   <si>
     <t>8086</t>
   </si>
   <si>
     <t>6408</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8086/8065.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8086/8065.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA CONSTRUÇÃO DE UMA CANALETA OU REDE DE CAPTAÇÃO, PARA ESCOAR AS ÁGUAS PLUVIAIS VINDAS DA BR-040, NA RUA CUBA, QUADRA 49, LOTE 7 (ÚLTIMA CASA DA RUA) - BAIRRO QUITANDINHA.</t>
   </si>
   <si>
     <t>8111</t>
   </si>
   <si>
     <t>6423</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8111/8089.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8111/8089.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma caçamba de lixo na Rua Hemilio Zanatta, Pedro do Rio.</t>
   </si>
   <si>
     <t>8121</t>
   </si>
   <si>
     <t>6432</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8121/8099.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8121/8099.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um abrigo de ônibus, na Estrada União e Indústria próximo ao número 4091, Corrêas, próximo a entrada do castelo São Manoel.</t>
   </si>
   <si>
     <t>8125</t>
   </si>
   <si>
     <t>6435</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8125/8103.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8125/8103.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA INSTALAÇÃO DE ASSENTOS ADAPTADOS PARA ATENDER PESSOAS COM DEFICIÊNCIAS, EM PRAÇAS PÚBLICAS NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>8139</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8139/8117.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8139/8117.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma boca de lobo para captação das águas pluviais na Rua Hyvio Naliato, próximo ao nº 505, Cascatinha.</t>
   </si>
   <si>
     <t>8141</t>
   </si>
   <si>
     <t>6443</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8141/8119.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8141/8119.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma placa de identificação do ponto de ônibus na Rua Marcolino Simões Ferreira, em frente ao nº 109, Bela Vista.</t>
   </si>
   <si>
     <t>8142</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8142/8120.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8142/8120.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma placa de identificação do ponto de ônibus na Servidão Avelino Garcia, localizada na Rua José Timóteo Caldar, próximo ao nº 208, Itamarati.</t>
   </si>
   <si>
     <t>8148</t>
   </si>
   <si>
     <t>6450</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8148/8126.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8148/8126.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de corrimão na Servidão Alcides Machado Monteiro, localizado na Rua João de Farias, nº 682, Alcobacinha.</t>
   </si>
   <si>
     <t>8150</t>
   </si>
   <si>
     <t>6452</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8150/8128.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8150/8128.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um parquinho integrado com a academia da terceira idade, localizado na Rua Bernardo Vasconcelos, em frente ao nº 502, Cascatinha.</t>
   </si>
   <si>
     <t>8170</t>
   </si>
   <si>
     <t>6467</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8170/8148.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8170/8148.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de um guard-rail ,na Rua Armando Muniz Kochen , Rua conhecida como atrás do Palmeiras , Itamarati.</t>
   </si>
   <si>
     <t>8191</t>
   </si>
   <si>
     <t>6479</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8191/8169.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8191/8169.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma praça com estacionamento e instalação de uma academia da terceira idade na Estrada União e Indústria, próximo ao nº 7856, Bonsucesso, Itaipava.</t>
   </si>
   <si>
     <t>8192</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8192/8170.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8192/8170.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade para implementação de 04 quatro quebra molas na Rua Crescêncio Costa, Itaipava -Petrópolis/RJ. Referência números 210 A e 210 B.</t>
   </si>
   <si>
     <t>8197</t>
   </si>
   <si>
     <t>6482</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8197/8175.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8197/8175.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE UMA COLETORA DE LIXO NA RUA HENRIQUE PAIXÃO, 1.346 - BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>8209</t>
   </si>
   <si>
     <t>6494</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8209/8187.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8209/8187.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE LIXEIRAS PLÁSTICAS NA ESTRADA DA SAUDADE 1.631 - BAIRRO ESTRADA DA SAUDADE.</t>
   </si>
   <si>
     <t>8211</t>
   </si>
   <si>
     <t>6496</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8211/8189.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8211/8189.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de obra de contenção e reestruturação da via situada à Rua Álvares de Azevedo - Corrêas, próximo ao nº 596, tendo como ponto de referência a antiga fábrica da Souza Cruz.</t>
   </si>
   <si>
     <t>8247</t>
   </si>
   <si>
     <t>6508</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8247/8225.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8247/8225.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma quadra poliesportiva com cobertura, no espaço atrás da antiga Escola Municipal Águas Lindas, aonde está sendo construído a nova UBS, localizado na Estrada do Palmital, em frente ao número 908, ponto final do ônibus, Comunidade Águas Lindas, Bairro Nogueira.</t>
   </si>
   <si>
     <t>8249</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8249/8227.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8249/8227.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de mais uma lixeira na Estrada União e Indústria, em frente ao número 22.333, Pedro do Rio.</t>
   </si>
   <si>
     <t>8250</t>
   </si>
   <si>
     <t>6511</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8250/8228.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8250/8228.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um parquinho infantil, no espaço, atrás da antiga Escola Municipal Águas Lindas, onde está sendo construído a nova UBS, localizado na Estrada do Palmital, em frente ao número 908, no ponto final do ônibus, comunidade Águas Lindas, Bairro Nogueira.</t>
   </si>
   <si>
     <t>8287</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8287/8265.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8287/8265.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma lixeira na Rua Bahia, próximo ao número 37, Nogueira.</t>
   </si>
   <si>
     <t>8288</t>
   </si>
   <si>
     <t>6529</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8288/8266.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8288/8266.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de estudo técnico para instalação de um redutor de velocidade na Rua Bahia, em frente ao número 37, Nogueira.</t>
   </si>
   <si>
     <t>8302</t>
   </si>
   <si>
     <t>6542</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8302/8280.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8302/8280.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma mesa com bancos na Rua Presidente Sodré, Siméria.</t>
   </si>
   <si>
     <t>8303</t>
   </si>
   <si>
     <t>6543</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8303/8281.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8303/8281.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de corrimão na escadaria da Servidão Caminho do Fragoso, nº 478, Estrada da Saudade.</t>
   </si>
   <si>
     <t>8304</t>
   </si>
   <si>
     <t>6544</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8304/8282.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8304/8282.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construir uma área de lazer com parquinho e pracinha no ponto final da Rua Alberto Pullig, Bela Vista.</t>
   </si>
   <si>
     <t>8305</t>
   </si>
   <si>
     <t>6545</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8305/8283.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8305/8283.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma academia da terceira idade, no espaço atrás da antiga escola Municipal Águas Lindas, onde está sendo construída a nova UBS, localizada na Estrada do Palmital, em frente ao número 908, no ponto final do ônibus, Comunidade Águas Lindas, Bairro Nogueira.</t>
   </si>
   <si>
     <t>8318</t>
   </si>
   <si>
     <t>6547</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8318/8296.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8318/8296.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de aparelho de ar condicionado no UBS de Araras, localizado na Estrada Bernardo Coutinho, nº 3435, Araras.</t>
   </si>
   <si>
     <t>8319</t>
   </si>
   <si>
     <t>6548</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8319/8297.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8319/8297.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de disponibilizar ventiladores no UBS de Araras, localizado na Estrada Bernardo Coutinho, nº 3435, Araras.</t>
   </si>
   <si>
     <t>8321</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8321/8299.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8321/8299.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de placa de identificação na servidão Darcy Nunes De Souza, localizado na Rua Wenceslau Vieira Dias, Castrioto.</t>
   </si>
   <si>
     <t>8356</t>
   </si>
   <si>
     <t>6559</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8356/8334.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8356/8334.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de muro de contenção na via localizada na Rua Pedro Stumpf Sobrinho , nº192,Centenário ,Bingen.</t>
   </si>
   <si>
     <t>8358</t>
   </si>
   <si>
     <t>6561</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8358/8336.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8358/8336.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de muro de contenção localizado na Servidão Alfredo Maia , Atílio Marotti.</t>
   </si>
   <si>
     <t>8359</t>
   </si>
   <si>
     <t>6562</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8359/8337.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8359/8337.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de rampa de acesso para cadeirantes localizado na Servidão Joaquim Diniz dos Santos nº 1212, Rua Quissamã ,em frente a Veterinária Patas e Pelos , Quissamã.</t>
   </si>
   <si>
     <t>8360</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8360/8338.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8360/8338.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de calçada por toda extensão da Rua Tancredo Neves, nº 177 em diante, São Sebastião.</t>
   </si>
   <si>
     <t>8361</t>
   </si>
   <si>
     <t>6564</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8361/8339.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8361/8339.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de extensão da calçada, Estrada do Samambaia, próximo ao nº 335, antes do condomínio sesmarias, Samambaia.</t>
   </si>
   <si>
     <t>8420</t>
   </si>
   <si>
     <t>6577</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8420/8398.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8420/8398.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da instalação de um parquinho infantil com brinquedos adaptados para crianças com deficiências para a Escola Municipal Arnaldo Dyckerhoff, Jurity, Brejal, Posse, 5º distrito de Petrópolis.</t>
   </si>
   <si>
     <t>8422</t>
   </si>
   <si>
     <t>6578</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8422/8400.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8422/8400.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma coletora seletiva, na Praça CEU, na Posse, 5º Distrito de Petrópolis.</t>
   </si>
   <si>
     <t>8455</t>
   </si>
   <si>
     <t>6599</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8455/8433.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8455/8433.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma praça na Rua Niterói, no bairro Quitandinha.</t>
   </si>
   <si>
     <t>8480</t>
   </si>
   <si>
     <t>6606</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8480/8458.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8480/8458.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de estudo técnico para inserção de redutor de velocidade, na Rua Leonor Maia, nº 1223 perto da Creche Metodista, localizada no Bairro Independência.</t>
   </si>
   <si>
     <t>8482</t>
   </si>
   <si>
     <t>6608</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8482/8460.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8482/8460.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma calçada na Rua Leonor Maia, entre os nº 1223 ao nº 1232, localizado no Bairro Independência.</t>
   </si>
   <si>
     <t>8591</t>
   </si>
   <si>
     <t>6625</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8591/8569.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8591/8569.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma faixa de pedestre na Rua Pedro Elmer em frente ao posto de gasolina , Itamarati.</t>
   </si>
   <si>
     <t>8609</t>
   </si>
   <si>
     <t>6638</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8609/8587.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8609/8587.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de um estudo técnico para a viabilidade da instalação de uma faixa elevada, próximo ao número 516, na Rua Ingelheim, Quarteirão Ingelhein.</t>
   </si>
   <si>
     <t>8642</t>
   </si>
   <si>
     <t>6653</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8642/8620.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8642/8620.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação URGENTE de um bueiro na Servidão Valci Vieira , transversal a Rua Aristides Ladeira, bairro Provisória, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>8654</t>
   </si>
   <si>
     <t>6662</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8654/8632.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8654/8632.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de muro de gabião na Estrada da Divisa, próximo ao número 1.001, bairro Itaipava.</t>
   </si>
   <si>
     <t>8656</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8656/8634.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8656/8634.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Construção de muro de gabião na Estrada das Arcas, próximo ao Caminho da Pedreira, localizado após Alameda da Aclimação, Morro do Criolo, bairro Itaipava.</t>
   </si>
   <si>
     <t>8686</t>
   </si>
   <si>
     <t>6679</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8686/8864.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8686/8864.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE UM ESTUDO TÉCNICO DA CPTRANS A FIM DE SER INSTALADO UM QUEBRA MOLAS PRÓXIMO AO N° 164, NA RUA WALDEMAR FERREIRA DA SILVA - BAIRRO CAXAMBU.</t>
   </si>
   <si>
     <t>8687</t>
   </si>
   <si>
     <t>6680</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8687/8665.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8687/8665.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DE QUADRA ESPORTIVA, NA ESCOLA MUNICIPAL ODETTE FONSECA - BAIRRO DUQUES.</t>
   </si>
   <si>
     <t>8694</t>
   </si>
   <si>
     <t>6687</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8694/8672.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8694/8672.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de redutor de velocidade na Estrada das Arcas, próximo ao número 4.360, Itaipava.</t>
   </si>
   <si>
     <t>8695</t>
   </si>
   <si>
     <t>6688</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8695/8673.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8695/8673.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma grade de proteção na Rua Arcelino Corrêa Machado, próximo ao número 142, Pedro do Rio.</t>
   </si>
   <si>
     <t>8696</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8696/8674.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8696/8674.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de passeio público (calçada) em toda extensão da Rua Arcelino Corrêa Machado, Pedro do Rio.</t>
   </si>
   <si>
     <t>8704</t>
   </si>
   <si>
     <t>6696</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8704/8682.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8704/8682.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de placa de sinalização de redutor de velocidade na Estrada das Arcas, próximo ao número 4.360, Itaipava.</t>
   </si>
   <si>
     <t>8714</t>
   </si>
   <si>
     <t>6701</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8714/8692.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8714/8692.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da colocação de um redutor de velocidade na Rua Oswaldo de Freitas Magalhães, nº 134A, próximo a Casa do Sr. Simão, Bairro Santo Antônio, Posse, 5º Distrito de Petrópolis.</t>
   </si>
   <si>
     <t>8716</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8716/8694.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8716/8694.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da instalação de um parquinho infantil com brinquedos adaptados para crianças com deficiências na Escola Municipal Arnaldo Dyckerhoff, Juriy, Brejal, Posse, 5º distrito de Petrópolis.</t>
   </si>
   <si>
     <t>8736</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8736/8714.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8736/8714.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de passeio público (caçada) em toda extensão de uma ponte localizada na Rua Arcelino Corrêa Machado, Barra Mansa, Pedro do Rio.</t>
   </si>
   <si>
     <t>8739</t>
   </si>
   <si>
     <t>6722</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8739/8717.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8739/8717.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de placa de informação de proibido jogar entulhos em uma lixeira na Rua Arcelino Corrêa Machado, próximo ao número 310, Pedro do Rio.</t>
   </si>
   <si>
     <t>8743</t>
   </si>
   <si>
     <t>6724</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8743/8721.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8743/8721.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um bueiro na Rua Niterói, próximo ao número 03, Quitandinha.</t>
   </si>
   <si>
     <t>8759</t>
   </si>
   <si>
     <t>6734</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8759/8737.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8759/8737.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da colocação de uma cobertura na quadra de esportes, localizada na estrada da Independência, próximo ao nº 948, localidade do Serrinha, Independência.</t>
   </si>
   <si>
     <t>8763</t>
   </si>
   <si>
     <t>6737</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8763/8741.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8763/8741.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de placa de identificação da Rua Arcelino Corrêa Machado, Pedro do Rio.</t>
   </si>
   <si>
     <t>8764</t>
   </si>
   <si>
     <t>6738</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8764/8742.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8764/8742.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de placa de identificação da Rua Manoel Pereira Barbosa, Pedro do Rio.</t>
   </si>
   <si>
     <t>8766</t>
   </si>
   <si>
     <t>6740</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8766/8744.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8766/8744.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de placa de identificação da Rua Barbosa Lima Sobrinho, Posse.</t>
   </si>
   <si>
     <t>8770</t>
   </si>
   <si>
     <t>6743</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8770/8748.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8770/8748.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de estudo para desativação do lago na praça de cascatinha e a implantação de um área de lazer no lugar, localizado na Rua Hyvio Naliato, nº 316, Cascatinha.</t>
   </si>
   <si>
     <t>8771</t>
   </si>
   <si>
     <t>6744</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8771/8749.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8771/8749.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de placa de identificação da Rua Alfredo Vargas Rosas, Pedro do Rio.</t>
   </si>
   <si>
     <t>8785</t>
   </si>
   <si>
     <t>6752</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8785/8763.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8785/8763.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de cobertura em um ponto de ônibus localizado na Estrada União e Indústria, próximo ao número 18.145, Pedro do Rio.</t>
   </si>
   <si>
     <t>8799</t>
   </si>
   <si>
     <t>6761</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8799/8777.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8799/8777.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da construção urgente de um muro de contenção, na Estrada do Xingú, Bairro Nossa Senhora de Fátima, na Posse, 5º Distrito deste Município.</t>
   </si>
   <si>
     <t>8820</t>
   </si>
   <si>
     <t>6765</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8820/8798.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8820/8798.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de placa de embarque e desembarque na Rua Dr. Hermogênio Silva, em frente ao número ao 29, Retiro.</t>
   </si>
   <si>
     <t>8853</t>
   </si>
   <si>
     <t>6780</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8853/8831.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8853/8831.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de retirada da barreira e inclusão de um muro de contenção no entorno da quadra e parquinho, localizado na Rua Augusto Severo, próximo ao número 450, bairro Morin.</t>
   </si>
   <si>
     <t>8855</t>
   </si>
   <si>
     <t>6782</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8855/8833.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8855/8833.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de inclusão de um banco de praça, na altura do número 517, da Rua 24 de Maio, bairro Centro.</t>
   </si>
   <si>
     <t>8887</t>
   </si>
   <si>
     <t>6794</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8887/8865.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8887/8865.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da colocação de novos bueiros para captação das águas pluviais ao longo da extensão da Rua B do bairro Vila Rica.</t>
   </si>
   <si>
     <t>8889</t>
   </si>
   <si>
     <t>6796</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8889/8867.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8889/8867.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da substituição do bueiro ("boca de lobo") situado na Rua A, Quadra 7, Casa 7 do bairro Vila Rica.</t>
   </si>
   <si>
     <t>8891</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8891/8869.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8891/8869.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de fixação de placas nas unidades de saúde do Município, informando que o Hospital Alcides Carneiro é habilitado como UNACON.</t>
   </si>
   <si>
     <t>8894</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8894/8872.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8894/8872.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de oficiar a Caixa Econômica Federal para que a nova empresa de construção que atenderá o Conjunto Habitacional do Vicenzo Rivetti (Condomínios Vicenzo Rivetti I, II e III), ou a área técnica da Caixa Econômica Federal, promova o recobrimento dos taludes com vegetação adequada para evitar erosão do solo.</t>
   </si>
   <si>
     <t>8898</t>
   </si>
   <si>
     <t>6802</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8898/8876.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8898/8876.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de obras emergenciais para a recomposição da cobertura da caixa de captação de águas pluviais no ponto de coleta de lixo na Rua Augusto Ferreira da Silva, conexão com a Rua C, no bairro Vila Rica.</t>
   </si>
   <si>
     <t>8901</t>
   </si>
   <si>
     <t>6805</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8901/8879.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8901/8879.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de obras emergenciais para contenção do talude no ponto de coleta de lixo da Rua Augusto Ferreira da Silva, conexão com a Rua C, ambas no bairro Vila Rica.</t>
   </si>
   <si>
     <t>8903</t>
   </si>
   <si>
     <t>6807</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8903/8881.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8903/8881.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de obras emergenciais para recomposição da cobertura da caixa de captação de águas pluviais às margens da Rua Augusto Ferreira da Silva, próximo ao número 1014, (referência: próximo da casa do Sr. Paulinho "Barbeiro"), no bairro Vila Rica.</t>
   </si>
   <si>
     <t>8907</t>
   </si>
   <si>
     <t>6809</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8907/8885.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8907/8885.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Construção de galeria de águas pluviais na Estrada Antônio Pereira de Sá, 199 fundos, do número 566, bairro Araras.</t>
   </si>
   <si>
     <t>8916</t>
   </si>
   <si>
     <t>6814</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8916/8894.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8916/8894.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de faixa elevada, na Rua Deputado de Oliveira Lima, número 210, localizado na Estrada do Catobira, bairro Itaipava.</t>
   </si>
   <si>
     <t>8917</t>
   </si>
   <si>
     <t>6815</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8917/8895.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8917/8895.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de faixa de estímulo a redução de velocidade, na Rua Deputado de Oliveira Lima, número 210, localizado na Estrada do Catobira, bairro Itaipava.</t>
   </si>
   <si>
     <t>8922</t>
   </si>
   <si>
     <t>6818</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8922/8900.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8922/8900.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de um estudo técnico feito pela CPTRANS para implementação de redutores de velocidade ao longo da Avenida General Marciano Magãlhaes, Morin.</t>
   </si>
   <si>
     <t>8926</t>
   </si>
   <si>
     <t>6819</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8926/8904.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8926/8904.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um parquinho próximo ao Centro de Educação Infantil , Nº 2000, João Xavier, Bairro Moinho Preto.</t>
   </si>
   <si>
     <t>8929</t>
   </si>
   <si>
     <t>6822</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8929/8907.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8929/8907.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implantação de um redutor de velocidade na Estrada da Saudade próximo ao nº 402.</t>
   </si>
   <si>
     <t>8932</t>
   </si>
   <si>
     <t>6825</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8932/8910.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8932/8910.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da ampliação de bancos no Terminal Rodoviário de Corrêas.</t>
   </si>
   <si>
     <t>8933</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8933/8911.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8933/8911.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da ampliação de bancos no Terminal Rodoviário de Itaipava.</t>
   </si>
   <si>
     <t>8934</t>
   </si>
   <si>
     <t>6827</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8934/8912.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8934/8912.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de placa de identificação da Rua Serra Morena, Barra Mansa, Pedro do Rio.</t>
   </si>
   <si>
     <t>8935</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8935/8913.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8935/8913.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de placa de identificação da Rua Mazine Bueno, Pedro do Rio.</t>
   </si>
   <si>
     <t>8936</t>
   </si>
   <si>
     <t>6829</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8936/8914.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8936/8914.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de placa de identificação da Rua Neoland Ignácio de Souza, Barra Mansa, Pedro do Rio.</t>
   </si>
   <si>
     <t>8938</t>
   </si>
   <si>
     <t>6830</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8938/8916.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8938/8916.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de placa de identificação da Rua Manoel Pereira de Barros, Barra Mansa, Pedro do Rio.</t>
   </si>
   <si>
     <t>8939</t>
   </si>
   <si>
     <t>6831</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8939/8917.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8939/8917.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de placa de identificação da Servidão Isaura Gonçalves Machado, Barra Mansa, Pedro do Rio.</t>
   </si>
   <si>
     <t>8963</t>
   </si>
   <si>
     <t>6841</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8963/8941.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8963/8941.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalar um corrimão por toda extensão da servidão José Hansel, nº 370, localizada na Rua 24 de Maio, Centro.</t>
   </si>
   <si>
     <t>8964</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8964/8942.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8964/8942.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da instalação de uma placa ou pintura de sinalização de redução de velocidade na Avenida Portugal, em frente ao Hospital Beneficência Portuguesa, Valparaíso.</t>
   </si>
   <si>
     <t>8966</t>
   </si>
   <si>
     <t>6844</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8966/8944.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8966/8944.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalar um corrimão na escadaria com cerca de 300 degraus na Servidão nº 1, referente a Rua Cândido Portinari, localizada próximo ao ponto final do ônibus Cândido Portinari, Mosela.</t>
   </si>
   <si>
     <t>8967</t>
   </si>
   <si>
     <t>6845</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8967/8945.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8967/8945.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de retirada de barreira e realização de obras de contenção, na Rua Dr. Hélio Bittencourt, Centro.</t>
   </si>
   <si>
     <t>8976</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8976/8954.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8976/8954.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de assento em um ponto de ônibus localizado na Estrada União e Indústria, próximo ao número 25.326, Barra Mansa, Pedro do Rio.</t>
   </si>
   <si>
     <t>8982</t>
   </si>
   <si>
     <t>6857</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8982/8960.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8982/8960.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma passarela provisória no viradouro da Rua José Geraldo de Souza, Bairro da Glória, Corrêas - Popularmente conhecida como ("Chapadão").</t>
   </si>
   <si>
     <t>8984</t>
   </si>
   <si>
     <t>6859</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8984/8962.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8984/8962.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de passagem águas pluviais na Estrada da Prata, Bairro Vale das Videiras, Araras.</t>
   </si>
   <si>
     <t>9000</t>
   </si>
   <si>
     <t>6866</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9000/8978.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9000/8978.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Instalação de um PSF "Posto de Saúde da Família" que atenda os bairros que integram o Vale do Itamarati.</t>
   </si>
   <si>
     <t>9003</t>
   </si>
   <si>
     <t>6869</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9003/8981.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9003/8981.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implantação de rede de drenagem pluvial em toda a extensão da Rua Ricardo Otello, Castelo São Manoel - Corrêas.</t>
   </si>
   <si>
     <t>9030</t>
   </si>
   <si>
     <t>6885</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9030/9008.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9030/9008.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma base para instalação de coletoras de lixo, próximo ao Centro Educacional Infantil Casa Solidariedade Nossa S. Aparecida, localizada na rua Dr. Moacyr Monteiro Netto, SN - Duarte da Silveira.</t>
   </si>
   <si>
     <t>9036</t>
   </si>
   <si>
     <t>6890</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9036/9014.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9036/9014.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de lixeiras em toda extensão na Rua Travessa Vereador Prudente Aguiar, Bairro Centro.</t>
   </si>
   <si>
     <t>9055</t>
   </si>
   <si>
     <t>6897</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9055/9033.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9055/9033.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de cobertura na quadra poliesportiva da Escola Municipalizada Avelino de Carvalho, no Brejal, distrito da Posse.</t>
   </si>
   <si>
     <t>9063</t>
   </si>
   <si>
     <t>6901</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9063/9041.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9063/9041.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da instalação de guard rail, no final da Alameda João Câmara, Loteamento do Alvin, estrada do Brejal, Posse, 5º Distrito desse município.</t>
   </si>
   <si>
     <t>9066</t>
   </si>
   <si>
     <t>6904</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9066/9044.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9066/9044.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma cobertura para a Quadra Poliesportiva de Araras, localizada na Estrada Bernardo Coutinho, s/nº ao lado da UBS de Araras, Bairro Araras.</t>
   </si>
   <si>
     <t>9067</t>
   </si>
   <si>
     <t>6905</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9067/9045.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9067/9045.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de grama sintética em toda extensão da Quadra de Araras, localizada na Estrada Bernardo Coutinho, s/nº, ao lado da UBS de Araras, Bairro Araras.</t>
   </si>
   <si>
     <t>9095</t>
   </si>
   <si>
     <t>6930</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9095/9073.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9095/9073.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de obra de contenção no caminho do jacaré, na Rua Isa Gomes, localizada no Bairro Sargento Boening.</t>
   </si>
   <si>
     <t>9096</t>
   </si>
   <si>
     <t>6931</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9096/9074.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9096/9074.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de estudo para colocação de dois quebra molas na rua Estrada da Saudade na altura do n° 1276 perto do Caminho do Fragoso.</t>
   </si>
   <si>
     <t>9102</t>
   </si>
   <si>
     <t>6936</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9102/9080.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9102/9080.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de bueiros para captação de águas pluviais na Rua Hercídes José Estrela, Loteamento Samambaia.</t>
   </si>
   <si>
     <t>9106</t>
   </si>
   <si>
     <t>6940</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9106/9084.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9106/9084.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da instalação de uma placa de sinalização informando a entrada e saída de veículos no Centro de Saúde Professor Manoel José Ferreira, Rua Santos Dumont nº 100, Centro.</t>
   </si>
   <si>
     <t>9136</t>
   </si>
   <si>
     <t>6958</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9136/9114.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9136/9114.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma calçada, no inicio da Rua Deputado Altair de Oliveira Lima até o viaduto, localizado na Estrada Catobira - Itaipava.</t>
   </si>
   <si>
     <t>9261</t>
   </si>
   <si>
     <t>7004</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9261/9239.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9261/9239.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de obras de contenção, na Estrada do Contorno Km 81, Bingen.</t>
   </si>
   <si>
     <t>9262</t>
   </si>
   <si>
     <t>7005</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9262/9240.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9262/9240.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um corrimão na escadaria, localizada na Estrada do Contorno Km 81, Bingen.</t>
   </si>
   <si>
     <t>9265</t>
   </si>
   <si>
     <t>7008</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9265/9243.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9265/9243.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reinstalação de um abrigo de ônibus, próximo ao número 1958 na Barão do Rio Branco, Centro.</t>
   </si>
   <si>
     <t>9266</t>
   </si>
   <si>
     <t>7009</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9266/9244.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9266/9244.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar adaptação e implantação de aparelho de televisão e janelas com visão externas nas UTI's das Unidades de Pronto Atendimento - UPA no Município de Petrópolis.</t>
   </si>
   <si>
     <t>9297</t>
   </si>
   <si>
     <t>7019</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9297/9275.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9297/9275.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um redutor de velocidade, em frente a Padaria Seu Nogueira, localizado na Avenida Leopoldina, próximo ao número 469, Bairro Nogueira.</t>
   </si>
   <si>
     <t>9349</t>
   </si>
   <si>
     <t>7039</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9349/9327.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9349/9327.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade colocação de banco para os moradores no viradouro da Rua Dr. Públio de Oliveira, Morin.</t>
   </si>
   <si>
     <t>9382</t>
   </si>
   <si>
     <t>7059</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9382/9360.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9382/9360.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma lixeira na Estrada Mineira, próximo ao número 110, Corrêas.</t>
   </si>
   <si>
     <t>9491</t>
   </si>
   <si>
     <t>7123</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9491/9469.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9491/9469.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um abrigo em um ponto de ônibus localizado na Estrada União e Indústria próximo ao número 25.195, Barra Mansa, Pedro do Rio.</t>
   </si>
   <si>
     <t>9496</t>
   </si>
   <si>
     <t>7124</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9496/9474.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9496/9474.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de da instalação de uma Lixeira, na Rua Waldemar Ferreira da Silva, próximo ao número 126, no Bairro Caxambu.</t>
   </si>
   <si>
     <t>9497</t>
   </si>
   <si>
     <t>7125</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9497/9475.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9497/9475.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de substituição e colocação de 12 (doze) lixeiras na ponte, localizada na Estrada Bernardo Coutinho, no Centro do Bairro Araras.</t>
   </si>
   <si>
     <t>9498</t>
   </si>
   <si>
     <t>7126</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9498/9476.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9498/9476.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de jardineiras em ambas as laterais e na parte de trás da banca evangélica, localizada na Praça Sodré, Bairro Centro.</t>
   </si>
   <si>
     <t>9521</t>
   </si>
   <si>
     <t>7136</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9521/9499.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9521/9499.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de finalizar a construção da escada na Servidão Manoel Alexandre Cordeiro, Quarteirão Brasileiro.</t>
   </si>
   <si>
     <t>9529</t>
   </si>
   <si>
     <t>7144</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9529/9507.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9529/9507.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da construção urgente de rede para captação de águas pluviais, na 2º entrada de acesso ao Loteamento do Cinézio, estrada do Xingú, Bairro Nossa Senhora de Fátima, Posse, 5º Distrito de Petrópolis.</t>
   </si>
   <si>
     <t>9530</t>
   </si>
   <si>
     <t>7145</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9530/9508.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9530/9508.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da construção urgente de rede para captação de águas pluviais, na entrada principal de acesso ao Loteamento do Cinézio, estrada do Xingú, Bairro Nossa Senhora de Fátima, Posse, 5º Distrito de Petrópolis.</t>
   </si>
   <si>
     <t>9537</t>
   </si>
   <si>
     <t>7152</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9537/9515.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9537/9515.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da construção urgente de rede para captação de águas pluviais, no estrada do Xingú, Bairro Nossa Senhora de Fátima, Posse, 5º Distrito de Petrópolis.</t>
   </si>
   <si>
     <t>9539</t>
   </si>
   <si>
     <t>7154</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9539/9517.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9539/9517.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da construção urgente de rede para captação de águas pluviais, na rua conhecida como rua da Flávia, com extensão de 30 metros, 2ª entrada à esquerda sentido Xingú, Bairro Nossa Senhora de Fátima, Posse, 5º Distrito de Petrópolis.</t>
   </si>
   <si>
     <t>9564</t>
   </si>
   <si>
     <t>7167</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9564/9542.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9564/9542.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de um estudo técnico para a instalação de redutores de velocidade, tantos quantos forem necessários, em toda a extensão da Rua Jacinto Rabelo, Chácara Flora.</t>
   </si>
   <si>
     <t>9565</t>
   </si>
   <si>
     <t>7168</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9565/9543.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9565/9543.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de bancos na Praça, localizada próximo ao número 1216, na Rua Pedras Brancas, Mosela.</t>
   </si>
   <si>
     <t>9614</t>
   </si>
   <si>
     <t>7182</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9614/9592.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9614/9592.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de placa de identificação da Rua Marli dos Santos Bello, Independência.</t>
   </si>
   <si>
     <t>9659</t>
   </si>
   <si>
     <t>7208</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9659/9637.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9659/9637.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da instalação de 3 coletoras de lixo tipo Container, ao lado da Escola Oswaldo Costa Frias, Bairro Nossa Senhora de Fátima, Posse, 5º Distrito deste Município.</t>
   </si>
   <si>
     <t>9677</t>
   </si>
   <si>
     <t>7214</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9677/9655.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9677/9655.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um redutor de velocidade na Estrada das Arcas, próximo à Igreja Cristã Maranata, entre o número 780 e número 820, Itaipava.</t>
   </si>
   <si>
     <t>9737</t>
   </si>
   <si>
     <t>7239</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9737/9715.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9737/9715.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de bebedouro para cães no Parque Municipal de Itaipava, no município de Petrópolis.</t>
   </si>
   <si>
     <t>9738</t>
   </si>
   <si>
     <t>7240</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9738/9716.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9738/9716.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de bebedouros para cães em pontos específicos do Circuito de Lazer da Rua Barão do Rio Branco, no município de Petrópolis.</t>
   </si>
   <si>
     <t>9739</t>
   </si>
   <si>
     <t>7241</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9739/9717.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9739/9717.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de bebedouro para cães na Praça da Liberdade, próximo ao antigo Centro de Informações Turísticas de Petrópolis (atual ponto de apoio da Guarda Municipal de Petrópolis).</t>
   </si>
   <si>
     <t>9760</t>
   </si>
   <si>
     <t>7253</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9760/9738.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9760/9738.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de bebedouro para cães na Praça Dom Pedro II, no Centro do município de Petrópolis.</t>
   </si>
   <si>
     <t>9794</t>
   </si>
   <si>
     <t>7262</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9794/9772.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9794/9772.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade urgente de reposição de 5 (cinco) aparelhos de ar-condicionados da UPA Cascatinha na Rua Bernardo Proença, nº 500, Bairro Cascatinha.</t>
   </si>
   <si>
     <t>9803</t>
   </si>
   <si>
     <t>7267</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9803/9781.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9803/9781.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de que seja realizado o manilhamento e construção de uma ponte na Rua Sebastião Pinho da Silva, ponto final da linha 602 - Vale dos Esquilos. bairro Retiro.</t>
   </si>
   <si>
     <t>9805</t>
   </si>
   <si>
     <t>7269</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9805/9783.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9805/9783.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um transbordo ao lado do Supermercado Tá no Gosto, localizado a Estrada do Carangola, nº 801, bairro Carangola.</t>
   </si>
   <si>
     <t>9812</t>
   </si>
   <si>
     <t>7274</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9812/9790.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9812/9790.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de cobertura da quadra Poliesportiva da Escola Municipal Celina Schechner situada na Estrada das Arcas nº 3.319, Itaipava.</t>
   </si>
   <si>
     <t>9824</t>
   </si>
   <si>
     <t>7282</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9824/9802.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9824/9802.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma área de lazer para crianças, na rua Paulo Hervé, Bingen.</t>
   </si>
   <si>
     <t>9845</t>
   </si>
   <si>
     <t>7283</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9845/9823.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9845/9823.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um abrigo em um ponto de ônibus localizado na Rua Max Manoel Molter, próximo ao número 385, Quarteirão Brasileiro.</t>
   </si>
   <si>
     <t>9851</t>
   </si>
   <si>
     <t>7286</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9851/9829.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9851/9829.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um abrigo em um ponto de ônibus localizado na Estrada União e Indústria, próximo ao número 19.000, Pedro do Rio.</t>
   </si>
   <si>
     <t>9877</t>
   </si>
   <si>
     <t>7301</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9877/9855.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9877/9855.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de estudo técnico para obra de contensão (onde ficam as lixeiras) na Estrada do Paraíso próximo ao nº829 no Bairro Castelânea.</t>
   </si>
   <si>
     <t>9889</t>
   </si>
   <si>
     <t>7305</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9889/9867.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9889/9867.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de interceder juntamente a CPTRANS para que seja instalado um abrigo de ônibus nas proximidades da prefeitura localizado na Avenida Koeler, nº 260, Centro.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -11643,67 +11643,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8995/8973.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9109/9087.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/132/132.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/329/329.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2121/2120.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2984/2983.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3264/3263.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3723/3722.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4164/4163.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6480/6474.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8823/8801.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/44/44.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/55/55.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/58/58.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/59/59.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/61/61.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/63/63.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/67/67.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/89/89.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/202/202.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/205/205.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/210/210.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/211/211.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/216/216.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/217/217.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/220/220.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/235/235.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/254/254.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/255/255.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/257/257.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/271/271.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/304/304.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/323/323.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/336/336.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/338/338.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/340/340.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/347/347.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/396/396.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/448/448.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/459/459.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/469/469.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/506/506.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/526/526.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/528/528.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/543/0543.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/546/546.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/562/562.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/572/572.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/578/578.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/597/597.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/604/604.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/616/616.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/627/627.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/660/660.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/679/679.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/680/0680.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/698/698.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/704/0704.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/707/707.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/767/767.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/768/768.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/774/774.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/777/777.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/788/788.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/793/793.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/794/794.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/799/799.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/805/805.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/826/826.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/840/840.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/843/843.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/845/845.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/872/872.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/873/873.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/886/886.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/887/887.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/898/898.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/911/911.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/912/912.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/917/917.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/920/920.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/934/934.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/935/935.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/938/938.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/940/940.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/941/941.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/946/946.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/947/947.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/949/949.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/950/950.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/958/958.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/959/959.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/962/962.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/965/965.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/972/972.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/976/976.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/981/981.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/988/988.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/994/994.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/996/996.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/997/997.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1001/1001.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1002/1002.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1006/1006.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1010/1010.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1011/1011.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1024/1024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1039/1039.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1046/1046.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1052/1052.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1082/1082.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1090/1090.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1097/1097.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1098/1098.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1103/1103.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1104/1104.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1108/1108.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1109/1109.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1115/1115.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1124/1124.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1128/1128.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1136/1136.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1140/1140.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1143/1143.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1159/1159.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1173/1173.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1188/1188.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1190/1190.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1195/1195.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1205/1205.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1258/1258.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1265/1265.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1278/1278.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1279/1279.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1282/1282.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1283/1283.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1285/1285.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1298/1298.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1313/1313.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1317/1317.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1332/1332.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1334/1334.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1338/1338.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1342/1342.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1357/1357.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1369/1369.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1377/1377.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1394/1394.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1400/1400.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1401/1401.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1402/1402.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1406/1406.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1429/1429.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1433/1433.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1460/1460.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1462/1462.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1470/1470.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1481/1481.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1482/1482.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1483/1483.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1511/1511.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1514/1514.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1515/1515.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1516/1516.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1517/1517.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1521/1521.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1522/1522.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1523/1523.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1527/1527.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1528/1528.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1529/1529.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1530/1530.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1531/1531.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1532/1532.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1536/1536.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1538/1538.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1561/1561.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1565/1565.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1601/1601.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1603/1603.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1610/1610.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1612/1612.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1617/1617.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1630/1630.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1633/1633.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1635/1635.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1638/1638.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1646/1646.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1647/1647.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1650/1650.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1652/1651.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1662/1661.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1665/1664.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1671/1670.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1672/1671.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1675/1674.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1676/1675.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1677/1676.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1678/1677.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1691/1690.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1696/1695.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1699/1698.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1705/1704.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1739/1738.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1743/1742.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1754/1753.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1770/1769.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1778/1777.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1783/1782.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1784/1783.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1857/1856.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1905/1904.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1921/1920.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1990/1989.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1994/1993.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2014/2013.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2017/2016.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2055/2054.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2067/2066.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2076/2075.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2085/2084.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2124/2123.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2146/2145.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2166/2165.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2179/2178.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2188/2187.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2208/2207.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2214/2213.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2253/2252.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2266/2265.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2271/2270.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2275/2274.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2307/2306.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2339/2338.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2350/2349.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2351/2350.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2360/2359.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2375/2374.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2392/2391.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2408/2407.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2410/2409.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2421/2420.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2455/2454.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2465/2464.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2474/2473.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2511/2510.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2512/2511.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2519/2518.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2521/2520.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2574/2573.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2578/2577.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2582/2581.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2587/2586.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2592/2591.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2599/2598.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2600/2599.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2622/2621.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2634/2633.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2648/2647.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2664/2663.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2675/2674.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2695/2694.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2713/2712.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2715/2714.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2718/2717.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2731/2730.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2732/2731.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2752/2751.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2755/2754.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2756/2755.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2759/2758.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2811/2810.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2813/2812.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2825/2824.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2827/2826.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2844/2843.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2864/2863.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2866/2865.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2880/2879.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2883/2882.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2909/2908.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2957/2956.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3048/3047.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3055/3053.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3057/3056.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3059/3058.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3070/3069.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3073/3072.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3122/3121.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3138/3137.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3156/3155.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3159/3158.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3160/3159.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3177/3176.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3206/3205.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3217/3216.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3220/3219.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3225/3224.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3230/3229.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3232/3231.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3239/3238.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3246/3245.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3258/3257.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3308/3307.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3312/3311.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3319/3318.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3336/3335.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3350/3349.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3386/3385.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3397/3396.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3398/3397.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3404/3403.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3416/3415.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3469/3468_1.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3472/3471.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3483/3482.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3498/3497.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3507/3506.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3508/3507.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3524/3523.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3528/3527.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3535/3534.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3556/3555.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3561/3560.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3603/3602.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3644/3643.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3663/3662.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3666/3662.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3667/3666.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3669/3668.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3676/3675.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3680/3679.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3689/3688.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3727/3726.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3760/3759.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3768/3767.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3815/3814.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3828/3827.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3835/3834.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3845/3844.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3848/3847.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3849/3848.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3850/3849.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3860/3859.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3907/3906.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3908/3907.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3958/3957.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3992/3991.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4029/4028.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4031/4030.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4038/4037.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4042/4041.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4075/4074.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4099/4098.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4100/4099.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4119/4118.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4130/4129.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4192/4191.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4213/4212.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4218/4217.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4222/4221.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4230/4229.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4243/4242.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4272/4271.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4273/4272.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4325/4323.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4327/4325.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4335/4333.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4336/4334.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4342/4340.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4347/4345.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4371/4369.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4373/4371.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4376/4374.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4398/4396.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4400/4398.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4402/4400.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4409/4407.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4416/4412.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4419/4415.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4448/4444.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4450/4446.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4451/4447.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4452/4448.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4453/4449.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4454/4450.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4455/4451.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4456/4452.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4457/4453.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4458/4454.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4459/4455.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4460/4456.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4461/4457.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4462/4458.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4463/4459.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4464/4460.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4465/4461.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4466/4462.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4467/4463.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4468/4464.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4486/4482.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4487/4483.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4488/4484.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4491/4487.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4493/4489.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4498/4494.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4513/4509.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4515/4511.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4519/4515.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4530/4526.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4569/4565.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4575/4571.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4581/4577.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4582/4578.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4595/4591.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4609/4605.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4610/4606.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4613/4609.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4620/4616.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4640/4636.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4656/4652.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4657/4653.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4692/4688.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4708/4704.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4710/4706.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4729/4725.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4742/4738.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4770/4766.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4775/4771.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4777/4773.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4780/4776.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4801/4797.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4804/4800.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4808/4804.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4809/4805.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4815/4811.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4816/4812.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4817/4813.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4818/4814.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4822/4818.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4835/4831.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4839/4835.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4844/4840.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4856/4852.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4875/4871.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4882/4878.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4886/4882.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4902/4898.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4915/4910.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4928/4923.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4942/4937.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4950/4945.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4951/4946.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4956/4951.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4965/4960.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4983/4978.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4999/4994.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5005/5000.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5007/5002.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5024/5019.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5031/5026.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5087/5082.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5115/5110.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5173/5168.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5178/5173.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5183/5178.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5186/5181.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5187/5182.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5189/5184.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5195/5190.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5234/5229.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5246/5241.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5266/5261.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5271/5266.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5276/5271.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5277/5272.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5279/5274.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5290/5285.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5291/5286.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5300/5295.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5302/5297.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5303/5298.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5321/5316.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5322/5317.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5324/5319.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5327/5322.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5329/5324.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5333/5328.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5335/5330.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5340/5335.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5344/5339.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5357/5352.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5367/5362.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5373/5368.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5376/5371.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5390/5385.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5402/5397.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5403/5398.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5416/5411.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5417/5412.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5465/5460.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5478/5473.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5481/5476.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5484/5479.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5489/5484.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5541/5536.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5542/5437.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5577/5572.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5587/5582.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5589/5584.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5591/5586.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5595/5590.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5603/5598.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5604/5599.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5607/5602.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5610/5605.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5613/5608.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5626/5621.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5627/5622.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5637/5632.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5647/5642.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5675/5670.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5677/5672.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5679/5674.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5687/5682.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5697/5692.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5698/5693.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5704/5699.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5706/5701.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5707/5702.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5708/5703.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5709/5704.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5719/5714.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5725/5720.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5726/5721.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5728/5723.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5742/5737.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5747/5742.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5753/5748.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5754/5749.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5759/5754.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5760/5755.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5762/5757.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5763/5758.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5764/5759.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5769/5764.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5770/5765.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5771/5766.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5772/5767.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5774/5769.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5775/5770.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5776/5771.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5792/5787.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5794/5789.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5796/5791.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5797/5792.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5801/5796.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5809/5804.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5820/5815.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5829/5824.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5831/5826.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5839/5834.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5842/5837.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5853/5848.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5865/5860.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5866/5861.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5880/5875.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5881/5876.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5882/5877.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5883/5878.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5885/5880.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5889/5884.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5893/5888.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5901/5896.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5904/5899.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5908/5903.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5911/5906.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5919/5914.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5932/5927.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5936/5931.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5937/5932.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5967/5962.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5977/5972.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5984/5979.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5986/5981.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6008/6003.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6015/6010.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6050/6045.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6053/6047.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6057/6051.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6059/6053.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6062/6056.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6068/6062.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6070/6064.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6088/6082.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6090/6084-.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6091/6085.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6092/6086.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6094/6088.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6096/6090.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6098/6092.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6145/6139.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6146/6140.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6180/6174.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6181/6175.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6186/6180.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6193/6187.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6194/6188.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6196/6190.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6197/6191.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6198/6192.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6199/6193.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6246/6240.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6265/6259.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6268/6262.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6274/6268.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6285/6279.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6298/6292.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6306/6300.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6335/6329.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6340/6334.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6351/6345.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6353/6347.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6363/6357.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6364/6358.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6367/6361.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6368/6362.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6369/6363.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6388/6382.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6390/6384.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6395/6389.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6399/6393.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6427/6421.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6437/6431.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6439/6433.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6441/1.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6444/6438.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6447/6441.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6448/6442.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6466/6460.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6472/6466.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6499/6493.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6502/6496.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6510/6504.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6518/6512.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6526/6520.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6527/6521.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6528/6522.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6537/6531.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6540/6534.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6546/6540.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6550/6544.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6560/6554.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6563/6557.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6579/6573.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6583/6577.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6584/6578.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6592/6586.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6593/6587.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6594/6588.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6596/6590.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6609/6603.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6610/6604.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6611/6605.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6619/6613.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6620/6614.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6624/6618.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6656/6650.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6664/6658.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6676/6670.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6681/6675.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6689/6683.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6690/6684.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6703/6697.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6706/6700.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6709/6703.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6713/6707.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6715/6709.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6719/6713.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6721/6715.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6726/6720.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6729/6723.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6732/6726.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6749/6743.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6766/6760.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6768/6762.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6769/6763.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6772/6766.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6773/6767.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6776/6770.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6797/6787.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6800/6790.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6801/6791.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6804/6794.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6826/6816.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6828/6818.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6833/6823.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6842/6831.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6843/6832.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6846/6835.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6848/6837.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6851/6840.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6854/6843.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6856/6845.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6881/6870.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6887/6876.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6891/6880.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6894/6883.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6908/6897.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6916/6905.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6960/6949.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6998/6987.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7000/6989.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7016/7005.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7051/7040.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7053/7042.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7060/7049.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7069/7058.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7070/7059.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7071/7060.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7078/7067.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7149/7138.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7175/7164.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7177/7166.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7178/7167.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7183/7172.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7191/7180.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7200/7189.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7210/7199.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7230/7219.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7255/7244.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7261/7250.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7291/7279.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7294/7282.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7314/7302.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7316/7304.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7319/7307.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7322/7310.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7323/7311.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7328/7316.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7333/7321.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7352/7340.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7356/7344.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7399/7387.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7400/7388.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7401/7389.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7403/7391.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7449/7436.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7456/7443.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7460/7447.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7461/7448.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7469/7456.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7471/7458.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7472/7459.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7473/7460.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7474/7461.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7475/7462.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7495/7481.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7506/7492.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7529/7515.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7538/7524.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7545/7531.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7548/7534.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7552/7538.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7583/7569.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7589/7575.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7599/7585.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7624/7610.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7632/7617.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7645/7629.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7650/7634.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7656/7640.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7684/7668.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7685/7669.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7686/7670.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7687/7671.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7689/7673.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7694/7678.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7704/7688.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7724/7706.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7729/7711.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7732/7714.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7739/7721.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7758/7739.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7759/7740.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7767/7748.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7768/7749.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7769/7750.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7773/7754.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7774/7755.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7775/7756.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7776/7757.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7814/7795.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7816/7797.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7871/7852.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7872/7853.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7889/7870.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7891/7872.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7893/7874.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7909/7890.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7911/7892.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7931/7911.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7934/7914.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7935/7915.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7941/7921.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7953/7933.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7965/7945.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7967/7947.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7968/7948.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7998/7977.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8006/7985.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8025/8004.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8029/8008.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8036/8015.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8037/8016.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8051/8030.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8052/8031.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8072/8051.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8086/8065.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8111/8089.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8121/8099.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8125/8103.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8139/8117.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8141/8119.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8142/8120.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8148/8126.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8150/8128.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8170/8148.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8191/8169.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8192/8170.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8197/8175.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8209/8187.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8211/8189.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8247/8225.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8249/8227.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8250/8228.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8287/8265.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8288/8266.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8302/8280.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8303/8281.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8304/8282.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8305/8283.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8318/8296.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8319/8297.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8321/8299.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8356/8334.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8358/8336.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8359/8337.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8360/8338.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8361/8339.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8420/8398.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8422/8400.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8455/8433.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8480/8458.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8482/8460.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8591/8569.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8609/8587.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8642/8620.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8654/8632.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8656/8634.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8686/8864.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8687/8665.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8694/8672.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8695/8673.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8696/8674.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8704/8682.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8714/8692.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8716/8694.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8736/8714.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8739/8717.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8743/8721.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8759/8737.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8763/8741.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8764/8742.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8766/8744.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8770/8748.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8771/8749.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8785/8763.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8799/8777.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8820/8798.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8853/8831.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8855/8833.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8887/8865.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8889/8867.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8891/8869.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8894/8872.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8898/8876.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8901/8879.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8903/8881.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8907/8885.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8916/8894.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8917/8895.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8922/8900.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8926/8904.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8929/8907.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8932/8910.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8933/8911.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8934/8912.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8935/8913.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8936/8914.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8938/8916.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8939/8917.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8963/8941.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8964/8942.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8966/8944.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8967/8945.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8976/8954.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8982/8960.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8984/8962.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9000/8978.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9003/8981.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9030/9008.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9036/9014.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9055/9033.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9063/9041.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9066/9044.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9067/9045.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9095/9073.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9096/9074.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9102/9080.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9106/9084.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9136/9114.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9261/9239.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9262/9240.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9265/9243.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9266/9244.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9297/9275.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9349/9327.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9382/9360.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9491/9469.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9496/9474.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9497/9475.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9498/9476.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9521/9499.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9529/9507.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9530/9508.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9537/9515.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9539/9517.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9564/9542.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9565/9543.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9614/9592.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9659/9637.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9677/9655.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9737/9715.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9738/9716.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9739/9717.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9760/9738.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9794/9772.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9803/9781.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9805/9783.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9812/9790.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9824/9802.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9845/9823.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9851/9829.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9877/9855.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9889/9867.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8995/8973.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9109/9087.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/132/132.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/329/329.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2121/2120.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2984/2983.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3264/3263.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3723/3722.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4164/4163.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6480/6474.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8823/8801.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/44/44.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/55/55.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/58/58.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/59/59.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/61/61.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/63/63.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/67/67.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/89/89.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/202/202.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/205/205.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/210/210.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/211/211.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/216/216.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/217/217.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/220/220.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/235/235.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/254/254.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/255/255.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/257/257.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/271/271.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/304/304.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/323/323.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/336/336.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/338/338.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/340/340.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/347/347.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/396/396.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/448/448.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/459/459.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/469/469.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/506/506.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/526/526.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/528/528.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/543/0543.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/546/546.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/562/562.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/572/572.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/578/578.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/597/597.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/604/604.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/616/616.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/627/627.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/660/660.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/679/679.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/680/0680.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/698/698.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/704/0704.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/707/707.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/767/767.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/768/768.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/774/774.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/777/777.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/788/788.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/793/793.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/794/794.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/799/799.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/805/805.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/826/826.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/840/840.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/843/843.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/845/845.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/872/872.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/873/873.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/886/886.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/887/887.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/898/898.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/911/911.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/912/912.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/917/917.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/920/920.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/934/934.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/935/935.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/938/938.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/940/940.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/941/941.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/946/946.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/947/947.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/949/949.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/950/950.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/958/958.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/959/959.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/962/962.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/965/965.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/972/972.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/976/976.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/981/981.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/988/988.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/994/994.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/996/996.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/997/997.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1001/1001.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1002/1002.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1006/1006.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1010/1010.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1011/1011.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1024/1024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1039/1039.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1046/1046.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1052/1052.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1082/1082.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1090/1090.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1097/1097.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1098/1098.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1103/1103.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1104/1104.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1108/1108.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1109/1109.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1115/1115.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1124/1124.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1128/1128.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1136/1136.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1140/1140.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1143/1143.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1159/1159.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1173/1173.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1188/1188.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1190/1190.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1195/1195.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1205/1205.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1258/1258.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1265/1265.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1278/1278.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1279/1279.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1282/1282.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1283/1283.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1285/1285.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1298/1298.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1313/1313.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1317/1317.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1332/1332.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1334/1334.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1338/1338.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1342/1342.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1357/1357.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1369/1369.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1377/1377.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1394/1394.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1400/1400.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1401/1401.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1402/1402.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1406/1406.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1429/1429.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1433/1433.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1460/1460.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1462/1462.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1470/1470.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1481/1481.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1482/1482.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1483/1483.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1511/1511.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1514/1514.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1515/1515.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1516/1516.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1517/1517.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1521/1521.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1522/1522.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1523/1523.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1527/1527.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1528/1528.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1529/1529.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1530/1530.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1531/1531.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1532/1532.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1536/1536.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1538/1538.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1561/1561.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1565/1565.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1601/1601.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1603/1603.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1610/1610.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1612/1612.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1617/1617.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1630/1630.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1633/1633.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1635/1635.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1638/1638.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1646/1646.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1647/1647.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1650/1650.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1652/1651.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1662/1661.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1665/1664.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1671/1670.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1672/1671.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1675/1674.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1676/1675.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1677/1676.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1678/1677.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1691/1690.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1696/1695.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1699/1698.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1705/1704.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1739/1738.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1743/1742.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1754/1753.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1770/1769.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1778/1777.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1783/1782.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1784/1783.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1857/1856.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1905/1904.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1921/1920.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1990/1989.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1994/1993.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2014/2013.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2017/2016.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2055/2054.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2067/2066.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2076/2075.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2085/2084.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2124/2123.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2146/2145.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2166/2165.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2179/2178.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2188/2187.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2208/2207.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2214/2213.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2253/2252.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2266/2265.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2271/2270.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2275/2274.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2307/2306.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2339/2338.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2350/2349.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2351/2350.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2360/2359.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2375/2374.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2392/2391.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2408/2407.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2410/2409.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2421/2420.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2455/2454.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2465/2464.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2474/2473.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2511/2510.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2512/2511.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2519/2518.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2521/2520.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2574/2573.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2578/2577.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2582/2581.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2587/2586.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2592/2591.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2599/2598.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2600/2599.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2622/2621.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2634/2633.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2648/2647.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2664/2663.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2675/2674.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2695/2694.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2713/2712.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2715/2714.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2718/2717.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2731/2730.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2732/2731.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2752/2751.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2755/2754.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2756/2755.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2759/2758.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2811/2810.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2813/2812.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2825/2824.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2827/2826.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2844/2843.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2864/2863.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2866/2865.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2880/2879.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2883/2882.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2909/2908.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2957/2956.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3048/3047.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3055/3053.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3057/3056.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3059/3058.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3070/3069.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3073/3072.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3122/3121.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3138/3137.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3156/3155.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3159/3158.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3160/3159.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3177/3176.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3206/3205.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3217/3216.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3220/3219.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3225/3224.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3230/3229.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3232/3231.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3239/3238.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3246/3245.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3258/3257.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3308/3307.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3312/3311.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3319/3318.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3336/3335.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3350/3349.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3386/3385.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3397/3396.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3398/3397.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3404/3403.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3416/3415.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3469/3468_1.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3472/3471.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3483/3482.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3498/3497.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3507/3506.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3508/3507.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3524/3523.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3528/3527.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3535/3534.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3556/3555.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3561/3560.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3603/3602.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3644/3643.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3663/3662.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3666/3662.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3667/3666.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3669/3668.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3676/3675.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3680/3679.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3689/3688.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3727/3726.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3760/3759.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3768/3767.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3815/3814.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3828/3827.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3835/3834.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3845/3844.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3848/3847.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3849/3848.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3850/3849.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3860/3859.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3907/3906.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3908/3907.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3958/3957.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3992/3991.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4029/4028.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4031/4030.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4038/4037.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4042/4041.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4075/4074.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4099/4098.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4100/4099.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4119/4118.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4130/4129.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4192/4191.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4213/4212.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4218/4217.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4222/4221.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4230/4229.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4243/4242.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4272/4271.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4273/4272.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4325/4323.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4327/4325.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4335/4333.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4336/4334.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4342/4340.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4347/4345.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4371/4369.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4373/4371.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4376/4374.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4398/4396.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4400/4398.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4402/4400.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4409/4407.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4416/4412.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4419/4415.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4448/4444.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4450/4446.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4451/4447.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4452/4448.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4453/4449.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4454/4450.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4455/4451.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4456/4452.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4457/4453.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4458/4454.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4459/4455.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4460/4456.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4461/4457.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4462/4458.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4463/4459.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4464/4460.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4465/4461.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4466/4462.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4467/4463.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4468/4464.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4486/4482.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4487/4483.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4488/4484.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4491/4487.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4493/4489.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4498/4494.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4513/4509.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4515/4511.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4519/4515.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4530/4526.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4569/4565.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4575/4571.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4581/4577.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4582/4578.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4595/4591.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4609/4605.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4610/4606.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4613/4609.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4620/4616.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4640/4636.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4656/4652.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4657/4653.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4692/4688.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4708/4704.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4710/4706.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4729/4725.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4742/4738.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4770/4766.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4775/4771.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4777/4773.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4780/4776.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4801/4797.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4804/4800.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4808/4804.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4809/4805.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4815/4811.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4816/4812.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4817/4813.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4818/4814.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4822/4818.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4835/4831.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4839/4835.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4844/4840.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4856/4852.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4875/4871.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4882/4878.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4886/4882.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4902/4898.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4915/4910.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4928/4923.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4942/4937.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4950/4945.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4951/4946.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4956/4951.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4965/4960.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4983/4978.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4999/4994.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5005/5000.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5007/5002.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5024/5019.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5031/5026.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5087/5082.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5115/5110.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5173/5168.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5178/5173.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5183/5178.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5186/5181.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5187/5182.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5189/5184.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5195/5190.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5234/5229.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5246/5241.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5266/5261.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5271/5266.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5276/5271.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5277/5272.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5279/5274.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5290/5285.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5291/5286.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5300/5295.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5302/5297.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5303/5298.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5321/5316.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5322/5317.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5324/5319.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5327/5322.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5329/5324.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5333/5328.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5335/5330.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5340/5335.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5344/5339.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5357/5352.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5367/5362.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5373/5368.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5376/5371.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5390/5385.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5402/5397.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5403/5398.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5416/5411.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5417/5412.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5465/5460.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5478/5473.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5481/5476.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5484/5479.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5489/5484.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5541/5536.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5542/5437.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5577/5572.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5587/5582.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5589/5584.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5591/5586.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5595/5590.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5603/5598.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5604/5599.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5607/5602.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5610/5605.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5613/5608.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5626/5621.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5627/5622.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5637/5632.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5647/5642.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5675/5670.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5677/5672.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5679/5674.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5687/5682.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5697/5692.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5698/5693.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5704/5699.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5706/5701.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5707/5702.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5708/5703.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5709/5704.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5719/5714.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5725/5720.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5726/5721.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5728/5723.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5742/5737.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5747/5742.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5753/5748.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5754/5749.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5759/5754.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5760/5755.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5762/5757.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5763/5758.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5764/5759.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5769/5764.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5770/5765.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5771/5766.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5772/5767.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5774/5769.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5775/5770.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5776/5771.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5792/5787.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5794/5789.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5796/5791.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5797/5792.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5801/5796.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5809/5804.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5820/5815.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5829/5824.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5831/5826.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5839/5834.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5842/5837.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5853/5848.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5865/5860.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5866/5861.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5880/5875.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5881/5876.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5882/5877.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5883/5878.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5885/5880.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5889/5884.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5893/5888.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5901/5896.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5904/5899.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5908/5903.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5911/5906.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5919/5914.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5932/5927.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5936/5931.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5937/5932.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5967/5962.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5977/5972.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5984/5979.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5986/5981.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6008/6003.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6015/6010.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6050/6045.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6053/6047.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6057/6051.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6059/6053.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6062/6056.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6068/6062.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6070/6064.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6088/6082.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6090/6084-.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6091/6085.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6092/6086.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6094/6088.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6096/6090.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6098/6092.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6145/6139.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6146/6140.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6180/6174.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6181/6175.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6186/6180.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6193/6187.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6194/6188.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6196/6190.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6197/6191.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6198/6192.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6199/6193.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6246/6240.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6265/6259.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6268/6262.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6274/6268.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6285/6279.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6298/6292.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6306/6300.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6335/6329.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6340/6334.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6351/6345.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6353/6347.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6363/6357.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6364/6358.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6367/6361.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6368/6362.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6369/6363.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6388/6382.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6390/6384.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6395/6389.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6399/6393.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6427/6421.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6437/6431.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6439/6433.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6441/1.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6444/6438.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6447/6441.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6448/6442.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6466/6460.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6472/6466.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6499/6493.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6502/6496.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6510/6504.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6518/6512.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6526/6520.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6527/6521.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6528/6522.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6537/6531.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6540/6534.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6546/6540.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6550/6544.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6560/6554.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6563/6557.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6579/6573.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6583/6577.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6584/6578.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6592/6586.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6593/6587.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6594/6588.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6596/6590.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6609/6603.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6610/6604.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6611/6605.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6619/6613.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6620/6614.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6624/6618.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6656/6650.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6664/6658.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6676/6670.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6681/6675.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6689/6683.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6690/6684.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6703/6697.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6706/6700.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6709/6703.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6713/6707.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6715/6709.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6719/6713.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6721/6715.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6726/6720.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6729/6723.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6732/6726.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6749/6743.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6766/6760.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6768/6762.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6769/6763.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6772/6766.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6773/6767.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6776/6770.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6797/6787.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6800/6790.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6801/6791.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6804/6794.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6826/6816.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6828/6818.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6833/6823.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6842/6831.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6843/6832.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6846/6835.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6848/6837.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6851/6840.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6854/6843.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6856/6845.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6881/6870.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6887/6876.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6891/6880.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6894/6883.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6908/6897.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6916/6905.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6960/6949.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6998/6987.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7000/6989.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7016/7005.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7051/7040.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7053/7042.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7060/7049.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7069/7058.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7070/7059.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7071/7060.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7078/7067.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7149/7138.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7175/7164.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7177/7166.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7178/7167.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7183/7172.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7191/7180.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7200/7189.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7210/7199.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7230/7219.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7255/7244.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7261/7250.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7291/7279.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7294/7282.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7314/7302.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7316/7304.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7319/7307.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7322/7310.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7323/7311.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7328/7316.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7333/7321.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7352/7340.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7356/7344.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7399/7387.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7400/7388.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7401/7389.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7403/7391.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7449/7436.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7456/7443.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7460/7447.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7461/7448.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7469/7456.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7471/7458.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7472/7459.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7473/7460.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7474/7461.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7475/7462.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7495/7481.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7506/7492.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7529/7515.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7538/7524.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7545/7531.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7548/7534.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7552/7538.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7583/7569.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7589/7575.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7599/7585.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7624/7610.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7632/7617.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7645/7629.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7650/7634.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7656/7640.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7684/7668.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7685/7669.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7686/7670.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7687/7671.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7689/7673.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7694/7678.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7704/7688.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7724/7706.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7729/7711.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7732/7714.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7739/7721.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7758/7739.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7759/7740.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7767/7748.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7768/7749.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7769/7750.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7773/7754.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7774/7755.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7775/7756.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7776/7757.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7814/7795.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7816/7797.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7871/7852.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7872/7853.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7889/7870.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7891/7872.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7893/7874.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7909/7890.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7911/7892.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7931/7911.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7934/7914.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7935/7915.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7941/7921.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7953/7933.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7965/7945.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7967/7947.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7968/7948.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7998/7977.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8006/7985.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8025/8004.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8029/8008.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8036/8015.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8037/8016.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8051/8030.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8052/8031.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8072/8051.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8086/8065.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8111/8089.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8121/8099.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8125/8103.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8139/8117.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8141/8119.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8142/8120.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8148/8126.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8150/8128.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8170/8148.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8191/8169.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8192/8170.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8197/8175.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8209/8187.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8211/8189.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8247/8225.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8249/8227.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8250/8228.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8287/8265.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8288/8266.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8302/8280.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8303/8281.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8304/8282.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8305/8283.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8318/8296.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8319/8297.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8321/8299.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8356/8334.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8358/8336.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8359/8337.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8360/8338.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8361/8339.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8420/8398.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8422/8400.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8455/8433.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8480/8458.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8482/8460.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8591/8569.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8609/8587.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8642/8620.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8654/8632.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8656/8634.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8686/8864.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8687/8665.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8694/8672.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8695/8673.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8696/8674.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8704/8682.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8714/8692.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8716/8694.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8736/8714.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8739/8717.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8743/8721.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8759/8737.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8763/8741.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8764/8742.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8766/8744.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8770/8748.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8771/8749.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8785/8763.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8799/8777.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8820/8798.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8853/8831.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8855/8833.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8887/8865.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8889/8867.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8891/8869.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8894/8872.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8898/8876.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8901/8879.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8903/8881.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8907/8885.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8916/8894.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8917/8895.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8922/8900.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8926/8904.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8929/8907.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8932/8910.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8933/8911.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8934/8912.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8935/8913.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8936/8914.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8938/8916.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8939/8917.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8963/8941.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8964/8942.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8966/8944.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8967/8945.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8976/8954.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8982/8960.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8984/8962.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9000/8978.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9003/8981.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9030/9008.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9036/9014.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9055/9033.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9063/9041.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9066/9044.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9067/9045.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9095/9073.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9096/9074.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9102/9080.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9106/9084.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9136/9114.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9261/9239.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9262/9240.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9265/9243.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9266/9244.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9297/9275.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9349/9327.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9382/9360.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9491/9469.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9496/9474.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9497/9475.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9498/9476.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9521/9499.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9529/9507.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9530/9508.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9537/9515.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9539/9517.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9564/9542.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9565/9543.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9614/9592.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9659/9637.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9677/9655.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9737/9715.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9738/9716.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9739/9717.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9760/9738.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9794/9772.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9803/9781.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9805/9783.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9812/9790.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9824/9802.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9845/9823.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9851/9829.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9877/9855.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9889/9867.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H957"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="82.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="81.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>