--- v0 (2026-02-06)
+++ v1 (2026-05-09)
@@ -54,1599 +54,1599 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Gilda Beatriz</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7/007.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7/007.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DE MEDIDAS DE INFORMAÇÃO À GESTANTE E À PARTURIENTE SOBRE A POLÍTICA NACIONAL DE ATENÇÃO OBSTÉTRICA E NEONATAL, VISANDO À PROTEÇÃO DESTAS CONTRA A VIOLÊNCIA OBSTÉTRICA.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/14/0014.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/14/0014.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A AFIXAÇÃO DE AVISO SOBRE DIREITO DA GESTANTE À CESARIANA.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Maurinho Branco</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/630/630.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/630/630.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SELO "EMPRESA AMIGA DA MULHER", NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Eduardo do Blog</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/855/0855.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/855/0855.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DOS CONDOMÍNIOS RESIDENCIAIS E COMERCIAIS NOTIFICAREM AS AUTORIDADES COMPETENTES SOBRE AS OCORRÊNCIAS DE MAUS TRATOS OU DE VIOLÊNCIA DOMÉSTICA/FAMILIAR CONTRA AS MULHERES, CRIANÇAS, ADOLESCENTES, PESSOAS IDOSAS E PESSOAS COM DEFICIÊNCIA, BEM COMO TORNAR OBRIGATÓRIA A FIXAÇÃO DE PLACAS OU CARTAZES CONTENDO OS NÚMEROS DOS CANAIS DE ATENDIMENTO ÀS VÍTIMAS DE VIOLÊNCIA DOMÉSTICA FAMILIAR NAS DEPENDÊNCIAS DESTES LOCAIS.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3002/3001.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3002/3001.pdf</t>
   </si>
   <si>
     <t>Institui o dia 25 de cada mês como o "Dia Laranja" pelo fim da violência contra as mulheres e meninas, no âmbito do Município de Petrópolis.</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Marcelo Lessa</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3196/3195.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3196/3195.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRIORIDADE PARA OCUPAÇÃO DE VAGA EM CRECHE PARA FILHOS DE MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Yuri Moura</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3229/3228.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3229/3228.pdf</t>
   </si>
   <si>
     <t>Concede às doadoras de leite materno isenção de pagamento de taxa de inscrição em concurso para provimento de cargo ou emprego na Administração Pública municipal.</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3235/3234.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3235/3234.pdf</t>
   </si>
   <si>
     <t>Estabelece a promoção de ações que visem à valorização de mulheres e meninas e a prevenção e combate à violência contra as mulheres e dá outras providências.</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3237/3236.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3237/3236.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre medidas de proteção contra a violência obstétrica no Município de Petrópolis.</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3387/3886.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3387/3886.pdf</t>
   </si>
   <si>
     <t>Estabelece cota para mulheres vítimas de violência doméstica nos Projetos de Habitação Social no âmbito do Município de Petrópolis.</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3500/3499.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3500/3499.pdf</t>
   </si>
   <si>
     <t>INCLUI O DIA MARIELLE FRANCO PARA ENFRENTAMENTO À VIOLÊNCIA POLÍTICA CONTRA AS MULHERES, NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Fred Procópio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3899/3898.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3899/3898.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da instalação de um botão de pânico nas linhas municipais de ônibus de transporte público no município de Petrópolis para combater o assédio às mulheres dentro do transporte público.</t>
   </si>
   <si>
     <t>3934</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3934/3933.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3934/3933.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal Maria da Penha nas Escolas, a ser realizada anualmente no mês de agosto nas escolas municipais, no âmbito do Município de Petrópolis.</t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3935/3934.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3935/3934.pdf</t>
   </si>
   <si>
     <t>Estabelece prioridade para vaga de matrícula em Centros de Educação Infantil no âmbito do Município de Petrópolis para filhos de mulheres em situação de violência doméstica.</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3936/3935.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3936/3935.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de afixação, no âmbito do Município de Petrópolis, de avisos com número do Disque Denúncia da Violência Contra Mulher e da Violência Contra os Direitos Humanos.</t>
   </si>
   <si>
     <t>4606</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4606/4602.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4606/4602.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE PETRÓPOLIS A CAMPANHA "16 DIAS DE ATIVISMO PELO FIM DA VIOLÊNCIA CONTRA A MULHER" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4618</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4618/4614.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4618/4614.pdf</t>
   </si>
   <si>
     <t>Institui a Política Pública “Fluxo Sem Tabu” e define diretrizes de conscientização sobre a dignidade menstrual e a universalização do acesso a absorventes higiênicos, no âmbito do Município de Petrópolis.</t>
   </si>
   <si>
     <t>5434</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5434/5429.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5434/5429.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o afastamento da servidora gestante das atividades de trabalho presencial durante a emergência de saúde pública de importância nacional decorrente do novo coronavírus.</t>
   </si>
   <si>
     <t>5536</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5536/5531.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5536/5531.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA MUNICIPAL "MARÇO LILÁS - CONSCIENTIZAÇÃO, PREVENÇÃO E CONTROLE DO CÂNCER DO COLO DO ÚTERO" NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>6000</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6000/5995.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6000/5995.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA "MULHERES NA POLÍTICA", DISPONDO SOBRE MEDIDAS DE INCENTIVO À PARTICIPAÇÃO DA MULHER NA POLÍTICA NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7049</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7049/7038.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7049/7038.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do "Dossiê Mulher" no âmbito do Município de Petrópolis, e dá outras providências.</t>
   </si>
   <si>
     <t>7500</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>Dr. Mauro Peralta</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7500/7486.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7500/7486.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CADERNETA DA MULHER NO SISTEMA MUNICIPAL DE SAÚDE NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>7501</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7501/7487.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7501/7487.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA "MULHER SUA SAÚDE, SEUS DIREITOS" NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>7781</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>Gil Magno</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7781/7762.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7781/7762.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRIORIDADE NO ATENDIMENTO DE CIRURGIA PLÁSTICA REPARADORA PELO SISTEMA ÚNICO DE SAÚDE (SUS), PARA MULHERES VÍTIMAS DE AGRESSÃO DA QUAL RESULTE EM DANOS A SUA INTEGRIDADE FÍSICA OU ESTÉTICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7782</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7782/7763.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7782/7763.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE PETRÓPOLIS A SEMANA DA DIGNIDADE MENSTRUAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7787</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7787/7768.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7787/7768.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE PETRÓPOLIS A CAMPANHA "CORAÇÃO DA MULHER".</t>
   </si>
   <si>
     <t>8039</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8039/8018.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8039/8018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO GRUPO DE APOIO ÀS MULHERES VÍTIMAS DE VIOLÊNCIA NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>8156</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8156/8134.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8156/8134.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL "VIVA MULHER" DE APOIO ÀS MULHERES DIAGNOSTICADAS COM CÂNCER DE MAMA E AS MASTECTOMIZADAS NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>8180</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8180/8158.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8180/8158.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FISIOTERAPIA DE REABILITAÇÃO PARA MULHERES MASTECTOMIZADAS NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>8231</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8231/8209.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8231/8209.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N 6.387 DE 26 DE OUTUBRO DE 2006 PARA CONCEDER A GESTANTES EM VULNERABILIDADE SOCIAL A ISENÇÃO DE TARIFA DE ÔNIBUS NA FORMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8343</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8343/8321-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8343/8321-.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE DEFESA PESSOAL PARA MULHERES NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8631</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8631/8609.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8631/8609.pdf</t>
   </si>
   <si>
     <t>Garante o direito de lactantes à amamentação nas áreas de livre acesso ao público ou de uso coletivo nas instituições do sistema municipal de ensino.</t>
   </si>
   <si>
     <t>8807</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8807/8785.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8807/8785.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha permanente de Conscientização e Enfrentamento ao Assédio Materno, no âmbito do Município de Petrópolis.</t>
   </si>
   <si>
     <t>8813</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>Ronaldo Ramos</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8813/8791.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8813/8791.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para as Políticas Públicas de Estímulo Incentivo Promoção e apoio a Mulher Empreendedora no Município de Petrópolis.</t>
   </si>
   <si>
     <t>8859</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8859/8837.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8859/8837.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prioridade no atendimento as mulheres em situação de violência doméstica ou familiar pela Casa do Trabalhador, vinculada a Secretaria de Desenvolvimento Econômico do Município de Petrópolis.</t>
   </si>
   <si>
     <t>9137</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9137/9115.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9137/9115.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DO EMPREENDEDORISMO FEMININO NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>9138</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>Maurinho Branco, Dudu</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9138/9116-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9138/9116-.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PERMITIR A PRESENÇA DE DOULAS DURANTE O PERÍODO DE TRABALHO DE PARTO, PARTO E PÓS PARTO IMEDIATO, NAS MATERNIDADES SITUADAS NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>9287</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9287/9265-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9287/9265-.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA PERMANENTE DE CONSCIENTIZAÇÃO E ENFRENTAMENTO AO ASSÉDIO E A VIOLÊNCIA SEXUAL, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>9327</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9327/9305-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9327/9305-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o estabelecimento de diretrizes para o acompanhamento do Parto Domiciliar no âmbito da Rede Municipal de Saúde de Petrópolis.</t>
   </si>
   <si>
     <t>9459</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9459/9437.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9459/9437.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA LEITES DE MARÇO NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>9546</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9546/9524.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9546/9524.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA AS POLÍTICAS PÚBLICAS DE ESTÍMULO INCENTIVO PROMOÇÃO E APOIO A MULHER EMPREENDEDORA NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>9808</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>Maurinho Branco, Yuri Moura</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9808/9786--.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9808/9786--.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA EMPREGUE UMA MÃE E CRIA O CERTIFICADO "AQUI TEM MÃE", NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>5096</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5096/5091.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5096/5091.pdf</t>
   </si>
   <si>
     <t>CRIA A FRENTE PARLAMENTAR DE DEFESA DOS DIREITOS DA MULHER NO MUNICÍPIO DE PETRÓPOLIS/RJ.</t>
   </si>
   <si>
     <t>6236</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6236/6230.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6236/6230.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA OUVIDORIA DA MULHER NO ÂMBITO DA CÂMARA MUNICIPAL DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4/proc_0004_2021.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4/proc_0004_2021.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO O ENVIO DE PROJETO QUE DISPONHA SOBRE CRIAÇÃO DO BANCO DE EMPREGO PARA AS MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA E FAMILIAR NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/118/118.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/118/118.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI QUE DISPONHA SOBRE A CRIAÇÃO DA CAMPANHA ASSÉDIO SEXUAL NO ÔNIBUS É CRIME.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/141/141.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/141/141.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPONHA SOBRE A CONCESSÃO DE INCENTIVOS FISCAIS AS CASAS NOTURNAS QUE TENHAM PONTOS DE APOIO ÀS MULHERES VÍTIMAS DE QUALQUER TIPO DE VIOLÊNCIA SOFRIDA EM SUAS DEPENDÊNCIAS.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/144/144.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/144/144.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPONHA SOBRE A CRIAÇÃO DO ABRIGO MUNICIPAL DE ACOLHIMENTO ESPECIAL E TEMPORÁRIO PARA MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/153/153.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/153/153.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPONHA SOBRE A PRORROGAÇÃO DO FIM DO PRAZO DA LICENÇA MATERNIDADE À SERVIDORA MUNICIPAL NOS TERMOS ABAIXO.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/164/164.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/164/164.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DO ENVIO DE PROJETO DE LEI QUE DISPONHA SOBRE A CRIAÇÃO DE PONTOS DE APOIO AS MULHERES VÍTIMAS DE VIOLÊNCIA EM EVENTOS ORGANIZADOS PELO PODER PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/169/169.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/169/169.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA DA CÂMARA A NECESSIDADE DE UM PROJETO DE RESOLUÇÃO QUE INSTITUI A OUVIDORIA DA MULHER NA CÂMARA MUNICIPAL DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/179/179.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/179/179.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPONHA SOBRE A CRIAÇÃO DO CARGO FUNÇÃO DE DOULA NA ESTRUTURA ADMINISTRATIVA DA SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/631/631.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/631/631.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A CRIAÇÃO DO SELO "EMPRESA AMIGA DA MULHER" A SER CONCEDIDO PELO MUNICÍPIO DE PETRÓPOLIS ÀS EMPRESAS QUE ADOTEM AÇÕES E PROJETOS NA PROMOÇÃO, VALORIZAÇÃO E DEFESA DOS DIREITOS DA MULHER.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1419/1419.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1419/1419.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa, que Institui o Programa de Aluguel Social para as Mulheres Vítimas de Violência Doméstica no Município de Petrópolis.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2412/2411.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2412/2411.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI DISPONDO SOBRE A CRIAÇÃO DO APLICATIVO DE COMBATE A VIOLÊNCIA DOMÉSTICA NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3119/3118.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3119/3118.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legistativa sobre a necessidade de implementar um projeto social de ajuda financeira às mulheres vítimas de violência doméstica por um determinado período de tempo.</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3221/3220-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3221/3220-.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legistativa que "CRIA A POLÍTICA MUNICIPAL DE EMPODERAMENTO DA MULHER E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3722/3721.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3722/3721.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE INSTITUI O PROGRAMA DE COOPERAÇÃO E O SINAL "ME AJUDE" NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS, VISANDO O COMBATE E A PREVENÇÃO À VIOLÊNCIA CONTRA A MULHER.</t>
   </si>
   <si>
     <t>4023</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4023/4022.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4023/4022.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI DISPONDO SOBRE A CRIAÇÃO DE UM GRUPO DE APOIO PARA MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA E FAMILIAR.</t>
   </si>
   <si>
     <t>4166</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4166/4165.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4166/4165.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de adaptar o plano municipal de vacinação contra covid-19 para incluir as mulheres gestantes e puérperas como grupo prioritário da imunização.</t>
   </si>
   <si>
     <t>4345</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4345/4343.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4345/4343.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DO ENVIO DE PROJETO DE LEI QUE DISPONHA SOBRE O AFASTAMENTO DO TRABALHO PRESENCIAL DAS SERVIDORAS MUNICIPAIS GESTANTES, DURANTE O PERÍODO DA PANDEMIA DA COVID-19.</t>
   </si>
   <si>
     <t>4604</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4604/4600.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4604/4600.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A IMPLEMENTAÇÃO DO PROGRAMA DE FORNECIMENTO DE ABSORVENTES HIGIÊNICOS NAS ESCOLAS PÚBLICAS DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>5440</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5440/5435.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5440/5435.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA DISPONDO SOBRE A CRIAÇÃO DA CARTEIRA MUNICIPAL DA SAÚDE DA MULHER.</t>
   </si>
   <si>
     <t>6417</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6417/6411.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6417/6411.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a edição de norma regulamentar para incluir as mulheres vítimas de violência doméstica e familiar como beneficiárias no Cartão Imperial.</t>
   </si>
   <si>
     <t>7039</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7039/7028.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7039/7028.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta Casa Legislativa que disponha sobre a Criação do Programa Municipal de Técnicas de Lutas e Artes Marciais para a prevenção e enfrentamento à violência contra mulheres.</t>
   </si>
   <si>
     <t>7040</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7040/7029.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7040/7029.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que disponha sobre a elaboração e formalização do Pacto para Combater Violências Contra as Mulheres, no âmbito do Município de Petrópolis.</t>
   </si>
   <si>
     <t>7784</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>Marcelo Chitão</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7784/7765.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7784/7765.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A CASA DE PASSAGEM PARA ABRIGAR MULHERES VITIMAS DE AMEAÇAS E VIOLÊNCIA.</t>
   </si>
   <si>
     <t>7826</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7826/7807.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7826/7807.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a necessidade de edição de norma dispondo sobre a implementação de Programa Municipal para Auxílio-Passagem destinado às mulheres em situação de violência doméstica e familiar.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>Indicação Simples</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/477/477.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/477/477.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ANÁLISE E ESTUDO PARA IMPLEMENTAÇÃO DA CASA DA MULHER NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1428/1428.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1428/1428.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de atendimento do Centro de Referência em Atendimento à Mulher - CRAM, na modalidade itinerante, através do Ônibus Lilás, nas áreas rurais e nos bairros mais distantes da Unidade física do CRAM.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1509/1509.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1509/1509.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de fortalecer e capacitar as redes de atendimento às mulheres em situação de vulnerabilidade principalmente por intermédio dos serviços de assistência social como o Centro de Referência de Assistência Social CRAS e o Centro de Referência Especializado de Assistência Social CREAS.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1512/1512.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1512/1512.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a promoção de campanhas educativas sobre a violência contra a mulher enquanto um problema de saúde para os profissionais das Unidades Básicas de Saúde.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1515/1515.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1515/1515.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de criação e manutenção dos Centros de Referência previstos no âmbito da Lei Maria da Penha com o objetivo de viabilizar atendimentos integrais e multidisciplinares para mulheres e respectivos dependentes em situação de violência doméstica e familiar.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1516/1516.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1516/1516.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de construir uma república que sirva de abrigo para mulheres vítimas de violência.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1518/1518.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1518/1518.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de apoiar o programa de Justiça Restaurativa como aproximação entre a Prefeitura de Petrópolis e o Poder Judiciário para atender os casos de violência contra a mulher.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1519/1519.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1519/1519.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de criar grupos reflexivos com Homens Autores de Violência.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1520/1520.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1520/1520.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a realização de patrulhas Maria da Penha a serem efetuadas pela Guarda Civil Municipal no atendimento às ocorrências de violência contra a mulher.</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>Júnior Coruja</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2589/2588.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2589/2588.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de atendimento do Centro de Referência em Atendimento à Mulher CRAN do qual possui o ônibus lilás para o serviço itinerante que possa atender as seguintes comunidades: Poço dos Peixes, Vista Alegre, Santa Luzia, Malta, Quadra Poliesportiva de Araras e Vale das Videiras todas situadas no bairro Araras do qual todos citados se encontram muito distante da unidade física de atendimento.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2590/2589.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2590/2589.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Atendimento do Centro de Referência em Atendimento à Mulher CRAN do qual possui o ônibus lilás para o serviço itinerante que possa atender as seguintes comunidades: Águas Lindas, Calembe, Vila Epitácio e Praça de Nogueira do qual todos citados se encontram muito distante da unidade física de atendimento.</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2760/2759.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2760/2759.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Atendimento do Centro de Referência em Atendimento à Mulher CRAM do qual possui o ônibus lilás para o serviço itinerante que possa atender as seguintes comunidades: Poço dos Peixes, Vista Alegre, Santa Luzia, Malta, Quadra poliesportiva de Araras do qual todos citados se encontram muito distante da unidade física de atendimento.</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2761/2760.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2761/2760.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Atendimento do Centro de Referência em Atendimento à Mulher CRAM do qual possui o ônibus lilás para o serviço itinerante que possa atender as seguintes comunidades: Águas Lindas, Calembe, Vila Epitácio e praça de Nogueira do qual todos citados se encontram muito distante da unidade física de atendimento.</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3204/3203.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3204/3203.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de FIRMAR CONVÊNIO, ENTRE A PREFEITURA E A POLÍCIA CÍVIL, CRIANDO A POSSIBILIDADE DE REGISTRAR AS OCORRÊNCIAS DOS CRIMES ABRANGIDOS PELA LEI MARIA DA PENHA DIRETAMENTE NA SALA LILÁS ENQUANTO NÃO INSTALADA A RESPECTIVA DEAM (DELEGACIA DE ATENDIMENTO A MULHER) NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3259/3258.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3259/3258.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da disponibilização de um psicólogo para atendimento do Núcleo de Atendimento à Mulher da 106º DP.</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3706/3705.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3706/3705.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CRIAR O APLICATIVO "SOS MULHER" PARA AUXILIAR MULHERES EM SITUAÇÃO DE RISCO.</t>
   </si>
   <si>
     <t>4621</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4621/4617.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4621/4617.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de incluir kit de higiene pessoal que contenha absorventes femininos nas cestas básicas que são doadas a famílias em situação de vulnerabilidade em nossa cidade.</t>
   </si>
   <si>
     <t>5543</t>
   </si>
   <si>
     <t>4536</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5543/5866.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5543/5866.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal a necessidade da capacitação dos Guardas Municipais no combate a violência contra as mulheres.</t>
   </si>
   <si>
     <t>5660</t>
   </si>
   <si>
     <t>4626</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5660/5655.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5660/5655.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da volta do programa rede cegonha na Cidade de Petrópolis.</t>
   </si>
   <si>
     <t>6022</t>
   </si>
   <si>
     <t>4891</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6022/6017.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6022/6017.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de criação de um convênio entre o Poder Executivo e a Policia Civil para que a Guarda Municipal atue na "Patrulha Guardiã Maria da Penha".</t>
   </si>
   <si>
     <t>6075</t>
   </si>
   <si>
     <t>4942</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6075/6069.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6075/6069.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de criação de um item de identificação para as mulheres em vulnerabilidade social, vítimas de violência familiar e doméstica no Balcão de Emprego Municipal.</t>
   </si>
   <si>
     <t>6175</t>
   </si>
   <si>
     <t>5009</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6175/6169.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6175/6169.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do Poder Executivo seguir a normativa que inclui todas as mulheres lactantes com e sem comorbidades, no chamamento para vacinação contra a COVID 19, no Município de Petrópolis.</t>
   </si>
   <si>
     <t>6376</t>
   </si>
   <si>
     <t>5177</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6376/6370.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6376/6370.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de criação de um convênio entre o Poder Executivo e a Polícia Civil para que a Guarda Municipal atue na "Patrulha Guardiã Maria da Penha".</t>
   </si>
   <si>
     <t>7038</t>
   </si>
   <si>
     <t>5709</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7038/7027.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7038/7027.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de um termo de cooperação técnica entre o Município de Petrópolis e Governo do Estado do Rio de Janeiro para a implementação do CEAM.</t>
   </si>
   <si>
     <t>7045</t>
   </si>
   <si>
     <t>5712</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7045/7034.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7045/7034.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Instituição e Divulgação de um Protocolo de Atendimento dos Equipamentos e Programas destinados a prevenção e combate da violência contra mulher no município de Petrópolis, nos espaços públicos e privados.</t>
   </si>
   <si>
     <t>7219</t>
   </si>
   <si>
     <t>5863</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7219/7208.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7219/7208.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE UM TERMO DE COOPERAÇÃO TÉCNICA ENTRE O MUNICÍPIO DE PETRÓPOLIS E GOVERNO DO ESTADO DO RIO DE JANEIRO PARA A IMPLEMENTAÇÃO DO CEAM.</t>
   </si>
   <si>
     <t>7407</t>
   </si>
   <si>
     <t>5987</t>
   </si>
   <si>
     <t>Gilda Beatriz, Gil Magno, Maurinho Branco</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7407/7395.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7407/7395.pdf</t>
   </si>
   <si>
     <t>7772</t>
   </si>
   <si>
     <t>6223</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7772/7753.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7772/7753.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Instalação de um Centro Especializado de Atendimento à Mulher - CEAM, sendo referência na região serrana, como medida de maior proteção às vitimas.</t>
   </si>
   <si>
     <t>8427</t>
   </si>
   <si>
     <t>6580</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8427/8405.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8427/8405.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ESTABELECER UMA PARCERIA ENTRE A PREFEITURA DE PETRÓPOLIS E O GOVERNO DO ESTADO DO RIO DE JANEIRO, ATRAVÉS DA SECRETARIA DE DESENVOLVIMENTO SOCIAL E DIREITOS HUMANOS, PARA INSTALAÇÃO DA CASA DO DIREITO DA MULHER DANIELLA PEREZ, PARA TODOS OS DISTRITOS DA CIDADE.</t>
   </si>
   <si>
     <t>8429</t>
   </si>
   <si>
     <t>6582</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8429/8407.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8429/8407.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ESTABELECER UMA PARCERIA ENTRE A PREFEITURA DE PETRÓPOLIS E O GOVERNO DO ESTADO DO RIO DE JANEIRO POR MEIO DA SECRETARIA DE DESENVOLVIMENTO SOCIAL E DIREITOS HUMANOS PARA A REALIZAÇÃO DO PROJETO "EMPODERADAS" PARA TODOS OS DISTRITOS DA CIDADE.</t>
   </si>
   <si>
     <t>9212</t>
   </si>
   <si>
     <t>6974</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9212/9190.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9212/9190.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE IMPLEMENTAR O ATENDIMENTO DO PROGRAMA EMPODERADAS TAMBÉM NA MODALIDADE ITINERANTE, DESTINADO, PRINCIPALMENTE, AS ÁREAS RURAIS E AOS BAIRROS MAIS DISTANTES DOS POLOS.</t>
   </si>
   <si>
     <t>9213</t>
   </si>
   <si>
     <t>6975</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9213/9191.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9213/9191.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR O ATENDIMENTO DO PROGRAMA EMPODERADAS NA MODALIDADE ITINERANTE, NA LOCALIDADE DO LUZITANO, NO BAIRRO CAXAMBÚ.</t>
   </si>
   <si>
     <t>9214</t>
   </si>
   <si>
     <t>6976</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9214/9192.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9214/9192.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR O ATENDIMENTO DO PROGRAMA EMPODERADAS NA MODALIDADE ITINERANTE, NA LOCALIDADE DO SANTA ISABEL, NO BAIRRO CAXAMBÚ.</t>
   </si>
   <si>
     <t>9215</t>
   </si>
   <si>
     <t>6977</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9215/9193.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9215/9193.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR O ATENDIMENTO DO PROGRAMA EMPODERADAS NA MODALIDADE ITINERANTE, NA LOCALIDADE MADAME MACHADO, EM ITAIPAVA.</t>
   </si>
   <si>
     <t>9216</t>
   </si>
   <si>
     <t>6978</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9216/9194.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9216/9194.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR O ATENDIMENTO DO PROGRAMA EMPODERADAS NA MODALIDADE ITINERANTE, NA LOCALIDADE VILA RICA, EM PEDRO DO RIO.</t>
   </si>
   <si>
     <t>9217</t>
   </si>
   <si>
     <t>6979</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9217/9195.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9217/9195.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR O ATENDIMENTO DO PROGRAMA EMPODERADAS NA MODALIDADE ITINERANTE, NO VALE DO CUIABÁ, EM ITAIPAVA.</t>
   </si>
   <si>
     <t>9218</t>
   </si>
   <si>
     <t>6980</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9218/9196.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9218/9196.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR O ATENDIMENTO DO PROGRAMA EMPODERADAS NA MODALIDADE ITINERANTE, NA LOCALIDADE LAJINHA, EM ITAIPAVA.</t>
   </si>
   <si>
     <t>9219</t>
   </si>
   <si>
     <t>6981</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9219/9197.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9219/9197.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR O ATENDIMENTO DO PROGRAMA EMPODERADAS NA MODALIDADE ITINERANTE, EM ARARAS.</t>
   </si>
   <si>
     <t>9220</t>
   </si>
   <si>
     <t>6982</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9220/9198.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9220/9198.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE UM POLO DO PROGRAMA EMPODERADAS EM ITAIPAVA, TERCEIRO DISTRITO.</t>
   </si>
   <si>
     <t>9221</t>
   </si>
   <si>
     <t>6983</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9221/9199.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9221/9199.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR O ATENDIMENTO DO PROGRAMA EMPODERADAS NA MODALIDADE ITINERANTE, EM PEDRO DO RIO.</t>
   </si>
   <si>
     <t>9222</t>
   </si>
   <si>
     <t>6984</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9222/9200.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9222/9200.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR O ATENDIMENTO DO PROGRAMA EMPODERADAS NA MODALIDADE ITINERANTE, NA POSSE.</t>
   </si>
   <si>
     <t>9223</t>
   </si>
   <si>
     <t>6985</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9223/9201.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9223/9201.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE UM POLO DO PROGRAMA EMPODERADAS EM PEDRO DO RIO, QUARTO DISTRITO.</t>
   </si>
   <si>
     <t>9224</t>
   </si>
   <si>
     <t>6986</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9224/9202.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9224/9202.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE IMPLEMENTAR O ATENDIMENTO DO PROGRAMA EMPODERADAS TAMBÉM NA MODALIDADE ITINERANTE, NA LOCALIDADE DO BREJAL, NA POSSE.</t>
   </si>
   <si>
     <t>9225</t>
   </si>
   <si>
     <t>6987</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9225/9203.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9225/9203.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR O ATENDIMENTO DO PROGRAMA EMPODERADAS NA MODALIDADE ITINERANTE, NA LOCALIDADE DO VALE DAS VIDEIRAS, EM ARARAS.</t>
   </si>
   <si>
     <t>9226</t>
   </si>
   <si>
     <t>6988</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9226/9204.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9226/9204.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE UM POLO DO PROGRAMA EMPODERADAS NA POSSE, QUINTO DISTRITO.</t>
   </si>
   <si>
     <t>9227</t>
   </si>
   <si>
     <t>6989</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9227/9205.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9227/9205.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR O ATENDIMENTO DO PROGRAMA EMPODERADAS NA MODALIDADE ITINERANTE, NA LOCALIDADE DO SANTA LUZIA, EM ARARAS.</t>
   </si>
   <si>
     <t>9228</t>
   </si>
   <si>
     <t>6990</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9228/9206.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9228/9206.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR O ATENDIMENTO DO PROGRAMA EMPODERADAS NA MODALIDADE ITINERANTE, NA LOCALIDADE DO VISTA ALEGRE, EM ARARAS.</t>
   </si>
   <si>
     <t>9229</t>
   </si>
   <si>
     <t>6991</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9229/9207.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9229/9207.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR O ATENDIMENTO DO PROGRAMA EMPODERADAS NA MODALIDADE ITINERANTE, EM NOGUEIRA.</t>
   </si>
   <si>
     <t>9230</t>
   </si>
   <si>
     <t>6992</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9230/9208.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9230/9208.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR O ATENDIMENTO DO PROGRAMA EMPODERADAS NA MODALIDADE ITINERANTE, EM CORRÊAS.</t>
   </si>
   <si>
     <t>9231</t>
   </si>
   <si>
     <t>6993</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9231/9209.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9231/9209.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR O ATENDIMENTO DO PROGRAMA EMPODERADAS NA MODALIDADE ITINERANTE, NA LOCALIDADE DO CASTELO SÃO MANOEL, EM CORRÊAS.</t>
   </si>
   <si>
     <t>9232</t>
   </si>
   <si>
     <t>6994</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9232/9210.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9232/9210.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR O ATENDIMENTO DO PROGRAMA EMPODERADAS NA MODALIDADE ITINERANTE, NA LOCALIDADE DO BAIRRO DA GLÓRIA, EM CORRÊAS.</t>
   </si>
   <si>
     <t>9233</t>
   </si>
   <si>
     <t>6995</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9233/9211.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9233/9211.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR O ATENDIMENTO DO PROGRAMA EMPODERADAS NA MODALIDADE ITINERANTE, NO CARANGOLA.</t>
   </si>
   <si>
     <t>9234</t>
   </si>
   <si>
     <t>6996</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9234/9212.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9234/9212.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR O ATENDIMENTO DO PROGRAMA EMPODERADAS NA MODALIDADE ITINERANTE, NO LOTEAMENTO SAMAMBAIA.</t>
   </si>
   <si>
     <t>9235</t>
   </si>
   <si>
     <t>6997</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9235/9213.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9235/9213.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR O ATENDIMENTO DO PROGRAMA EMPODERADAS NA MODALIDADE ITINERANTE, NO ALTO INDEPENDÊNCIA.</t>
   </si>
   <si>
     <t>9236</t>
   </si>
   <si>
     <t>6998</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9236/9214.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9236/9214.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR O ATENDIMENTO DO PROGRAMA EMPODERADAS NA MODALIDADE ITINERANTE, NO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>9237</t>
   </si>
   <si>
     <t>6999</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9237/9215.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9237/9215.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR O ATENDIMENTO DO PROGRAMA EMPODERADAS NA MODALIDADE ITINERANTE, NO QUITANDINHA.</t>
   </si>
   <si>
     <t>9238</t>
   </si>
   <si>
     <t>7000</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9238/9216.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9238/9216.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR O ATENDIMENTO DO PROGRAMA EMPODERADAS NA MODALIDADE ITINERANTE, NO DUARTE DA SILVEIRA, NO BAIRRO BINGEN.</t>
   </si>
   <si>
     <t>4976</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>GPPL</t>
   </si>
   <si>
     <t>GP Projeto de Lei</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Petrópolis</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4976/gp_499-2021.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4976/gp_499-2021.pdf</t>
   </si>
   <si>
     <t>GP 499/2021 - Dispõe sobre a criação do Conselho Municipal dos Direitos da Mulher - COMDIM, revoga a Lei nº 7.920, de 13 de janeiro de 2020 e suas alterações e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1953,67 +1953,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7/007.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/14/0014.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/630/630.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/855/0855.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3002/3001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3196/3195.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3229/3228.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3235/3234.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3237/3236.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3387/3886.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3500/3499.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3899/3898.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3934/3933.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3935/3934.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3936/3935.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4606/4602.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4618/4614.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5434/5429.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5536/5531.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6000/5995.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7049/7038.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7500/7486.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7501/7487.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7781/7762.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7782/7763.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7787/7768.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8039/8018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8156/8134.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8180/8158.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8231/8209.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8343/8321-.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8631/8609.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8807/8785.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8813/8791.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8859/8837.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9137/9115.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9138/9116-.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9287/9265-.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9327/9305-.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9459/9437.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9546/9524.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9808/9786--.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5096/5091.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6236/6230.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4/proc_0004_2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/118/118.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/141/141.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/144/144.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/153/153.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/164/164.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/169/169.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/179/179.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/631/631.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1419/1419.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2412/2411.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3119/3118.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3221/3220-.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3722/3721.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4023/4022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4166/4165.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4345/4343.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4604/4600.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5440/5435.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6417/6411.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7039/7028.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7040/7029.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7784/7765.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7826/7807.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/477/477.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1428/1428.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1509/1509.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1512/1512.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1515/1515.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1516/1516.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1518/1518.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1519/1519.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1520/1520.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2589/2588.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2590/2589.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2760/2759.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2761/2760.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3204/3203.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3259/3258.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3706/3705.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4621/4617.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5543/5866.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5660/5655.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6022/6017.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6075/6069.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6175/6169.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6376/6370.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7038/7027.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7045/7034.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7219/7208.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7407/7395.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7772/7753.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8427/8405.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8429/8407.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9212/9190.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9213/9191.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9214/9192.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9215/9193.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9216/9194.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9217/9195.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9218/9196.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9219/9197.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9220/9198.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9221/9199.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9222/9200.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9223/9201.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9224/9202.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9225/9203.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9226/9204.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9227/9205.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9228/9206.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9229/9207.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9230/9208.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9231/9209.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9232/9210.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9233/9211.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9234/9212.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9235/9213.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9236/9214.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9237/9215.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9238/9216.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4976/gp_499-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7/007.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/14/0014.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/630/630.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/855/0855.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3002/3001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3196/3195.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3229/3228.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3235/3234.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3237/3236.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3387/3886.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3500/3499.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3899/3898.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3934/3933.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3935/3934.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3936/3935.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4606/4602.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4618/4614.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5434/5429.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5536/5531.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6000/5995.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7049/7038.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7500/7486.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7501/7487.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7781/7762.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7782/7763.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7787/7768.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8039/8018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8156/8134.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8180/8158.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8231/8209.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8343/8321-.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8631/8609.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8807/8785.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8813/8791.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8859/8837.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9137/9115.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9138/9116-.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9287/9265-.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9327/9305-.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9459/9437.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9546/9524.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9808/9786--.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5096/5091.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6236/6230.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4/proc_0004_2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/118/118.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/141/141.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/144/144.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/153/153.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/164/164.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/169/169.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/179/179.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/631/631.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1419/1419.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2412/2411.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3119/3118.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3221/3220-.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3722/3721.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4023/4022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4166/4165.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4345/4343.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4604/4600.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5440/5435.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6417/6411.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7039/7028.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7040/7029.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7784/7765.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7826/7807.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/477/477.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1428/1428.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1509/1509.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1512/1512.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1515/1515.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1516/1516.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1518/1518.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1519/1519.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1520/1520.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2589/2588.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2590/2589.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2760/2759.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2761/2760.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3204/3203.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3259/3258.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3706/3705.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4621/4617.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5543/5866.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5660/5655.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6022/6017.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6075/6069.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6175/6169.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6376/6370.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7038/7027.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7045/7034.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7219/7208.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7407/7395.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7772/7753.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8427/8405.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8429/8407.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9212/9190.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9213/9191.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9214/9192.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9215/9193.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9216/9194.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9217/9195.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9218/9196.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9219/9197.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9220/9198.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9221/9199.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9222/9200.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9223/9201.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9224/9202.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9225/9203.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9226/9204.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9227/9205.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9228/9206.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9229/9207.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9230/9208.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9231/9209.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9232/9210.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9233/9211.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9234/9212.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9235/9213.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9236/9214.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9237/9215.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9238/9216.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4976/gp_499-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H127"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="38" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="87.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="86.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>