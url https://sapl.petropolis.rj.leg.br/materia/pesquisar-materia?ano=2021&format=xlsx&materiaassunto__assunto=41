--- v0 (2026-02-07)
+++ v1 (2026-05-10)
@@ -54,813 +54,813 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Gilda Beatriz</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/50/0050.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/50/0050.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSERÇÃO DE MENSAGEM NA CONTRACAPA DO CARNÊ DO IPTU, COM A ESPECIFICAÇÃO DOS CASOS DE GRATUIDADE DESSE IMPOSTO.</t>
   </si>
   <si>
     <t>4381</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>Octavio Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4381/4379.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4381/4379.pdf</t>
   </si>
   <si>
     <t>Isenta da taxa de renovação de licença para estabelecimento as empresas afetadas pelos Decretos Municipais de combate ao Corona Vírus.</t>
   </si>
   <si>
     <t>4658</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>Yuri Moura</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4658/4654.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4658/4654.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de remissão total dos créditos tributários relativos ao Imposto Sobre Serviços de Qualquer Natureza – ISSQN e à Taxa de Renovação de Licença aos prestadores de serviço de transporte escolar, no período determinado.</t>
   </si>
   <si>
     <t>4990</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>Eduardo do Blog</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4990/4985.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4990/4985.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA BAIRRO EMPREENDEDOR NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7351</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>Gil Magno</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7351/7339.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7351/7339.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE ECONOMIA SOLIDÁRIA NO MUNICÍPIO DE PETRÓPOLIS PROMOVENDO A SUSTENTABILIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7568</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7568/7554.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7568/7554.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DE IPTU PARA AS PESSOAS COM DEFICIÊNCIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8035</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8035/8014.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8035/8014.pdf</t>
   </si>
   <si>
     <t>8567</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8567/8545.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8567/8545.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de cobrança de taxa tarifa ou qualquer outra modalidade de contraprestação para a realização de desligamento religação e restabelecimento dos serviços essenciais de saneamento básico de água e esgoto e luz enquanto durar a pandemia provocada pelo vírus SARS COV 2.</t>
   </si>
   <si>
     <t>8808</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8808/8786.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8808/8786.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS A "SEMANA MUNICIPAL DE CONSCIENTIZAÇÃO DO PLANEJAMENTO FAMILIAR".</t>
   </si>
   <si>
     <t>9800</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>Fred Procópio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9800/9778.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9800/9778.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DE DÉBITOS POR MEIO DE CARTÃO DE DÉBITO E CRÉDITO NOS ÓRGÃOS DA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA DO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9896</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9896/9874.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9896/9874.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE AFIXAÇÃO DE CARTAZES INFORMANDO SOBRE A GARANTIA DOS IDOSOS, COM RENDA MENSAL DE ATÉ 2 SALÁRIOS MÍNIMOS, À ISENÇÃO SOBRE PAGAMENTO DE IPTU.</t>
   </si>
   <si>
     <t>4764</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Yuri Moura, Gil Magno, Ronaldo Ramos</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4764/4760.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4764/4760.pdf</t>
   </si>
   <si>
     <t>CRIA A FRENTE PARLAMENTAR MUNICIPAL EM APOIO E DEFESA DA ECONOMIA SOLIDÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/117/117.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/117/117.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ENVIO DE PROJETO DE LEI QUE DISPONHA SOBRE A CRIAÇÃO DO ESPAÇO DO ARTESÃO NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/121/121.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/121/121.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A FIM DE TORNAR REGULAMENTAR A FEIRA DAS FLORES EM PETRÓPOLIS.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/137/137.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/137/137.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DO ENVIO DE PROJETO DE LEI QUE CONCEDA A ISENÇÃO DA CIP AOS CASOS QUE MENCIONA CIP SOCIAL.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/155/155.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/155/155.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPONHA SOBRE A INSTALAÇÃO DE UMA ÁREA DESTINADA A COWORKING POPULAR NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/160/0160.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/160/0160.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPONHA SOBRE DESCONTOS NO IPTU PARA ADOTANTES DE ANIMAIS ABANDONADOS NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/181/181.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/181/181.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPONHA SOBRE A CRIAÇÃO DE UM CURSO TÉCNICO PROFISSIONALIZANTE NO LICEU MUNICIPAL PREFEITO CORDOLINO AMBRÓSIO.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Ronaldo Ramos, Dr. Mauro Peralta</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/931/931.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/931/931.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de Projeto de Lei a esta Casa Legislativa que assegure a todos os servidores públicos da área de saúde das Unidades de Serviço de Pronto Atendimento Pronto o abono a fim de que seja incorporado aos vencimentos dos profissionais destas unidades vinculados ao atendimento da área de Covid 19.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Maurinho Branco</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1550/1550.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1550/1550.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A INSTITUIÇÃO DO PROGRAMA IPTU VERDE, NO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3492/3491.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3492/3491.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que verse acerca da redução e, em casos específicos, a isenção de impostos, em caráter temporário, sendo eles, ISS, ITBI e IPTU para os lojistas da Rua Teresa.</t>
   </si>
   <si>
     <t>4369</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4369/4367.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4369/4367.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que verse sobre a criação de microcrédito emergencial para MEI's e comércio eventual da cidade (ambulantes).</t>
   </si>
   <si>
     <t>4510</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4510/4506.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4510/4506.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que verse sobre a concessão de Auxílio Municipal Emergencial.</t>
   </si>
   <si>
     <t>4766</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>Júnior Paixão</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4766/4762.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4766/4762.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de edição de decreto criando a Feira Livre de Secretário, distrito de Pedro do Rio.</t>
   </si>
   <si>
     <t>5151</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>Marcelo Chitão</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5151/5146.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5151/5146.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de envio a esta Casa Legislativa de Projeto de Lei que disponha sobre um programa oferecendo, as pessoas físicas e jurídicas que possuam débito com o município, a oportunidade de quitá-los com descontos, na forma que cita.</t>
   </si>
   <si>
     <t>5228</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>Dr. Mauro Peralta</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5228/5223.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5228/5223.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa, que Disponha sobre a Criação da Moeda Social e da outras providências.</t>
   </si>
   <si>
     <t>5366</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5366/5361.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5366/5361.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de regulamentação da Lei Municipal 7.847/2019 que dispõe sobre o Programa de Fomento Familiar que autoriza a permissão de uso do espaço público por meio de assentamento de bancas nos espaços públicos no âmbito do Município de Petrópolis.</t>
   </si>
   <si>
     <t>5441</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5441/5436.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5441/5436.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que disponha sobre a criação do Programa Padaria Escola no âmbito do Município de Petrópolis.</t>
   </si>
   <si>
     <t>5817</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5817/5812.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5817/5812.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ENVIO DE PROJETO DE LEI A ESSA CASA LEGISLATIVA DISPONDO SOBRE A CONCESSÃO DE DESCONTO NO IPTU ÀS EMPRESAS QUE INCENTIVAREM O USO DA BICICLETA PELOS SEUS FUNCIONÁRIOS E CLIENTES.</t>
   </si>
   <si>
     <t>6040</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6040/6035.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6040/6035.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que institua A DECLARAÇÃO MUNICIPAL DE DIREITOS DE LIBERDADE ECONÔMICA ESTABELECE NORMAS PARA ATOS DE LIBERAÇÃO DE ATIVIDADE ECONÔMICA E ANÁLISE DE IMPACTO REGULATÓRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6341</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6341/6335.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6341/6335.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de edição de norma restabelecendo o Programa de Crédito Cidadão no Município de Petrópolis.</t>
   </si>
   <si>
     <t>6375</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6375/6369.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6375/6369.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que Disponha sobre a Criação e Instalação de Bancas de Economia Solidária no Bairro Carangola, localizado na Rua Vicenzo Rivetti e da outras Providências.</t>
   </si>
   <si>
     <t>7207</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7207/7196.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7207/7196.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que seja realizado estudos visando à elaboração de um projeto de lei visando o Refis 2021/2022 - parcelamento de débitos junto a Prefeitura Municipal.</t>
   </si>
   <si>
     <t>7541</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7541/7527.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7541/7527.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA DISPONDO SOBRE A CONCESSÃO DE INCENTIVOS FISCAIS A SUPERMERCADOS E MERCADOS QUE EFETUAREM DOAÇÃO DE ALIMENTOS.</t>
   </si>
   <si>
     <t>7636</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7636/7620.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7636/7620.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de envio de projeto de lei a esta Casa Legislativa que altere o art. 5º da Lei Municipal nº 6.967/2012, que concede isenção de pagamento de IPTU ao proprietário de um único imóvel, acima de 60 anos de idade e que possua renda de até 2 salários mínimos, permitindo que a renovação seja no mínimo a cada 3 anos.</t>
   </si>
   <si>
     <t>8380</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8380/8358.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8380/8358.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA CRIANDO O FUNDO MUNICIPAL DE FOMENTO À ECONOMIA SOLIDÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8569</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8569/8547.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8569/8547.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPÕE SOBRE BENEFÍCIOS E INCENTIVOS FISCAIS QUANDO NA IMPLANTAÇÃO DE PAINEIS SOLARES EM RESIDÊNCIAS, COMÉRCIOS E DEMAIS SEGMENTOS NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS SEGUINDO O CONCEITO DE CIDADE INTELIGENTE.</t>
   </si>
   <si>
     <t>8775</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8775/8753.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8775/8753.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A DISPONIBILIZAÇÃO DO PAGAMENTO DE TRIBUTOS MUNICIPAIS POR MEIO DE CARTÃO DE CRÉDITO OU DÉBITO E PIX, NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>6344</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento de Informação</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6344/6338.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6344/6338.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo municipal informações sobre o Programa Crédito Cidadão.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>Indicação Simples</t>
   </si>
   <si>
     <t>Dudu</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1123/1123.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1123/1123.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ESTUDAR A CRIAÇÃO DE UM GRUPO DE MEDIDAS ECONÔMICAS VISANDO À REESTRUTURAÇÃO ATRAVÉS DE REDUÇÃO DE IMPOSTOS MUNICIPAIS PARA OS PEQUENOS E MÉDIOS EMPRESÁRIOS.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1246/1246.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1246/1246.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DO MICROCRÉDITO, PARA AS EMPRESAS DE PEQUENO E MÉDIO PORTE DO NOSSO MUNICÍPIO, QUE DEMANDAM DESSA INICIATIVA PARA NÃO ABRIREM FALÊNCIA, CONSIDERANDO A RECENTE DECLARAÇÃO DE PANDEMIA PELA ORGANIZAÇÃO MUNDIAL DA SAÚDE - OMS.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1294/1294.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1294/1294.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de isentar das taxas referentes ao Comércio de Rua relativas aos anos de 2020 e de 2021 enquanto durar o estado de calamidade pública em virtude da pandemia de COVID 19.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1366/1366.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1366/1366.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ISENÇÃO DO IPTU (IMPOSTO PREDIAL E TERRITORIAL URBANO) PARA OS MORADORES DO NOSSO MUNICÍPIO, NOS MESES EM QUE DURAR TAL SURTO DO VÍRUS, CONSIDERANDO A RECENTE DECLARAÇÃO DE PANDEMIA DE CORONAVÍRUS PELA ORGANIZAÇÃO MUNDIAL DA SAÚDE - OMS.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1469/1469.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1469/1469.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de isentar das taxas e impostos as Entidades Sem Fins Lucrativos relativas aos anos de 2020 e de 2021 enquanto durar o estado de calamidade pública em virtude da pandemia de COVID 19.</t>
   </si>
   <si>
     <t>4563</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4563/4559.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4563/4559.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de suspensão das taxas de todo comércio de rua legalizado durante a vigência do estado de calamidade pública por conta dos impactos provocados pela Pandemia do COVID-19.</t>
   </si>
   <si>
     <t>4832</t>
   </si>
   <si>
     <t>4019</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4832/4828.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4832/4828.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE POLÍTICAS PÚBLICAS PARA OS VENDEDORES AMBULANTES PETROPOLITANOS.</t>
   </si>
   <si>
     <t>4837</t>
   </si>
   <si>
     <t>4023</t>
   </si>
   <si>
     <t>Marcelo Lessa</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4837/4833.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4837/4833.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de inclusão de uma barraca junto a Coordenadoria de Bem Estar Animal de Petrópolis (COBEA), para arrecadação de ração para os animais e alimentos para os proprietários que se encontram em situação de desemprego.</t>
   </si>
   <si>
     <t>4854</t>
   </si>
   <si>
     <t>4036</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4854/4850.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4854/4850.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da volta do Programa Cesta Cheia, Família Feliz, sem prejuízo da manutenção do Programa de Segurança Alimentar e Nutricional - Vida Saudável - "Cartão Imperial", no município de Petrópolis.</t>
   </si>
   <si>
     <t>4860</t>
   </si>
   <si>
     <t>4042</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4860/4856.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4860/4856.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INTERCEDER JUNTO À CONCESSIONÁRIA ÁGUAS DO IMPERADOR PARA A REALIZAÇÃO DE PARCELAMENTOS FLEXÍVEIS E SEM JUROS DE DÉBITOS REFERENTES AO PERÍODO DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>4957</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4957/4952.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4957/4952.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implantação nos órgãos e entidades da administração pública municipal direta e indireta um programa de separação dos resíduos recicláveis descartados e a sua destinação às associações e cooperativas dos catadores de materiais recicláveis.</t>
   </si>
   <si>
     <t>5009</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5009/5004.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5009/5004.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de permitir a implantação de cooperativa para utilizar o espaço de reciclagem no terreno do Duarte da Silveira.</t>
   </si>
   <si>
     <t>5579</t>
   </si>
   <si>
     <t>4562</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5579/5574.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5579/5574.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de que todo o bairro Carangola seja incluído na faixa de abrangência da tarifa social para a cobrança dos serviços de abastecimento de água e esgotamento realizados pela concessionária do Município - ÁGUAS DO IMPERADOR.</t>
   </si>
   <si>
     <t>6019</t>
   </si>
   <si>
     <t>4888</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6019/6014.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6019/6014.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de criar a Feira do Artesanato permanente na Praça de Cascatinha.</t>
   </si>
   <si>
     <t>6666</t>
   </si>
   <si>
     <t>5402</t>
   </si>
   <si>
     <t>Ronaldo Ramos</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6666/6660.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6666/6660.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de incentivo fiscais a empresas que queiram instalar fabricas de álcool em gel no Município de Petrópolis.</t>
   </si>
   <si>
     <t>6717</t>
   </si>
   <si>
     <t>5440</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6717/6711.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6717/6711.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de incentivo fiscal, abatendo impostos similares as contratações feitas pelos Comerciantes que contratarem profissionais e estagiários no período de pandemia.</t>
   </si>
   <si>
     <t>6725</t>
   </si>
   <si>
     <t>5447</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6725/6719.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6725/6719.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade das opções ao contribuinte de pagamento dos tributos previstos no Código Tributário Municipal, via Pix, cartões de crédito ou débito.</t>
   </si>
   <si>
     <t>7283</t>
   </si>
   <si>
     <t>5904</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7283/7272.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7283/7272.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de elaboração do Refis on-line para parcelamento de débitos junto a Prefeitura Municipal e que o contribuinte possa fazer simulação de valores das dívidas negociações de débito e geração de documentos para o pagamento e adesão total do REFIS.</t>
   </si>
   <si>
     <t>8410</t>
   </si>
   <si>
     <t>6572</t>
   </si>
   <si>
     <t>Yuri Moura, Maurinho Branco</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8410/8388.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8410/8388.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de mapeamento de áreas públicas municipais subutilizadas e imóveis urbanos desocupados para fins de estudos de implementação de hortas comunitárias nessas localidades.</t>
   </si>
   <si>
     <t>5365</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>GPV</t>
   </si>
   <si>
     <t>GP Veto</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Petrópolis</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5365/gp_veto_572-2021.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5365/gp_veto_572-2021.pdf</t>
   </si>
   <si>
     <t>GP 572/2021 PRE LEG 196/2021 VETO TOTAL AO PROJETO DE LEI 3214/2021, QUE "INSTITUI A DECLARAÇÃO MUNICIPAL DE DIREITOS DE LIBERDADE ECONÔMICA ESTABELECE NORMAS PARA ATOS DE LIBERAÇÃO DE ATIVIDADES ECONÔMICA E ANÁLISE DE IMPACTO REGULATÓRIO E DÁ OUTRAS PROVIDÊNCIAS", DE AUTORIA DO VEREADOR OCTAVIO SAMPAIO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1167,67 +1167,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/50/0050.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4381/4379.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4658/4654.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4990/4985.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7351/7339.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7568/7554.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8035/8014.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8567/8545.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8808/8786.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9800/9778.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9896/9874.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4764/4760.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/117/117.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/121/121.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/137/137.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/155/155.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/160/0160.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/181/181.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/931/931.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1550/1550.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3492/3491.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4369/4367.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4510/4506.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4766/4762.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5151/5146.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5228/5223.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5366/5361.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5441/5436.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5817/5812.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6040/6035.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6341/6335.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6375/6369.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7207/7196.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7541/7527.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7636/7620.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8380/8358.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8569/8547.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8775/8753.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6344/6338.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1123/1123.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1246/1246.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1294/1294.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1366/1366.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1469/1469.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4563/4559.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4832/4828.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4837/4833.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4854/4850.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4860/4856.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4957/4952.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5009/5004.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5579/5574.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6019/6014.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6666/6660.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6717/6711.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6725/6719.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7283/7272.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8410/8388.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5365/gp_veto_572-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/50/0050.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4381/4379.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4658/4654.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4990/4985.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7351/7339.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7568/7554.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8035/8014.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8567/8545.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8808/8786.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9800/9778.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9896/9874.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4764/4760.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/117/117.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/121/121.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/137/137.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/155/155.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/160/0160.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/181/181.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/931/931.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1550/1550.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3492/3491.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4369/4367.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4510/4506.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4766/4762.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5151/5146.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5228/5223.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5366/5361.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5441/5436.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5817/5812.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6040/6035.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6341/6335.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6375/6369.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7207/7196.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7541/7527.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7636/7620.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8380/8358.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8569/8547.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8775/8753.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6344/6338.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1123/1123.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1246/1246.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1294/1294.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1366/1366.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1469/1469.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4563/4559.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4832/4828.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4837/4833.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4854/4850.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4860/4856.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4957/4952.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5009/5004.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5579/5574.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6019/6014.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6666/6660.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6717/6711.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6725/6719.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7283/7272.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8410/8388.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5365/gp_veto_572-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>