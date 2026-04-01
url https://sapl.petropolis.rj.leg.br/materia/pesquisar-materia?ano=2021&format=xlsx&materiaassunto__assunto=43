--- v0 (2026-02-06)
+++ v1 (2026-04-01)
@@ -54,186 +54,186 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7247</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação Legislativa</t>
   </si>
   <si>
     <t>Marcelo Chitão</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7247/7236.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7247/7236.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal o envio de projeto de lei a esta Casa Legislativa que institua por tempo determinado a "Mais Valia", com o objetivo de regularizar imóveis em desacordo com os parâmetros e usos previstos na legislação, concedendo aos proprietários incentivos fiscais para que promovam a legalização, desde que o interesse público não exija ou justifique adequação ou demolição.</t>
   </si>
   <si>
     <t>7637</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>Gilda Beatriz</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7637/7621.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7637/7621.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A ALTERAÇÃO DA LEI 7.199 DE 2014 INCLUINDO O § 3º AO ARTIGO 5-A.</t>
   </si>
   <si>
     <t>9814</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento de Informação</t>
   </si>
   <si>
     <t>Yuri Moura</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9814/9792.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9814/9792.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo municipal informações acerca do Projeto de Lei do Macrozoneamento - GP 376/2021 - CMP 4200/2021.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>Indicação Simples</t>
   </si>
   <si>
     <t>Júnior Coruja</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1339/1339.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1339/1339.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da continuidade das regularizações das escrituras definitivas dos imóveis do Conjunto Habitacional Santa Edwiges, em Vila Rica.</t>
   </si>
   <si>
     <t>5267</t>
   </si>
   <si>
     <t>4341</t>
   </si>
   <si>
     <t>Gil Magno</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5267/5262.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5267/5262.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de ampliar as vagas de estacionamento da UPA de Itaipava para pacientes, acompanhantes, visitantes e funcionários, bem como, aumentar o tempo limite de tolerância para 2 horas e isentar de cobrança a todos os funcionários da instituição, em expediente devidamente identificados.</t>
   </si>
   <si>
     <t>6979</t>
   </si>
   <si>
     <t>5656</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6979/6968.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6979/6968.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pintura de faixa de pedestre na Estrada União e Industria em frente ao número 948, (saída das ruas Bráulio Gouvêa, Henrique Viard e Luiz Pereira Ramos), Bairro Roseiral.</t>
   </si>
   <si>
     <t>7393</t>
   </si>
   <si>
     <t>5975</t>
   </si>
   <si>
     <t>Dudu</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7393/7381.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7393/7381.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implantação de regularização fundiária na Rua Dario Malaquias ao lado da Rua João Balter, localizada no bairro Bataillard.</t>
   </si>
   <si>
     <t>7394</t>
   </si>
   <si>
     <t>5976</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7394/7382.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7394/7382.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implantação de Regularização Fundiária na Rua João Balter, localizada no bairro Quarteirão Brasileiro.</t>
   </si>
   <si>
     <t>7406</t>
   </si>
   <si>
     <t>5986</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7406/7394.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7406/7394.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implantação de Regularização Fundiária na Rua Sebastião da Costa Santos, localizado no bairro Mosela.</t>
   </si>
   <si>
     <t>8723</t>
   </si>
   <si>
     <t>6708</t>
   </si>
   <si>
     <t>Marcelo Lessa</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8723/8701.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8723/8701.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de demarcação da faixa de pedestre da rua professor Cardoso Fontes nº 53, Bairro: Castelânea - Petrópolis/RJ.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -540,67 +540,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7247/7236.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7637/7621.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9814/9792.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1339/1339.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5267/5262.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6979/6968.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7393/7381.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7394/7382.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7406/7394.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8723/8701.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7247/7236.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7637/7621.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9814/9792.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1339/1339.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5267/5262.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6979/6968.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7393/7381.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7394/7382.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7406/7394.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8723/8701.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="80.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="79.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>