--- v0 (2026-02-06)
+++ v1 (2026-06-19)
@@ -54,3624 +54,3624 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Gilda Beatriz</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/54/0054.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/54/0054.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE BRINQUEDOS ADAPTADOS PARA CRIANÇAS COM DEFICIÊNCIA EM ÁREAS DE LAZER NOS LOCAIS QUE MENCIONA.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Marcelo Lessa</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2396/2395.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2396/2395.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS NORMAS DE SEGURANÇA E DE MANUTENÇÃO EM BRINQUEDOS DE PARQUES INFANTIS LOCALIZADOS EM ÁREAS DE USO COLETIVO, PÚBLICAS OU PRIVADAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5432</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>Maurinho Branco</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5432/5427.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5432/5427.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS O PROGRAMA DE INCENTIVO AO CICLOTURISMO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5814</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5814/5809.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5814/5809.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DE INFRAESTRUTURA CICLOVIÁRIA NO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5957</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>Eduardo do Blog</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5957/5952.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5957/5952.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Meu Primeiro Emprego para a contratação de jovens sem experiência no mercado de trabalho e dá outras providências.</t>
   </si>
   <si>
     <t>6969</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>Domingos Protetor</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6969/6958.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6969/6958.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLEMENTAÇÃO DO PROGRAMA EDUCACIONAL À PRÁTICA DE EDUCAÇÃO FÍSICA ADAPTADA NAS ESCOLAS PÚBLICAS E PARTICULARES NO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7094</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7094/7083.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7094/7083.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO ESPORTIVO DE EVENTOS DO MUNICÍPIO DE PETRÓPOLIS A CAMINHADA DO NOVEMBRO AZUL - MÊS DE PREVENÇÃO E COMBATE A DIABETES.</t>
   </si>
   <si>
     <t>7721</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7721/7703.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7721/7703.pdf</t>
   </si>
   <si>
     <t>Institui a semana de incentivo, conscientização ao uso de bicicletas e respeito aos ciclistas, no âmbito do Município de Petrópolis.</t>
   </si>
   <si>
     <t>7903</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7903/7884.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7903/7884.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA "EMPRESA AMIGA DO ESPORTE E DO LAZER" NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>7986</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7986/7966.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7986/7966.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O "DIA MUNICIPAL DO ATLETA PARALÍMPICO" NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>8101</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>Dudu</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8101/8079.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8101/8079.pdf</t>
   </si>
   <si>
     <t>"Institui no âmbito do Município de Petrópolis o Programa Rua para todos e dá outras providências"</t>
   </si>
   <si>
     <t>8157</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>Octavio Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8157/8135.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8157/8135.pdf</t>
   </si>
   <si>
     <t>DECLARA O JIU-JITSU BRASILEIRO PATRIMÔNIO ESPORTIVO E CULTURAL IMATERIAL DE PETRÓPOLIS NAS CONDIÇÕES QUE ESPECÍFICA.</t>
   </si>
   <si>
     <t>8181</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>Gil Magno</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8181/8159.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8181/8159.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial do Município de Petrópolis-RJ a semana da Juventude consciente e dá outras providências</t>
   </si>
   <si>
     <t>8385</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8385/8363.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8385/8363.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PETRÓPOLIS AO AR LIVRE NO AMBITO DO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8857</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8857/8835-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8857/8835-.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA MUNICIPAL DE INCENTIVO AO CICLISMO DE MONTANHA NOS PARQUES DO MUNICÍPIO DE PETRÓPOLIS, E NAS TRILHAS LOCALIZADAS EM ÁREAS PÚBLICAS EM SEU ENTORNO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9310</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>Marcelo Chitão</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9310/9288.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9310/9288.pdf</t>
   </si>
   <si>
     <t>Institui o evento "Virada Esportiva Municipal" no âmbito do Município de Petrópolis, e dá outras providências.</t>
   </si>
   <si>
     <t>9328</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9328/9306.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9328/9306.pdf</t>
   </si>
   <si>
     <t>Institui a Política de Incentivo à Prática de Esportes para Idosos no âmbito do Município de Petrópolis e dá outras providências.</t>
   </si>
   <si>
     <t>9329</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9329/9307.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9329/9307.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PREMIAÇÃO IGUAL ENTRE HOMENS E MULHERES NAS PROVAS, EVENTOS OU COMPETIÇÕES ESPORTIVAS AS QUAIS HAJA PARTICIPAÇÃO DIRETA OU INDIRETA DA PREFEITURA MUNICIPAL DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9383</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9383/9361.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9383/9361.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS O CIRCUITO "BIKE NOEL".</t>
   </si>
   <si>
     <t>9479</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>Yuri Moura, Maurinho Branco</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9479/9457-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9479/9457-.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Bolsa Atleta no Município de Petrópolis e dá outras providências.</t>
   </si>
   <si>
     <t>9882</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9882/9860.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9882/9860.pdf</t>
   </si>
   <si>
     <t>INSTITUI O EVENTO "VIRADA ESPORTIVA MUNICIPAL" NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/113/0113.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/113/0113.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPONHA SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE JUVENTUDE.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/114/0114.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/114/0114.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ENVIO DE PROJETO DE LEI QUE DISPONHA SOBRE A CRIAÇÃO DA PARALIMPÍADA MUNICIPAL DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/162/162.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/162/162.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPONHA SOBRE A CRIAÇÃO DO PROGRAMA DE QUALIFICAÇÃO DE JOVENS E ADULTOS PARA A PROMOÇÃO DO TURISMO NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/166/166.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/166/166.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ENVIO DE PROJETO DE LEI DISPONDO SOBRE A CRIAÇÃO DO PROGRAMA DE PRESERVAÇÃO E REVITALIZAÇÃO DAS QUADRAS ESPORTIVAS DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1728/1727.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1728/1727.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que disponha sobre a instalação em praças e parques públicos de brinquedos adaptados e equipamentos especialmente desenvolvidos para lazer e recreação de crianças portadoras de mobilidade reduzida e necessidades especiais no âmbito do Município de Petrópolis, dando outras providências.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>Dr. Mauro Peralta</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1788/1787.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1788/1787.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A CRIAÇÃO DO PROGRAMA MOVIMENTA PETRÓPOLIS DESTINADO À IMPLANTAÇÃO DE ATIVIDADES DE GINÁSTICA EM ESPAÇOS PÚBLICOS NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Fred Procópio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2763/2762.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2763/2762.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legistativa QUE DISPONHA SOBRE A CRIAÇÃO DE CONVÊNIO ENTRE O MUNICÍPIO E OS CLUBES PETROPOLITANOS COM REPASSE DE VERBAS PARA O FOMENTO DO ESPORTE, DA CULTURA E DO LAZER EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>Ronaldo Ramos</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3152/3151.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3152/3151.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE FIRMAR ACORDO DE COOPERAÇÃO TÉCNICA COM A CBF (CONFEDERAÇÃO BRASILEIRA DE FUTEBOL) PARA IMPLANTAÇÃO DO PROJETO GOL DO BRASIL, NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>4558</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4558/4554.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4558/4554.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que disponha sobre o "Serviço dos Projetos Sociais Voluntários" no âmbito da Administração Direta e Indireta do Município de Petrópolis, disciplinando sua prestação nas condições especificas.</t>
   </si>
   <si>
     <t>5413</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5413/5408.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5413/5408.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA DE REALIZAR NOS BAIRROS, QUANDO DISPONÍVEIS ESPAÇOS, INSTALAÇÃO DE PONTO DE APOIO PARA ATIVIDADE FÍSICA COM COLOCAÇÃO DE BEBEDOURO, BANCO E EQUIPAMENTOS PARA GINÁSTICA AO AR LIVRE.</t>
   </si>
   <si>
     <t>5445</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5445/5440.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5445/5440.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legistativa que crie o Plano Diretor Cicloviário no Município de Petrópolis.</t>
   </si>
   <si>
     <t>6401</t>
   </si>
   <si>
     <t>Júnior Paixão</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6401/6395.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6401/6395.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legistativa que disponha sobre a contratação de jovens em projetos e eventos esportivos e culturais realizados no âmbito do Município de Petrópolis.</t>
   </si>
   <si>
     <t>6922</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6922/6911.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6922/6911.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que Institui incentivo à prática de atividades físicas, por pessoas idosas no Município de Petrópolis, e a promoção de campeonatos municipais da terceira idade.</t>
   </si>
   <si>
     <t>6923</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6923/6912.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6923/6912.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que Disponha sobre a Implementação do Programa Educacional para a Prática de Educação Física Adaptada para Estudantes com Deficiência.</t>
   </si>
   <si>
     <t>7039</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7039/7028.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7039/7028.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta Casa Legislativa que disponha sobre a Criação do Programa Municipal de Técnicas de Lutas e Artes Marciais para a prevenção e enfrentamento à violência contra mulheres.</t>
   </si>
   <si>
     <t>7477</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7477/7464.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7477/7464.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que DISPONHA SOBRE A CRIAÇÃO DO CIRCUITO MEXA-SE BIKE, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>7540</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7540/7526.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7540/7526.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR PREFEITO MUNICIPAL A NECESSIDADE DE AMPLIAR AS AÇÕES DO PROGRAMA AGITA PETRÓPOLIS, COM INICIATIVAS DE LAZER E SAÚDE.</t>
   </si>
   <si>
     <t>7578</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7578/7564.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7578/7564.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA DA CÂMARA A NECESSIDADE DA CRIAÇÃO DE PROJETO DE RESOLUÇÃO QUE INSTITUI O PRÊMIO JOVEM PETROPOLITANO NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7641</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7641/7625.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7641/7625.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A CRIAÇÃO DE JOGOS ESTUDANTIS PARA PESSOAS COM DEFICIÊNCIA NA REDE MUNICIPAL DE ENSINO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>8112</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>Yuri Moura</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8112/8090.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8112/8090.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE EDIÇÃO DE NORMA AMPLIANDO O HORÁRIO DE FUNCIONAMENTO DOS PARQUES MUNICIPAIS DE MODO A SE EVITAR AGLOMERAÇÕES.</t>
   </si>
   <si>
     <t>8279</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8279/8257.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8279/8257.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPÕE SOBRE O PROGRAMA VOU DE BIKE E REGULAMENTE O SERVIÇO DE COMPARTILHAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8344</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8344/8322.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8344/8322.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA INCLUSÃO DE ATIVIDADES ESPORTIVAS PARA PESSOAS COM DEFICIÊNCIA NO PROGRAMA AGITA PETRÓPOLIS.</t>
   </si>
   <si>
     <t>8345</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8345/8323.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8345/8323.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA CRIAÇÃO DE UM PROGRAMA MUNICIPAL ESPORTIVO QUE INCLUA OS PACIENTES DA SAÚDE MENTAL DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>9175</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9175/9153.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9175/9153.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA, QUE DISPONHA SOBRE À AUTORIZAÇÃO DO PODER EXECUTIVO A CONCEDER INCENTIVO FISCAL PARA FINANCIAMENTO DE PROJETOS ESPORTIVOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9480</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9480/9458.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9480/9458.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que dispõe sobre o Programa Adote uma Ciclovia, que visa incentivar o uso da bicicleta e a melhoria das condições de mobilidade urbana, bem como outras atividades relacionadas à prática esportiva no município de Petrópolis.</t>
   </si>
   <si>
     <t>9607</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9607/9585.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9607/9585.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que Cria o Parque Caititu Carangola, no município de Petrópolis/RJ.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/88/0088.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/88/0088.pdf</t>
   </si>
   <si>
     <t>Requer a criação de uma Comissão Especial para realizar estudos relativos às condições de infra estrutura para a prática do ciclismo como modal de transporte urbano.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Indicação Simples</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/39/39.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/39/39.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de CRIAÇÃO DE UMA QUADRA POLIESPORTIVA NO BAIRRO ÁGUAS LINDAS.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/40/40.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/40/40.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade DE CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NA COMUNIDADE SÃO LUIZ - RETIRO.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/41/41.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/41/41.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de REFORMA DA QUADRA POLIESPORTIVA LOCALIZADA NO BAIRRO CASTELO SÃO MANOEL.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/42/42.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/42/42.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de CONSTRUÇÃO DE UMA ÁREA DE LAZER NO CONJUNTO HABITACIONAL AUGUSTO ZANATTA - CARANGOLA.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/43/43.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/43/43.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de INSTALAÇÃO DE EQUIPAMENTOS DO PROJETO ACADEMIA DA TERCEIRA IDADE NA ENTRADA DA CIDADE NOVA - CARANGOLA.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/89/89.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/89/89.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade DA CONSTRUÇÃO DE UMA ÁREA DE LAZER PARA OS ALUNOS DO CEI TERRA SANTA.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/196/196.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/196/196.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de CONSTRUÇÃO DE UM PARQUINHO DESTINADO ÀS CRIANÇAS NA ESTRADA DO PALMITAL-ÁGUAS LINDAS.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/211/211.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/211/211.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE UMA ACADEMIA DA TERCEIRA IDADE, NA ÁREA AO LADO DO PARQUINHO, LOCALIZADO EM FRENTE AO Nº 656, DA RUA HUMBERTO ROVIGATTI, BAIRRO SAMAMBAIA, PETRÓPOLIS - RJ.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/216/216.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/216/216.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DE UMA PRAÇA E INSTALAÇÃO DE UMA ACADEMIA DA 3ª IDADE, NA ALTURA DO Nº 992, DA RUA HUMBERTO ROVIGATI, SAMAMBAIA, PETRÓPOLIS - RJ.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/217/217.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/217/217.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REFORMA DA PRAÇA E DOS BRINQUEDOS INSTALADOS E INSTALAÇÃO DE MAIS AGUNS BRINQUEDOS, NO PARQUINHO LOCALIZADO EM FRENTE AO Nº 656, DA RUA HUMBERTO ROVIGATTI, BAIRRO SAMAMBAIA , PETRÓPOLIS - RJ.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/269/269.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/269/269.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma academia da terceira idade na área ao lado do campo localizado próximo à bifurcação da Rua Dr. Carlos Tyll com a Rua A, Loteamento Samambaia.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/270/270.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/270/270.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE COLOCAÇÃO DE GRAMA SINTÉTICA NO CAMPO LOCALIZADO PRÓXIMO À BIFURCAÇÃO DA RUA DR. CARLOS TYLL COM A RUA A, LOTEAMENTO SAMAMBAIA.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/272/272.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/272/272.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE NIVELAMENTO DO PISO DO CAMPO LOCALIZADO PRÓXIMO À BIFURCAÇÃO DA RUA DR. CARLOS TYLL COM A RUA A, LOTEAMENTO SAMAMBAIA.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/334/334.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/334/334.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de REFORMA DO PISO DA QUADRA POLIESPORTIVA EXISTENTE NA E.M. MAGDALENA TAGLIAFERRO, SITUADA NA RUA CAPITÃO JOÃO AMÂNCIO COUTINHO S/N - CASTELO SÃO MANOEL.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/349/349.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/349/349.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma e manutenção do piso da pista de Pump Track denominada Henrique Avancini, localizada no Parque Municipal Prefeito Paulo Rattes, na Estrada União e Indústria, 10.000, no distrito de Itaipava.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/368/368.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/368/368.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de equipamentos do Projeto Academia da Saúde na Estrada José Almeida Amado ao lado da UBS Santa Isabel, Caxambu.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/424/424.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/424/424.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de ampliação do programa Academia da Saúde para o bairro de Araras, implementando-o no centro esportivo, local que conta hoje com a quadra poliesportiva e a UBS Geraldo Fernandes Tavares de Souza, localizado na Estrada Bernardo Coutinho, número 2256, em Araras.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/459/459.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/459/459.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de equipamentos do Projeto Academia da Saúde, na Primeira Avenida, Loteamento Parque Rio da Cidade, Araras.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/508/508.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/508/508.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de revitalização, manutenção, colocação de tela de proteção e grama sintética no Parquinho, localizado na Estrada União e Indústria, número 19275 ao lado do DPO, no distrito de Pedro do Rio.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>Júnior Coruja</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/529/529.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/529/529.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma geral da quadra poliesportiva da Escola Municipal Professor Josemar Contage, localizado na Rua Castro Alves, número 80, Bairro Corrêas.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/530/530.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/530/530.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um parquinho recreativo, no Parque Rio da Cidade, próximo a Primeira Avenida, Araras.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/565/565.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/565/565.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REFORMA OU SUBSTITUIÇÃO DA TELA E ESTRUTURA DO CAMPO LOCALIZADO PRÓXIMO À BIFURCAÇÃO DA RUA DR CARLOS TYLL COM A RUA A, LOTEAMENTO SAMAMBAIA.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/621/621.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/621/621.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma da praça pública e manutenção dos brinquedos, localizada entre as Ruas D e Antônio Francisco da Silva, na Vila Rica, em Itaipava.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/670/670.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/670/670.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de capina e roçada no Campo de futebol e no entorno deste, na Estrada Nova Esperança, no bairro Boa Esperança.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/689/0689.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/689/0689.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de tela lateral e superior na Quadra Poliesportiva de Araras com a medida de 56m x 30m, situada a Rua Bernardo Coutinho, número 2.256, Bairro Araras.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/698/698.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/698/698.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de tela da parte superior da quadra do Centro Esportivo de Araras, situada a Rua Bernardo Coutinho, número 2.256, Araras.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/702/0702.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/702/0702.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recuperação das telas da quadra na Comunidade 1º de Maio, Madame Machado, Itaipava.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/780/780.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/780/780.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recuperação das telas da quadra de esportes da Escola Municipal Dr. Barros Franco, Estrada do Fagundes s/nº, Secretário.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/781/781.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/781/781.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de revitalização da pavimentação da quadra de esportes da Escola Municipal Dr. Barros Franco, Estrada do Fagundes, s/nº, Secretário.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/788/788.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/788/788.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma quadra poliesportiva coberta, na Escola Municipal Amélia Antunes Rabello, na Rua José da Gama Machado, bairro Madame Machado.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/833/833.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/833/833.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade DA VOLTA DO PARQUINHO NO CEI CASA DA SOLIDARIEDADE NOSSA SENHORA APARECIDA, LOCALIZADO NA RUA DR MOACYR MONTEIRO NETTO SN - DUARTE DA SILVEIRA.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/840/840.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/840/840.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma cobertura na quadra esportiva do Centro de Referência em Educação Inclusiva, localizado na Av. koeller, Centro.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/879/879.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/879/879.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de 01 (um) abrigo de ponto de ônibus, na Estrada Almirante Paulo Meira, número 1406, localizado no Malta, bairro Araras.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/940/940.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/940/940.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma quadra poliesportiva coberta na Escola Municipal Professor Paulo Monte, na Estrada Bernardo Coutinho, próximo ao número 1.820, Araras.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/957/957.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/957/957.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de revitalização das seis quadras poliesportivas do Parque Municipal Prefeito Paulo Rattes, localizada na Estrada União e Indústria 10000, Itaipava.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/958/958.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/958/958.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um Playground com brinquedos adaptados para crianças com deficiência (pcd) em polietileno no Parque Municipal Prefeito Paulo Rattes, localizado na Estrada União e Indústria, 10000, Itaipava.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/959/959.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/959/959.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de redes sem fio com sinal aberto (WI-FI), no Parque Municipal Prefeito Paulo Rattes, localizada na Estrada União e Indústria, 10000, Itaipava.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/960/960.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/960/960.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma dos quiosques de sapê do Parque Municipal Prefeito Paulo Rattes, localizado na Estrada União e Indústria, 10000, Itaipava.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/975/975.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/975/975.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de cobertura da quadra Poliesportiva do Centro de Educação Infantil Vila Leopoldina, localizada na Rua Eugênio Zanatta, S/N, no distrito de Pedro do Rio.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/985/985.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/985/985.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de chuveiros nos banheiros feminino e masculino do Parque Municipal Prefeito Paulo Rattes, localizado na Estrada União e Indústria, 10000 - Itaipava.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/987/987.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/987/987.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de cobertura da quadra Poliesportiva da Escola Municipal Celina Schechner, na Estrada das Arcas, número 3.319, Itaipava.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/995/995.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/995/995.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma da quadra poliesportiva da Escola Municipal Monsenhor Cirilo Calaon, na Rua Haroldo Mano, Jardim Salvador.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/997/997.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/997/997.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de iluminação na quadra poliesportiva da Escola Municipal Monsenhor Cirilo Calaon, na Rua Haroldo Mano, Jardim Salvador.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1045/1045.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1045/1045.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REFORMA DA QUADRA DA PRAÇA DE CASCATINHA.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1070/1070.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1070/1070.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REFORMA DA QUADRA DE SOCIETY LOCALIZADA NA ESTRADA ALBERTO PULLIG, NO BAIRRO BELA VISTA, Nº 174-276, PETRÓPOLIS.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1076/1076.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1076/1076.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA REFORMA DOS BRINQUEDOS DO PARQUE LOCALIZADO NA ESTRADA ALBERTO PULLIG, NO BAIRRO BELA VISTA, PETRÓPOLIS RJ.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1097/1097.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1097/1097.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE EQUIPAMENTOS DO PROJETO ACADEMIA DA TERCEIRA IDADE NO CONDOMÍNIO PARQUE RESIDENCIAL PRÍNCIPE GRÃO PARA LOCALIZADA NA RUA TERESA Nº1937 BAIRRO ALTO DA SERRA PETRÓPOLIS.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1104/1104.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1104/1104.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA CONSTRUÇÃO DE UMA PRAÇA COM ÁREA DE LAZER, NA RUA DOUTOR HENRIQUE PAIXÃO, LOCALIZADA NO BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1105/1105.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1105/1105.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE TROCA E REFORMA DOS BRINQUEDOS NA RUA CARMEN DA PONTE MARCOLINO, Nº 30, LOCALIZADA NO BAIRRO CHÁCARA FLORA.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1110/1110.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1110/1110.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REFORMAR A QUADRA DE ESPORTES LOCALIZADA NA ESTRADA DO PARAÍSO, NO BAIRRO CASTELÂNEA.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1124/1124.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1124/1124.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CONSTRUIR UMA ACADEMIA DA TERCEIRA IDADE NA RUA ALBERTO MARTINS, LOCALIZADA NO BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1129/1129.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1129/1129.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Reforma da Praça da Estação, em Pedro do Rio.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1135/1135.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1135/1135.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma da quadra esportiva de Secretário, distrito de Pedro do Rio.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1196/1196.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1196/1196.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE UMA ACADEMIA DE TERCEIRA IDADE, LOCALIZADA NA PRAÇA PASTEUR, BAIRRO CHÁCARA FLORA.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1224/1224.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1224/1224.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE MANUTENÇÃO NO PARQUINHO DA ESCOLA SAGRADA FAMÍLIA, LOCALIZADA NA ESTRADA DO PARAÍSO, Nº 715, CASTELÂNEA.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1249/1249.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1249/1249.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE LIMPEZA E CAPINA NA RAMPA MUNICIPAL DE VOO LIVRE LOCALIZADA NO PARQUE SÃO VICENTE, NO BAIRRO QUITANDINHA.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1266/1266.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1266/1266.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REVITALIZAÇÃO E MANUTENÇÃO DA Praça Monsenhor Achiles de Melo, localizada na Rua Hyvio Naliato 316, em Cascatinha.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1279/1279.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1279/1279.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de elaborar projeto para construção de uma cobertura na Praça Clementina de Jesus.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1285/1285.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1285/1285.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de novo letreiro para a Praça CEU-Corta Rio, na Posse.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1312/1312.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1312/1312.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de cobertura da quadra de esportes da Escola Municipal Celina Schechner, Santa Mônica, em Itaipava.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1313/1313.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1313/1313.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de cobertura da quadra de esportes da Escola Municipal Augusto Pugnaloni, na Estrada do Catobira S/Nº, em Itaipava.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1317/1317.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1317/1317.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de equipamentos da academia da 3ª idade, na praça de Santa Mônica, em Itaipava.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1353/1353.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1353/1353.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REFORMA E COLOCAÇÃO DE GRAMA SINTÉTICA NA QUADRA, LOCALIZADA NA ESTRADA FAZENDA INGLESA Nº 4695 (EM FRENTE A ESCOLA MUNICIPAL JOÃO KOPKE), PETROPOLIS.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1354/1354.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1354/1354.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE, DE COBRIR A QUADRA DE ESPORTES DA ESCOLA MUNICIPAL GERALDO VENTURA DIAS, LOCALIZADA NA ESTRADA VELHA DA ESTRELA, Nº 3100, ALTO DA SERRA, PETRÓPOLIS.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1373/1373.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1373/1373.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de revitalização da quadra de esportes, localizada na Praça Doutor Miguel Couto, no bairro Alto da Serra.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1439/1439.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1439/1439.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma dos brinquedos do parquinho, localizado na Rua Condessa Barbosa, Bairro Corrêas.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1454/1454.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1454/1454.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implantação da Academia da Saúde, na Praça do CEU, Posse.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1456/1456.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1456/1456.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implantação de aulas de dança para 3º idade, na Praça do CEU, Posse, 5º Dsitrito deste município.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1507/1507.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1507/1507.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma da praça existente entre as Rua A e D próximo a quadra 40, no Conjunto Santa Edwiges, em Vila Rica, Pedro do Rio.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1555/1555.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1555/1555.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de uma academia de ginástica na Rua Bernardo Coutinho, Araras.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1559/1559.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1559/1559.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma geral da Quadra de Esportes da comunidade 1º de Maio, na Madame Machado, em Itaipava.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1564/1564.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1564/1564.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma geral da Quadra de Esportes, localizada na Rua D próximo a quadra 39, no Conjunto Santa Edwiges, em Vila Rica, Pedro do Rio.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1595/1595.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1595/1595.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma geral da quadra de esportes localizada no ponto final da rua Professor João de Deus, no bairro Quarteirão Brasileiro.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1596/1596.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1596/1596.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma geral da quadra de esportes localizada na Rua A, em frente à Quadra 1, no Conjunto Santa Edwiges, em Vila Rica, Pedro do Rio.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1631/1631.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1631/1631.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma dos brinquedos do parquinho, localizado na Avenida Paulista, próximo a Praça Castelo São Manoel, Bairro Corrêas.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1671/1670.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1671/1670.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Construção de uma praça com brinquedos no Morro do Florido (ao lado da Quadra) no Bairro Estrada da Saudade.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1672/1671.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1672/1671.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma academia ao ar livre, na Praça Manuel de Medeiros, localizada na Serra Velha da Estrela, número 2997, no bairro Alto da Serra.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1705/1704.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1705/1704.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma academia da terceira idade na Quadra poliesportiva de Araras, localizada na Estrada Bernardo Coutinho, Bairro Araras.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1834/1833.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1834/1833.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma Pista de Skate na Rua Divino Espirito Santo, nº1100, subdivisão com testada para Rua Vicenzo Rivetti no Bairro Carangola.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1842/1841.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1842/1841.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma academia pública da terceira idade na Rua Divino Espirito Santo nº 1100, subdivisão com testada para Rua Vicenzo Rivetti no Bairro Carangola.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1845/1844.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1845/1844.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de uma Quadra polisportiva coberta na Rua Divino Espirito Santo nº1100 subdivisão com testada para Rua Vicenzo Rivetti no Bairro Carangola.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1864/1863.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1864/1863.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de ampliação do Programa Agita Petrópolis para outros bairros.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1915/1914.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1915/1914.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE TELHADO NA QUADRA LOCALIZADA NA RUA JORGE JOSÉ JOAQUIM DA SILVA, BAIRRO CONTORNO.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1925/1924.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1925/1924.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma academia da saúde na Rua Augusto Silva, localizado na Comunidade do Florido, Bairro Estrada da Saudade.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1929/1928.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1929/1928.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma quadra poliesportiva na Rua Augusto da Silva, localizado na Comunidade do Florido, na Estrada da Saudade.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1945/1944.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1945/1944.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de construir um parque aquático, com piscina pública a fim de atender atividades educacionais, recreativas e de lazer no Parque Municipal Prefeito Paulo Rattes, Itaipava.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1947/1946.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1947/1946.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PAVIMENTAÇÃO DO PISO DA QUADRA LOCALIZADA NA RUA JORGE JOSÉ JOAQUIM DA SILVA, BAIRRO CONTORNO.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2089/2088.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2089/2088.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma do parquinho e da academia localizado na Praça Papa João Paulo II, na Rua São Sebastião, número 625, bairro São Sebastião.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2140/2139.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2140/2139.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE DUCHAS DE ÁGUA NAS ÁREAS EXTERNAS DO PARQUE MUNICIPAL PREFEITO PAULO RATTES, ITAIPAVA.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2175/2174.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2175/2174.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação dos equipamentos do projeto academia para terceira idade, próximo ao lago, na Avenida Milton de Souza Carvalho, Bairro Nogueira.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2366/2365.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2366/2365.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de um parquinho destinado a crianças na Avenida Milton de Souza Carvalho, Bairro Nogueira.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2519/2518.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2519/2518.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE UMA ACADEMIA DA SAÚDE NA PRAÇA, LOCALIZADA NA RODOVIA JUSCELINO KUBITSCHEK, PRÓXIMO AO Nº 1556, BARÃO DO RIO BRANCO, CENTRO.</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2644/2643.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2644/2643.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma da Quadra Poliesportiva localizada na Rua Rio de Janeiro, bairro Quitandinha.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2645/2644.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2645/2644.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um parquinho, na Rua Rio de Janeiro, próximo a segunda Igreja Batista do Quitandinha, bairro Quitandinha.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2675/2674.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2675/2674.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um parquinho destinado às crianças na Rua Brigadeiro Castrioto, nº 2414, localizada no Bairro Esperança.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2712/2711.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2712/2711.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Instalação de equipamentos do Projeto Academia da Terceira Idade na Rua Nossa Senhora da Glória - Corrêas.</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2748/2747.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2748/2747.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de colocar uma tenda para ampliar as atividades da Academia da Saúde no Parque Municipal Prefeito Paulo Rattes, Itaipava.</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2750/2749.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2750/2749.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de reformar as quadras poliesportivas no Parque Municipal Prefeito Paulo Rattes, Itaipava.</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2756/2755.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2756/2755.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE COLOCAÇÃO DAS TELAS DE COBERTURA NA QUADRA DE ESPORTES NA RUA SALOMÃO VIANA, CASCATINHA.</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2771/2770.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2771/2770.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção e reparo nos brinquedos infantis instalados na praça situada à Rua A, nº 8, Bairro Vila Rica.</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2836/2835.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2836/2835.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de equipamentos do Projeto Academia da terceira idade na Praça Bosque do Imperador, localizada na rua Dr. Joaquim Moreira, 91, Centro.</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2844/2843.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2844/2843.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um Parque de Recreação Infantil, entorno e/ou próximo do Lago, no bairro Nogueira.</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2870/2869.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2870/2869.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAÇÃO DE REFORMA DA PRAÇA E DA ACADEMIA DA TERCEIRA IDADE, LOCALIZADA NA RUA SEBASTIÃO DE ASSIS, Nº 1512, NO BAIRRO INDEPENDÊNCIA.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2925/2924.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2925/2924.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um parque infantil, com brinquedos adaptados, no terreno localizado na Rua Gaspar Gonçalves, Comunidade Unidos Venceremos, Quarteirão Brasileiro.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2929/2928.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2929/2928.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de ampliação do programa Academia da Saúde, no terreno localizado na Rua Gaspar Gonçalves, Comunidade Unidos Venceremos, Quarteirão Brasileiro.</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2970/2969.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2970/2969.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenções nos equipamentos públicos da Praça Frei Leão, localizada em frente à Igreja de São Sebastião, no bairro São Sebastião.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2977/2976.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2977/2976.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma da quadra esportiva localizada na Rua João da Cruz, número 300, Estrada da Saudade - Boa Vista.</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2994/2993.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2994/2993.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DAS BARRAS DE EXERCÍCIOS FÍSICOS E ALONGAMENTOS NA PRAÇA, LOCALIZADA NA RODOVIA JUSCELINO KUBITSCHEK, PRÓXIMO AO Nº 1556, BARÃO DO RIO BRANCO, CENTRO.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2995/2994.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2995/2994.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE IMPLANTAÇÃO NO ALTO INDEPENDÊNCIA DE UMA UNIDADE DO PROJETO AGITA PETRÓPOLIS.</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3083/3082.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3083/3082.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA CONSTRUÇÃO DE UMA ACADEMIA DA TERCEIRA IDADE NA LATERAL DA QUADRA LOCALIZADA NA RUA JORGE JOSÉ JOAQUIM DA SILVA, COMUNIDADE DO CAMPINHO - BAIRRO CONTORNO.</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3096/3095.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3096/3095.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE BARRAS FIXAS DE EXERCÍCIOS NA PRAÇA MONSENHOR AQUILES DE MELLO, CASCATINHA.</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3147/3146.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3147/3146.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma e colocação de grama sintética na quadra, na Rua Teresa N 1967, localizada no bairro Alto da Serra.</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3158/3157.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3158/3157.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE BARRAS FIXAS DE EXERCÍCIOS NA ESTRADA JOSÉ CARNEIRO DIAS, SAMAMBAIA.</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3217/3216.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3217/3216.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DE UM PARQUINHO NA RUA DO PEDESTRE, LOCALIZADA NO BAIRRO VALE DO CARANGOLA.</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3220/3219.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3220/3219.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA CONSTRUÇÃO DE UMA QUADRA NO CAMPINHO LOCALIZADO NA RUA JOÃO BALTER, PRÓXIMO AO Nº 272, NO BAIRRO QUARTEIRÃO BRASILEIRO.</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3230/3229.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3230/3229.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar a colocação de grama sintética e a cobertura da quadra de esportes da Comunidade Lopes de Castro, bairro Valparaíso.</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3258/3257.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3258/3257.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um parque de recreação infantil na Avenida Leopoldina, em frente ao nº 673, no bairro Nogueira, neste município.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3394/3393.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3394/3393.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção da iluminação na quadra esportiva da Rua D, Vila Rica no distrito de Pedro do Rio.</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3663/3662.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3663/3662.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de brinquedos infantis na praça localizada na altura do n. 992 da Rua Humberto Rovigatti, bairro Samambaia.</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3768/3767.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3768/3767.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implantar um parquinho na Travessa Cândido Borsato, próximo ao viradouro, localizada no bairro Cascatinha.</t>
   </si>
   <si>
     <t>4050</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4050/4049.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4050/4049.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de telas e reforma geral do campo do açude, localizado na serra velha da estrela, rua do açude, s/n, bairro Meio da Serra.</t>
   </si>
   <si>
     <t>4066</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4066/4065.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4066/4065.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de reforma do campo do Ginásio Luiz Santiago, localizado no bairro Vale do Carangola.</t>
   </si>
   <si>
     <t>4074</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4074/4073.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4074/4073.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de manutenção do parquinho na Rua Lopes Trovão, Estrada Caminho do Ouro, localizada no bairro Alto da Serra.</t>
   </si>
   <si>
     <t>4175</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4175/4174.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4175/4174.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de uma quadra de Futevôlei no Parque Municipal de Petrópolis, localizado na Estrada União e Indústria, Nº 10.000, Itaipava, Petrópolis.</t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4178/4177.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4178/4177.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de reforma da quadra na Rua Vicenzo Rivetti, próximo ao nº 129, localizada no bairro Vale do Carangola.</t>
   </si>
   <si>
     <t>4188</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4188/4187.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4188/4187.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de "Ação Global" no Bairro Carangola.</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4222/4221.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4222/4221.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de cobertura em toda extensão da Quadra Poliesportiva na Escola Municipal Professor Josemar Contage, localizado na Rua Castro Alves, número 80, Bairro Corrêas.</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4230/4229.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4230/4229.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de telas e reforma geral do campo do meio da serra, localizado na serra velha da estrela, ao lado da UBS, Bairro - Meio da Serra.</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4233/4232.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4233/4232.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Limpeza e reforma geral da quadra poliesportiva, localizada na Rua Euclides de Oliveira, altura do Nº 691 no bairro Meio da Serra - Horta.</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4243/4242.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4243/4242.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar instalação de tela superior na quadra do Spartaco Banal, Bairro Itamarati.</t>
   </si>
   <si>
     <t>4335</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4335/4333.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4335/4333.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um parquinho na rua Guilhermino Martins, Bananeira, Pedro do Rio.</t>
   </si>
   <si>
     <t>4336</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4336/4334.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4336/4334.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma academia da terceira idade na Rua Guilhermino Martins, Bananeira, Pedro do Rio.</t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4347/4345.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4347/4345.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma praça com brinquedos na Vila Santos, Caminho do Fragoso, próximo ao nº 916, Estrada da Saudade.</t>
   </si>
   <si>
     <t>4416</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4416/4412.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4416/4412.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um parquinho infantil na Rua Nova Esperança, 4.380, Cuiabá.</t>
   </si>
   <si>
     <t>4419</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4419/4415.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4419/4415.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um parquinho infantil na subida da Rua Vinte e quatro de Maio, Centro.</t>
   </si>
   <si>
     <t>4420</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4420/4416.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4420/4416.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção na aparelhagem da academia da terceira idade, na subida Rua Vinte e quatro de maio, Centro.</t>
   </si>
   <si>
     <t>4619</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4619/4615.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4619/4615.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar a reforma da quadra na Estrada da Fazenda Inglesa, Bairro Alto da Derrubada, próximo a praça.</t>
   </si>
   <si>
     <t>4666</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4666/4662.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4666/4662.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de firmar convênio com o Instituto Léo Moura Sports para ampliar as oportunidades de formação das crianças e jovens do Município.</t>
   </si>
   <si>
     <t>4680</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4680/4676.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4680/4676.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma do parquinho na Rua Felipe Camarão, próximo ao número 86, Comunidade do Neylor, Retiro.</t>
   </si>
   <si>
     <t>4781</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4781/4777.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4781/4777.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da reforma geral da quadra localizada na Rua Bernardo de Vasconcelos, Cascatinha.</t>
   </si>
   <si>
     <t>4804</t>
   </si>
   <si>
     <t>3993</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4804/4800.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4804/4800.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma quadra poliesportiva coberta e uma área de lazer com equipamentos de ginástica no conjunto Residencial Oswaldo Santarsieri Médici, na Posse, 5º Distrito de Petrópolis.</t>
   </si>
   <si>
     <t>4885</t>
   </si>
   <si>
     <t>4059</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4885/4881.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4885/4881.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de manutenção do parquinho do Condomínio Prefeito Sérgio Fadel, localizado na Rua Hyvio Naliato, no bairro Cascatinha.</t>
   </si>
   <si>
     <t>4919</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4919/4914.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4919/4914.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar instalação de refletores na quadra do cruzeiro, Bairro Independência.</t>
   </si>
   <si>
     <t>4921</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4921/4916.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4921/4916.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar manutenção da quadra Cruzeiro, Bairro Independência.</t>
   </si>
   <si>
     <t>4924</t>
   </si>
   <si>
     <t>4094</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4924/4919.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4924/4919.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar drenagem na quadra do Serrinha, Rua da Independência, Bairro Quitandinha.</t>
   </si>
   <si>
     <t>4937</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4937/4932.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4937/4932.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Instalação do núcleo do Instituto Léo Moura Sports no Bairro Carangola.</t>
   </si>
   <si>
     <t>4938</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4938/4933.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4938/4933.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Instalação do núcleo do Instituto Léo Moura Sports no Bairro Independência.</t>
   </si>
   <si>
     <t>4939</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4939/4934.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4939/4934.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Instalação do núcleo do Instituto Léo Moura Sports no Bairro Itamarati.</t>
   </si>
   <si>
     <t>4941</t>
   </si>
   <si>
     <t>4105</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4941/4936.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4941/4936.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Instalação do núcleo do Instituto Léo Moura Sports no Bairro da Posse, no 5º Distrito.</t>
   </si>
   <si>
     <t>4965</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4965/4960.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4965/4960.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma quadra de esporte localizada na Estrada Nova Esperança, número 4.380, Vale do Cuiabá.</t>
   </si>
   <si>
     <t>4992</t>
   </si>
   <si>
     <t>4146</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4992/4987.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4992/4987.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção na iluminação na quadra de esporte e lazer na Servidão Paulo de Oliveira, nº 36, Loteamento Samambaia.</t>
   </si>
   <si>
     <t>4993</t>
   </si>
   <si>
     <t>4147</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4993/4988.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4993/4988.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção e reparos na quadra de esporte e lazer na Servidão Paulo de Oliveira, nº 36, Loteamento Samambaia.</t>
   </si>
   <si>
     <t>5000</t>
   </si>
   <si>
     <t>4154</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5000/4995.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5000/4995.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma do parquinho e academia da terceira idade na Praça da Travessa Machado Fagundes, Estrada da Saudade.</t>
   </si>
   <si>
     <t>5131</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5131/5126.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5131/5126.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma geral no piso, telas de proteção, estrutura da Quadra poliesportiva, localizada na Vila São José ( Rua Paulino Afonso).</t>
   </si>
   <si>
     <t>5133</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5133/5128.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5133/5128.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reconstrução da arquibancada da Quadra Poliesportiva, localizada na Vila São José (Rua Paulino Afonso).</t>
   </si>
   <si>
     <t>5140</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5140/5135.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5140/5135.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma dos brinquedos infantis e dos aparelhos da academia da terceira idade da Praça João Augusto Borba, no bairro São Sebastião.</t>
   </si>
   <si>
     <t>5186</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5186/5181.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5186/5181.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar instalação de parquinho para crianças, na Estrada da Fazenda Inglesa, Bairro Fazenda Inglesa, (no espaço da quadra, em frente ao Colégio João Kopke).</t>
   </si>
   <si>
     <t>5187</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5187/5182.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5187/5182.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar instalação de Academia para terceira idade, na Estrada da Fazenda Inglesa, Bairro Fazenda Inglesa, (no espaço da quadra, em frente ao Colégio João Kopke).</t>
   </si>
   <si>
     <t>5291</t>
   </si>
   <si>
     <t>4364</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5291/5286.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5291/5286.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de brinquedos adaptados e equipamentos desenvolvidos para lazer e recreação de pessoas com deficiência e mobilidade reduzida em espaços de uso público no município de Petrópolis/RJ.</t>
   </si>
   <si>
     <t>5321</t>
   </si>
   <si>
     <t>4380</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5321/5316.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5321/5316.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar nos bairros, quando disponíveis espaços, instalação de ponto de apoio para atividade física, com colocação de bebedouro, banco e equipamentos para ginástica ao ar livre.</t>
   </si>
   <si>
     <t>5354</t>
   </si>
   <si>
     <t>4404</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5354/5349.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5354/5349.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção nos brinquedos do parquinho, localizado na Estrada do Independência, na Comunidade do serrinha.</t>
   </si>
   <si>
     <t>5364</t>
   </si>
   <si>
     <t>4414</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5364/5359.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5364/5359.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção e pintura da pista de Skate no Parque Municipal de Prefeito Paulo Rattes - Itaipava - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>5377</t>
   </si>
   <si>
     <t>4425</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5377/5372.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5377/5372.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma na quadra de esportes na Rua Vigário Correa, Corrêas.</t>
   </si>
   <si>
     <t>5464</t>
   </si>
   <si>
     <t>4475</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5464/5459.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5464/5459.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção da PISTA DE PUMP TRACK AVANCINI localizada no PARQUE MUNICIPAL PREFEITO PAULO RATTES - ITAIPAVA - PETRÓPOLIS/RJ.</t>
   </si>
   <si>
     <t>5478</t>
   </si>
   <si>
     <t>4482</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5478/5473.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5478/5473.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de parquinho na quadra de futebol da Comunidade Unidos Venceremos, na Rua Gaspar Gonçalves nº 428, Bairro Quarteirão Brasileiro.</t>
   </si>
   <si>
     <t>5481</t>
   </si>
   <si>
     <t>4485</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5481/5476.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5481/5476.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma Academia da Terceira Idade na Servidão Antônio Oswaldo Zillig, próximo ao número 2024, Coronel Veiga.</t>
   </si>
   <si>
     <t>5541</t>
   </si>
   <si>
     <t>4534</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5541/5536.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5541/5536.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da construção de um parquinho destinado as crianças na Rua José de Gama Machado -Madame Machado - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>5549</t>
   </si>
   <si>
     <t>4538</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5549/5544.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5549/5544.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma da academia da 3ª idade na Praça Santo Antonio, localizada no inicio da Estrada das Arcas, em Itaipava.</t>
   </si>
   <si>
     <t>5574</t>
   </si>
   <si>
     <t>4559</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5574/5569.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5574/5569.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção e reparo do parquinho localizado na Praça da Liberdade Bairro centro.</t>
   </si>
   <si>
     <t>5575</t>
   </si>
   <si>
     <t>4560</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5575/5570.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5575/5570.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reabertura imediata do parquinho localizado na Praça da Liberdade, Bairro centro.</t>
   </si>
   <si>
     <t>5625</t>
   </si>
   <si>
     <t>4605</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5625/5620.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5625/5620.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar a reforma da quadra DOM CINTRA, na Rua Jacob Bordignon, Bairro Carangola.</t>
   </si>
   <si>
     <t>5637</t>
   </si>
   <si>
     <t>4610</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5637/5632.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5637/5632.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma quadra de esportes, reformando-se o local onde hoje há um espaço nos fundos da Escola Municipalizada Hercília Henriques Moret, Rua Vigário Correa - nº 238 - Corrêas.</t>
   </si>
   <si>
     <t>5687</t>
   </si>
   <si>
     <t>4642</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5687/5682.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5687/5682.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de tela na parte superior da quadra, localizada no ponto final da Rua Luiz Salomão Viana, Samambaia.</t>
   </si>
   <si>
     <t>5703</t>
   </si>
   <si>
     <t>4658</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5703/5698.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5703/5698.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma do parquinho infantil da praça na Rua Pedro Elmer, nº 502, Quissamã.</t>
   </si>
   <si>
     <t>5759</t>
   </si>
   <si>
     <t>4703</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5759/5754.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5759/5754.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de implantar uma academia da terceira idade na Rua Veridiano Félix, localizada no bairro Estrada da Saudade.</t>
   </si>
   <si>
     <t>5760</t>
   </si>
   <si>
     <t>4704</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5760/5755.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5760/5755.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma Quadra de Futevôlei, no Parque de Exposições Prefeito Paulo Rattes, em Itaipava.</t>
   </si>
   <si>
     <t>5762</t>
   </si>
   <si>
     <t>4705</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5762/5757.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5762/5757.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de Parquinho Infantil, com inclusão de brinquedos adaptados para crianças com necessidades especiais na Praça Santa Mônica, situada a Estrada das Arcas, S/N, Santa Mônica, Itaipava - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>5771</t>
   </si>
   <si>
     <t>4714</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5771/5766.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5771/5766.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de de instalação de um parquinho infantil na Rua Nossa Senhora da Glória, número 460, Bairro da Glória, Corrêas.</t>
   </si>
   <si>
     <t>5772</t>
   </si>
   <si>
     <t>4715</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5772/5767.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5772/5767.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de de instalação de uma academia da terceira idade na Rua Nossa Senhora da Glória, número 460, Bairro da Glória, Corrêas.</t>
   </si>
   <si>
     <t>5801</t>
   </si>
   <si>
     <t>4735</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5801/5796.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5801/5796.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma quadra de futevôlei na Quadra Poliesportiva, localizado na Estrada Bernardo Coutinho em Araras.</t>
   </si>
   <si>
     <t>5920</t>
   </si>
   <si>
     <t>4834</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5920/5915.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5920/5915.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de recapeamento asfáltico na ciclovia com extensão de 1.270 metros localizada no Parque Municipal Prefeito Paulo Rattes, situado na Estrada União e Indústria, número 10.000, Itaipava - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>6025</t>
   </si>
   <si>
     <t>4894</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6025/6020.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6025/6020.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma geral da quadra da escola municipal Geraldo Ventura Dias, localizado na serra velha (horta) Petrópolis/Rj.</t>
   </si>
   <si>
     <t>6092</t>
   </si>
   <si>
     <t>4957</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6092/6086.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6092/6086.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de quadra poliesportiva nas dependências da Escola Municipal do Taquaril, número 4.430, Taquaril, Posse.</t>
   </si>
   <si>
     <t>6094</t>
   </si>
   <si>
     <t>4959</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6094/6088.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6094/6088.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE EQUIPAMENTOS DO PROJETO ACADEMIA DA TERCEIRA IDADE NA RUA JOSÉ GAMA MACHADO, em frente ao nº 935, MADAME MACHADO, ITAIPAVA - PETRÓPOLIS/RJ.</t>
   </si>
   <si>
     <t>6096</t>
   </si>
   <si>
     <t>4961</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6096/6090.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6096/6090.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de equipamentos do Projeto Academia da Terceira Idade na Praça Santa Mônica, situada a Estrada das Arcas S/N, Santa Mônica, Itaipava - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>6126</t>
   </si>
   <si>
     <t>4986</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6126/6120.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6126/6120.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de de reforma de um parquinho infantil na Rua A, Quadra 38, próximo ao número 13, Vila Rica, Pedro do Rio.</t>
   </si>
   <si>
     <t>6129</t>
   </si>
   <si>
     <t>4989</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6129/6123.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6129/6123.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma de um parquinho infantil na Rua D, próximo ao número 500, Vila Rica, Pedro do Rio.</t>
   </si>
   <si>
     <t>6137</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6137/6131.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6137/6131.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma na quadra, localizada na Rua Stefan Zweig, Comunidade São Francisco - Moinho Preto.</t>
   </si>
   <si>
     <t>6145</t>
   </si>
   <si>
     <t>4997</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6145/6139.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6145/6139.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma academia da terceira idade em um terreno público localizado na Rua Candido Borsato (ponto final de ônibus a linha 523), alto boa vista.</t>
   </si>
   <si>
     <t>6146</t>
   </si>
   <si>
     <t>4998</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6146/6140.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6146/6140.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma pracinha para crianças em um terreno público localizado na Rua Candido Borsato (ponto final de ônibus a linha 523), alto boa vista.</t>
   </si>
   <si>
     <t>6196</t>
   </si>
   <si>
     <t>5029</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6196/6190.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6196/6190.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da implantação da Academia de Saúde, no antigo Posto do PSF, Posse, 5º Distrito deste Município.</t>
   </si>
   <si>
     <t>6198</t>
   </si>
   <si>
     <t>5031</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6198/6192.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6198/6192.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Construção de uma Praça Pública, próximo ao nº.2.450, na Rua Amoedo, no Bairro Carangola.</t>
   </si>
   <si>
     <t>6251</t>
   </si>
   <si>
     <t>5071</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6251/6245.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6251/6245.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROCEDER A MANUTENÇÃO E PINTURA DA QUADRA DE RECREAÇÃO PEDRAS BRANCAS RUA TEÓFILO JOSÉ DA SILVA Nº 1199 - BAIRRO MOSELA.</t>
   </si>
   <si>
     <t>6340</t>
   </si>
   <si>
     <t>5148</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6340/6334.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6340/6334.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de parquinho no viradouro da Rua Roberto Moreira Guimarães (antiga Rua E) no Bairro Samambaia.</t>
   </si>
   <si>
     <t>6353</t>
   </si>
   <si>
     <t>5158</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6353/6347.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6353/6347.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de cobertura e nivelamento do piso da quadra localizada na Estrada Nossa Senhora da Glória nº1220, Bairro da Glória, Corrêas.</t>
   </si>
   <si>
     <t>6399</t>
   </si>
   <si>
     <t>5197</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6399/6393.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6399/6393.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um parquinho recreativo na Rua Roberto Moereira Guimarães, próximo ao lote 37, localizada no bairro Loteamento Samambaia.</t>
   </si>
   <si>
     <t>6441</t>
   </si>
   <si>
     <t>5228</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6441/1.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6441/1.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um parquinho com grama sintética, na Escola Municipal Santa Terezinha, Condomínio Santa Edwiges, S/N, Vila Rica, Pedro do Rio.</t>
   </si>
   <si>
     <t>6502</t>
   </si>
   <si>
     <t>5280</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6502/6496.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6502/6496.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma área de lazer ao lado da quadra de esportes, na Rua Bernardo de Vasconcelos, nº 440, Cascatinha.</t>
   </si>
   <si>
     <t>6527</t>
   </si>
   <si>
     <t>5300</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6527/6521.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6527/6521.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de necessidade de implantação de uma academia da terceira idade no ponto final da Estrada do Palmital, Nogueira.</t>
   </si>
   <si>
     <t>6531</t>
   </si>
   <si>
     <t>5304</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6531/6525.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6531/6525.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implantação de uma unidade do projeto "Agita Petrópolis" no ponto final da Estrada do Palmital, próximo ao nº 931, Nogueira.</t>
   </si>
   <si>
     <t>6609</t>
   </si>
   <si>
     <t>5362</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6609/6603.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6609/6603.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de uma academia do projeto da terceira idade, no lago no Parque São Vicente, na Rua Nair Tefé, próximo ao Nº 50, localizada no bairro Quitandinha.</t>
   </si>
   <si>
     <t>6610</t>
   </si>
   <si>
     <t>5363</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6610/6604.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6610/6604.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de um parquinho recreativo, ao lado do lago do Parque São Vicente, na Rua Nair Tefé, próximo ao Nº 50, localizada no bairro Quitandinha.</t>
   </si>
   <si>
     <t>6656</t>
   </si>
   <si>
     <t>5392</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6656/6650.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6656/6650.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da instalação de brinquedos e brinquedos adaptáveis para crianças com de deficiência, na Praça CEU, no Centro da Posse, 5º Distrito deste município.</t>
   </si>
   <si>
     <t>6719</t>
   </si>
   <si>
     <t>5442</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6719/6713.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6719/6713.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um parquinho infantil na Rua Mosela, em frente ao número 1.339, Mosela.</t>
   </si>
   <si>
     <t>6730</t>
   </si>
   <si>
     <t>5452</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6730/6724.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6730/6724.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma da quadra esportiva localizada no final da Rua Capitão Danilo Paladini, no bairro São Sebastião, preferencialmente com a colocação de cobertura e grama sintética.</t>
   </si>
   <si>
     <t>6749</t>
   </si>
   <si>
     <t>5466</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6749/6743.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6749/6743.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de parquinho infantil com inclusão de brinquedos adaptados para crianças com necessidades especiais na localidade conhecida como Casinhas na Estrada da Boa Esperança, nº 4.380, Cuiabá - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>6768</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6768/6762.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6768/6762.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um parquinho nas proximidades do nº 1220 da Comunidade do Veludo , Duarte da Silveira.</t>
   </si>
   <si>
     <t>6778</t>
   </si>
   <si>
     <t>5491</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6778/6772.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6778/6772.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de adição de um escorrega ao parquinho de recreação infantil, localizado na rua da jaqueira (entrada do correio 40), no bairro: meio da serra - petrópolis/Rj.</t>
   </si>
   <si>
     <t>6856</t>
   </si>
   <si>
     <t>5546</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6856/6845.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6856/6845.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de tela de proteção na parte superior da Quadra Poliesportiva, localizada na Rua Manoel Francisco de Paula, em frente ao ponto final do ônibus, Bairro Siméria.</t>
   </si>
   <si>
     <t>7044</t>
   </si>
   <si>
     <t>5711</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7044/7033.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7044/7033.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de concretagem em toda a extensão da quadra de esportes, localizada na rua augusto severo, em frente ao nº 846, (ponto final) lagoinha, bairro: morin - petrópolis/Rj.</t>
   </si>
   <si>
     <t>7070</t>
   </si>
   <si>
     <t>5735</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7070/7059.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7070/7059.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de grama sintética em todo a extensão do piso do Parquinho Infantil, localizado na praça de Nogueira, Bairro Nogueira.</t>
   </si>
   <si>
     <t>7075</t>
   </si>
   <si>
     <t>5740</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7075/7064.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7075/7064.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar a manutenção dos brinquedos do parque infantil, na Praça Francisco Cavaleiro Lago, Rua Quissamã, nº2200, Bairro Itamarati.</t>
   </si>
   <si>
     <t>7178</t>
   </si>
   <si>
     <t>5831</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7178/7167.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7178/7167.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um Parquinho Infantil no conjunto Residencial Oswaldo Santarsieri Médici, na Posse, 5º Distrito de Petrópolis.</t>
   </si>
   <si>
     <t>7228</t>
   </si>
   <si>
     <t>5868</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7228/7217.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7228/7217.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de um bebedouro industrial na área do parque do Cruzeiro do Sul, localizado na Rua Deputado Euvaldo Lodd, s/n, bairro Morin.</t>
   </si>
   <si>
     <t>7469</t>
   </si>
   <si>
     <t>6028</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7469/7456.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7469/7456.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um parquinho infantil para a Escola Municipal Avelino de Carvalho, com a inclusão de brinquedos adaptados para crianças com necessidades especiais, na Posse, 5º distrito de Petrópolis.</t>
   </si>
   <si>
     <t>7471</t>
   </si>
   <si>
     <t>6030</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7471/7458.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7471/7458.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de um parquinho infantil para a Escola Municipal Beatriz Zaleski, com a inclusão de brinquedos adaptados para crianças com necessidades especiais, na Posse, 5º distrito de Petrópolis.</t>
   </si>
   <si>
     <t>7472</t>
   </si>
   <si>
     <t>6031</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7472/7459.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7472/7459.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de um parquinho infantil para a Escola Municipal Oswaldo Costa Frias, com a inclusão de brinquedos adaptados para crianças com necessidades especiais, na Posse, 5º distrito de Petrópolis.</t>
   </si>
   <si>
     <t>7473</t>
   </si>
   <si>
     <t>6032</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7473/7460.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7473/7460.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um parquinho infantil para a Escola Municipal Félix Van Erven de Barros, com a inclusão de brinquedos adaptados para crianças com necessidades especiais, na Posse, 5º distrito de Petrópolis.</t>
   </si>
   <si>
     <t>7474</t>
   </si>
   <si>
     <t>6033</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7474/7461.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7474/7461.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um parquinho infantil para a Escola Municipal Arnaldo Dyckerhoff, com a inclusão de brinquedos adaptados para crianças com necessidades especiais, na Posse, 5º distrito de Petrópolis.</t>
   </si>
   <si>
     <t>7475</t>
   </si>
   <si>
     <t>6034</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7475/7462.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7475/7462.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DE UM PARQUINHO INFANTIL PARA A ESCOLA MUNICIPAL DO TAQUARIL, COM A INCLUSÃO DE BRINQUEDOS ADAPTADOS PARA CRIANÇAS COM NECESSIDADES ESPECIAIS, NA POSSE, 5º DISTRITO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>7601</t>
   </si>
   <si>
     <t>6116</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7601/7587.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7601/7587.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE AMPLIAÇÃO DO PROGRAMA AGITA PETRÓPOLIS PARA A ESCOLA AVELINO DE CARVALHO, NO BREJAL, POSSE, 5º DISTRITO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7645</t>
   </si>
   <si>
     <t>6139</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7645/7629.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7645/7629.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implantação da Academia da Terceira Idade na Praça da Rui Barbosa, também conhecida como "Praça da Liberdade", bairro Centro, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>7677</t>
   </si>
   <si>
     <t>6151</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7677/7661.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7677/7661.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção dos brinquedos na Praça Monsenhor Aquiles, Cascatinha.</t>
   </si>
   <si>
     <t>7685</t>
   </si>
   <si>
     <t>6159</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7685/7669.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7685/7669.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de "parquinho" junto ao campo e próximo ao "bar do Geraldo" na Rua Jacinto Rabelo, Vila Felipe.</t>
   </si>
   <si>
     <t>7695</t>
   </si>
   <si>
     <t>6169</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7695/7679.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7695/7679.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de solicitar a manutenção dos equipamento da academia da 3ª idade, instalada na Praça Miguel Couto, no Alto da Serra.</t>
   </si>
   <si>
     <t>7758</t>
   </si>
   <si>
     <t>6212</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7758/7739.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7758/7739.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um parquinho infantil com a inclusão de brinquedos adaptados para crianças com necessidades especiais na Escola Municipal Professor Nilton São Thiago localizada na Avenida Leopoldina, nº 561, Nogueira - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>7968</t>
   </si>
   <si>
     <t>6332</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7968/7948.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7968/7948.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Instalação de um parquinho para as crianças na escola municipalizada Santa Terezinha, Bairro Vila Rica Pedro do Rio.</t>
   </si>
   <si>
     <t>8116</t>
   </si>
   <si>
     <t>6427</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8116/8094.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8116/8094.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de religação dos pontos de iluminação do Parque Municipal Prefeito Paulo Rattes próximos à Pista de Skate.</t>
   </si>
   <si>
     <t>8150</t>
   </si>
   <si>
     <t>6452</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8150/8128.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8150/8128.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um parquinho integrado com a academia da terceira idade, localizado na Rua Bernardo Vasconcelos, em frente ao nº 502, Cascatinha.</t>
   </si>
   <si>
     <t>8188</t>
   </si>
   <si>
     <t>6476</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8188/8166.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8188/8166.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SUBSTITUIÇÃO DOS BRINQUEDOS DO PARQUE INFANTIL LOCALIZADO PRÓXIMO AO MANOBRADOR DE ÔNIBUS DA LINHA 428 - ESPÍRITO SANTO/CEARÁ, CONDOMÍNIO RAIANE FILGUEIRAS - BAIRRO QUITANDINHA.</t>
   </si>
   <si>
     <t>8242</t>
   </si>
   <si>
     <t>6505</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8242/8220.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8242/8220.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da implantação de uma ciclovia bem como do espaço para prática de outras atividades de esporte e lazer, em toda extensão do calçadão próximo a antiga Montreal entre os números 3.980 à 4.176 da Estrada União e Indústria no bairro Corrêas.</t>
   </si>
   <si>
     <t>8293</t>
   </si>
   <si>
     <t>6534</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8293/8271.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8293/8271.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de desapropriação do imóvel onde funcionava a Montreal Engenharia, em Corrêas, para a instalação de um complexo de esporte, lazer e cultura.</t>
   </si>
   <si>
     <t>8420</t>
   </si>
   <si>
     <t>6577</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8420/8398.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8420/8398.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da instalação de um parquinho infantil com brinquedos adaptados para crianças com deficiências para a Escola Municipal Arnaldo Dyckerhoff, Jurity, Brejal, Posse, 5º distrito de Petrópolis.</t>
   </si>
   <si>
     <t>8640</t>
   </si>
   <si>
     <t>6651</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8640/8618.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8640/8618.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE UM PROFISSIONAL DE EDUCAÇÃO FÍSICA PARA ACOMPANHAMENTO NOS FINAIS DE SEMANA E FERIADOS AOS FREQUENTADORES ESPORTISTAS NO PARQUE MUNICIPAL PREFEITO PAULO RATTES (PARQUE DE EXPOSIÇÃO) EM ITAIPAVA.</t>
   </si>
   <si>
     <t>8645</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8645/8623.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8645/8623.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE UM PROFISSIONAL DE EDUCAÇÃO FÍSICA PARA ACOMPANHAMENTO NOS FINAIS DE SEMANA E FERIADOS AOS ESPORTISTAS FREQUENTADORES DO PARQUE CREMERIE NO BAIRRO QUITANDINHA.</t>
   </si>
   <si>
     <t>8687</t>
   </si>
   <si>
     <t>6680</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8687/8665.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8687/8665.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DE QUADRA ESPORTIVA, NA ESCOLA MUNICIPAL ODETTE FONSECA - BAIRRO DUQUES.</t>
   </si>
   <si>
     <t>8716</t>
   </si>
   <si>
     <t>6703</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8716/8694.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8716/8694.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da instalação de um parquinho infantil com brinquedos adaptados para crianças com deficiências na Escola Municipal Arnaldo Dyckerhoff, Juriy, Brejal, Posse, 5º distrito de Petrópolis.</t>
   </si>
   <si>
     <t>8717</t>
   </si>
   <si>
     <t>6704</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8717/8695.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8717/8695.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implantação de um conjunto de quadras de areia no Parque Municipal Prefeito Paulo Rattes, na Estrada União e Indústria, nº 10.000, no distrito de Itaipava criando uma arena destinada a prática de esportes de areia.</t>
   </si>
   <si>
     <t>8770</t>
   </si>
   <si>
     <t>6743</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8770/8748.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8770/8748.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de estudo para desativação do lago na praça de cascatinha e a implantação de um área de lazer no lugar, localizado na Rua Hyvio Naliato, nº 316, Cascatinha.</t>
   </si>
   <si>
     <t>8926</t>
   </si>
   <si>
     <t>6819</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8926/8904.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8926/8904.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um parquinho próximo ao Centro de Educação Infantil , Nº 2000, João Xavier, Bairro Moinho Preto.</t>
   </si>
   <si>
     <t>9259</t>
   </si>
   <si>
     <t>7002</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9259/9237.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9259/9237.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de providenciar a aquisição de brinquedos para a instalação de parque recreativo na Escola Municipal Sebastião Lacerda, no bairro Rocio.</t>
   </si>
   <si>
     <t>9460</t>
   </si>
   <si>
     <t>7102</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9460/9438.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9460/9438.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de revitalização da área de lazer para crianças, por meio da instalação de brinquedos na Praça das Rosas, localizada no bairro Retiro.</t>
   </si>
   <si>
     <t>9625</t>
   </si>
   <si>
     <t>7193</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9625/9603.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9625/9603.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma área de lazer (Praça), na Rodovia BR040, KM93, Santa Rosa.</t>
   </si>
   <si>
     <t>9647</t>
   </si>
   <si>
     <t>7204</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9647/9625.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9647/9625.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROFISSIONAIS DA SAÚDE DURANTE O HORÁRIO DE FUNCIONAMENTO DO PARQUE MUNICIPAL PREFEITO PAULO RATTES, ESTRADA UNIÃO E INDÚSTRIA Nº 10000, EM ITAIPAVA.</t>
   </si>
   <si>
     <t>9824</t>
   </si>
   <si>
     <t>7282</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9824/9802.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9824/9802.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma área de lazer para crianças, na rua Paulo Hervé, Bingen.</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
     <t>GPPL</t>
   </si>
   <si>
     <t>GP Projeto de Lei</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Petrópolis</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2867/gp_projeto_lei_196-2021.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2867/gp_projeto_lei_196-2021.pdf</t>
   </si>
   <si>
     <t>GP 196/2021 Projeto de Lei que "Dispõe sobre a alteração da Lei nº 7.510/2017, criando a Secretaria de Esportes, Promoção da Saúde, Juventude, Idoso e Lazer e o Instituto Municipal de Cultura, e dá outras providências".</t>
   </si>
   <si>
     <t>9756</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9756/gp1482.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9756/gp1482.pdf</t>
   </si>
   <si>
     <t>GP 1482/2021 PROJETO DE LEI QUE "DISPÕE SOBRE A CRIAÇÃO DOS PROGRAMAS "AGITA PETRÓPOLIS" E "AGITA+ PETRÓPOLIS" NO MUNICÍPIO DE PETRÓPOLIS" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5316</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PDPA</t>
   </si>
   <si>
     <t>Encaminhamento ao Prêmio Denoni Pereira Alves</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5316/5311.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5316/5311.pdf</t>
   </si>
   <si>
     <t>Indica o Sr Renato de Vasconcelos Farjalla para receber o Prêmio Denoni Pereira Alves.</t>
   </si>
   <si>
     <t>5317</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5317/5312.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5317/5312.pdf</t>
   </si>
   <si>
     <t>Indica o Sr Hingo Hammes para receber o Prêmio Denoni Pereira Alves.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3978,67 +3978,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/54/0054.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2396/2395.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5432/5427.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5814/5809.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5957/5952.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6969/6958.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7094/7083.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7721/7703.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7903/7884.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7986/7966.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8101/8079.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8157/8135.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8181/8159.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8385/8363.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8857/8835-.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9310/9288.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9328/9306.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9329/9307.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9383/9361.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9479/9457-.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9882/9860.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/113/0113.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/114/0114.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/162/162.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/166/166.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1728/1727.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1788/1787.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2763/2762.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3152/3151.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4558/4554.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5413/5408.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5445/5440.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6401/6395.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6922/6911.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6923/6912.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7039/7028.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7477/7464.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7540/7526.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7578/7564.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7641/7625.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8112/8090.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8279/8257.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8344/8322.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8345/8323.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9175/9153.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9480/9458.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9607/9585.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/88/0088.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/39/39.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/40/40.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/41/41.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/42/42.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/43/43.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/89/89.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/196/196.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/211/211.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/216/216.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/217/217.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/269/269.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/270/270.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/272/272.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/334/334.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/349/349.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/368/368.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/424/424.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/459/459.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/508/508.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/529/529.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/530/530.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/565/565.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/621/621.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/670/670.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/689/0689.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/698/698.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/702/0702.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/780/780.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/781/781.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/788/788.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/833/833.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/840/840.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/879/879.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/940/940.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/957/957.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/958/958.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/959/959.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/960/960.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/975/975.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/985/985.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/987/987.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/995/995.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/997/997.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1045/1045.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1070/1070.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1076/1076.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1097/1097.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1104/1104.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1105/1105.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1110/1110.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1124/1124.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1129/1129.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1135/1135.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1196/1196.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1224/1224.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1249/1249.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1266/1266.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1279/1279.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1285/1285.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1312/1312.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1313/1313.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1317/1317.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1353/1353.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1354/1354.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1373/1373.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1439/1439.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1454/1454.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1456/1456.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1507/1507.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1555/1555.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1559/1559.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1564/1564.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1595/1595.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1596/1596.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1631/1631.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1671/1670.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1672/1671.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1705/1704.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1834/1833.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1842/1841.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1845/1844.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1864/1863.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1915/1914.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1925/1924.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1929/1928.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1945/1944.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1947/1946.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2089/2088.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2140/2139.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2175/2174.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2366/2365.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2519/2518.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2644/2643.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2645/2644.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2675/2674.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2712/2711.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2748/2747.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2750/2749.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2756/2755.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2771/2770.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2836/2835.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2844/2843.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2870/2869.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2925/2924.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2929/2928.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2970/2969.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2977/2976.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2994/2993.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2995/2994.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3083/3082.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3096/3095.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3147/3146.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3158/3157.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3217/3216.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3220/3219.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3230/3229.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3258/3257.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3394/3393.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3663/3662.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3768/3767.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4050/4049.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4066/4065.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4074/4073.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4175/4174.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4178/4177.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4188/4187.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4222/4221.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4230/4229.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4233/4232.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4243/4242.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4335/4333.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4336/4334.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4347/4345.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4416/4412.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4419/4415.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4420/4416.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4619/4615.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4666/4662.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4680/4676.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4781/4777.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4804/4800.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4885/4881.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4919/4914.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4921/4916.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4924/4919.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4937/4932.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4938/4933.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4939/4934.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4941/4936.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4965/4960.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4992/4987.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4993/4988.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5000/4995.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5131/5126.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5133/5128.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5140/5135.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5186/5181.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5187/5182.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5291/5286.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5321/5316.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5354/5349.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5364/5359.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5377/5372.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5464/5459.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5478/5473.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5481/5476.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5541/5536.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5549/5544.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5574/5569.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5575/5570.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5625/5620.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5637/5632.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5687/5682.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5703/5698.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5759/5754.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5760/5755.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5762/5757.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5771/5766.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5772/5767.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5801/5796.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5920/5915.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6025/6020.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6092/6086.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6094/6088.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6096/6090.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6126/6120.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6129/6123.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6137/6131.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6145/6139.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6146/6140.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6196/6190.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6198/6192.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6251/6245.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6340/6334.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6353/6347.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6399/6393.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6441/1.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6502/6496.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6527/6521.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6531/6525.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6609/6603.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6610/6604.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6656/6650.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6719/6713.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6730/6724.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6749/6743.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6768/6762.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6778/6772.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6856/6845.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7044/7033.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7070/7059.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7075/7064.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7178/7167.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7228/7217.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7469/7456.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7471/7458.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7472/7459.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7473/7460.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7474/7461.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7475/7462.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7601/7587.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7645/7629.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7677/7661.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7685/7669.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7695/7679.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7758/7739.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7968/7948.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8116/8094.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8150/8128.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8188/8166.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8242/8220.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8293/8271.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8420/8398.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8640/8618.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8645/8623.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8687/8665.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8716/8694.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8717/8695.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8770/8748.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8926/8904.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9259/9237.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9460/9438.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9625/9603.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9647/9625.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9824/9802.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2867/gp_projeto_lei_196-2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9756/gp1482.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5316/5311.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5317/5312.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/54/0054.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2396/2395.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5432/5427.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5814/5809.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5957/5952.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6969/6958.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7094/7083.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7721/7703.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7903/7884.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7986/7966.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8101/8079.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8157/8135.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8181/8159.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8385/8363.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8857/8835-.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9310/9288.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9328/9306.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9329/9307.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9383/9361.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9479/9457-.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9882/9860.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/113/0113.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/114/0114.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/162/162.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/166/166.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1728/1727.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1788/1787.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2763/2762.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3152/3151.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4558/4554.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5413/5408.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5445/5440.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6401/6395.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6922/6911.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6923/6912.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7039/7028.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7477/7464.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7540/7526.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7578/7564.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7641/7625.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8112/8090.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8279/8257.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8344/8322.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8345/8323.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9175/9153.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9480/9458.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9607/9585.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/88/0088.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/39/39.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/40/40.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/41/41.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/42/42.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/43/43.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/89/89.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/196/196.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/211/211.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/216/216.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/217/217.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/269/269.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/270/270.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/272/272.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/334/334.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/349/349.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/368/368.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/424/424.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/459/459.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/508/508.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/529/529.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/530/530.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/565/565.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/621/621.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/670/670.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/689/0689.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/698/698.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/702/0702.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/780/780.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/781/781.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/788/788.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/833/833.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/840/840.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/879/879.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/940/940.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/957/957.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/958/958.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/959/959.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/960/960.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/975/975.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/985/985.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/987/987.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/995/995.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/997/997.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1045/1045.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1070/1070.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1076/1076.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1097/1097.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1104/1104.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1105/1105.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1110/1110.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1124/1124.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1129/1129.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1135/1135.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1196/1196.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1224/1224.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1249/1249.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1266/1266.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1279/1279.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1285/1285.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1312/1312.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1313/1313.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1317/1317.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1353/1353.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1354/1354.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1373/1373.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1439/1439.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1454/1454.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1456/1456.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1507/1507.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1555/1555.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1559/1559.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1564/1564.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1595/1595.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1596/1596.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1631/1631.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1671/1670.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1672/1671.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1705/1704.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1834/1833.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1842/1841.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1845/1844.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1864/1863.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1915/1914.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1925/1924.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1929/1928.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1945/1944.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1947/1946.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2089/2088.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2140/2139.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2175/2174.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2366/2365.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2519/2518.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2644/2643.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2645/2644.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2675/2674.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2712/2711.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2748/2747.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2750/2749.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2756/2755.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2771/2770.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2836/2835.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2844/2843.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2870/2869.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2925/2924.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2929/2928.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2970/2969.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2977/2976.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2994/2993.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2995/2994.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3083/3082.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3096/3095.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3147/3146.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3158/3157.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3217/3216.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3220/3219.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3230/3229.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3258/3257.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3394/3393.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3663/3662.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3768/3767.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4050/4049.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4066/4065.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4074/4073.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4175/4174.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4178/4177.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4188/4187.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4222/4221.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4230/4229.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4233/4232.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4243/4242.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4335/4333.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4336/4334.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4347/4345.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4416/4412.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4419/4415.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4420/4416.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4619/4615.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4666/4662.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4680/4676.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4781/4777.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4804/4800.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4885/4881.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4919/4914.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4921/4916.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4924/4919.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4937/4932.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4938/4933.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4939/4934.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4941/4936.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4965/4960.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4992/4987.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4993/4988.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5000/4995.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5131/5126.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5133/5128.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5140/5135.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5186/5181.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5187/5182.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5291/5286.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5321/5316.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5354/5349.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5364/5359.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5377/5372.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5464/5459.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5478/5473.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5481/5476.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5541/5536.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5549/5544.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5574/5569.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5575/5570.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5625/5620.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5637/5632.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5687/5682.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5703/5698.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5759/5754.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5760/5755.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5762/5757.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5771/5766.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5772/5767.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5801/5796.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5920/5915.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6025/6020.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6092/6086.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6094/6088.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6096/6090.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6126/6120.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6129/6123.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6137/6131.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6145/6139.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6146/6140.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6196/6190.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6198/6192.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6251/6245.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6340/6334.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6353/6347.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6399/6393.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6441/1.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6502/6496.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6527/6521.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6531/6525.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6609/6603.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6610/6604.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6656/6650.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6719/6713.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6730/6724.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6749/6743.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6768/6762.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6778/6772.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6856/6845.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7044/7033.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7070/7059.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7075/7064.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7178/7167.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7228/7217.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7469/7456.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7471/7458.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7472/7459.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7473/7460.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7474/7461.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7475/7462.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7601/7587.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7645/7629.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7677/7661.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7685/7669.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7695/7679.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7758/7739.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7968/7948.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8116/8094.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8150/8128.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8188/8166.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8242/8220.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8293/8271.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8420/8398.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8640/8618.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8645/8623.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8687/8665.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8716/8694.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8717/8695.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8770/8748.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8926/8904.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9259/9237.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9460/9438.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9625/9603.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9647/9625.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9824/9802.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2867/gp_projeto_lei_196-2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9756/gp1482.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5316/5311.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5317/5312.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H298"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>