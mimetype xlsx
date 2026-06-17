--- v0 (2025-12-19)
+++ v1 (2026-06-17)
@@ -54,14235 +54,14235 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Eduardo do Blog</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3654/3653.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3654/3653.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GARANTIA DA QUALIDADE DO PAVIMENTO ASFÁLTICO NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS, NOS CASOS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6753</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>Marcelo Lessa</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6753/6747.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6753/6747.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O NIVELAMENTO DE TAMPÕES, CAIXAS DE INSPEÇÃO, BUEIROS E BOCAS DE LOBO CONCOMITANTE A EXECUÇÃO DE SERVIÇOS DE ASFALTAMENTO, PAVIMENTAÇÃO, RECAPEAMENTO, RECONSTRUÇÃO, TAPA BURACOS, OU QUALQUER SERVIÇO DE MANUTENÇÃO EM PASSEIOS, VIAS PÚBLICAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação Legislativa</t>
   </si>
   <si>
     <t>Marcelo Chitão</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1735/1734.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1735/1734.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que disponha sobre a aquisição de uma Usina de Asfalto e a vinculação de até 30% da receita proveniente de multas destinadas para a compra do bem e de insumos, no âmbito do Município de Petrópolis e dá outras providências.</t>
   </si>
   <si>
     <t>6783</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6783/6777.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6783/6777.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPONHA SOBRE A GARANTIA DA QUALIDADE DO PAVIMENTO ASFÁLTICO NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento de Informação</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2185/2184.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2185/2184.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo municipal informações sobre a verificação do contrato de asfaltamento em toda extensão da Rua Alberto Torres, bairro Centro.</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3512/3511.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3512/3511.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE A VERIFICAÇÃO DO CONTRATO DE ASFALTAMENTO EM TODA EXTENSÃO DA RUA CARLOS GOMES, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3513/3512.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3513/3512.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE A VERIFICAÇÃO DO CONTRATO DE ASFALTAMENTO EM TODA EXTENSÃO DA RUA CALDAS VIANA, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3514/3513.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3514/3513.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE A VERIFICAÇÃO DO CONTRATO DE ASFALTAMENTO EM TODA EXTENSÃO DA AVENIDA GETÚLIO VARGAS, BAIRRO QUITANDINHA.</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Júnior Paixão</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4226/4225.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4226/4225.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo municipal informações sobre o edital Nº 22/2021, Processo 10.806/2021 que tem como objeto a Execução de Serviços de Infraestrutura de Pavimentação Asfáltica em Ruas Urbanas.</t>
   </si>
   <si>
     <t>4439</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Ronaldo Ramos</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4439/4435.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4439/4435.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo municipal informações e copias de documentos sobre o processo numero 10.806/2021 e do edital 22/2021 que tem como objeto a execução dos serviços de infraestrutura de pavimentação asfáltica em ruas urbanas no Município de Petrópolis.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>Indicação Simples</t>
   </si>
   <si>
     <t>Fred Procópio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/218/218_1.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/218/218_1.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ASFALTAMENTO E RECAPEAMENTO EM TODA EXTENSÃO DA SERVIDÃO CARMELITA ALBANO NA LOCALIDADE CONHECIDA COMO RUA DA CONQUISTA BAIRRO CARANGOLA.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/225/225.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/225/225.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ASFALTAMENTO EM TODA EXTENSÃO DO VALE DO CARANGOLA BAIRRO CARANGOLA.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/231/231.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/231/231.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ASFALTAMENTO E RECAPEAMENTO EM TODA EXTENSÃO DA VIA PRINCIPAL DA LOCALIDADE CONHECIDA COMO RUA ANTERO SILVA, BAIRRO ESPERANÇA.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/233/233.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/233/233.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ASFALTAMENTO E RECAPEAMENTO EM TODA EXTENSÃO DA VIA PRINCIPAL DA LOCALIDADE CONHECIDA COMO RUA DÉBORA COUTO SUCUPIRA BAIRRO CARANGOLA.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/236/236.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/236/236.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ASFALTAMENTO EM TODA EXTENSÃO DA ESTRADA DO CARANGOLA NA LOCALIDADE DENOMINADA AMOEDO BAIRRO CARANGOLA.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/240/240.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/240/240.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ASFALTAMENTO E RECAPEAMENTO EM TODA EXTENSÃO DA VIA PRINCIPAL DA LOCALIDADE CONHECIDA COMO RUA DA CONQUISTA BAIRRO CARANGOLA.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/247/247.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/247/247.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REPAROS OPERAÇÃO TAPA BURACOS NA RUA ABAD PALMA HUMBERTO ROVIGATI, PETRÓPOLIS - RJ.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/248/248.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/248/248.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REPAROS E OPERAÇÃO TAPA BURACOS, EM TODA A RUA EULÁLIA ALMEIDA MATOS OLIVEIRA, BAIRRO SAMAMBAIA, PETRÓPOLIS - RJ.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/249/249.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/249/249.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REPAROS E OPERAÇÃO TAPA BURACOS, EM TODA A RUA LUIZ SALOMÃO VIANA, HUMBERTO ROVIGATI, PETRÓPOLIS - RJ.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/250/250.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/250/250.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REPAROS E OPERAÇÃO TAPA BURACOS, EM TODA A RUA HUMBERTO ROVIGATI, SAMAMBAIA, PETRÓPOLIS - RJ.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/258/258.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/258/258.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Dr. Paulo Hervé, no Bairro Bingen.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/261/261.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/261/261.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação da Rua Sargento Fontes no Bairro Castelânea.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/262/262.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/262/262.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação da Rua Francisco Hillen, no Bairro Mosela.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/264/264.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/264/264.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento e pavimentação da Estrada João de Deus Rodrigues, Bairro Pedro do Rio.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>Dudu</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/265/265.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/265/265.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ASFALTAMENTO EM TODA EXTENSÃO DA RUA ZENOBIO POZZATO, LOCALIZADA NO BAIRRO CHÁCARA FLORA, PETRÓPOLIS.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/266/266.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/266/266.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento da Servidão Antonio Martins Coelho, Loteamento Samambaia.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/267/267.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/267/267.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Asfaltamento da Rua Isolina de Freitas Pereira, Loteamento Samambaia.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/268/268.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/268/268.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento da Rua Roberto Moreira Guimarães, Loteamento Samambaia.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/273/273.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/273/273.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PAVIMENTAÇÃO DO PISO DO CAMPO LOCALIZADO PRÓXIMO À BIFURCAÇÃO DA RUA DR. CARLOS TYLL COM A RUA A, LOTEAMENTO SAMAMBAIA.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/276/276.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/276/276.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE RECAPIAMENTO ASFÁLTICO RUA ALCEBÍADES DE ARAÚJO BARBOSA, LOTEAMENTO SAMAMBAIA.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/277/277.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/277/277.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE RECAPIAMENTO ASFÁLTICO DA RUA GABRIEL VIEIRA, LOTEAMENTO SAMAMBAIA.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/278/278.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/278/278.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE RECAPIAMENTO ASFÁLTICO DA RUA HERCIDES JOSÉ ESTRELA, LOTEAMENTO SAMAMBAIA.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/281/281.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/281/281.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Pavimentação da Rua Miguel Arcanjo Pereira Ramos( Iniciando ao lado da BR-040) seguindo pela Rua Carvalho Junior, Bairro Carangola.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/287/287.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/287/287.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ASFALTAMENTO EM TODA EXTENSÃO DA RUA NOSSA SENHORA DO SION, VIA QUE LIGA A LOCALIDADE CAETITU À LOCALIDADE AMOEDO BAIRRO CARANGOLA.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/289/289.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/289/289.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ASFALTAMENTO E RECAPEAMENTO EM TODA EXTENSÃO DA RUA SANTA CATARINA, 270, BAIRRO QUITANDINHA.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/290/290.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/290/290.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA CONCLUSÃO DO ASFALTAMENTO, DA RUA ABAD PALMA, HUMBERTO ROVIGATI, SAMAMBAIA, PETRÓPOLIS - RJ.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/297/297.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/297/297.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PAVIMENTAÇÃO DE TODO O CAMINHO D´OURO. ESTRADA SERRA VELHA DA ESTRELA, NA EXTENSÃO DOS BAIRROS MEIO DA SERRA E ALTO DA SERRA.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/298/298.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/298/298.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ASFALTAMENTO E RECAPEAMENTO EM TODA EXTENSÃO DA RUA MANOEL JOAQUIM NO BAIRRO ALCOBACINHA.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/315/315.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/315/315.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CANALIZAÇÃO E ASFALTAMENTO EM TODA EXTENSÃO DA VIA PRINCIPAL DA LOCALIDADE CONHECIDA COMO RUA DAS TULIPAS, LOTEAMENTO SANTO ANTONIO NO BAIRRO BONSUCESSO.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/316/316.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/316/316.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de extensão de asfaltamento da Rua Pedro Elmer até o final da Rua Bernardo de Vasconcelos, Bairro Itamarati.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/319/319.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/319/319.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ASFALTAMENTO EM TODA EXTENSÃO DA RUA PARQUE DA CIDADE, QUE SE INICIA NA BR040 E VAI ATÉ O INÍCIO DO CONDOMINIO VALE DO SOSSEGO NO BAIRRO BONSUCESSO.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>Júnior Coruja</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/322/322.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/322/322.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco em toda extensão da Estrada Bernardo Coutinho, Bairro Araras.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>Maurinho Branco</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/421/421.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/421/421.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Operação Tapa Buracos, com a máxima urgência, em toda extensão da Rua Domingos Pereira, localizada na Cova da Onça, no distrito de Pedro do Rio.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/426/426.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/426/426.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação no loteamento Vargem dos Marmelos, a partir do lote 48, no bairro Itaipava.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/427/427.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/427/427.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação em toda extensão Rua Agnelo Barreiros, localizada no Vista Alegre, no bairro Araras.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/428/428.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/428/428.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação em toda extensão da Rua Gabriel Cassador, localizada na Vargem dos Marmelos, no bairro Itaipava.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/429/429.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/429/429.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda extensão da Travessa Manoel Francisco Pinheiro, ao lado do número 2 403, Benfica, localizada na Estrada Philuvio Cerqueira Rodrigues, no bairro Itaipava.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>Gilda Beatriz</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/442/442.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/442/442.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda a extensão da Rua Carvalho Junior - Corrêas.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/443/443.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/443/443.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapar buracos na Rua Joaquim Gomensoro, 239 , Valparaíso.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/452/452.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/452/452.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda extensão da região de Águas Lindas, no bairro de Nogueira.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/453/453.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/453/453.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda extensão da Rua Iracema, no bairro Nogueira.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/455/455.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/455/455.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Operação Tapa Buracos em toda extensão da Estrada do Mata Cavalo, Santa Luzia, Araras.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/460/460.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/460/460.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recuperação asfáltica em toda extensão da Rua Manoel Leal Nunes, Lajinha, conhecido como Quadrado, no distrito de Itaipava.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/461/461.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/461/461.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos na Rua Ricardo Otello, antiga rua 8, Castelo São Manoel, Corrêas.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/464/464.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/464/464.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos em toda extensão da Rua Antônio Francisco da Silva, Vila Rica, Itaipava.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/470/470.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/470/470.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recuperação asfáltica em toda extensão da Estrada Correia da Veiga, Santa Mônica, no bairro Itaipava.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/472/472.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/472/472.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação asfáltica em 200 metros da Servidão Veraminda Horácia Ruela de Araujo, Cova da Onça, localizada na Rua Domingos Pereira, no distrito de Pedro do Rio.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/487/487.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/487/487.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento do ponto final em diante da Estrada Luís Gomes da Silva, Caitetu - Corrêas.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/490/490.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/490/490.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda extensão da Estrada das Arcas, do início até o final do Santa Mônica, no distrito de Itaipava.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/491/491.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/491/491.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação asfáltica em toda a extensão da Rua Antônio Flor da Silva, Grota dos Frias, no bairro Corrêas.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/495/495.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/495/495.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação na Rua Débora Couto Sucupira, Vicenzo rivetti no Bairro Carangola.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/515/515.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/515/515.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco na Rua Candida Neves Xavier, Itaipava.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/518/518.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/518/518.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco na Servidão Manoel Francisco Pinheiro, Itaipava.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/544/544.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/544/544.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos em toda a extensão da Rua Ministro Salgado Filho, no Cuiabá, em Itaipava.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/548/548.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/548/548.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda a extensão da Rua Geraldo Pergentino de Oliveira, Madame Machado, Itaipava.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/550/550.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/550/550.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de operação tapa buracos em toda a extensão da Estrada dos Candimbas, na localidade de Vila Sossego, em Araras.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/560/560.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/560/560.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar a operação tapa-buracos em toda a extensão da Estrada Mombaça, Araras.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/561/561.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/561/561.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa buraco na Estrada Bernardo Coutinho, sentido Vale das Videiras RJ 117, Araras.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/564/564.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/564/564.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação da Alameda João Martins Freire, Malta, em Araras.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/566/566.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/566/566.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda a extensão da Estrada Poço dos Peixes, em Araras.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/567/567.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/567/567.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos em toda a extensão da Rua Manoel Marquês, Cruzeiro, Araras.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/570/570.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/570/570.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação em toda a extensão da Estrada Manoel Walter Bechtlufft, antiga rua 12, Castelo São Manoel, em Corrêas.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/571/571.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/571/571.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos em toda extensão da Rua Cândida Neves Xavier, na localidade da Estrada das Arcas, Itaipava.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/573/573.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/573/573.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda a extensão da Estrada do Gentio, Itapaiva.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/575/575.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/575/575.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos na Estrada Correia da Veiga, em Itaipava.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/576/576.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/576/576.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda a extensão da Rua Alameda Aclimação, Itaipava.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/577/577.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/577/577.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda a extensão da Rua Benjamim Galloti, em Itaipava.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/579/579.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/579/579.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recuperação de calçamento da Rua Ana Rosa do Carmo, no Madame Machado, em Itaipava.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/581/581.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/581/581.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda a extensão da Rua Vigário Correa, 1345, Rua de acesso ao Hospital Alcides Carneiro.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/583/583.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/583/583.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda a extensão da Rua Jorge Moura, Vista Alegre, Araras.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/585/585.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/585/585.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda a extensão da Rua Jorge Pereira da Silva (antiga Rua do Risadinha), no Vista Alegre, em Araras.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/586/586.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/586/586.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda a extensão da Rua Dr. Bina, Calembe, em Nogueira.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/587/587.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/587/587.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos em toda a extensão da Rua Genésio Belizário de Moura, próximo ao Rincão Santa Cruz, em Araras.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/589/589.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/589/589.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico na entrada da Estrada Mata Cavalo até o ponto final do ônibus, localizada no Santa Luzia, bairro Araras.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/598/598.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/598/598.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos na Rua Carvalho Junior, via localizada em frente à antiga fábrica da Montreal, no bairro Corrêas.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/601/601.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/601/601.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção viária na Rua J, Estrada do Palmital, Águas Lindas, em Nogueira.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/611/611.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/611/611.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Operação Tapa Buracos em toda extensão da Rua José Teixeira Nunes, Vila Rica.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/612/612.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/612/612.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda a extensão da Servidão Joaquim Alves Abrantes, no bairro Retiro.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/614/614.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/614/614.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de uma Operação Tapa-Buracos em toda a extensão da Rua José Francisco de Melo, Cuiabá, em Itaipava.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/615/615.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/615/615.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação Tapa-Buracos na Estrada Granja José do Sion, localizada no Caetitu, em Corrêas.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/617/617.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/617/617.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda a extensão da Estrada do Ribeirão Grande, em Itaipava.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/624/624.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/624/624.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda extensão da Servidão João Oliveira Botelho, localizada no bairro Santa Mônica, no distrito de Itaipava.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/637/637.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/637/637.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da realização de recapeamento asfáltico em toda extensão da Rua Norma Maria Reiner, localizada no bairro Nogueira.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/648/648.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/648/648.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de uma Operação Tapa Buracos em toda extensão da Rua Antônio Furtado dos Reis, Madame Machado, em Itaipava.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/650/650.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/650/650.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda extensão da Rua Antônio Furtado dos Reis, Madame Machado.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/651/651.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/651/651.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda extensão da Rua Bolívia, Nogueira.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/655/655.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/655/655.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico na Avenida dos Amores, que dá acesso ao Promenade Country Club, no bairro Nogueira.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/693/0693.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/693/0693.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação asfáltica na Rua José Leal Nunes, Santa Mônica, próximo ao Itaipava Tênis Clube, em Itaipava.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/701/0701.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/701/0701.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de de uma Operação Tapa Buracos em toda extensão da Rua do Caititu, Corrêas.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/705/0705.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/705/0705.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de uma operação tapa-buracos em toda a extensão da Rua das Flores, localizada no bairro Bonfim, em Corrêas.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/711/0711.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/711/0711.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação asfáltica em toda extensão da Rua Jair da Silva, que tem início na Rua Bolívia D, em Nogueira.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/713/713.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/713/713.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de Operação Tapa Buracos em toda extensão da Rua A, localizada na Rua Cândida Neves Xavier, Estrada das Arcas, distrito de Itaipava.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/719/719.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/719/719.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação Tapa-Buracos na Rua Arcelino Correa Machado, número 162, até a Rua Manoel Pereira Barbosa, que liga a BR 040, em Barra Mansa.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/722/722.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/722/722.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção viária em toda extensão da Rua João Martins Freire, número 539, Malta, Araras.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/725/0725.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/725/0725.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento da Rua José Francisco de Melo, Itaipava.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/738/0738.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/738/0738.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação em toda extensão da Rua Goiás, Nogueira.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/744/744.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/744/744.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de operação Tapa-Buracos em toda extensão da Estrada Manoel Marques de Azevedo, Mombaça, Araras</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/745/745.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/745/745.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação Tapa-Buracos em toda extensão da Estrada José Almeida Amado, Santa Isabel, no bairro Caxambú.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/750/750.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/750/750.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Amazonas, no bairro Nogueira.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/755/755.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/755/755.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de operação Tapa-Buracos em toda extensão da Avenida São Paulo, em Nogueira.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/756/756.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/756/756.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa-buracos em toda extensão da Rua Rio da Cidade, Avenida 1, Vila do Sossego, Bairro Araras.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/757/757.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/757/757.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento na Avenida Castanheira, localizada ao lado do lago de Nogueira.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/759/759.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/759/759.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico na Rua Vargem dos Marmelos, em Itaipava.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/762/762.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/762/762.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de um muro de contenção, localizado na Rua Álvares de Azevedo, Bairro Corrêas.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/763/763.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/763/763.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa - buracos em toda extensão da Rua Rio da Cidade, Avenida 3, Bairro Araras.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/765/765.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/765/765.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico, em toda extensão da Rua Antero Silva, no bairro Quissamã.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/769/769.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/769/769.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda extensão da Rua Francisca Gonçalves da Silva, localizada no bairro Chácara Flora.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/770/770.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/770/770.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação na Rua Aurélio Pires, localizada após a ponte, rua de ligação do Bela Vista com Santa Isabel, no bairro Caxambu.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/771/771.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/771/771.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda extensão da Rua Niterói, Quitandinha.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/773/773.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/773/773.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico, com a máxima urgência, em toda extensão da Travessa Jacob Justen, rua localizada por trás da Cervejaria Cidade Imperial, no bairro Bingen.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>Octavio Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/798/798.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/798/798.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento e pavimentação na Rua Isolina de Freitas Pereira, Bairro Samambaia.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/802/802.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/802/802.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Ana Maria Reinner, Bairro Nogueira.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/810/810.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/810/810.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa-buracos em toda extensão da Avenida Milton de Souza, em torno do lago, Bairro Nogueira.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/844/844.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/844/844.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recuperação asfáltica, entre a Rua Castro Alves e Rua Agostinho Goulão, localizadas em frente ao Plaza Shopping nº 22, bairro Corrêas.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/847/847.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/847/847.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de recapeamento asfáltico, na Rua Adão Braun, bairro Caxambu, Petrópolis.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/848/848.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/848/848.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação e manutenção viária em toda extensão da Rua Bolívia B, bairro Nogueira.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/849/849.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/849/849.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação e manutenção viária em toda extensão da Rua Bolívia C, bairro Nogueira.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/854/854.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/854/854.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção viária na Rua Otávio Laurentino da Silva, localizada na Estrada do Gentio, distrito de Itaipava.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/861/861.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/861/861.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de recapeamento asfáltico, na Vila do Sossego, próximo a academia IronLife, Buraco do Sapo, Araras.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>Yuri Moura</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/922/922.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/922/922.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE TAPAR OS BURACOS NA RUA MATHIAS HILLEN - BAIRRO PEDRAS BRANCAS.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/926/926.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/926/926.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa- buracos em toda extensão da Rua Oliveira Bulhões 233 J, Bairro Cascatinha.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/927/927.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/927/927.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação asfáltica, em toda extensão da Servidão Irene Xavier Chaves, localizada no Santa Isabel, bairro Caxambú.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/928/928.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/928/928.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação asfáltica, em toda extensão da Estrada da Represa, localizada no Santa Isabel, bairro Caxambú.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/939/939.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/939/939.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação e asfaltamento da Rua Afrânio Melo Franco,330 no Bairro Quitandinha.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/974/974.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/974/974.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação da Servidão Paulo Amaro dos Santos, próximo ao viaduto do Catobira, em Itaipava.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1054/1054.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1054/1054.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda a extensão da Rua Ferreira Barcelos - Retiro.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1059/1059.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1059/1059.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa-buracos em toda extensão da Estrada das Peróbas, Bairro Araras.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1060/1060.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1060/1060.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da rua Professor Eugênio Werneck bairro Morin.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1065/1065.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1065/1065.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfalto em toda extensão da rua Elísio de Carvalho no bairro Morin.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1066/1066.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1066/1066.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa- buracos em toda extensão da Servidão J, próximo ao número 267 que fica localizada na Rua Oliveira Bulhões, Bairro Cascatinha.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1067/1067.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1067/1067.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da rua Pedro Ivo no bairro Morin.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1068/1068.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1068/1068.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da rua Augusto Severo, no bairro Morin.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1069/1069.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1069/1069.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico de toda extensão da rua Augusto Francisco da Silva, em Vila Rica no Bairro Pedro do Rio.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1081/1081.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1081/1081.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco na Rua Professor João de Deus, no Quarteirão Brasileiro.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1085/1085.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1085/1085.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Vila Cristina, no bairro Morin.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1089/1089.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1089/1089.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ASFALTAMENTO EM TODA EXTENSÃO DA RUA NORMA MARIA RINE, LOCALIZADA NO BAIRRO NOGUEIRA.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1096/1096.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1096/1096.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE OPERAÇÃO TAPA-BURACO EM TODA EXTENSÃO DA RUA EDUARDO TROYACK, LOCALIZADA NO BAIRRO CAPELA.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1099/1099.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1099/1099.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE RECAPEAMENTO ASFÁLTICO NA RUA FREI LUIZ, LOCALIZADA NO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1100/1100.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1100/1100.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE RECAPEAMENTO ASFÁLTICO EM TODA EXTENSÃO DA RUA JOÃO MOREIRA, LOCALIZADA NO BAIRRO QUITANDINHA.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>Gil Magno</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1107/1107.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1107/1107.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de asfaltar a Rua Crescêncio Costa, Itaipava.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1111/1111.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1111/1111.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE RECAPEAMENTO ASFÁLTICO NA RUA OSWERO DO CARMO VILAÇA, LOCALIZADA NO ALTO DA SERRA.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1113/1113.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1113/1113.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ASFALTAMENTO EM TODA EXTENSÃO DA SERVIDÃO FRANCISCO FERREIRA DA CUNHA, LOCALIZADA NO BAIRRO ITAMARATI.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1117/1117.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1117/1117.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa-buracos em toda extensão da Estrada do Calembe, Bairro Nogueira.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1133/1133.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1133/1133.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa-buracos em toda extensão da Rua Pedro de Aquino, localizado na Comunidade Vista Alegre, Bairro Araras.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1138/1138.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1138/1138.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da rua Cuba, Quitandinha.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1144/1144.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1144/1144.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa-buracos em toda extensão da Rua João de Deus Rodrigues, Bairro Pedro do Rio.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1163/1163.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1163/1163.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda extensão da Estrada do Jabuticabal antiga pedreira, Bairro Araras.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1180/1180.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1180/1180.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE OPERAÇÃO TAPA-BURACO NA RUA DR PAULO LÔBO DE MORAIS, LOCALIZADA NO BAIRRO VALPARAÍSO.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1182/1182.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1182/1182.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA OPERAÇÃO TAPA-BURACO NA RUA BRIGADEIRO CASTRIOTO, PRÓXIMO AO Nº 2776, LOCALIZADO NO BAIRRO ESPERANÇA.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1185/1185.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1185/1185.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento por toda a extensão da Comunidade Maria de Lima, localizada no Bairro Independência.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1191/1191.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1191/1191.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE UMA OPERAÇÃO TAPA BURACO DEPOIS DO PONTO FINAL DO ÔNIBUS, NA RUA ALBERTO MARTINS, LOCALIZADA NO BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1199/1199.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1199/1199.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE, DE QUE SEJA FEITA OPERAÇÃO TAPA-BURACOS, EM TODA EXTENSÃO DA RUA JOSÉ ALMEIDA AMADO, LOCALIZADA NO BAIRRO CAXAMBU.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1202/1202.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1202/1202.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE, DE OPERAÇÃO TAPA-BURACOS, EM TODA EXTENSÃO DA RUA ACRE, BAIRRO QUITANDINHA.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1204/1204.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1204/1204.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE OPERAÇÃO TAPA BURACO EM TODA EXTENSÃO DA RUA DOUTOR JOÃO BARCELLOS, LOCALIZADA NO BAIRRO ITAMARATI.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1217/1217.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1217/1217.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa - buracos em toda extensão da Comunidade Vista Alegre, Bairro Araras.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1227/1227.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1227/1227.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE UMA OPERAÇÃO TAPA-BURACO NA RUA ARY NOGUEIRA, NO BAIRRO JARDIM SALVADOR.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1228/1228.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1228/1228.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE UMA OPERAÇÃO TAPA BURACO NA RUA RICARDO SALVINI, NO BAIRRO JARDIM SALVADOR.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1229/1229.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1229/1229.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa- buracos em toda extensão da Estrada do Mombaça, Bairro Araras.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1230/1230.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1230/1230.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CALÇAMENTO NA RUA LOPES DE CASTRO, NO BAIRRO VALPARAÍSO.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1235/1235.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1235/1235.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ASFALTAMENTO EM TODA EXTENSÃO DA RUA DOUTOR JOÃO BARCELLOS, LOCALIZADA NO BAIRRO ITAMARATI.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1238/1238.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1238/1238.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ASFALTAMENTO EM TODA EXTENSÃO DA RUA NAIR CRONEMBERG DE OLIVEIRA, LOCALIZADA NO BAIRRO BATAILLARD.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1241/1241.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1241/1241.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ASFALTAMENTO NO FINAL DA RUA ANA GUILHERMINA LOOS, QUE LIGA A RUA JORGE JUSTEN, LOCALIZADA NO BAIRRO BINGEN.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1244/1244.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1244/1244.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PAVIMENTAÇÃO ASFÁLTICA EM TODA EXTENSÃO DA RUA PRESIDENTE TANCREDO NEVES, LOCALIZADA NO BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1245/1245.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1245/1245.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE OPERAÇÃO TAPA-BURACO NA ESTRADA DA INDEPENDÊNCIA, DO Nº 2000 AO Nº 2500, CONDOMÍNIO BELA VISTA, LOCALIZADO NO BAIRRO INDEPENDÊNCIA.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1247/1247.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1247/1247.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE OPERAÇÃO TAPA-BURACOS, EM TODA A EXTENSÃO, DA RUA FRANCISCO RAPOSO RESENDE, SITUADA NA COMUNIDADE SÃO LUIZ, RETIRO.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1252/1252.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1252/1252.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE UMA OPERAÇÃO TAPA BURACO NA RUA ANTÔNIO FERNANDES DA COSTA, NO BAIRRO CASCATINHA.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1254/1254.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1254/1254.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE UMA OPERAÇÃO TAPA BURACO NA RUA SERGIPE, NO BAIRRO AMAZONAS.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1255/1255.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1255/1255.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE UMA OPERAÇÃO TAPA BURACO NA RUA JUIZ CASTRO E SILVA, NO BAIRRO JARDIM SALVADOR.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1256/1256.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1256/1256.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE UMA OPERAÇÃO TAPA BURACO NA RUA HAROLDO MANO, NO BAIRRO JARDIM SALVADOR.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1260/1260.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1260/1260.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ASFALTAMENTO EM TODA EXTENSÃO DA LADEIRA ALCINDO JOAQUIM PEREIRA, LOCALIZADA NO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1263/1263.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1263/1263.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ASFALTAMENTO NA RUA ADÃO BRAND, ENTRE OS NÚMEROS 265 AO 310, LOCALIZADA NO BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1264/1264.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1264/1264.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ASFALTAMENTO EM TODA EXTENSÃO DA RUA JOÃO MARTINS DE BARROS, BATAILLARD, LOCALIZADA NA MOSELA.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1274/1274.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1274/1274.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa - buracos em toda extensão da Comunidade de Santa Luzia, Bairro Araras.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1284/1284.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1284/1284.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco na Rua Virgílio Ramos de Mello, na Posse.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1296/1296.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1296/1296.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de fazer a manutenção do pavimento tapando os buracos da Rua Manoel Leal Nunes Laginha Itaipava.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1307/1307.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1307/1307.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda extensão da Estrada Jerônimo Ferreira Alves, Manga Larga, em Itaipava.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1308/1308.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1308/1308.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa-buracos em toda extensão da Rua Belo Horizonte, Bairro Nogueira.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1315/1315.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1315/1315.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação da Rua Dr. Paulo Herve, Bingen.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1320/1320.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1320/1320.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento em toda a extensão da Estrada Jerônimo Ferreira Alves, bairro Manga Larga</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1321/1321.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1321/1321.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda extensão da Estrada Guilhermino Martinho, loteamento Boa Vista (antiga bananeira), em Pedro do Rio.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1322/1322.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1322/1322.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Bartolomeu de Gusmão, no bairro Centro.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1324/1324.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1324/1324.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa-buracos em toda extensão da Rua Manoel Marques de Azevedo, Bairro Cascatinha.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1329/1329.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1329/1329.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de realizar a operação de tapa buracos na Rua Santa Clara, Itaipava.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1330/1330.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1330/1330.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de solicitar ao DNIT a colocação de tachões na Estrada União Indústria, próximo ao número, 11 711, Itaipava.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1335/1135.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1335/1135.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de fazer a manutenção do pavimento da Estrada do Gentio, Itaipava, tapando os buracos na rua.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1344/1344.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1344/1344.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de fazer a manutenção do pavimento da Rua Bolívia, Nogueira, tapando os buracos na rua.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1345/1345.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1345/1345.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de fazer a operação tapa buraco na Estrada das Arcas, Itaipava.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1346/1346.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1346/1346.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de fazer a operação tapa buraco na Rua e na Travessa Sebastião Pinho da Silva, no Vale dos Esquilos, Retiro.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1356/1356.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1356/1356.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ASFALTAMENTO EM TODA EXTENSÃO DA RUA ROBERTO MOREIRA GUIMARÃES, ANTIGA RUA E, LOCALIZADA NO BAIRRO LOTEAMENTO SAMAMBAIA.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>Dr. Mauro Peralta</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1358/1358.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1358/1358.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do asfaltamento e a operação tapa buraco da Rua dos Pedestres - Vale do Carangola.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1368/1368.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1368/1368.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ASFALTAMENTO NA RUA AFRÂNIO DE MELO Nº 330, LOCALIZADA NO BAIRRO QUITANDINHA.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1379/1379.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1379/1379.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PAVIMENTAÇÃO ASFÁLTICA DA RUA JOAQUIM CESÁRIO DA COSTA, BAIRRO QUITANDINHA.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1387/1387.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1387/1387.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco na Estrada Jerônimo Ferreira Alves, Itaipava.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1390/1390.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1390/1390.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa- buracos em toda extensão da Rua Aguinelo Barreiros, Vista Alegre, Bairro Araras.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1397/1397.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1397/1397.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE OPERAÇÃO TAPA-BURACO, NA RUA ANTÔNIO MARQUES JR, Nº 233, LOCALIZADA NO BAIRRO DUCHAS.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1436/1436.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1436/1436.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROCEDER A PAVIMENTAÇÃO DA ESTRADA MATA CAVALO, REGIÃO SANTA LÚZIA, NAS PROXIMIDADES DA RESERVA, BAIRRO ARARAS.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1448/1448.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1448/1448.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de elaboração de análise de viabilidade técnico-econômica para recuperação e pavimentação das estradas vicinais de Pedro do Rio.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1449/1449.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1449/1449.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de elaboração de análise de viabilidade técnico-econômica para recuperação e pavimentação das estradas vicinais da Posse.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1452/1452.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1452/1452.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de fresagem asfáltica e pavimentação em toda a extensão da Rua Pedro Ivo, no bairro Morin - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1457/1457.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1457/1457.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE URGENTE DE PAVIMENTAÇÃO DA RUA BARTOLOMEU SODRÉ, NA ALTURA DO NÚMERO 883A, CAXAMBU, EM FRENTE A SERVIDÃO MARIA PINTO SERRÃO.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1467/1467.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1467/1467.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade pavimentação em toda extensão da Estrada das Candimbas, localizada na Vila do Sossego, Bairro Araras.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1490/1490.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1490/1490.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Asfaltamento em toda extensão da Rua Álvaro de Lima no Distrito de Itaipava.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1491/1491.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1491/1491.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Pavimentação em toda extensão da Rua Sargento Fortes no Bairro Castelânea.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1492/1492.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1492/1492.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação e asfalto na Rua Augostinho Bernardo, Cidade Nova no Bairro Carangola.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1493/1493.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1493/1493.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação em toda extensão da Rua Estrada da Saudade no Bairro Cascatinha.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1494/1494.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1494/1494.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de "Tapa Buracos" em toda extensão da Rua Francisco Fromback no Bairro Cascatinha.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1502/1502.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1502/1502.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROCEDER A PAVIMENTAÇÃO DA SERVIDÃO JOÃO FRANCISCO, BAIRRO DUCHAS.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1503/1503.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1503/1503.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROCEDER A PAVIMENTAÇÃO ASFÁLTICA AO LONGO DA AVENIDA BARÃO DO RIO BRANCO, NA ALTURA DO LICEU CARLOS CHAGAS, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1539/1539.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1539/1539.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE RECAPEAMENTO ASFÁLTICO DA SERVIDÃO EDSON CARLOS DE SOUZA NO ALCOBACINHA, BAIRRO ITAMARATI.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1542/1542.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1542/1542.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos na Rua Augusto Francisco da Silva na Vila Rica.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1560/1560.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1560/1560.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar pavimentação na Rua Rockfeller,nº451 no Bairro Valparaiso.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1562/1562.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1562/1562.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos em toda a extensão da Rua Augusto Francisco da Silva, Vila Rica, Pedro do Rio.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1566/1566.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1566/1566.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento e tapa buracos em toda extensão da Rua Manuel Joaquim Lage no Bairro Itamarati.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1574/1574.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1574/1574.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PAVIMENTAÇÃO ASFÁLTICA NA VILA VALENTIM MONKEN, BAIRRO MOSELA.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1577/1577.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1577/1577.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de fazer a manutenção do pavimento da Estrada Ministro Salgado Filho, Vale do Cuiabá, Itaipava, tapando os buracos na rua.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1581/1581.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1581/1581.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de asfaltar a Rua Aldo Tamancoldi, no Alto da Serra.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1582/1582.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1582/1582.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de solicitar ao DNIT o fechamento de buracos na Estrada União Indústria, em frente ao abrigo do ônibus próximo ao Corpo de Bombeiros, em Itaipava.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1583/1583.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1583/1583.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de fazer a manutenção do pavimento da Rua Comandante Marcolino de Souza, Itaipava.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1598/1598.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1598/1598.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROCEDER A PAVIMENTAÇÃO ASFÁLTICA AO LONGO DA RUA FERREIRA DA CUNHA, BAIRRO DUQUES.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1602/1602.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1602/1602.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROCEDER COM PAVIMENTAÇÃO ASFÁLTICA AO LONGO DA ESTRADA PRESIDENTE SODRÉ, BAIRRO SIMÉRIA.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1607/1607.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1607/1607.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE RECAPEAMENTO DA RUA PROFESSOR STROELLER A PARTIR DO N 1 133 EM TODA SUA EXTENSÃO NO BAIRRO QUARTEIRÃO BRASILEIRO.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1611/1611.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1611/1611.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE RECAPEAMENTO ASFÁLTICO DA SERVIDÃO JOSÉ DA SILVA SIMÕES, ALCOBACINHA, BAIRRO ITAMARATI.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1614/1614.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1614/1614.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE RECUPERAÇÃO DA PAVIMENTAÇÃO DA SERVIDÃO FRANCISCO FERREIRA DA CUNHA, ALCOBACINHA, BAIRRO ITAMARATI.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1622/1622.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1622/1622.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PAVIMENTAÇÃO EM CONCRETO OU ASFALTO DA SERVIDÃO MARIA DA CONCEIÇÃO DOS SANTOS, NO ALCOBACINHA, BAIRRO ITAMARATI.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1623/1623.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1623/1623.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE RECAPEAMENTO ASFÁLTICO DA RUA AUGUSTA IGREJAS MARTINS, ALCOBACINHA, BAIRRO ITAMARATI.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1636/1636.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1636/1636.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROCEDER A PAVIMENTAÇÃO ASFÁLTICA AO LONGO DA RUA RIO DE JANEIRO E DA RUA PARANÁ AMBAS LOCALIZADAS NO BAIRRO QUITANDINHA.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1641/1641.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1641/1641.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DO RECAPEAMENTO URGENTE DA RUA OSWALDO MAGALHÃES NO BAIRRO SANTO ANTÔNIO NA POSSE 5 DISTRITO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1644/1644.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1644/1644.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da operação tapa buraco na Rua Waldemar Vieira Afonso - Vale do Carangola.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1673/1672.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1673/1672.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação na Rua João de Deus Rodrigues no Bairro de Pedro do Rio.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1674/1673.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1674/1673.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação na Vila Leopoldina no distrito de Pedro do Rio.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1682/1681.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1682/1681.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco na Rua das Casuarinas, itaipava.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1685/1684.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1685/1684.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfalto em toda extensão da Estrada Esmeraldina Ferreira Cordeiro, Bairro Itaipava.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1686/1685.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1686/1685.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção viária com realização de operação "Tapa Buracos", na Rua 28 de Abril localidade no bairro Madame Machado, distrito de Itaipava.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1687/1686.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1687/1686.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção viária com a realização de operação "Tapa Buracos" na Rua Édio Furtado da Costa, Madame Machado, distrito de Itaipava.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1688/1687.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1688/1687.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROCEDER A PAVIMENTAÇÃO ASFÁLTICA EM TODA A EXTENSÃO DA RUA PERMÍNIO SCHMIDT NA LOCALIDADE DO VILA FELIPE BAIRRO ALTO DA SERRA.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1690/1689.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1690/1689.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda extensão da Travessa Vereador Prudente Aguiar, próximo ao número 43, Bairro Centro.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1694/1693.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1694/1693.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação na Estrada Mineira, Pedro do Rio.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1757/1756.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1757/1756.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da rua Fernandes Vieira, Vale dos Esquilos, no Retiro.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1779/1778.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1779/1778.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação na Rua Correia da Veiga, Santa Monica, Itaipava.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1780/1779.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1780/1779.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação na Rua das Iucas, Santa Mônica, Itaipava.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1781/1780.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1781/1780.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação da Estrada do Gentio, Vale das Araucárias, Itaipava.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1782/1781.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1782/1781.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação da Rua Jerônimo Ferreira Alves, Manga Larga, Itaipava.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1785/1784.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1785/1784.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação da Estrada Tapera, Vale do Cuiabá, Itaipava.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1786/1785.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1786/1785.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação na Rua Aldo Geli, Vale do Cuiabá, Itaipava.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1787/1786.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1787/1786.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação da Rua das Iucas, Santa Mônica, Itaipava.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1796/1795.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1796/1795.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROCEDER A PAVIMENTAÇÃO ASFÁLTICA DA SERVIDÃO SEBASTIÃO ARLINDO NOEL, BAIRRO CASTRIOTO.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1800/1799.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1800/1799.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROCEDER O RECAPEAMENTO ASFÁLTICO DE TODA EXTENSÃO DA RUA DOM JOÃO BRAGA, BAIRRO ALTO DA SERRA.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1802/1801.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1802/1801.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua A, Loteamento Serra Morena, Barra Mansa, Pedro do Rio.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1831/1830.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1831/1830.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco na Estrada União e Indústria, em frente ao Shopping Itaipava, no bairro Itaipava, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1836/1835.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1836/1835.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE RECAPEAMENTO ASFÁLTICO EM TODA A EXTENSÃO DA COMUNIDADE DO VELUDO, PRÓXIMO AO Nº 1750, LOCALIZADA NO BAIRRO DUARTE DA SILVEIRA.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1838/1837.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1838/1837.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE RECAPEAMENTO ASFÁLTICO EM TODA A EXTENSÃO DA RUA SANTA RITA DE CÁSSIA, LOCALIZADA NO BAIRRO CASTRIOTO.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1843/1842.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1843/1842.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco na Estrada Guilhermino Martins, em Pedro do Rio.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1851/1850.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1851/1850.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE OPERAÇÃO TAPA-BURACO NA RUA DR. HERMOGÊNIO SILVA, PRÓXIMO AO Nº 1591, LOCALIZADA NO BAIRRO RETIRO.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1853/1852.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1853/1852.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REPARO DE UM BURACO NA RUA FERREIRA BARCELLOS, NA COMUNIDADE DO NEYLOR, LOCALIZADA NO BAIRRO RETIRO.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1854/1853.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1854/1853.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ASFALTAMENTO DA RUA TERESA, PRÓXIMO AO Nº 1415, LOCALIZADA NO BAIRRO ALTO DA SERRA.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1859/1858.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1859/1858.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reparo na via pública, com o serviço de tapa buraco, ao longo da extensão da Rua Santa Catarina, localizada no Bairro Quitandinha.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1860/1859.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1860/1859.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de serviço de tapa-buraco em toda a extensão da Rua Presidente Ranielli Mazzoli, antiga Rua Joaquim Gomensoro, localizada no Bairro Valparaíso.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1868/1867.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1868/1867.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Rua Paraíba, em Nogueira, no 2º distrito.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1869/1868.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1869/1868.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE OPERAÇÃO TAPA-BURACO EM TODA A EXTENSÃO DA ESTRADA JOSÉ ALMEIDA AMADO, LOCALIZADA NO BAIRRO CAXAMBU.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1870/1869.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1870/1869.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PAVIMENTAÇÃO ASFÁLTICA EM TODA EXTENSÃO DA RUA CEL DUARTE DA SILVEIRA, BAIRRO BINGEN.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1880/1879.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1880/1879.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do asfaltamento da ponte de acesso a BR040, Barra Mansa, Pedro do Rio.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1883/1882.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1883/1882.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de complementação de recapeamento asfáltico da Rua Norma Maria Renner, uns 200 metros, em Nogueira, no 2º Distrito.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1892/1891.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1892/1891.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE OPERAÇÃO TAPA-BURACO EM TODA A EXTENSÃO DA RUA COSTA RICA, LOCALIZADA NO BAIRRO QUITANDINHA.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1900/1899.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1900/1899.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROCEDER A PAVIMENTAÇÃO ASFÁLTICA DE TODA EXTENSÃO DA RUA JORGE JOSÉ JOAQUIM DA SILVA - LOCALIDADE POPULARMENTE CONHECIDA COMO COMUNIDADE DO CAMPINHO -, BAIRRO CONTORNO.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1903/1902.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1903/1902.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de serviço de tapa buracos em toda extensão da Rua Santo Antônio, na Posse, 5º Distrito deste Município.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1908/1907.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1908/1907.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do serviço de tapa buracos em toda extensão da Av Nôemia Alves Rattes na Posse 5 Distrito deste Município</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1914/1913.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1914/1913.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do serviço de tapa buracos em toda extensão da Estrada da Boa Vista de cima, na Posse, 5º Distrito deste Município.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1919/1918.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1919/1918.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento na Estrada do Xingu, bairro Nossa Senhora de Fátima, no distrito da Posse.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1940/1939.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1940/1939.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de providenciar serviço de recapeamento e tapa buracos na Rua 08, localizada no Bairro Castelo São Manoel.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1943/1942.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1943/1942.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de providenciar o serviço de recapeamento e tapa buracos na Estrada da Independência, n. 2 500, localizada no Bairro Independência.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1950/1949.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1950/1949.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento da Rua Vigário Corrêa em Corrêas.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1957/1956.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1957/1956.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PAVIMENTAÇÃO ASFÁLTICA EM TODA EXTENSÃO DA RUA JOÃO FELIPE KLIPPEL, PRAÇA PASTEUR - BAIRRO CASTELÂNIA.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1960/1959.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1960/1959.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PAVIMENTAÇÃO NA RUA ALBERTO MARTINS, PRÓXIMO AO NÚMERO 211 - BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1965/1964.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1965/1964.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de término do asfaltamento da Nova Cascatinha, bairro Cascatinha</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1974/1973.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1974/1973.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE PROCEDER A PAVIMENTAÇÃO ASFÁLTICA EM TODA EXTENSÃO DA RUA MINAS GERAIS, BAIRRO QUITANDINHA.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1985/1984.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1985/1984.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação asfáltica em toda a extensão da Estrada das Três Pedras, bairro Caxambu.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1995/1994.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1995/1994.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA LIMPEZA E SERVIÇO DE TAPA BURACOS NA ENTRADA DA LOCALIDADE DE TRISTÃO CÂMARA NA POSSE 5 DISTRITO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2000/1999.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2000/1999.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DO RECAPEAMENTO DA RUA JULIANO CONSTANTINO MANZINI NO BAIRRO CARANGOLA NA POSSE 5 DISTRITO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2008/2007.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2008/2007.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento e asfaltamento na Estrada Nossa Senhora do Sion, localizada no Bairro Carangola.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2012/2011.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2012/2011.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa-buracos na Vila Pedro Vogel, na Rua Coronel Duarte da Silveira, ponto de referência a ponte vermelha após a fábrica da Polycart.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2013/2012.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2013/2012.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfalto em toda a extensão da Vila Pedro Vogel, na Rua Coronel Duarte da Silveira, ponto de referência a ponte vermelha após a fábrica Polycart.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2020/2019.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2020/2019.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de "tapa buracos" em toda extensão da Rua Expedicionário Arlindo Luiz Vivarini, Bairro Roseiral.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2024/2023.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2024/2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE RECAPEAMENTO ASFÁLTICO DA RUA CARLOS TYLL, BAIRRO SAMAMBAIA.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2026/2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2026/2025.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recuperação da pavimentação em toda extensão da Rua Lopes Trovão, bairro Alto da Serra.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2027/2026.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2027/2026.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recuperação da pavimentação em toda extensão da Estrada Velha da Estrela, até à altura do Meio da Serra em Petrópolis.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2030/2029.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2030/2029.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE OPERAÇÃO TAPA BURACOS NA ESTRADA MINEIRA PRINCIPALMENTE DO INÍCIO ATÉ A PRAÇA DE CORRÊAS.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2031/2030.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2031/2030.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de pavimentação de um trecho de 800 metros com calçamento da Estrada da Ponte Nova, Fazenda Inglesa.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2033/2032.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2033/2032.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de pavimentação da Rua Som das Águas, na Ponte Funda, Vale das Videiras.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2041/2040.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2041/2040.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ASFALTAMENTO EM TODA A EXTENSÃO DA RUA PEDRO NAVA CASCATINHA.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2048/2047.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2048/2047.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE PROCEDER A PAVIMENTAÇÃO ASFÁLTICA EM TODA EXTENSÃO DA RUA JOAQUIM GOMENSORO, BAIRRO VALPARAÍSO.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2054/2053.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2054/2053.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PAVIMENTAÇÃO ASFÁLTICA EM TODA EXTENSÃO DA RUA LOPES DE CASTRO, BAIRRO VALPARAISO.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2058/2057.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2058/2057.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PAVIMENTAÇÃO ASFÁLTICA EM TODA EXTENSÃO DA RUA PEDRO NAVA, BAIRRO ITAMARATI.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2065/2064.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2065/2064.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE OPERAÇÃO TAPA-BURACO NA COMUNIDADE DO ALTO DA DERRUBADA, PRÓXIMO AO PONTO DE ÔNIBUS, LOCALIZADA NO MOINHO PRETO.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2066/2065.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2066/2065.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROCEDER A PAVIMENTAÇÃO ASFÁLTICA DE TODA EXTENSÃO DA RUA JOÃO GOULART, BAIRRO VALPARAÍSO.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2068/2067.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2068/2067.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ASFALTAMENTO DA RUA GALDINO PIMENTEL, LOCALIZADA NO BAIRRO BINGEN.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2069/2068.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2069/2068.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROCEDER A PAVIMENTAÇÃO ASFÁLTICA DE TODA EXTENSÃO DA RUA PRESIDENTE CARLOS LUZ, BAIRRO VALPARAÍSO.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2070/2069.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2070/2069.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE OPERAÇÃO TAPA-BURACO, EM TODA A EXTENSÃO DA VILA VASCONCELOS, LOCALIZADA NO BAIRRO CASTELÂNEA.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2072/2071.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2072/2071.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROCEDER A PAVIMENTAÇÃO ASFÁLTICA DE TODA EXTENSÃO DA RUA CAMINHO DO FRAGOSO, BAIRRO ESTRADA DA SAUDADE.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2080/2079.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2080/2079.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Domingos Silvério, no bairro Quitandinha.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2083/2082.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2083/2082.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PAVIMENTAÇÃO ASFÁLTICA NA RUA DR. FABIANO LUIZ PÉRSIA GOMES.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2090/2089.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2090/2089.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da Estrada Silveira da Motta, Km 8, s/nº, localizado, em Tristão Câmara, Posse, 5º Distrito deste Município.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2115/2114.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2115/2114.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PAVIMENTAÇÃO ASFÁLTICA NA ESTRADA DA FLORESTA.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2122/2121.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2122/2121.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Mosela, Bairro Mosela.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2123/2122.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2123/2122.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Alberto de Oliveira, Bairro Mosela.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2125/2124.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2125/2124.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Coronel Albino Siqueira, Bairro Alto da Serra.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2128/2127.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2128/2127.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Dom João Braga, Bairro Alto da Serra.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2129/2128.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2129/2128.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Professor Cardoso Fontes, Bairro Alto da Serra.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2130/2129.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2130/2129.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação, por toda extensão da Estrada Do Caititu, no bairro Corrêas, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2131/2130.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2131/2130.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Fernandes Vieira, Bairro Retiro.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2134/2133.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2134/2133.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação, em toda extensão da Rua Nossa Senhora das Graças, no bairro Mosela, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2142/2141.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2142/2141.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Augusto Igrejas Martins, Alcobacinha, Bairro Itamarati.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2147/2146.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2147/2146.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento e pavimentação em toda extensão, na Travessa Jacob Justen - Capela, no bairro Bingen, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2162/2161.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2162/2161.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico na Rua Parque Residencial, Bataillard.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2177/2176.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2177/2176.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Edson Carlos de Souza, Alcobacinha, Bairro Itamarati.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2184/2183.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2184/2183.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento em toda a extensão da Rua Dr Carlos Tyll, Samambaia.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2190/2189.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2190/2189.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação em toda Extensão da Rua Carlos Carnevalli (Cidade Nova) no Bairro Carangola.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2192/2191.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2192/2191.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento da Vila Nicolau Antônio Mayworm, bairro Mosela.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2193/2192.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2193/2192.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ASFALTAMENTO EM TODA A EXTENSÃO DA RUA NAIR DE OLIVEIRA KRONEMBERG, BAIRRO MOSELA.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2195/2194.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2195/2194.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de se proceder a pavimentação asfáltica e saneamento básico em toda extensão do Caminho da Pedreira, da Rua Uruguai até o final da Rua Maria Cândida de Jesus, Bairro Quitandinha.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2201/2200.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2201/2200.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação da Rua Bolívia, Nogueira.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2202/2201.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2202/2201.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento e pavimentação em toda a extensão da Estrada do Carangola.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2205/2204.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2205/2204.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação em concreto em toda extensão da Servidão Luzia Corrêa, na Rua João de Farias próximo ao 576, Alcobacinha, Bairro Itamarati.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2206/2205.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2206/2205.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da operação tapa-buracos em toda a extensão da Rua Vista Alegre, Araras, Araras.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2212/2211.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2212/2211.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Viúva Lima, Alcobacinha, Bairro Itamarati.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2215/2214.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2215/2214.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da servidão Emílio Vieira Christo, Bairro Cascatinha.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2218/2217.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2218/2217.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "Tapa Buracos" em toda extensão da Rua José Teixeira Milagres no Bairro Roseiral.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2220/2219.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2220/2219.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "Tapa Buraco" em toda extensão da Servidão Cornélio de Azevedo Ramos no Bairro Cascatinha.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2223/2222.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2223/2222.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Ricardo Salvini, Bairro Jardim Salvador.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2224/2223.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2224/2223.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda a extensão da Servidão João Pereira da silva, Bairro Cascatinha.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2225/2224.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2225/2224.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Servidão Fortunato Baiteli, Bairro correias.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2226/2225.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2226/2225.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado " tapa buracos" em toda extensão da servidão Manoel Cordeiro, Bairro Cascatinha.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2227/2226.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2227/2226.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado " tapa buracos" em toda a extensão da Servidão Manoel Lima, Bairro Cascatinha.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2229/2228.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2229/2228.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda a extensão da rua Oliveira Bulhões, Bairro Cascatinha.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2230/2229.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2230/2229.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado " tapa buracos" em toda a extensão da Rua Virgilio de Sá Pereira Junior, Bairro Roseiral.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2232/2231.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2232/2231.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda a extensão da Rua Haroldo Mano, Bairro Roseiral.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2233/2232.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2233/2232.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado " tapa buracos" em toda a extensão da Servidão Arlindo Teivo Soares, Bairro Jardim Salvador.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2236/2235.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2236/2235.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação da Servidão Sebastião Ferreira da Costa, Itaipava.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2243/2242.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2243/2242.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico na Rua Domingos Silvério, s/n, 26 BPM, bairro Quitandinha.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2249/2248.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2249/2248.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Margarida Christ de Oliveira, Bairro Cascatinha.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2250/2249.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2250/2249.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação asfáltica da Rua Joaquim Ribeiro da Motta, bairro Caxambu.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2252/2251.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2252/2251.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Juiz Castro e Silva, Bairro Jardim Salvador.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2254/2253.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2254/2253.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "Tapa Buracos" em toda extensão da Servidão Vicente de oliveira no Bairro Cascatinha.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2256/2255.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2256/2255.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos' em toda extensão da Rua Ari Nogueira, Bairro Roseiral.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2257/2256.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2257/2256.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda a extensão da servidão Maria Leocácia de Jesus Gonçalves, Bairro Cascatinha.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2259/2258.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2259/2258.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Servidão Domingos Cândido Barcelos, Bairro Cascatinha.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2260/2259.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2260/2259.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua José Ventura Torrês, bairro Cascatinha.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2262/2261.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2262/2261.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Servidão Sebastião Seixas, Bairro Cascatinha.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2263/2262.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2263/2262.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar "Tapa Buracos" em toda extensão da Servidão Antônio Ferraz no Bairro Cascatinha.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2268/2267.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2268/2267.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de se proceder a pavimentação asfáltica em toda extensão da Rua Manoel Torres, Bairro Bingen.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2269/2268.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2269/2268.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento da rua Pedro Stumpf Sobrinho, Bairro Bingen.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2270/2269.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2270/2269.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação asfáltica em toda extensão da Av. Amaral Peixoto, Bairro Quitandinha</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2277/2276.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2277/2276.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Rio de Janeiro, no bairro Quitandinha.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2279/2278.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2279/2278.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação da Rua do Chapadão, Estrada Crescêncio Costa, Itaipava.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2281/2280.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2281/2280.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação da Estrada das Pitangas, Itaipava.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2283/2282.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2283/2282.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico na Rua Nossa Senhora das Graças, Mosela.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2287/2286.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2287/2286.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento da Rua Abade Palma, Samambaia.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2297/2296.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2297/2296.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de pavimentar a Estrada da Cotia entre a entrada do Residencial Mirante do Castelo e o Splendore, em Itaipava.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2303/2302.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2303/2302.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de complementação do recapeamento de asfalto na Rua Manoel Joaquim Lage, Alcobacinha, no Itamarati.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2308/2307.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2308/2307.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão, da Rua Domiciano Egídio da Silva Prado, em Corrêas.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2320/2319.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2320/2319.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de se proceder a pavimentação asfáltica em todas extensão da rua Dias de Oliveira. Bairro Duarte Da Silveira.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2325/2324.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2325/2324.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de tapar um buraco gerado por um problema de drenagem na rede da Águas do Imperador na Servidão José Pedro Wilbert, próximo ao número 247, Mosela.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2328/2327.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2328/2327.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Ferreira da Cunha - Duques - no bairro Quitandinha - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2329/2328.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2329/2328.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos em toda extensão da Rua Chile, no Bairro Nogueira.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2336/2335.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2336/2335.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Braz Rossi - Bonsucesso - no bairro Nogueira - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2345/2344.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2345/2344.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da Rua Paulicéia, no bairro Nogueira, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2353/2352.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2353/2352.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da Rua Bahia, no bairro Nogueira - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2356/2355.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2356/2355.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da Rua José Sampaio, no bairro Nogueira - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2358/2357.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2358/2357.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da Rua Pernambuco, no bairro Nogueira - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2359/2358.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2359/2358.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da Rua São Paulo, no bairro Nogueira - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2362/2361.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2362/2361.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco e asfaltamento em toda a extensão da Rua Fortaleza, no bairro Nogueira - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2363/2362.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2363/2362.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco e asfaltamento em toda a extensão da Avenida Milton de Souza Carvalho, no bairro Nogueira - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2364/2363.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2364/2363.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco e asfaltamento em toda a extensão da Rua Manoel Batista de Andrade, no bairro Nogueira - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2365/2364.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2365/2364.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa- buracos em toda extensão da Rua Bina, Calembe, Bairro Nogueira.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2367/2366.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2367/2366.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco e asfaltamento em toda a extensão da Rua Chile, no bairro Nogueira - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2369/2368.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2369/2368.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco e asfaltamento em toda extensão da Rua Ceará, no bairro Nogueira - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2372/2371.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2372/2371.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco e asfaltamento em toda extensão da Rua Salvador, no bairro Nogueira - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2374/2373.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2374/2373.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco e asfaltamento em toda extensão da Rua Argentina, no bairro Nogueira - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2381/2380.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2381/2380.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recuperação viária através da pavimentação em toda extensão da Rua Doutor Demerval de Miranda, Saldanha Marinho.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2384/2383.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2384/2383.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa buraco na Rua Floresta, próximo ao número 764, Bairro Floresta.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2388/2387.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2388/2387.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco e asfaltamento em toda extensão da Rua Rodolpho Bruno, no bairro Nogueira - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2391/2390.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2391/2390.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco e asfaltamento em toda extensão da Rua José Muniz Pavão, no bairro Nogueira - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2394/2393.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2394/2393.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Belo Horizonte, no bairro Nogueira - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2409/2408.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2409/2408.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado tapa buracos na Rua Presidente Ranieri Mazzilli n 242 Bairro Valparaíso.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2411/2410.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2411/2410.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de serviço de recapeamento na Rua Teresa, próximo ao número 266, localizada no Bairro Centro.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2418/2417.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2418/2417.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reparo e tapa-buracos, em toda extensão da Avenida Três, Rio da Cidade, Araras.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2419/2418.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2419/2418.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do serviço de recapeamento no Duques - Estrada Rio x Petrópolis Km 83 - Próximo ao Castelo Country Club - Subida do Castelo</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2422/2421.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2422/2421.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de serviço de recapeamento asfáltico na Estrada das Arcas, Rua Cândida Neves Xavier (Rua A), localizada no Distrito de Itaipava.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2425/2424.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2425/2424.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de serviço de Tapa Buraco por toda extensão da Rua José Joaquim Rodrigues, S/N, Distrito de Pedro do Rio.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2430/2429.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2430/2429.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da operação tapa buraco e o asfaltamento em toda extensão da Rua Dr. Bonjean , Provisória ,Bairro Esperança.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2432/2431.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2432/2431.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco na Rua Arcilino Correa Machado, em Pedro do Rio.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2437/2436.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2437/2436.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de serviço de tapa-buraco na Rua Galdino Pimentel, Bairro Bingen.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2438/2437.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2438/2437.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco em toda extensão da Servidão José de Macedo, localidade Horta, no bairro Meio da Serra - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2439/2438.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2439/2438.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de serviço de tapa-buraco na rua Divino Espírito Santo, Bairro Carangola.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2445/2444.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2445/2444.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de serviço de tapa-buraco na Rua Augusto Francisco da SIlva, localizada no Distrito de Pedro do Rio.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2446/2445.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2446/2445.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE RECAPEAMENTO ASFÁLTICO POR TODA EXTENSÃO DA RUA PROFESSOR CARDOSO FONTES, CASTELÂNEA.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2447/2446.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2447/2446.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de serviço de Tapa Buraco na Rua Henrique Castrioto, próximo ao número 400, localizada no Bairro Castelânea.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2449/2448.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2449/2448.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de serviço de tapa-buraco na Estrada Crescêncio Costa - Lote 33 - Distrito de Itaipava.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2452/2451.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2452/2451.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de que seja realizado a operação tapa-buracos na Avenida Leopoldina, em frente ao n° 400, Bairro Nogueira.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2456/2455.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2456/2455.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco na Ponte da Prata, em Pedro do Rio.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2458/2457.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2458/2457.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da Rua Jenny Gomes, Santa Mônica, Itaipava.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2459/2458.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2459/2458.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco ao longo da Rua Luiz Winter, número 1.120, localizada no bairro Duarte da Silveira.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2462/2461.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2462/2461.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos na Rua Norma Maria Renner, Bairro Nogueira.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2473/2472.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2473/2472.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação na Rua Pedro Nava, lote 11, Bairro Itamarati.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2488/2487.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2488/2487.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação em toda extensão da Rua i (Vale dos Esquilos - em frente à casa do pão), Bairro Retiro.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2490/2489.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2490/2489.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco e asfaltamento em toda extensão da Vila Marquês, Castelanea.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2492/2491.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2492/2491.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Ladeira dos Cavalos (ponto final da linha de ônibus 205), Rua Nossa Senhora Aparecida, Bairro Valparaíso.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2493/2492.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2493/2492.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua A (Parque Bom Clima), Bairro Bonsucesso.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2494/2493.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2494/2493.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua C (Parque Bom Clima), Bairro Bonsucesso.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2495/2494.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2495/2494.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua D (Parque Bom Clima), Bairro Bonsucesso.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2496/2495.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2496/2495.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua E (Parque Bom Clima), Bairro Bonsucesso.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2497/2496.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2497/2496.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua F (Parque Bom Clima), Bairro Bonsucesso.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2503/2502.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2503/2502.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE OPERAÇÃO TAPA BURACOS EM TODA EXTENSÃO DA RUA URUGUAI, BAIRRO QUITANDINHA.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2509/2508.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2509/2508.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do asfaltamento em toda extensão da Rua Manoel Torres, Bingen.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2514/2513.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2514/2513.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento na Estrada do Palmital, rua H, no bairro Águas Lindas.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2515/2514.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2515/2514.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da estrada do Palmital, rua E, no bairro Águas Lindas.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2516/2515.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2516/2515.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROCEDER A PAVIMENTAÇÃO ASFÁLTICA DE TODA EXTENSÃO RUA PROFESSORA ANGÉLICA LOPES DE CASTRO, BAIRRO CORONEL VEIGA.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2525/2524.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2525/2524.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a rua Manoel Antonio da Costa, no Lagoinha, bairro Morin.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2533/2532.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2533/2532.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de pavimentar com asfalto a Servidão Orlando Torres, Alto da Serra.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2535/2534.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2535/2534.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco na ponte de Bonsucesso, Itaipava.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2549/2548.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2549/2548.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de tapar buracos na Rua Gabriel Caçador, Itaipava.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2555/2554.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2555/2554.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco na Rua D, Conjunto Santa Edwiges, no Bairro Vila Rica.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2556/2555.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2556/2555.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco na Rua B, Conjunto Santa Edwiges, no Bairro Vila Rica.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2557/2556.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2557/2556.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco na Rua C, Conjunto Santa Edwiges, no Bairro Vila Rica.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2558/2557.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2558/2557.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco na Rua A, conjunto Santa Edwges, no Bairro Vila Rica.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2565/2564.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2565/2564.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade urgente de pavimentação asfáltica da Estrada Silveira Da Motta, altura do Km 4, Córrego Grande, bairro Posse.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2569/2568.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2569/2568.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa-buracos em toda extensão da Rua Pedro Gonçalves Lopes, Bairro Roseiral.</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2572/2571.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2572/2571.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PAVIMENTAÇÃO ASFÁLTICA NOS 500 METROS FINAIS DA RUA BERNARDINO VIEIRA (ATÉ O PORTÃO DA ÁGUAS DO IMPERADOR), BAIRRO SANTA ISABEL.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2609/2608.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2609/2608.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE RECAPEAMENTO ASFÁLTICO POR TODA EXTENSÃO DA RUA JACOB KLOH, CASTELÂNEA.</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2610/2609.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2610/2609.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PAVIMENTAÇÃO NA SERVIDÃO VIÚVA MARIA DA CONCEIÇÃO DOS SANTOS, BAIRRO ITAMARATI.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2612/2611.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2612/2611.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de serviço de recapeamento asfáltico em toda extensão da Rua José Teixeira Nunes - Vila Rica.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2619/2618.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2619/2618.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de serviço de recapeamento asfáltico e tapa-buraco na Rua Ferreira da Cunha, Bairro Duques.</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2623/2622.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2623/2622.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação em toda extensão da Rua Luiz Antonio Mello da Costa, bairro Itaipava.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2628/2627.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2628/2627.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de serviço de recapeamento asfáltico na Estrada do Ribeirão, Bairro Corrêas.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2630/2629.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2630/2629.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco na Rua Geraldo Lourenço Dias, nº 109 - Bairro Madame Machado.</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2631/2630.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2631/2630.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de serviço de asfaltamento na Rua Geraldo Lourenço Dias, nº 109, Bairro Madame Machado.</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2636/2635.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2636/2635.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de operação "Tapa Buraco" em toda a extensão da Rua Rio de Janeiro, Quitandinha.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2641/2640.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2641/2640.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento da Vila Matias Kreisher, Bairro Capela.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2649/2648.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2649/2648.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de estudo de viabilidade técnica para recapeamento e asfaltamento de toda a extensão da Estrada Mãe d Água, Itaipava.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2651/2650.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2651/2650.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recuperação viária através da realização de operação "Tapa Buraco" em toda extensão da Servidão Laurinda de Fátima Viana, Rua Gaspar Gonçalves, Comunidade Unidos Venceremos, Quarteirão Brasileiro.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2655/2654.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2655/2654.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento e pavimentação em toda a extensão da Rua Ferreira Barcelos, Retiro.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2656/2655.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2656/2655.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da operação tapa buraco e o asfaltamento na Servidão José Francisco Mayworm, Quarteirão Brasileiro.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2657/2656.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2657/2656.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da operação tapa buraco e o asfaltamento em toda extensão da Rua Professor Stroeller , Quarteirão Brasileiro.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2659/2658.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2659/2658.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da operação tapa buraco e o asfaltamento em toda extensão da Rua Paulino Afonso, Centro.</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2670/2669.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2670/2669.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Rua Oswero Vilaça, bairro Alto da Serra.</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2677/2676.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2677/2676.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Oswaldo de Barros, Lagoinha, bairro Morin.</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2680/2679.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2680/2679.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da Rua Maranhão, localizada em Nogueira - Petrópolis.</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2701/2700.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2701/2700.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Pavimentação na Rua Luiz Rodrigues Tinoco, Vicenzo Rivetti, Bairro Carangola.</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2714/2713.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2714/2713.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de fazer a pavimentação, tapando os buracos na Rua Castro Alves, próximo ao número 154, Corrêas.</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2720/2719.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2720/2719.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de fazer a pavimentação, tapando os buracos em toda a extensão da Estrada Mineira, Corrêas.</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2727/2726.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2727/2726.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda a extensão da Rua Eugênio Zanatta, 4º Distrito deste Município, em Pedro do Rio.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2728/2727.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2728/2727.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento da Rua Manoel Canedo, Loteamento Santa Rita, em Barra Mansa, 4º Distrito deste Município.</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2735/2734.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2735/2734.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Rua Doutor Álvaro de Oliveira, Pedro do Rio.</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2736/2735.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2736/2735.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de pavimentar com asfalto tapando os buracos na Travessa João Kneipp, Coronel Veiga.</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2738/2737.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2738/2737.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da operação tapa buraco em toda extensão da Rua Vigário Correa - Corrêas (subida do Hospital Alcides Carneiro).</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2741/2740.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2741/2740.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda a extensão da Rua Candido Martins, Bartolomeu de Gusmão, bairro Centro.</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2742/2741.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2742/2741.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda a extensão da Rua Valeriana Jorge, Bartolomeu de Gusmão, Centro.</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2757/2756.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2757/2756.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção e asfaltamento em toda extensão da Rua Juiz de Fora, próximo ao Sesc, no bairro Nogueira - Petrópolis - RJ.</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2774/2773.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2774/2773.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico por toda extensão da rua Nossa Senhora das Graças, localizado no bairro Mosela.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2775/2774.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2775/2774.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco por toda a extensão da rua Nossa Senhora das Graças, localizada no bairro Mosela.</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2776/2775.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2776/2775.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco na Rua Humberto Rovigatti, nº 736, bairro Samambaia.</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2777/2776.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2777/2776.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico na Rua Antônio Furtado dos Reis, nº 39, bairro Madame Machado.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2780/2779.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2780/2779.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar operação tapa-buraco na Rua Major Sérgio, no bairro Mosela.</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2781/2780.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2781/2780.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de operação tapa-buraco na rua José Geraldo de Souza, Bairro da Glória.</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2790/2789.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2790/2789.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda a extensão da Rua Manoel Francisco de Paula - Siméria.</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2791/2790.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2791/2790.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda a extensão da Rua Mato Grosso - Bairro Quitandinha.</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2801/2800.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2801/2800.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação em toda extensão da estrada do Taquaril em Pedro do Rio.</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2810/2809.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2810/2809.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa-buracos na Rua Bartolomeu de Gusmão no ponto final do ônibus, próximo ao número 579.</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2822/2821.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2822/2821.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa- buracos em toda a extensão da Rua Maria de Lima, Independência.</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2833/2832.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2833/2832.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de fazer uma operação de tapa buraco em toda extensão da rua Vale Florido, Fazenda Inglesa.</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2834/2833.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2834/2833.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda a extensão da Estrada Mineira, e em especial o conserto de um grande buraco, próximo ao Nº 249 - Bonsucesso.</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2835/2834.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2835/2834.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da rua Rio da Cidade, Segunda Avenida, Vale do Sossego, Araras.</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2842/2841.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2842/2841.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco ao longo da extensão da Rua Mercedes, Corrêas, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2861/2860.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2861/2860.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua do Açude, localizada no bairro Nogueira.</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2862/2861.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2862/2861.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Dr. Thouzet, localizada no bairro Quitandinha.</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2879/2878.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2879/2878.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da Servidão Luiz Gonzaga, nº 105, localizada na Rua Henrique Noel, bairro Centenário.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2900/2899.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2900/2899.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de serviço de tapa-buraco na Avenida Norma Maria Reiner nº 70, bairro Corrêas.</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2904/2903.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2904/2903.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de capeamento e asfaltamento da Rua Mário Gelli, 242, lote 5, Duarte da Silveira, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2936/2935.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2936/2935.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento da Rua Indaiá, da igreja até o final, no bairro São Sebastião.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2938/2937.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2938/2937.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento da Rua Vital Brasil, principalmente da igreja até o nº 614, no bairro São Sebastião.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2952/2951.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2952/2951.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapiamento asfáltico da Rua João Evangélio, no bairro São Sebastião.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2955/2954.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2955/2954.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento da Rua Álvaro Machado, no bairro São Sebastião.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2961/2960.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2961/2960.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de uma operação tapa buracos na Rua Adão Brand no bairro São Sebastião.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2965/2964.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2965/2964.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento da Rua Joaquim Manoel D Ávila, no bairro São Sebastião.</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3000/2999.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3000/2999.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco na rua Pedro Pavão, próximo ao nº 261, bairro Corrêas.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3007/3006.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3007/3006.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Vila Nicolau Mayworm, Mosela.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3009/3008.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3009/3008.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação da rua Felipe Blatt, próximo ao nº 26-A, no bairro Duarte da Silveira.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3019/3018.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3019/3018.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda extensão da Rua Minas Gerais, em Nogueira, no 2º Distrito.</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3020/3019.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3020/3019.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Rua Piauí, em Nogueira, no 2º Distrito.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3030/3029.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3030/3029.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Rua Santa Clara, Itaipava.</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3031/3030.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3031/3030.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Rua Santo Antonio, Alto da Serra.</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3033/3032.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3033/3032.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Rua Augusto Fragoso, Quitandinha.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3038/3037.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3038/3037.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento e recapeamento em toda a extensão da rua Paulo Roberto de Oliveira, em Itaipava.</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3077/3076.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3077/3076.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Rua Maranhão, em Nogueira.</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3084/3083.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3084/3083.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PAVIMENTAÇÃO ASFÁLTICA EM TODA A EXTENSÃO DA SERVIDÃO SEBASTIÃO AUGUSTO WAGNER - BAIRRO CONTORNO.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3085/3084.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3085/3084.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PAVIMENTAÇÃO ASFÁLTICA NA RUA HERNANDI DA SILVEIRA, COMUNIDADE DO CAMPINHO - BAIRRO CONTORNO.</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3106/3105.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3106/3105.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ASFALTO EM TODA EXTENSÃO DA SERVIDÃO ANTÔNIO PAULO RODRIGUES, SALOMÃO VIANA, SAMAMBAIA.</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3143/3142.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3143/3142.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda extensão da rua Buenos Aires, no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3144/3143.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3144/3143.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ASFALTAMENTO NA RUA DOUTOR HENRIQUE CASTRIOTO, LOCALIZADA NO BAIRRO CASTELÂNEA.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3155/3154.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3155/3154.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PAVIMENTAÇÃO ASFÁLTICA DA SERVIDÃO Nº 08, LOCALIZADA NA RUA ENGENHEIRO JOSÉ LIMA FILHO, Nº 55-B, BAIRRO FAZENDA INGLESA.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3174/3173.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3174/3173.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recuperação viária através da realização de operação "Tapa Buraco" em toda extensão da Rua Ângelo João Brand, bairro Alto Independência.</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3176/3175.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3176/3175.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recuperação viária através da realização de operação "Tapa Buraco" em toda extensão da Rua Cacilda Becker, bairro Alto Independência.</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3192/3191.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3192/3191.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento e pavimentação em toda a extensão da Rua Ministro Armando Alencar, Itaipava.</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3193/3192.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3193/3192.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento e pavimentação em toda a extensão da Rua Comandante Marcolino de Souza, Itaipava.</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3194/3193.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3194/3193.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento e pavimentação em toda a extensão da Rua Major Serpa, Itaipava.</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3199/3198.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3199/3198.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento de toda a extensão da Rua Nossa Senhora das Graças, bairro Mosela.</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3226/3225.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3226/3225.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco em toda extensão da rua Paraná, no bairro Quitandinha, neste município.</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3228/3227.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3228/3227.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco em toda extensão na rua Mato Grosso, no bairro Quitandinha, neste município.</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3233/3232.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3233/3232.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa-buracos na localidade conhecida como subida do Pique-nique, Bairro Roseiral.</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3240/3239.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3240/3239.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação de toda a extensão da rua Nossa Senhora do Sion, no Amoedo, bairro Carangola.</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3244/3243.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3244/3243.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação de toda a extensão da rua Professor Froés, Amoedo, no bairro Carangola.</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3252/3251.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3252/3251.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Estrada da Fazenda Inglesa Vargens Grande, bairro Fazenda Inglesa.</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3256/3255.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3256/3255.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Rua Arnaldo de Azevedo, Alto da Serra.</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3272/3271.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3272/3271.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda extensão da Rua Rio de Janeiro, Bairro Nogueira.</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3273/3272.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3273/3272.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda extensão da Rua Iracema, Bairro Nogueira.</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3283/3282.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3283/3282.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento e concretagem em toda a extensão da Servidão Jacob Kloh, bairro Sargento Boening.</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3284/3283.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3284/3283.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento ou concretagem em toda extensão da Rua Joaquim Agante Moço, em Itaipava.</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3287/3286.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3287/3286.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Vale do Cuiabá, bairro Itaipava.</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3295/3294.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3295/3294.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos na rua Guaporé, 447, Nogueira.</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3299/3298.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3299/3298.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da operação tapa buraco e o asfaltamento em toda extensão da Rua Almirante Augusto Roque Dias Fernandes , Itaipava.</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3311/3310.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3311/3310.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da rua Caminho da Ladeira, Boa Vista, Estrada da Saudade.</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3325/3324.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3325/3324.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda extensão da Rua Julio de Moura Monteiro, Bairro Bonfim, em Corrêas.</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3327/3326.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3327/3326.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda extensão na Estrada Mata Porcos, Bairro Bonfim, em Corrêas.</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3329/3328.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3329/3328.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda extensão na Estrada Cavalo Baio, Bairro Bonfim, em Corrêas.</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3330/3329.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3330/3329.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda extensão na Estrada do Bonfim, Bairro Bonfim em Corrêas.</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3333/3332.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3333/3332.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda extensão da Rua Jose Lima, Bairro Bonfim, em Corrêas.</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3334/3333.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3334/3333.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda extensão da Rua Pedro Pavão, Bairro Bonfim em Corrêas.</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3342/3341.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3342/3341.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa-buracos em toda extensão na Rua João Christ, Bairro Bonfim em Corrêas.</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3344/3343.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3344/3343.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda extensão na Rua José Pimenta, Bairro Bonfim em Corrêas.</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3348/3347.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3348/3347.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação por toda a extensão da rua Gabriel Cassador, Vargem dos Marmelo, em Itaipava</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3349/3348.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3349/3348.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco na Rua Antero Silva, próximo ao nº31, Quissamã.</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3352/3351.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3352/3351.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Operação Tapa Buracos na rua Euclides da Cunha, no bairro Alto da Serra.</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3353/3352.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3353/3352.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda extensão na Rua Antônio Ivo Araújo, Bairro Bonfim em Corrêas.</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3363/3362.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3363/3362.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da rua Cândido Borsato, Boa Vista, Estrada da Saudade.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3388/3387.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3388/3387.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PAVIMENTAÇÃO ASFÁLTICA EM TODA A EXTENSÃO DA RUA FAGUNDES VARELLA - BAIRRO DUCHAS.</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3393/3392.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3393/3392.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco na Rua Carioca, Nogueira.</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3399/3398.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3399/3398.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos, em toda extensão da estrada alberto pulling, próximo ao número 315, bairro bela vista, itamarati.</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3403/3402.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3403/3402.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos, em toda extenção da rua carvalho júnior, bairro corrêas.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3405/3404.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3405/3404.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco, na estrada união e indústria, próximo ao número 13185, bairro itaipava.</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3406/3405.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3406/3405.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa buraco, na rua agnello barreiros, bairro vista alegre, araras.</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3407/3406.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3407/3406.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa buraco, na estrada da mombaça, próximo ao número 152, bairro araras.</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3410/3409.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3410/3409.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Tapa-buracos em toda extensão da Rua Rockfeller, em frente ao muro cinza, Bairro Valparaíso.</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3412/3411.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3412/3411.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do asfaltamento em toda extensão da Rua Caminho da Pedreira, Quitandinha.</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3415/3414.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3415/3414.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos, em toda extensão da rua são paulo, bairro nogueira.</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3417/3416.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3417/3416.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos, em toda extensão da rua pernambuco, bairro nogueira.</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3434/3433.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3434/3433.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa- buracos em toda a extensão da Rua Friburgo, Bairro Nogueira.</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3435/3434.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3435/3434.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa- buracos em toda a extensão da Rua Epitácio Pessoa, bairro nogueira.</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3437/3436.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3437/3436.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa - buracos em toda a extensão da rua das graças, bairro nogueira.</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3439/3438.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3439/3438.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos em toda a extensão da rua bahia, bairro nogueira.</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3440/3439.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3440/3439.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda a extensão da Rua Antero soares serpa, bairro nogueira.</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3442/3441.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3442/3441.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda a extensão da Rua Amazonas, bairro nogueira.</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3443/3442.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3443/3442.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda a extensão da Rua Aníbal L vieira, bairro nogueira.</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3444/3443.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3444/3443.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda a extensão da estrada nova horizonte, bairro nogueira.</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3445/3444.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3445/3444.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos, em toda extensão da rua sergipe, bairro nogueira.</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3446/3445.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3446/3445.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda a extensão da estrada do açougue, bairro nogueira.</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3447/3446.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3447/3446.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda a extensão da Avenida dos amores, bairro nogueira.</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3449/3448.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3449/3448.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda a extensão da avenida county club, bairro nogueira.</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3451/3450.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3451/3450.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos, em toda extenção da rua minas gerais, bairro nogueira.</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3453/3452.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3453/3452.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos, em toda extensão da rua domingos josé martins, bairro nogueira.</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3455/3454.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3455/3454.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos, em toda extensão da rua argentina, bairro nogueira.</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3457/3456.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3457/3456.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda a extensão da Rua Ipu, bairro nogueira.</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3464/3463.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3464/3463.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação de toda a extensão da Estrada do Parque Bom Clima, Bonsucesso, Itaipava.</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3466/3465.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3466/3465.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Operação Tapa Buracos na Vila Fernando Weilemann, bairro São Sebastião.</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3468/3467.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3468/3467.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção viária e asfaltamento da Rua Floresta, nº 555, Estrada da Saudade.</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3470/3469.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3470/3469.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda extensão da avenida california, bairro nogueira.</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3476/3475.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3476/3475.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PAVIMENTAÇÃO NA RUA RODOLFO ALBERTO PIRES, PRÓXIMO AO Nº 110, ESTRADA DA SAUDADE.</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3485/3484.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3485/3484.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recuperação viária através da realização de operação "Tapa Buraco" em toda extensão da Rua Paulo Roberto de Oliveira, Estrada das Arcas, Santa Mônica, bairro Itaipava.</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3494/3493.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3494/3493.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Estrada Ministro Salgado Filho, Cuiabá.</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3495/3494.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3495/3494.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da parte de cima da Rua Valentim Monken, Mosela.</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3496/3495.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3496/3495.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Domingos da Silva, Mosela.</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3509/3508.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3509/3508.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento no final da rua José Geraldo de Souza, próximo ao número 362, Bairro da Glória.</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3510/3509.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3510/3509.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos na via do terminal Rodoviário de Itaipava, Bairro Itaipava.</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3516/3515.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3516/3515.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda extensão da Servidão Guilherme de Barros, Bairro Roseiral.</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3525/3524.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3525/3524.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PAVIMENTAÇÃO DO CAMINHO EXISTENTE NA RUA ESTRADA DA FLORESTA, EM FRENTE AO NÚMERO 526 - BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3527/3526.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3527/3526.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos, na rua Henrique joão da cruz, próximo ao número 519, bairro boa vista.</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3529/3528.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3529/3528.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos, na estrada mata cavalo, bairro santa luzia, araras.</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3544/3543.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3544/3543.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos, na Rua Virgílio de Sá Pereira Júnior, bairro Roseiral.</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3545/3544.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3545/3544.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos na Rua José Martins Santana, próximo à rua 6 bairro Castelo São Manoel.</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3546/3545.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3546/3545.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos, na Rua Nossa Senhora da Glória bairro Corrêas.</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3553/3552.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3553/3552.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de Operação Tapa Buracos em toda a extensão da Travessa Jacob Justen, Capela, Bingen.</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3558/3557.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3558/3557.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Operação Tapa Buracos em toda a extensão da Estrada do Rio Pequeno, Pedro do Rio.</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3572/3571.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3572/3571.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção da pavimentação na via da Rua Humberto Rovigatti, nº 588, Samambaia.</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3573/3572.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3573/3572.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção da pavimentação da via na Rua Hércides José Estrela, próximo ao bar do BURU, Loteamento Samambaia.</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3575/3574.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3575/3574.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção da pavimentação na via da Rua João de Farias, próximo ao nº 416-B, Alcobacinha.</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3584/3583.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3584/3583.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Vila Nicolau Antônio Mayworm, Mosela.</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3585/3584.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3585/3584.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Vila Reuther, Alberto de Oliveira, Mosela.</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3591/3590.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3591/3590.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Vila João Justen, Mosela.</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3604/3603.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3604/3603.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação de tapa buraco em toda extensão da rua Araruama, Espírito Santo, Quitandinha.</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3609/3608.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3609/3608.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROCEDER A PAVIMENTAÇÃO ASFÁLTICA EM TODA A EXTENSÃO DA SERVIDÃO EMILIO VIEIRA CHRISTO, BAIRRO ESTRADA DA SAUDADE.</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3611/3610.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3611/3610.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROCEDER A PAVIMENTAÇÃO ASFÁLTICA DA ESTRADA DA FLORESTA, Nº 555 ATÉ O ANTIGO PONTO FINAL DO ÔNIBUS, BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3618/3617.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3618/3617.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda a extensão da Travessa Henrique Carlos, 752 C, Duarte da Silveira.</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3632/3631.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3632/3631.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação de toda a extensão da Rua Aurélio Pires, Caxambu.</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3635/3634.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3635/3634.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos, na rua nossa senhora do sion, próximo ao número 1439, bairro estrada do caetitu, Bairro Corrêas.</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3637/3636.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3637/3636.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos, na rua espírito santo, Bairro Quitandinha.</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3646/3645.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3646/3645.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos na Rua Pedro Pavão, do número 01 ao 250 e após o número 270 até o final da Rua ,Bairro Bonfim em Corrêas.</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3647/3646.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3647/3646.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Rua Bolívia, Nogueira.</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3664/3663.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3664/3663.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROCEDER COM A PAVIMENTAÇÃO ASFÁLTICA EM TODA A EXTENSÃO DA ESTRADA DA FLORESTA - BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3673/3672.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3673/3672.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção viária em toda extensão da Estrada do Ricão Santa Cruz, Km66, BR040, Araras.</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3681/3680.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3681/3680.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco nas Ruas A, do Parque Bom Clima, Bonsucesso.</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3699/3698.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3699/3698.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão na Rua Wensceslau Vieira Dias, Bairro Castrito, Petrópolis.</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3731/3730.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3731/3730.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco na Vila Jorge Justen, Mosela.</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3732/3731.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3732/3731.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de de realização de operação tapa buraco em toda extensão da Rua Bataillard Mosela.</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3733/3732.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3733/3732.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco na Rua Dr. Henrique Castrioto, Castelânea.</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3734/3733.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3734/3733.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco na ladeira Carlos Bittencourt, Mosela.</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3735/3734.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3735/3734.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco na Vila Francisco Frederico Mayworm, Mosela.</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3748/3747.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3748/3747.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco na Vila José Morsch, Mosela.</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3750/3749.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3750/3749.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da Rua Professor Veiga - Araras.</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3758/3757.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3758/3757.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Vila José Pedro Wilbert, Alberto de Oliveira, Mosela.</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3773/3772.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3773/3772.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de fresagem asfáltica e pavimentação em toda extensão da Estrada Alberto Pullig, localidade Bela Vista, no bairro Itamarati, neste município.</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3776/3775.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3776/3775.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda a extensão da Rua D, entrada próximo a padaria, poço dos peixes, Araras.</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3782/3781.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3782/3781.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda a extensão da Rua Paulo Roberto de Oliveira, próximo ao Nº 250 - Santa Mônica.</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3784/3783.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3784/3783.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Estrada Caxambú, no bairro Caxambu, neste município.</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3785/3854.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3785/3854.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de retomar com o asfaltamento na parte final da Rua Dias de Oliveira-Duarte da Silveira.</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3801/3800.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3801/3800.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação asfáltica (operação tapa buraco) na Rua Mathias Hillen, altura do número 118, Pedras Brancas, bairro Mosela.</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3810/3809.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3810/3809.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROCEDER A PAVIMENTAÇÃO ASFÁLTICA DA SERVIDÃO HONORATO DA SILVA PEREIRA - BAIRRO ALTO DA SERRA.</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3816/3815.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3816/3815.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento em toda extensão da Rua Martins da Silva Moura, Comunidade Santa Luzia, Bairro Araras.</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3830/3829.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3830/3829.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação em toda a extensão da Servidão Bebiano Martins, no Francisco Bello, Dr. Thouzet.</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3838/3837.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3838/3837.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda a extensão da Rua Coronel Duarte da Silveira, Bingen.</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3866/3865.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3866/3865.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a operação tapa buraco em toda a extensão da Estrada da Cascatinha, em especial próximo ao Nº 626 - Cascatinha.</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3876/3875.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3876/3875.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da Rua Júlio de Moura Monteiro, seguindo pela Rua Agostinho Goulão, após a subestação das Águas do Imperador , segunda Rua à esquerda - Corrêas.</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3879/3878.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3879/3878.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com o recapeamento asfáltico em toda a extensão da Rua Coronel Duarte da Silveira - Bingen.</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3890/3889.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3890/3889.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção e operação tapa buracos em toda extensão da Vila Nicolau Antônio Mayworm, bairro Mosela.</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3906/3905.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3906/3905.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE OPERAÇÃO TAPA BURACOS EM TODA EXTENSÃO DA RUA FRANCISCO HILEN - BAIRRO MOSELA.</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3920/3919.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3920/3919.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos na Estrada União e Indústria, próximo ao número 7752 (Rua do Restaurante Katsura), Bairro Bonsucesso.</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3925/3924.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3925/3924.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda extensão da Rua Bernardo Coutinho, Bairro Araras.</t>
   </si>
   <si>
     <t>3950</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3950/3949.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3950/3949.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com o recapeamento asfáltico na Rua Antônio José Gomes dos Santos, BR 040, antes do Brasão, Estrada Grota do Jacob - Fazenda Inglesa.</t>
   </si>
   <si>
     <t>3957</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3957/3956.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3957/3956.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da operação tapa buraco no ponto de ônibus localizado na Estrada União e Indústria, próximo ao nº 21.023, sentido Petrópolis - Posse, em Pedro do Rio.</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3978/3977.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3978/3977.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROCEDER A PAVIMENTAÇÃO ASFÁLTICA DE TODA EXTENSÃO DA ESTRADA DA VARGEM GRANDE - BAIRRO FAZENDA INGLESA.</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3979/3978.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3979/3978.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROCEDER A PAVIMENTAÇÃO ASFÁLTICA DA RUA FELIPE CAMARÃO PRÓXIMO AO Nº 310 - BAIRRO RETIRO.</t>
   </si>
   <si>
     <t>3995</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3995/3994.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3995/3994.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar a operação tapa-buracos em toda a extensão da Rua Cândido Martins, Bairro Centro.</t>
   </si>
   <si>
     <t>3997</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3997/3996.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3997/3996.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Rua Guilhermino Martins, Pedro do Rio.</t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4001/4000.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4001/4000.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da rua Dr Oliveira, Secretário, Pedro do Rio.</t>
   </si>
   <si>
     <t>4002</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4002/4001.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4002/4001.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento com extrema urgência em toda extensão da Rua Drº Carlos Tyll, bairro Samanbaia.</t>
   </si>
   <si>
     <t>4004</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4004/4003.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4004/4003.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento com extrema urgência em toda extensão da Rua Gregório Cruzick, bairro Samanbaia.</t>
   </si>
   <si>
     <t>4010</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4010/4009.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4010/4009.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos em toda a extensão da Estrada do Carangola, Carangola.</t>
   </si>
   <si>
     <t>4026</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4026/4025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4026/4025.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recuperação viária através da pavimentação em toda extensão da Rua Antônio da Silva Ligeiro, Taquara, número 306, bairro Independência.</t>
   </si>
   <si>
     <t>4040</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4040/4039.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4040/4039.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos na Estrada da Ponte Nova, Bairro Fazenda Inglesa, ponto de referência: atrás do Posto Brasão.</t>
   </si>
   <si>
     <t>4048</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4048/4047.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4048/4047.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar a operação tapa-buracos em toda a extensão da Rua Cândido Martins, bairro Centro.</t>
   </si>
   <si>
     <t>4058</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4058/4057.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4058/4057.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Servidão Elisabht Burger Kling, Mosela.</t>
   </si>
   <si>
     <t>4059</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4059/4058.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4059/4058.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da rua Bartolomeu Pena e Silva, Itaipava.</t>
   </si>
   <si>
     <t>4062</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4062/4061.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4062/4061.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de operação tapa-buraco em toda a extensão da Rua Alberto de Oliveira, localizada no bairro Mosela.</t>
   </si>
   <si>
     <t>4063</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4063/4062.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4063/4062.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda a extensão da Rua Almeida Amado, localizada no bairro Caxambu.</t>
   </si>
   <si>
     <t>4064</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4064/4063.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4064/4063.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de operação tapa-buraco em toda a extensão da Rua do Pedestre, localizada no bairro Vale do Carangola.</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4068/4067.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4068/4067.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de recapeamento asfáltico em toda a extensão da Rua Alberto Pullig, localizada no bairro Bela Vista.</t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4070/4069.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4070/4069.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento em toda a extensão da Vila Antonio Latsch, localizada no bairro Castelânea.</t>
   </si>
   <si>
     <t>4071</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4071/4070.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4071/4070.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento em toda a extensão da Rua Professor Stroeller, localizada no bairro Quarteirão Brasileiro.</t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4072/4071.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4072/4071.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento em toda a extensão da Servidão José Francisco Mayworm, localizada no bairro Quarteirão Brasileiro.</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4078/4077.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4078/4077.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de operação tapa-buraco na Servidão Santa Marta, localizada na Avenida Barão do Rio Branco.</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4091/4090.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4091/4090.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Rua Vinte e Quatro de Maio, Centro.</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4115/4114.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4115/4114.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda a extensão da Travessa Paulo da Silva Torres, Saldanha Marinho.</t>
   </si>
   <si>
     <t>4120</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4120/4119.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4120/4119.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação em toda a extensão da Servidão Ibrahim Bebiano Martins, Rua Doutor Thouzet.</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4126/4125.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4126/4125.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar recapeamento no ponto final da Rua Modesto Guimarães, Bairro Carangola.</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4141/4140.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4141/4140.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da rua Benjamim Galloti, Estrada das Arcas, Itaipava.</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4142/4141.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4142/4141.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROCEDER A PAVIMENTAÇÃO ASFÁLTICA DA SERVIDÃO MANOEL DA MOTTA, NA RUA MATHIAS HILLEN, N° 314 - BAIRRO PEDRAS BRANCAS.</t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4155/4154.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4155/4154.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROCEDER SERVIÇOS DE RECUPERAÇÃO E PAVIMENTAÇÃO DOS PARALELEPÍPEDOS NA ESTRADA PRESIDENTE SODRÉ, PRÓXIMO AO N° 2.300 - BAIRRO SIMÉRIA.</t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4156/4155.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4156/4155.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROCEDER À MANUTENÇÃO DA REDE DE ESGOTO E, CONSEQUENTE, PAVIMENTAÇÃO ASFÁLTICA, EM TODA A EXTENSÃO DA SERVIDÃO ÂNGELA COSTA CUNHA - BAIRRO SIMÉRIA.</t>
   </si>
   <si>
     <t>4157</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4157/4156.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4157/4156.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROCEDER A PAVIMENTAÇÃO ASFÁLTICA DE TODA A EXTENSÃO DA RUA AMÉRICO FERREIRA - BAIRRO ITAIPAVA.</t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4168/4167.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4168/4167.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Acir Barbosa Carlos, na localidade de Barra Mansa, em Pedro do Rio.</t>
   </si>
   <si>
     <t>4196</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4196/4195.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4196/4195.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a operação tapa buraco em toda a extensão da Servidão Dimas de Moraes e Castro, próximo ao número 2.111 - Moinho Preto.</t>
   </si>
   <si>
     <t>4206</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4206/4205.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4206/4205.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão do Caminho Alberto Pullig, rua de ligação entre os bairros Itamarati e Caxambu, neste município.</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4207/4206.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4207/4206.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a implantação da rede de esgoto e captação da rede de águas pluviais e em seguida o asfaltamento em toda extensão da Servidão Luiz Gorni, no bairro Morin - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>4214</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4214/4213.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4214/4213.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Servidão 296, Rua 24 De Maio, Centro.</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4215/4214.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4215/4214.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a operação tapa buraco em toda a extensão da Rua Engenheiro José Lima Silva, em especial próximo ao número 239 - Moinho Preto.</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4227/4226.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4227/4226.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento na Servidão Cecília Soares Charão, Rua Brigadeiro Castrioto, localizada no bairro Esperança.</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4236/4235.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4236/4235.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Washington Luiz, nº309, Bairro Centro.</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4237/4236.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4237/4236.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua José Chaves, Bairro Independência.</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4239/4238.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4239/4238.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Monte Castelo, bairro Quitandinha.</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4240/4239.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4240/4239.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Rio Grande do Norte, bairro Quitandinha.</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4241/4240.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4241/4240.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Vassouras, bairro Quitandinha.</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4242/4241.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4242/4241.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Getúlio Vargas, bairro Quitandinha.</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4244/4243.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4244/4243.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Nair de Tefé, bairro Quitandinha.</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4245/4244.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4245/4244.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ASFALTAMENTO EM TODA EXTENSÃO DA RUA MÉXICO, BAIRRO QUITANDINHA.</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4246/4245.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4246/4245.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Alfredo José Gomes, bairro Quitandinha.</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4247/4246.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4247/4246.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Travessa Augusto Fragoso, bairro Quitandinha.</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4248/4247.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4248/4247.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da Rua Batista da Costa, no bairro Mosela.</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4249/4248.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4249/4248.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Capitão Paladino, Indaiá, bairro Quitandinha.</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4250/4249.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4250/4249.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Paula Aguiar, bairro Quitandinha.</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4251/4250.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4251/4250.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento da Rua Frederico Kronemberg, no bairro Mosela.</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4252/4251.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4252/4251.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Teresa, até o posto da polícia militar, bairro Alto da Serra.</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4253/4252.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4253/4252.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Nelson Sá Earp, bairro Morin.</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4254/4253.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4254/4253.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua padre Feijó, bairro Morin.</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4255/4254.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4255/4254.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Arnaldo de Azevedo, bairro Morin.</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4256/4255.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4256/4255.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento da Rua Rio Grande do Norte, no bairro Quitandinha.</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4257/4256.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4257/4256.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento da Rua Vassouras, no bairro Quitandinha.</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4258/4257.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4258/4257.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Manoel Maia Filho, bairro Morin.</t>
   </si>
   <si>
     <t>4259</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4259/4258.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4259/4258.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento da Rua Nair de Teffé, no bairro Quitandinha.</t>
   </si>
   <si>
     <t>4261</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4261/4260.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4261/4260.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Deputado Altair de Oliveira Lima, bairro Itaipava.</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4263/4262.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4263/4262.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da Rua Desembargador Luiz Antônio Soares da Motta, bairro Itaipava.</t>
   </si>
   <si>
     <t>4264</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4264/4263.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4264/4263.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento da Rua Manoel Francisco de Paula, no bairro Siméria.</t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4265/4264.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4265/4264.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento da Rua México, no bairro Quitandinha.</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4266/4265.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4266/4265.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Benjamin Constant, bairro Centro.</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4267/4266.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4267/4266.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Paulo Barbosa, bairro Centro.</t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4268/4267.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4268/4267.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento da Rua João Xavier, no bairro Bingen.</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4269/4268.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4269/4268.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Dr. Porciúncula, bairro Centro.</t>
   </si>
   <si>
     <t>4270</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4270/4269.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4270/4269.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Travessa Prudente Aguiar, bairro centro.</t>
   </si>
   <si>
     <t>4271</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4271/4270.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4271/4270.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da Rua Washington Luiz, bairro Centro.</t>
   </si>
   <si>
     <t>4274</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4274/4273.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4274/4273.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de obras de Operação Tapa Buracos na Rua Oito, Castelo São Manoel, Corrêas, próximo ao número 71.</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4276/4275.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4276/4275.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PAVIMENTAÇÃO ASFÁLTICA EM TODA A EXTENSÃO DA RUA BENJAMIN CONSTANT - BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4277/4276.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4277/4276.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PAVIMENTAÇÃO ASFÁLTICA EM TODA A EXTENSÃO DA RUA PAULO BARBOSA - BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>4278</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4278/4277.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4278/4277.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PAVIMENTAÇÃO ASFÁLTICA EM TODA A EXTENSÃO DA RUA DR. PORCIÚNCULA - BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>4279</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4279/4278.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4279/4278.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PAVIMENTAÇÃO ASFÁLTICA EM TODA A EXTENSÃO DA RUA WASHINGTON LUIZ - BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>4280</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4280/4279.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4280/4279.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PAVIMENTAÇÃO ASFÁLTICA EM TODA A EXTENSÃO DA TRAVESSA PRUDENTE AGUIAR - BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>4282</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4282/4281.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4282/4281.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PAVIMENTAÇÃO ASFÁLTICA EM TODA A EXTENSÃO DA RUA ATÍLIO MAROTTI - BAIRRO ATÍLIO MAROTTI.</t>
   </si>
   <si>
     <t>4283</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4283/4282.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4283/4282.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda extensão da Rua Brasília, Quitandinha.</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4284/4283.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4284/4283.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda extensão da Rua Friburgo, Quitandinha.</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4287/4286.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4287/4286.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção viária e recapeamento asfáltico em um trecho de aproximadamente 200 m situada à VILA FRANCISCO FREDERICO MAYWORM E VILA JOSÉ MORSCH, MOSELA, PETRÓPOLIS RJ CEP 25675 180.</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4297/4296.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4297/4296.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção e pavimentação em toda extensão da Rua Henrique Dias, nº 261, Retiro.</t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
     <t>Domingos Protetor</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4299/4298.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4299/4298.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de pavimentação asfáltica de toda a extensão da Rua Alberto de Oliveira, na Mosela.</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4300/4299.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4300/4299.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de pavimentação asfáltica de toda a extensão da Rua Batista da Costa, na Mosela.</t>
   </si>
   <si>
     <t>4302</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4302/4301.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4302/4301.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de pavimentação asfáltica de toda a extensão da Rua Frederico Kronemberg, na Mosela.</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4303/4302.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4303/4302.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PAVIMENTAÇÃO ASFÁLTICA EM TODA A EXTENSÃO DA RUA DOUTOR HÉLIO BITENCOURT - BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4304/4303.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4304/4303.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de pavimentação asfáltica de toda a extensão da Rua Bataillard, na Mosela.</t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4305/4304.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4305/4304.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PAVIMENTAÇÃO ASFÁLTICA EM TODA A EXTENSÃO DA RUA QUISSAMÃ - BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>4306</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4306/4305.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4306/4305.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação asfáltica de toda a extensão da Rua Paulo Hervê, no Bingen.</t>
   </si>
   <si>
     <t>4307</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4307/4306.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4307/4306.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de pavimentação asfáltica de toda a extensão da Avenida Lúcio Meira, no Bingen.</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4309/4307.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4309/4307.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de pavimentação asfáltica de toda a extensão da Rua Henrique Cunha, no Bingen.</t>
   </si>
   <si>
     <t>4312</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4312/4310.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4312/4310.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de pavimentação asfáltica de toda a extensão da Rua João Xavier, no Bingen.</t>
   </si>
   <si>
     <t>4313</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4313/4311.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4313/4311.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de pavimentação asfáltica de toda a extensão da Rua Professor Stroeller, no Quarteirão Brasileiro.</t>
   </si>
   <si>
     <t>4314</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4314/4312.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4314/4312.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de pavimentação asfáltica de toda a extensão da Rua José Mayworm, no Quarteirão Brasileiro.</t>
   </si>
   <si>
     <t>4315</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4315/4313.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4315/4313.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação asfáltica de toda a extensão da Rua Atílio Maroti, no Quarteirão Brasileiro.</t>
   </si>
   <si>
     <t>4316</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4316/4314.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4316/4314.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de pavimentação asfáltica de toda a extensão da Rua Manoel Pinho da Silva, no Quarteirão Brasileiro.</t>
   </si>
   <si>
     <t>4332</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4332/4330.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4332/4330.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco na Rodovia BR - 040, Rua das Tulipas, Km 64 - Araras.</t>
   </si>
   <si>
     <t>4337</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4337/4335.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4337/4335.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção viária em toda extensão da Rua João Barcelos, Ponte de Ferro, Quissamã.</t>
   </si>
   <si>
     <t>4339</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4339/4337.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4339/4337.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com o recapeamento asfáltico em toda extensão da Rua Nova- 24 de maio.</t>
   </si>
   <si>
     <t>4340</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4340/4338.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4340/4338.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com o recapeamento asfáltico em toda extensão da Rua 24 de Maio - Centro.</t>
   </si>
   <si>
     <t>4350</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4350/4348.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4350/4348.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de que a Rua Carlos Carnevalli (Cidade Nova), bairro Carangola, seja comtemplada no Projeto Finisa.</t>
   </si>
   <si>
     <t>4352</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4352/4350.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4352/4350.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa buracos na Rua Lopes de Castro, Valparaíso.</t>
   </si>
   <si>
     <t>4353</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4353/4351.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4353/4351.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento da Rua Nair de Oliveira Kronenberg, próximo ao lote 12, quadra 07, Bataillard.</t>
   </si>
   <si>
     <t>4354</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4354/4352.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4354/4352.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de que a Rua Carvalho Junior até o final da Rua Arcanjo Pereira Ramos (Terminando ao lado da Br 040) seja contemplada pelo Projeto Finisa.</t>
   </si>
   <si>
     <t>4355</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4355/4353.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4355/4353.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento da Rua Carlos Frederico Keuper, no bairro Mosela.</t>
   </si>
   <si>
     <t>4356</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4356/4354.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4356/4354.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de que a Rua Juliano Constantino Manzini seja contemplada no Projeto Finisa.</t>
   </si>
   <si>
     <t>4357</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4357/4355.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4357/4355.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento no final da Rua Dr. Thouzet com a Rua Lopes de Castro.</t>
   </si>
   <si>
     <t>4364</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4364/4362.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4364/4362.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção viária em toda extensão da Rua Aloísio Costa Leite, Secretário.</t>
   </si>
   <si>
     <t>4395</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4395/4393.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4395/4393.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento e pavimentação em toda a extensão da Rua Edmundo Lacerda, Saldanha Marinho.</t>
   </si>
   <si>
     <t>4396</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4396/4394.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4396/4394.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento da Rua Bernardo de Vasconcelos, no Distrito de Cascatinha.</t>
   </si>
   <si>
     <t>4397</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4397/4395.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4397/4395.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos na Rua São Sebastião, bairro São Sebastião.</t>
   </si>
   <si>
     <t>4403</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4403/4401.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4403/4401.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação em toda a extensão da Servidão Darcizio de Souza, localizado na Estrada do Secretário, próximo ao número 654, Alto do pegado, Pedro do Rio.</t>
   </si>
   <si>
     <t>4407</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4407/4405.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4407/4405.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de complementação do asfalto realizado, na Estrada dos Micos, Araras, próximo a Pousada das Araras.</t>
   </si>
   <si>
     <t>4430</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4430/4426.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4430/4426.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento em toda a extensão da Rua Nair de Oliveira Kronemberger, localizada no bairro Mosela.</t>
   </si>
   <si>
     <t>4434</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4434/4430.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4434/4430.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação asfáltica de toda a extensão da Rua Carlos Frederico Keuper, na Mosela.</t>
   </si>
   <si>
     <t>4449</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4449/4445.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4449/4445.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da Rua Ana Guilhermina Loos, Bingen, Petrópolis.</t>
   </si>
   <si>
     <t>4473</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4473/4469.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4473/4469.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Nossa Senhora da Glória, 1146, Bairro da Glória.</t>
   </si>
   <si>
     <t>4489</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4489/4485.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4489/4485.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em um trecho, na Rua Almirante Paulo Meira, RJ 117, Bairro Vale das Videiras.</t>
   </si>
   <si>
     <t>4522</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4522/4518.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4522/4518.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação asfáltica na Rua Ananias de Morais ,Corrêas ,Estrada Mineira , próximo a entrada do Bairro da Glória.</t>
   </si>
   <si>
     <t>4529</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4529/4525.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4529/4525.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de uma operação tapa buraco em toda extensão da Rua Piauí, Bairro Quitandinha.</t>
   </si>
   <si>
     <t>4543</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4543/4539.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4543/4539.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de complementação do asfalto, na Rua Elizabeth Justen, no final da servidão, localizado em frente a fábrica Policarte, Duarte da Silveira.</t>
   </si>
   <si>
     <t>4546</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4546/4542.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4546/4542.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Estrada Jerônimo Ferreira Alves, Manga Larga, Itaipava.</t>
   </si>
   <si>
     <t>4554</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4554/4550.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4554/4550.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação da Rua Henrique Paixão, Floresta.</t>
   </si>
   <si>
     <t>4566</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4566/4562.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4566/4562.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda a extensão da Rua Goiás - Nogueira.</t>
   </si>
   <si>
     <t>4567</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4567/4563.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4567/4563.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a operação tapa buraco na Rua Humberto Rovigatii em especial próximo aos números 76,146,358,498, 548,618 e 656 - Samambaia.</t>
   </si>
   <si>
     <t>4590</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4590/4586.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4590/4586.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Rua Alfredo Batista, Chácara Flora, Alto da Serra.</t>
   </si>
   <si>
     <t>4592</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4592/4588.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4592/4588.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação da servidão Ricardo Jorge de Souza Cunha, localizada na Rua Cristóvão Colombo, bairro Castelânea.</t>
   </si>
   <si>
     <t>4594</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4594/4590.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4594/4590.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção viária como tapa buracos e demais reparos em toda extensão da Rua Gustavo Monte Negro, próximo ao BNH da COHAB - Cel. Veiga.</t>
   </si>
   <si>
     <t>4598</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4598/4594.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4598/4594.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de vistoria técnica para uma possível substituição da pavimentação asfáltica em toda extensão da Rua Paraná, Rio de Janeiro - Quitandinha.</t>
   </si>
   <si>
     <t>4608</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4608/4604.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4608/4604.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Rua D, Águas Lindas, Nogueira.</t>
   </si>
   <si>
     <t>4623</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4623/4619.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4623/4619.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento na Estrada do Xingú, Posse, 5º distrito de Petrópolis.</t>
   </si>
   <si>
     <t>4629</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4629/4625.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4629/4625.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda extensão da Rua José Lourenço Matheus, Bairro Roseiral.</t>
   </si>
   <si>
     <t>4638</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4638/4634.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4638/4634.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento na Rua do Chacá, 1º rua a esquerda na Estrada do Xingú, Posse, 5º Distrito de Petrópolis.</t>
   </si>
   <si>
     <t>4641</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4641/4637.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4641/4637.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento na rua do Loteamento do Cinézio, na Estrada do Xingú, Posse, 5º Distrito de Petrópolis.</t>
   </si>
   <si>
     <t>4642</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4642/4638.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4642/4638.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento na Vila Nogueira ( Rua Floriano Peixoto) Centro em toda a sua extensão, aproximadamente 300 mts.</t>
   </si>
   <si>
     <t>4654</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4654/4650.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4654/4650.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação por toda a extensão da Rua Antonio Furtado dos Reis, Madame Machado.</t>
   </si>
   <si>
     <t>4672</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4672/4668.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4672/4668.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico na Rua Indaiá, próximo ao nº 531, Vila Virgílio Ferreira Marques, localizada no bairro São Sebastião.</t>
   </si>
   <si>
     <t>4681</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4681/4677.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4681/4677.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Rua Antonio Neissius, Castelânea.</t>
   </si>
   <si>
     <t>4686</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4686/4682.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4686/4682.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento da Rua Maria Cândido de Jesus, principalmente da parte inicial, localizada na Rua Joaquim Cesário da Costa, bairro Valparaíso.</t>
   </si>
   <si>
     <t>4690</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4690/4686.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4690/4686.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentar o final da Rua Maria Cândido de Jesus, localizada na Rua Joaquim Cesário da Costa, Valparaíso.</t>
   </si>
   <si>
     <t>4699</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4699/4695.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4699/4695.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reparo e manutenção no asfalto e por toda extensão da Rua Aldo Tamancoldi, Alto da Serra.</t>
   </si>
   <si>
     <t>4702</t>
   </si>
   <si>
     <t>3932</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4702/4698.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4702/4698.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção do asfalto por toda extensão da via localizada na Avenida Amaral Peixoto, Rua Araruama, próximo ao colégio Alencar, Bairro Espirito Santo, Quitandinha.</t>
   </si>
   <si>
     <t>4703</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4703/4699.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4703/4699.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfalto em toda a extensão da Servidão Manoel Kapps, próximo ao número 1011, Quarteirão Ingelheim, Bairro Bingen.</t>
   </si>
   <si>
     <t>4720</t>
   </si>
   <si>
     <t>3948</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4720/4716.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4720/4716.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção do asfalto por toda extensão da Servidão Orlinda Schonwandt, Itamarati.</t>
   </si>
   <si>
     <t>4740</t>
   </si>
   <si>
     <t>3959</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4740/4736.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4740/4736.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção do asfalto por toda extensão da rua na Servidão Ledoina Salvador Branco, Estrada Mineira, Samambaia.</t>
   </si>
   <si>
     <t>4773</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4773/4769.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4773/4769.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Operação Tapa Buracos na Estrada Luiz Gomes, 648, Caetitu, tendo como ponto de referência a rua em frente a DIB Corrêas.</t>
   </si>
   <si>
     <t>4796</t>
   </si>
   <si>
     <t>3987</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4796/4792.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4796/4792.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROCEDER A PAVIMENTAÇÃO ASFÁLTICA EM TODA EXTENSÃO DA RUA HENRIQUE PAIXÃO - BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>4819</t>
   </si>
   <si>
     <t>4007</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4819/4815.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4819/4815.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação asfáltica por toda extensão da Rua José Timóteo Caldara, Bela Vista.</t>
   </si>
   <si>
     <t>4820</t>
   </si>
   <si>
     <t>4008</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4820/4816.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4820/4816.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação asfáltica por toda extensão da Rua Viúva Lima, com início no nº 349, Itamarati.</t>
   </si>
   <si>
     <t>4821</t>
   </si>
   <si>
     <t>4009</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4821/4817.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4821/4817.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico por toda extensão da Servidão Divino Silva, Chapa 4, Valparaíso.</t>
   </si>
   <si>
     <t>4841</t>
   </si>
   <si>
     <t>4027</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4841/4837.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4841/4837.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da Vila Juliano Constantino Manzini, 278- Carangola.</t>
   </si>
   <si>
     <t>4855</t>
   </si>
   <si>
     <t>4037</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4855/4851.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4855/4851.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Vila Filomena Joaquina Bastos, Bairro São Sebastião.</t>
   </si>
   <si>
     <t>4864</t>
   </si>
   <si>
     <t>4045</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4864/4860.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4864/4860.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua da Conquista, próximo ao Lote 28, no Vicenzo Rivetti, Bairro Carangola.</t>
   </si>
   <si>
     <t>4870</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4870/4866.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4870/4866.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de pavimentação asfáltica da Servidão Antônio Martins Coelho, localizada na Rua Hercides José Estrela, Loteamento Samambaia.</t>
   </si>
   <si>
     <t>4871</t>
   </si>
   <si>
     <t>4052</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4871/4867.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4871/4867.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do asfaltamento em toda extensão da Servidão José da Silva Cantão, Alto Independência.</t>
   </si>
   <si>
     <t>4879</t>
   </si>
   <si>
     <t>4055</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4879/4875.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4879/4875.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos por toda extensão da Rua Humberto Rovigatti, Samambaia.</t>
   </si>
   <si>
     <t>4884</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4884/4880.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4884/4880.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de operação tapa-buraco em toda a extensão da Rua Rio de Janeiro, localizada no bairro Quitandinha.</t>
   </si>
   <si>
     <t>4897</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4897/4893.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4897/4893.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de operação tapa-buraco em toda a extensão da Rua Primeiro de Maio, localizada no bairro Castelânea.</t>
   </si>
   <si>
     <t>4908</t>
   </si>
   <si>
     <t>4079</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4908/4904.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4908/4904.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Dr. Sebastião de Carvalho, Bairro Barão do Rio Branco.</t>
   </si>
   <si>
     <t>4910</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4910/4905.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4910/4905.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Vila José Molter, Bairro Pedras Brancas.</t>
   </si>
   <si>
     <t>4926</t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4926/4921.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4926/4921.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Servidão Manoel Kapps, Bairro Quarteirão Ingelhein.</t>
   </si>
   <si>
     <t>4927</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4927/4922.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4927/4922.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Bartolomeu Pena e Silva, Estrada de Teresópolis, Bairro Itaipava.</t>
   </si>
   <si>
     <t>4966</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4966/4961.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4966/4961.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar a operação tapa-buracos em toda a extensão da Servidão Luciano Camarote, Bairro Esperança.</t>
   </si>
   <si>
     <t>4968</t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4968/4963.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4968/4963.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar a operação tapa-buracos em toda a extensão da Serra Velha, Meio da Serra.</t>
   </si>
   <si>
     <t>4972</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4972/4967.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4972/4967.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco por toda extensão da Servidão Fritz Elmer, Estrada da Saudade.</t>
   </si>
   <si>
     <t>4974</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4974/4969.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4974/4969.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco por toda extensão da Rua Missionário Christie, Quissamã.</t>
   </si>
   <si>
     <t>4985</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4985/4980.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4985/4980.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco por toda extensão da Rua Belisário Assis Fonseca, Cascatinha.</t>
   </si>
   <si>
     <t>5039</t>
   </si>
   <si>
     <t>4181</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5039/5034.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5039/5034.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PAVIMENTAÇÃO ASFÁLTICA EM TODA EXTENSÃO DA RUA SÃO PAULO - BAIRRO QUITANDINHA.</t>
   </si>
   <si>
     <t>5061</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5061/5056.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5061/5056.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda a extensão da Rua Ceará, Lote 7, Quadra 62 - Quitandinha.</t>
   </si>
   <si>
     <t>5063</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5063/5058.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5063/5058.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a operação tapa buraco em toda a extensão Rua São Paulo - Quitandinha.</t>
   </si>
   <si>
     <t>5072</t>
   </si>
   <si>
     <t>4211</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5072/5067.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5072/5067.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento em toda Rua São Paulo, localizada no bairro Quitandinha.</t>
   </si>
   <si>
     <t>5088</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5088/5083.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5088/5083.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento e pavimentação em toda a extensão da Rua do Vale Imperial, Bairro Independência.</t>
   </si>
   <si>
     <t>5110</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5110/5105.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5110/5105.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Honorário Magalhães, no Bairro Independência.</t>
   </si>
   <si>
     <t>5124</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5124/5119.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5124/5119.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de operação tapa-buraco em toda a extensão da Avenida Amaral Peixoto, localizada no bairro Quitandinha.</t>
   </si>
   <si>
     <t>5127</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5127/5122.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5127/5122.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar a operação tapa-buracos na Vila São José, localizado na Rua Paulino Afonso, Bingen.</t>
   </si>
   <si>
     <t>5135</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5135/5130.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5135/5130.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da Rua Viúva Lima, Bairro Itamarati.</t>
   </si>
   <si>
     <t>5182</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5182/5177.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5182/5177.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do asfaltamento por toda extensão da Rua Pedro Elmer, Itamarati.</t>
   </si>
   <si>
     <t>5197</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5197/5192.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5197/5192.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda a extensão da Rua das Palmeiras - Independência.</t>
   </si>
   <si>
     <t>5198</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5198/5193.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5198/5193.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a operação tapa buraco em toda a extensão Rua Eugênio Zanata - Pedro do Rio.</t>
   </si>
   <si>
     <t>5243</t>
   </si>
   <si>
     <t>4320</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5243/5238.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5243/5238.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PAVIMENTAÇÃO ASFÁLTICA EM TODA A EXTENSÃO DA SERVIDÃO SÃO GERALDO - BAIRRO CONTORNO.</t>
   </si>
   <si>
     <t>5248</t>
   </si>
   <si>
     <t>4325</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5248/5243.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5248/5243.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE MANUTENÇÃO (OPERAÇÃO TAPA BURACOS) NA SERVIDÃO SÃO GERALDO, PRÓXIMO AO NÚMERO 87 - BAIRRO CONTORNO.</t>
   </si>
   <si>
     <t>5274</t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5274/5269.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5274/5269.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção asfáltica na pavimentação de toda extensão da Rua Luiz Pelegrini, Estrada da Saudade.</t>
   </si>
   <si>
     <t>5286</t>
   </si>
   <si>
     <t>4360</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5286/5281.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5286/5281.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar asfaltamento em toda extensão da Ladeira João Ventura Torres, Estrada da Saudade.</t>
   </si>
   <si>
     <t>5287</t>
   </si>
   <si>
     <t>4361</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5287/5282.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5287/5282.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento por toda extensão da Rua Goiás, Nogueira.</t>
   </si>
   <si>
     <t>5298</t>
   </si>
   <si>
     <t>4368</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5298/5293.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5298/5293.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção viária em toda extensão da Rua das Azaléias, Santa Mônica, Itaipava.</t>
   </si>
   <si>
     <t>5301</t>
   </si>
   <si>
     <t>4371</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5301/5296.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5301/5296.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de circulação de veículo itinerante intitulado com o nome sugestivo CARBURACO com identificação em suas laterais do contato para comunicação via Whatsapp para registro de mensagens fotos e outras providências</t>
   </si>
   <si>
     <t>5306</t>
   </si>
   <si>
     <t>4375</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5306/5301.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5306/5301.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de de realização de manutenção viária tapa buracos colocação de raspa de asfalto e demais reparos necessários na Servidão Manoel Pedro Martins, Jardim salvador - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>5323</t>
   </si>
   <si>
     <t>4382</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5323/5318.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5323/5318.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar a operação tapa-buracos na entrada da Rua Piauí, Bairro Amazonas, Quintandinha.</t>
   </si>
   <si>
     <t>5332</t>
   </si>
   <si>
     <t>4391</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5332/5327.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5332/5327.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação em toda extensão na passagem que liga a Rua Paulo Márci de Almeida com a comunidade do Brito, Duarte da Silveira.</t>
   </si>
   <si>
     <t>5342</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5342/5337.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5342/5337.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento em toda a extensão da Rua Nicarágua, localizada no bairro Quitandinha.</t>
   </si>
   <si>
     <t>5345</t>
   </si>
   <si>
     <t>4399</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5345/5340.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5345/5340.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento em toda a extensão da Rua Fagundes Varella, localizada no bairro Duchas.</t>
   </si>
   <si>
     <t>5352</t>
   </si>
   <si>
     <t>4402</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5352/5347.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5352/5347.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação da Rua Professor Stroller, entre os trechos 1400 ao 1825, Bairro Quarteirão Brasileiro.</t>
   </si>
   <si>
     <t>5359</t>
   </si>
   <si>
     <t>4409</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5359/5354.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5359/5354.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos na Avenida Joaquim Rolla nº 2 Bairro Quitandinha.</t>
   </si>
   <si>
     <t>5382</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5382/5377.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5382/5377.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento por toda extensão da Vila Santos no Fragoso, Estrada da Saudade.</t>
   </si>
   <si>
     <t>5386</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5386/5381.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5386/5381.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa- buracos na Estrada Almirante Paulo Meira, próximo a padaria do Vale das Videiras, Bairro Vale das Videiras.</t>
   </si>
   <si>
     <t>5387</t>
   </si>
   <si>
     <t>4435</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5387/5382.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5387/5382.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reestruturação da rua "recapeamento asfáltico, calçada" próximo ao número 501 da Rua Dias de Oliveira - Duarte da Silveira.</t>
   </si>
   <si>
     <t>5389</t>
   </si>
   <si>
     <t>4437</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5389/5384.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5389/5384.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação do viradouro para atender como ponto final da linha de ônibus 321 na Rua Edson Carlos Souza, Lote 4, Quadra 3, Alcobacinha.</t>
   </si>
   <si>
     <t>5399</t>
   </si>
   <si>
     <t>4447</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5399/5394.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5399/5394.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento da Rua Dr. Arthur Cruz, Comunidade Vitória João Xavier, localizada no bairro Duarte da Silveira.</t>
   </si>
   <si>
     <t>5404</t>
   </si>
   <si>
     <t>4452</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5404/5399.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5404/5399.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento da Rua Pedro Ivo, próximo ao nº 993 B, localizada no bairro Morin.</t>
   </si>
   <si>
     <t>5425</t>
   </si>
   <si>
     <t>4459</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5425/5420.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5425/5420.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento em toda a extensão da Rua Pedro Pavão, localizada no bairro Bonfim.</t>
   </si>
   <si>
     <t>5428</t>
   </si>
   <si>
     <t>4460</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5428/5423.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5428/5423.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de manutenção viária, tapa buracos, colocação de raspa de asfalto e demais reparos necessários na Avenida dos Ipês - Ribeirão - Itaipava - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>5437</t>
   </si>
   <si>
     <t>4463</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5437/5432.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5437/5432.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção viária e pavimentação asfáltica em toda a extensão da Rua Teresa.</t>
   </si>
   <si>
     <t>5446</t>
   </si>
   <si>
     <t>4466</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5446/5441.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5446/5441.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Viúva Lima, Cascatinha.</t>
   </si>
   <si>
     <t>5474</t>
   </si>
   <si>
     <t>4480</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5474/5469.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5474/5469.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de solicitar operação tapa-buraco em toda a extensão da Estrada Nossa Senhora da Glória, localizada no bairro Glória.</t>
   </si>
   <si>
     <t>5538</t>
   </si>
   <si>
     <t>4532</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5538/5533.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5538/5533.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Rua Eugênio Zanata, Pedro do Rio.</t>
   </si>
   <si>
     <t>5556</t>
   </si>
   <si>
     <t>4542</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5556/5551.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5556/5551.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Avenida General Marciano Magalhães, no bairro Morin, neste município.</t>
   </si>
   <si>
     <t>5584</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5584/5579.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5584/5579.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção em afundamentos no asfalto, próximos aos números 20, 200 e lote18 na rua Francisco Ventura Ribeiro, Roseiral.</t>
   </si>
   <si>
     <t>5594</t>
   </si>
   <si>
     <t>4576</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5594/5589.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5594/5589.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda a extensão da Servidão Sebastião Gomes, Roseiral.</t>
   </si>
   <si>
     <t>5596</t>
   </si>
   <si>
     <t>4578</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5596/5591.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5596/5591.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda a extensão da Servidão Joventina Mendes de Souza, Roseiral.</t>
   </si>
   <si>
     <t>5612</t>
   </si>
   <si>
     <t>4593</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5612/5607.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5612/5607.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa-buracos em toda a extensão da Rua Marcolino Simões Ferreira, em frente ao Morro Seco, passando a ponte é a primeira descida, Bela Vista.</t>
   </si>
   <si>
     <t>5618</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5618/5613.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5618/5613.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação em toda extensão da Rua Agostinho Bernardo (em frente a Igreja Católica), no Bairro Cidade Nova.</t>
   </si>
   <si>
     <t>5623</t>
   </si>
   <si>
     <t>4603</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5623/5618.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5623/5618.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" na Estrada do Carangola, nº 583, Bairro Carangola.</t>
   </si>
   <si>
     <t>5639</t>
   </si>
   <si>
     <t>4612</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5639/5634.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5639/5634.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de de pavimentação asfáltica em toda a extensão Rua São Paulo, Quitandinha.</t>
   </si>
   <si>
     <t>5641</t>
   </si>
   <si>
     <t>4613</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5641/5636.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5641/5636.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação asfáltica em toda a extensão da Rua Nair de Oliveira Kronemberg, tendo como ponto de referência a proximidade com a Igreja Santa Luiza, Bataillard, na Mosela.</t>
   </si>
   <si>
     <t>5642</t>
   </si>
   <si>
     <t>4614</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5642/5637.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5642/5637.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação asfáltica em toda a extensão da Estrada dos Macacos, Retiro das Pedras, Pedro do Rio, ponto de referência Sítio Pedaço do Paraíso.</t>
   </si>
   <si>
     <t>5644</t>
   </si>
   <si>
     <t>4616</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5644/5639.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5644/5639.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da realização de operação "Tapa Buraco" no estacionamento do Hospital Alcides Carneiro, bairro Corrêas.</t>
   </si>
   <si>
     <t>5649</t>
   </si>
   <si>
     <t>4619</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5649/5644.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5649/5644.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda a extensão da Rua Eugênio Zanatta, Pedro do Rio.</t>
   </si>
   <si>
     <t>5678</t>
   </si>
   <si>
     <t>4635</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5678/5673.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5678/5673.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PAVIMENTAÇÃO ASFÁLTICA EM TODA A EXTENSÃO DA RUA MANOEL ALVES - BAIRRO DA GLÓRIA.</t>
   </si>
   <si>
     <t>5690</t>
   </si>
   <si>
     <t>4645</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5690/5685.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5690/5685.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação asfáltica em toda a extensão da Estrada Geny Martins de Souza, Itaipava, tendo como ponto de referência a antiga "estrada da Pedreira".</t>
   </si>
   <si>
     <t>5691</t>
   </si>
   <si>
     <t>4646</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5691/5686.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5691/5686.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Operação Tapa Buraco na Rua Nossa Senhora da Glória, conhecida como subida do Pico, no bairro da Glória próximo a Corrêas.</t>
   </si>
   <si>
     <t>5692</t>
   </si>
   <si>
     <t>4647</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5692/5687.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5692/5687.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de de Operação Tapa Buracos na Rua Vinte e Oito de Abril, Bairro Madame Machado, tendo como ponto de referência a Comunidade Primeiro de Maio.</t>
   </si>
   <si>
     <t>5693</t>
   </si>
   <si>
     <t>4648</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5693/5688.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5693/5688.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação asfáltica em toda a extensão da Rua Madre Francisca Piá, Quarteirão Ingelheim, tendo como ponto de referência o Ginásio do Serrano.</t>
   </si>
   <si>
     <t>5694</t>
   </si>
   <si>
     <t>4649</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5694/5689.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5694/5689.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Operação Tapa Buraco na Vila José Morsch, em frente a residência nº 275 da Rua Alberto de Oliveira, Mosela.</t>
   </si>
   <si>
     <t>5695</t>
   </si>
   <si>
     <t>4650</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5695/5690.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5695/5690.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação asfáltica em toda a extensão da Rua das Bromélias, Quitandinha.</t>
   </si>
   <si>
     <t>5701</t>
   </si>
   <si>
     <t>4656</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5701/5696.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5701/5696.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de intervenção no pavimento do início da Rua Geralda Alves Madeira (conhecida como Maria Cândida de Jesus), Valparaíso.</t>
   </si>
   <si>
     <t>5729</t>
   </si>
   <si>
     <t>4677</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5729/5724.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5729/5724.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção do asfalto do Caminho do Paraíso, nº 445, Castelânea.</t>
   </si>
   <si>
     <t>5733</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5733/5728.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5733/5728.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão na Travessa Sabino Ribeiro, Vila Rica - Itaipava -Petrópolis/RJ.</t>
   </si>
   <si>
     <t>5739</t>
   </si>
   <si>
     <t>4687</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5739/5734.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5739/5734.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de elaboração de um estudo técnico sobre a viabilidade de pavimentação na Rua Lopes Trovão, Caminho do Ouro próximo ao número 1.573 - Alto da Serra.</t>
   </si>
   <si>
     <t>5741</t>
   </si>
   <si>
     <t>4689</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5741/5736.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5741/5736.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento e/ou concretagem em toda extensão da Servidão Maria Amâncio da Conceição, no bairro Araras, neste município.</t>
   </si>
   <si>
     <t>5743</t>
   </si>
   <si>
     <t>4691</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5743/5738.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5743/5738.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a operação tapa buraco em toda a extensão da Travessa Nossa Senhora da Conceição - Valparaíso.</t>
   </si>
   <si>
     <t>5810</t>
   </si>
   <si>
     <t>4743</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5810/5805.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5810/5805.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação em asfalto em toda extensão da Rua O, Cantão, Bairro Alto da Independência.</t>
   </si>
   <si>
     <t>5812</t>
   </si>
   <si>
     <t>4745</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5812/5807.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5812/5807.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua José Chaves, Alto Independência.</t>
   </si>
   <si>
     <t>5824</t>
   </si>
   <si>
     <t>4753</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5824/5819.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5824/5819.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Rua Princesa Dona Paula, Corrêas.</t>
   </si>
   <si>
     <t>5834</t>
   </si>
   <si>
     <t>4761</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5834/5829.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5834/5829.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de serviço de tapa-buracos e demais necessários na Rua Fagundes Varella, Duchas - Centro - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>5845</t>
   </si>
   <si>
     <t>4768</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5845/5840.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5845/5840.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento ou concretagem em toda a extensão da Rua Horácio Magalhães, Cremerie.</t>
   </si>
   <si>
     <t>5857</t>
   </si>
   <si>
     <t>4778</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5857/5852.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5857/5852.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de REALIZAÇÃO DE OPERAÇÃO TAPA BURACOS NA RUA ARARUAMA, BAIRRO QUITANDINHA.</t>
   </si>
   <si>
     <t>5868</t>
   </si>
   <si>
     <t>4786</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5868/5863.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5868/5863.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento e toda manutenção viária na Estrada do Paraíso, 445 A - Sargento Boening.</t>
   </si>
   <si>
     <t>5886</t>
   </si>
   <si>
     <t>4800</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5886/5881.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5886/5881.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de pavimentar o final da Rua Geralda Alves Madeira (Rua Maria Cândido de Jesus) localizada na Rua Joaquim Cesário da Costa, bairro Valparaíso.</t>
   </si>
   <si>
     <t>5887</t>
   </si>
   <si>
     <t>4801</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5887/5882.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5887/5882.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de tapa buracos ou asfaltamento na parte pavimentada com blocos intertravados da Rua Geralda Alves Madeira (Rua Maria Cândido de Jesus), localizada na Rua Joaquim Cesário da Costa, bairro Valparaíso.</t>
   </si>
   <si>
     <t>5907</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5907/5902.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5907/5902.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação do trecho na Rua Virgilio Ramos de Mello, logo após a entrada do Conjunto Habitacional Oswaldo Santarsieri Médice, com aproximadamente 50 mt de extensão, na Posse, 5º Distrito deste Município.</t>
   </si>
   <si>
     <t>5909</t>
   </si>
   <si>
     <t>4823</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5909/5904.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5909/5904.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de serviço de tapa buracos e demais necessários na Rua Fagundes Varella, Duchas - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>5938</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5938/5933.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5938/5933.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico da rua localizada na altura do nº 1285 da Rua Lopes de Castro, bairro Valparaiso.</t>
   </si>
   <si>
     <t>5966</t>
   </si>
   <si>
     <t>4854</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5966/5961.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5966/5961.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos na Rua Luiz Winter, próximo ao número 710, Duarte da Silveira.</t>
   </si>
   <si>
     <t>5998</t>
   </si>
   <si>
     <t>4873</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5998/5993.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5998/5993.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda a extensão da Rua Emidio Tavares - Carangola.</t>
   </si>
   <si>
     <t>5999</t>
   </si>
   <si>
     <t>4874</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5999/5994.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5999/5994.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a operação tapa buraco em toda a extensão da Rua Francisco Hilen, Vila José Molter - Mosela.</t>
   </si>
   <si>
     <t>6002</t>
   </si>
   <si>
     <t>4876</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6002/5997.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6002/5997.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a operação tapa buraco em toda a extensão da Rua Fagundes Varela - Duchas.</t>
   </si>
   <si>
     <t>6020</t>
   </si>
   <si>
     <t>4889</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6020/6015.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6020/6015.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recuperação viária através da realização de operação "Tapa Buraco" em toda extensão da Estrada da Pedreira, localidade conhecida como Grotão, Itaipava.</t>
   </si>
   <si>
     <t>6021</t>
   </si>
   <si>
     <t>4890</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6021/6016.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6021/6016.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recuperação viária através da realização de operação "Tapa Buraco" em toda extensão da Rua Benjamin Galotti, Estrada das Arcas, Itaipava.</t>
   </si>
   <si>
     <t>6023</t>
   </si>
   <si>
     <t>4892</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6023/6018.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6023/6018.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco, em toda extensão da Rua João Caetano, localizada no Bairro Caxambu.</t>
   </si>
   <si>
     <t>6024</t>
   </si>
   <si>
     <t>4893</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6024/6019.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6024/6019.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco, na Rua Bartolomeu Sodré, na altura do nº 112 ao nº 140, localizada no Bairro Caxambu.</t>
   </si>
   <si>
     <t>6029</t>
   </si>
   <si>
     <t>4898</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6029/6024.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6029/6024.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento da Rua Leila Diniz, no bairro Independência.</t>
   </si>
   <si>
     <t>6042</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6042/6037.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6042/6037.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento da Rua Leonor Maia, no bairro Independência.</t>
   </si>
   <si>
     <t>6064</t>
   </si>
   <si>
     <t>4931</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6064/6058.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6064/6058.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção asfáltica por toda extensão da Rua João Batista Muralha, Samambaia.</t>
   </si>
   <si>
     <t>6100</t>
   </si>
   <si>
     <t>4965</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6100/6094.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6100/6094.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua do Campo, localizada no bairro Vale do Carangola.</t>
   </si>
   <si>
     <t>6101</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6101/6095.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6101/6095.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Travessa dos Bragas, localizada no bairro Vale do Carangola.</t>
   </si>
   <si>
     <t>6102</t>
   </si>
   <si>
     <t>4967</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6102/6096.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6102/6096.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Nalziro do Santos, localizada no bairro Vale do Carangola.</t>
   </si>
   <si>
     <t>6103</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6103/6097.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6103/6097.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Operação Tapa Buraco por toda a Travessa Valeriana Jorge, localizada próxima a Rua Cândido Martins, Centro.</t>
   </si>
   <si>
     <t>6141</t>
   </si>
   <si>
     <t>4994</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6141/6135.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6141/6135.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a operação tapa buraco em toda a extensão da Rua Mercedes,44 - Castelo São Manoel - Corrêas.</t>
   </si>
   <si>
     <t>6147</t>
   </si>
   <si>
     <t>4999</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6147/6141.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6147/6141.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Servidão José Francisco de Mello, paralela a estrada Ministro Salgado Filho, localizada no Vale do Cuiabá, Itaipava.</t>
   </si>
   <si>
     <t>6170</t>
   </si>
   <si>
     <t>5007</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6170/6164.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6170/6164.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recuperação viária através da realização de operação "Tapa Buraco" em toda extensão da Rua João Oliveira Botelho, Itaipava.</t>
   </si>
   <si>
     <t>6190</t>
   </si>
   <si>
     <t>5023</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6190/6184.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6190/6184.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da realização do serviço de tapa buraco em toda a extensão na estrada do Juruá, Posse, 5º distrito de Petrópolis.</t>
   </si>
   <si>
     <t>6241</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6241/6235.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6241/6235.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento da Rua Edmundo Kemp, no bairro São Sebastião.</t>
   </si>
   <si>
     <t>6248</t>
   </si>
   <si>
     <t>5068</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6248/6242.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6248/6242.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE PROCEDER A PAVIMENTAÇÃO ASFÁLTICA EM TODA A EXTENSÃO DA RUA CORONEL BATISTA DA SILVA - BAIRRO MORIN.</t>
   </si>
   <si>
     <t>6249</t>
   </si>
   <si>
     <t>5069</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6249/6243.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6249/6243.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE PROCEDER A PAVIMENTAÇÃO ASFÁLTICA EM TODA A EXTENSÃO DA RUA TEÓFILO JOSÉ DA SILVA - BAIRRO MOSELA.</t>
   </si>
   <si>
     <t>6250</t>
   </si>
   <si>
     <t>5070</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6250/6244.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6250/6244.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE PROCEDER A PAVIMENTAÇÃO ASFÁLTICA EM TODA A EXTENSÃO DA RUA PEDRAS BRANCAS - BAIRRO MOSELA.</t>
   </si>
   <si>
     <t>6263</t>
   </si>
   <si>
     <t>5083</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6263/6257.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6263/6257.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de Operação Tapa Buraco na Rua Dr Hélio Bittencourt, Centro.</t>
   </si>
   <si>
     <t>6275</t>
   </si>
   <si>
     <t>5095</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6275/6269.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6275/6269.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos na Servidão Avelino Garcia, Bairro Itamarati.</t>
   </si>
   <si>
     <t>6276</t>
   </si>
   <si>
     <t>5096</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6276/6270.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6276/6270.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de complementação de asfalto na Servidão Avelino Garcia, Bairro Itamarati.</t>
   </si>
   <si>
     <t>6282</t>
   </si>
   <si>
     <t>5102</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6282/6276.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6282/6276.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos em toda extensão na Estrada caminho da pedreira, Bairro Posse.</t>
   </si>
   <si>
     <t>6302</t>
   </si>
   <si>
     <t>5122</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6302/6296.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6302/6296.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento em toda a extensão da Rua Vital Brasil, localizada no bairro São Sebastião.</t>
   </si>
   <si>
     <t>6304</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6304/6298.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6304/6298.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de uma operação tapa buraco em toda a extensão da Rua Aldo Tamancoldi, localizada no Alto da Serra.</t>
   </si>
   <si>
     <t>6307</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6307/6301.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6307/6301.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PAVIMENTAÇÃO BEM COMO OPERAÇÃO TAPA BURACO EM TODA A EXTENSÃO DO CAMINHO DO AÇUDE, ANTIGA VIA FÉRREA - BAIRRO MEIO DA SERRA.</t>
   </si>
   <si>
     <t>6321</t>
   </si>
   <si>
     <t>5139</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6321/6315.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6321/6315.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a operação tapa buraco em toda a extensão da Rua Adão Kloh, Duarte da Silveira - Bingen.</t>
   </si>
   <si>
     <t>6323</t>
   </si>
   <si>
     <t>5141</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6323/6317.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6323/6317.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a operação tapa buraco em toda a extensão da Rua Stephan Zweig - Moinho Preto.</t>
   </si>
   <si>
     <t>6336</t>
   </si>
   <si>
     <t>5145</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6336/6330.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6336/6330.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação asfáltica em toda a extensão da Rua Domingos Silvério, bairro: Quitandinha.</t>
   </si>
   <si>
     <t>6354</t>
   </si>
   <si>
     <t>5159</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6354/6348.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6354/6348.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação asfáltica em toda a extensão da rua Pedro José Muller, bairro Castelânea.</t>
   </si>
   <si>
     <t>6365</t>
   </si>
   <si>
     <t>5169</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6365/6359.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6365/6359.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Operação Tapa Buraco na Estrada Ministro Salgado Filho, desde o número 2000 até o 4525, no bairro Itaipava.</t>
   </si>
   <si>
     <t>6378</t>
   </si>
   <si>
     <t>5179</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6378/6372.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6378/6372.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da operação tapa buraco na Rua Jorge Lemgruber, Quitandinha.</t>
   </si>
   <si>
     <t>6380</t>
   </si>
   <si>
     <t>5181</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6380/6374.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6380/6374.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da operação tapa buraco em toda extensão da Rua Walter da Silva Canedo ,Quitandinha.</t>
   </si>
   <si>
     <t>6382</t>
   </si>
   <si>
     <t>5183</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6382/6376.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6382/6376.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da operação tapa buraco na Rua Gastão Marquês Lamounier próximo ao nº 56, Independência.</t>
   </si>
   <si>
     <t>6384</t>
   </si>
   <si>
     <t>5185</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6384/6378.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6384/6378.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do asfaltamento em toda extensão da Rua Afrânio de Melo Franco em frente ao Serratec ,Quitandinha.</t>
   </si>
   <si>
     <t>6385</t>
   </si>
   <si>
     <t>5186</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6385/6379.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6385/6379.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Vila Guilherme Lahr, Pedras Brancas, Mosela.</t>
   </si>
   <si>
     <t>6393</t>
   </si>
   <si>
     <t>5193</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6393/6387.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6393/6387.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Vila José Scherer, Mosela.</t>
   </si>
   <si>
     <t>6398</t>
   </si>
   <si>
     <t>5196</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6398/6392.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6398/6392.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Nossa Senhora das Graças, Mosela.</t>
   </si>
   <si>
     <t>6400</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6400/6394.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6400/6394.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Rua Nelson Silva, Carangola.</t>
   </si>
   <si>
     <t>6403</t>
   </si>
   <si>
     <t>5200</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6403/6397.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6403/6397.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Servidão Antônio Vieira Machado, 24 de Maio, Centro.</t>
   </si>
   <si>
     <t>6405</t>
   </si>
   <si>
     <t>5202</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6405/6399.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6405/6399.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Servidão Moacir Ferreira, Pedras Brancas, Mosela.</t>
   </si>
   <si>
     <t>6409</t>
   </si>
   <si>
     <t>5205</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6409/6403.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6409/6403.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade operação tapa-buracos na Rua Dr. Paulo Hervê, próximo ao número 708, entrada ao lado Ortobom, Bairro Bingen.</t>
   </si>
   <si>
     <t>6424</t>
   </si>
   <si>
     <t>5212</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6424/6418.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6424/6418.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de uma operação tapa buraco, na Rua Alameda João Câmara, em toda a sua extensão, Brejal, Posse, 5º distrito de Petrópolis.</t>
   </si>
   <si>
     <t>6430</t>
   </si>
   <si>
     <t>5218</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6430/6424.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6430/6424.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltar toda a Rua Claudio da Silva Vieira no Caetitu, Bairro Corrêas.</t>
   </si>
   <si>
     <t>6445</t>
   </si>
   <si>
     <t>5230</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6445/6439.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6445/6439.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento e recapeamento por toda extensão da Rua Glauce Rocha, Bairro Independência.</t>
   </si>
   <si>
     <t>6450</t>
   </si>
   <si>
     <t>5235</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6450/6444.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6450/6444.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Asfaltamento na Estrada do Brejal na Rua Júlio Rebelo Esteves em toda extensão, Bairro Brejal, Posse, 5º Distrito de Petrópolis.</t>
   </si>
   <si>
     <t>6451</t>
   </si>
   <si>
     <t>5236</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6451/6445.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6451/6445.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Asfaltamento na Estrada do Brejal, na Rua da Conquista em toda extensão, Bairro Brejal, Posse, 5º Distrito de Petrópolis.</t>
   </si>
   <si>
     <t>6453</t>
   </si>
   <si>
     <t>5237</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6453/6447.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6453/6447.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Asfaltamento na Estrada do Brejal, no Loteamento Nilton Vieira na Rua Eva Machado, em toda extensão, Posse, 5º Distrito de Petrópolis.</t>
   </si>
   <si>
     <t>6454</t>
   </si>
   <si>
     <t>5238</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6454/6448.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6454/6448.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Asfaltamento na Estrada do Brejal no Loteamento Nilton Vieira, na Rua Edvirges Barbosa em toda extensão, Posse, 5º Distrito de Petrópolis.</t>
   </si>
   <si>
     <t>6455</t>
   </si>
   <si>
     <t>5239</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6455/6449.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6455/6449.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Asfaltamento na Estrada do Brejal, no Loteamento Nilton Vieira na Rua Joana Darc, em toda extensão Posse 5º Distrito de Petrópolis.</t>
   </si>
   <si>
     <t>6458</t>
   </si>
   <si>
     <t>5242</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6458/6452.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6458/6452.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Asfaltamento na Estrada do Xingu, Posse, no Loteamento do Sinésio, em toda extensão Posse, 5º Distrito de Petrópolis.</t>
   </si>
   <si>
     <t>6459</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6459/6453.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6459/6453.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Asfaltamento na Estrada do Xingu, posse, na Rua da padaria do Thaca em toda extensão ,Posse, 5º Distrito de Petrópolis</t>
   </si>
   <si>
     <t>6460</t>
   </si>
   <si>
     <t>5244</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6460/6454.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6460/6454.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Asfaltamento na estrada do Juruá, Posse, Rua do Pneu em toda extensão, Posse, 5º Distrito de Petrópolis.</t>
   </si>
   <si>
     <t>6461</t>
   </si>
   <si>
     <t>5245</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6461/6455.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6461/6455.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Asfaltamento na Estrada do Juruá, Posse, Rua caixa água, 5º Distrito de Petrópolis.</t>
   </si>
   <si>
     <t>6479</t>
   </si>
   <si>
     <t>5259</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6479/6473.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6479/6473.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfalto para finalizar a Rua Salvador Costa Alves, próximo ao nº 742 A até o final da rua. Mosela.</t>
   </si>
   <si>
     <t>6485</t>
   </si>
   <si>
     <t>5264</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6485/6479.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6485/6479.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento por toda extensão da Rua Antônio de Medeiros, Independência.</t>
   </si>
   <si>
     <t>6486</t>
   </si>
   <si>
     <t>5265</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6486/6480.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6486/6480.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento por toda extensão da Rua Cacilda Becker, Independência.</t>
   </si>
   <si>
     <t>6488</t>
   </si>
   <si>
     <t>5267</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6488/6482.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6488/6482.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento por toda extensão da Rua Ângelo João Brand, Independência.</t>
   </si>
   <si>
     <t>6489</t>
   </si>
   <si>
     <t>5268</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6489/6483.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6489/6483.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento por toda extensão da Rua Alexandre Fiani, Independência.</t>
   </si>
   <si>
     <t>6490</t>
   </si>
   <si>
     <t>5269</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6490/6484.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6490/6484.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento por toda extensão da Rua Jordelino Luiz Penha (Antiga Rua D), Independência.</t>
   </si>
   <si>
     <t>6491</t>
   </si>
   <si>
     <t>5270</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6491/6485.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6491/6485.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento por toda extensão da Rua José Lino, Independência.</t>
   </si>
   <si>
     <t>6493</t>
   </si>
   <si>
     <t>5271</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6493/6487.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6493/6487.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento por toda extensão da Rua São Jerônimo, Independência.</t>
   </si>
   <si>
     <t>6497</t>
   </si>
   <si>
     <t>5275</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6497/6491.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6497/6491.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento por toda extensão não atendida na Rua Antônio da Silva Ligeiro, Independência.</t>
   </si>
   <si>
     <t>6520</t>
   </si>
   <si>
     <t>5295</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6520/6514.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6520/6514.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de uma operação tapa-buraco em toda a extensão da Rua Alberto Martins, bairro Floresta.</t>
   </si>
   <si>
     <t>6521</t>
   </si>
   <si>
     <t>5296</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6521/6515.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6521/6515.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento em toda a extensão da Rua Henrique Paixão, localizada no bairro Floresta.</t>
   </si>
   <si>
     <t>6522</t>
   </si>
   <si>
     <t>5297</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6522/6516.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6522/6516.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de uma operação tapa-buraco na Rua João Glass Veiga, bairro Floresta, próximo ao viradouro.</t>
   </si>
   <si>
     <t>6524</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6524/6518.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6524/6518.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PAVIMENTAÇÃO ASFÁLTICA, A PARTIR DO NÚMERO 216 ATÉ O FINAL, DA RUA CAMINHO DA LADEIRA - BAIRRO BOA VISTA.</t>
   </si>
   <si>
     <t>6534</t>
   </si>
   <si>
     <t>5307</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6534/6528.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6534/6528.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda a extensão da Rua Laurinda Lopes de Medeiros, Pedro do Rio.</t>
   </si>
   <si>
     <t>6548</t>
   </si>
   <si>
     <t>5321</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6548/6542.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6548/6542.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento na Servidão Edmundo Marcolino, Rua dos Ferroviários, localizada no bairro Alto da Serra.</t>
   </si>
   <si>
     <t>6551</t>
   </si>
   <si>
     <t>5324</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6551/6545.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6551/6545.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento em toda a extensão do Caminho do Ouro, Rua Lopes Trovão, localizado no bairro Alto da Serra.</t>
   </si>
   <si>
     <t>6555</t>
   </si>
   <si>
     <t>5328</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6555/6549.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6555/6549.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento em toda a extensão da Servidão José Fonseca Braga, localizada no bairro Chácara Flora.</t>
   </si>
   <si>
     <t>6585</t>
   </si>
   <si>
     <t>5343</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6585/6579.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6585/6579.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Estrada do Paraíso, Sargento Boening.</t>
   </si>
   <si>
     <t>6587</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6587/6581.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6587/6581.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Desembargador Luiz Antônio Severo da Costa, bairro Nogueira, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>6590</t>
   </si>
   <si>
     <t>5348</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6590/6584.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6590/6584.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção na pavimentação da Rua Humberto Rovigatti, nº 730, Samambaia.</t>
   </si>
   <si>
     <t>6597</t>
   </si>
   <si>
     <t>5355</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6597/6591.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6597/6591.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento por toda extensão da Rua Frederico Krosch, Quissamã.</t>
   </si>
   <si>
     <t>6598</t>
   </si>
   <si>
     <t>5356</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6598/6592.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6598/6592.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico próximo a Rua Lopes de Castro, nº 1285, Valparaíso.</t>
   </si>
   <si>
     <t>6600</t>
   </si>
   <si>
     <t>5358</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6600/6594.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6600/6594.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento e tapa buracos em toda extensão da rua Jacinto Rabelo - Vila Felipe - bairro Alto da Serra - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>6612</t>
   </si>
   <si>
     <t>5365</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6612/6606.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6612/6606.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Bataillard, localizada no bairro Mosela.</t>
   </si>
   <si>
     <t>6622</t>
   </si>
   <si>
     <t>5375</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6622/6616.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6622/6616.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento por toda extensão da Vila Mayrinck Pires de Oliveira, Alto da Serra.</t>
   </si>
   <si>
     <t>6648</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6648/6642.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6648/6642.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco na Rua Caititu, em frente ao número 732, Corrêas.</t>
   </si>
   <si>
     <t>6662</t>
   </si>
   <si>
     <t>5398</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6662/6656.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6662/6656.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco, em toda extensão da Rua Alfredo Schilick, localizada no bairro Chácara Flora.</t>
   </si>
   <si>
     <t>6668</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6668/6662.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6668/6662.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda a extensão da rua Euclides da Cunha, localizada no bairro Alto da Serra.</t>
   </si>
   <si>
     <t>6669</t>
   </si>
   <si>
     <t>5405</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6669/6663.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6669/6663.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da realização do serviço de tapa buraco em toda a extensão na rua Oswaldo Perlingeiro, Ingá, Posse, 5º distrito de Petrópolis.</t>
   </si>
   <si>
     <t>6678</t>
   </si>
   <si>
     <t>5412</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6678/6672.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6678/6672.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com o asfaltamento da Vila Soares, 60 - Quarteirão Ingelheim.</t>
   </si>
   <si>
     <t>6692</t>
   </si>
   <si>
     <t>5423</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6692/6686.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6692/6686.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento ou concretagem em toda a extensão da Rua Aureliano Pires, Caxambu.</t>
   </si>
   <si>
     <t>6711</t>
   </si>
   <si>
     <t>5435</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6711/6705.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6711/6705.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da servidão Felipe Wilberger, localizada na Rua Batista da Costa, Bairro Mosela.</t>
   </si>
   <si>
     <t>6722</t>
   </si>
   <si>
     <t>5445</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6722/6716.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6722/6716.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco e asfaltamento em rua bartolomeu sodré, próximo ao nº 112, no bairro: caxambú - petrópolis - R/j.</t>
   </si>
   <si>
     <t>6745</t>
   </si>
   <si>
     <t>5462</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6745/6739.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6745/6739.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Presidente Sodré, Bairro Siméria</t>
   </si>
   <si>
     <t>6746</t>
   </si>
   <si>
     <t>5463</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6746/6740.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6746/6740.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da Rua Carlos Frederico Kaupper, Bairro Mosela.</t>
   </si>
   <si>
     <t>6774</t>
   </si>
   <si>
     <t>5487</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6774/6768.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6774/6768.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da operação tapa buraco em toda extensão na Rua Engenheiro José Lima Filho , Duarte da Silveira.</t>
   </si>
   <si>
     <t>6798</t>
   </si>
   <si>
     <t>5495</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6798/6788.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6798/6788.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Gustavo Sampaio, localizado no Bairro Chácara Flora.</t>
   </si>
   <si>
     <t>6803</t>
   </si>
   <si>
     <t>5500</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6803/6793.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6803/6793.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação asfáltica em toda a extensão da Avenida dos Paulistas, Castelo São Manoel - Corrêas.</t>
   </si>
   <si>
     <t>6806</t>
   </si>
   <si>
     <t>5503</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6806/6796.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6806/6796.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Avenida Lúcio Meira, Bairro Bingen.</t>
   </si>
   <si>
     <t>6812</t>
   </si>
   <si>
     <t>5509</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6812/6802.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6812/6802.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Tomás Cameron, Bairro Valparaíso.</t>
   </si>
   <si>
     <t>6814</t>
   </si>
   <si>
     <t>5511</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6814/6804.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6814/6804.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Oswaldo Cruz, Bairro Valparaíso.</t>
   </si>
   <si>
     <t>6816</t>
   </si>
   <si>
     <t>5513</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6816/6806.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6816/6806.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Fabrício de Matos, Bairro Valparaíso.</t>
   </si>
   <si>
     <t>6817</t>
   </si>
   <si>
     <t>5514</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6817/6807.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6817/6807.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento e recapeamento em toda extensão da Rua Sargento Boening, Bairro Sargento Boening.</t>
   </si>
   <si>
     <t>6818</t>
   </si>
   <si>
     <t>5515</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6818/6808.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6818/6808.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Ernesto Paixão, Bairro Valparaíso.</t>
   </si>
   <si>
     <t>6819</t>
   </si>
   <si>
     <t>5516</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6819/6809.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6819/6809.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Napoleão Laureano, Bairro Sargento Boening.</t>
   </si>
   <si>
     <t>6820</t>
   </si>
   <si>
     <t>5517</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6820/6810.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6820/6810.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Saldanha Marinho, Bairro Sargento Boening.</t>
   </si>
   <si>
     <t>6825</t>
   </si>
   <si>
     <t>5522</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6825/6815.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6825/6815.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Rua Frederico Kronemberg, Mosela.</t>
   </si>
   <si>
     <t>6853</t>
   </si>
   <si>
     <t>5543</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6853/6842.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6853/6842.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Vista Alegre, localizada no bairro Taquara.</t>
   </si>
   <si>
     <t>6892</t>
   </si>
   <si>
     <t>5582</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6892/6881.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6892/6881.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco na Rua Paulo Arthur Waehner, Bairro Fragoso, Estrada da Saudade.</t>
   </si>
   <si>
     <t>6914</t>
   </si>
   <si>
     <t>5602</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6914/6903.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6914/6903.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Caminho da Ladeira, Bairro Boa Vista.</t>
   </si>
   <si>
     <t>6917</t>
   </si>
   <si>
     <t>5605</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6917/6906.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6917/6906.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da colocação de raspa de asfalto no pátio da UBS - UNIDADE BÁSICA DE SAÚDE ITAIPAVA, situada à Rua Philúvio Cerqueira Rodrigues, S/N, Itaipava - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>6918</t>
   </si>
   <si>
     <t>5606</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6918/6907.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6918/6907.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Cândido Borsato, Bairro Boa Vista.</t>
   </si>
   <si>
     <t>6930</t>
   </si>
   <si>
     <t>5609</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6930/6919.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6930/6919.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação em toda extensão da Rua Piauí, Bairro Quitandinha.</t>
   </si>
   <si>
     <t>6931</t>
   </si>
   <si>
     <t>5610</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6931/6920.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6931/6920.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da operação tapa buraco em toda extensão da Rua Dr. Bonejan - Provisória.</t>
   </si>
   <si>
     <t>6932</t>
   </si>
   <si>
     <t>5611</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6932/6921.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6932/6921.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Anna Nery, Bairro Estrada da Saudade.</t>
   </si>
   <si>
     <t>6933</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6933/6922.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6933/6922.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do asfaltamento em toda extensão da Rua Manoel Canedo - Pedro do Rio, Barra Mansa.</t>
   </si>
   <si>
     <t>6934</t>
   </si>
   <si>
     <t>5613</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6934/6923.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6934/6923.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação em toda extensão da Rua da Conquista, estrada do Brejal, nº1911, Bairro Posse.</t>
   </si>
   <si>
     <t>6937</t>
   </si>
   <si>
     <t>5616</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6937/6926.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6937/6926.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de uma operação tapa-buraco em toda a extensão da Rua Vitor Meirelles, localizada na Castelânea.</t>
   </si>
   <si>
     <t>6942</t>
   </si>
   <si>
     <t>5621</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6942/6931.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6942/6931.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento na Rua Dr Paulo Hervê, próximo ao nº 550, A, localizada no bairro Bingen.</t>
   </si>
   <si>
     <t>6958</t>
   </si>
   <si>
     <t>5637</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6958/6947.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6958/6947.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão na Rua Floresta, Bairro Floresta.</t>
   </si>
   <si>
     <t>6959</t>
   </si>
   <si>
     <t>5638</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6959/6948.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6959/6948.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa buraco e melhorias na Estrada Vista Alegre, próximo ao número 1225, Bairro Araras.</t>
   </si>
   <si>
     <t>6961</t>
   </si>
   <si>
     <t>5640</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6961/6950.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6961/6950.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco e asfaltamento em toda a extensão da rua elísio alves - Luzitano, caxambú, Petrópolis/Rj.</t>
   </si>
   <si>
     <t>6962</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6962/6951.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6962/6951.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco em toda a extensão, na rua francisco peixoto da costa - luzitano, caxambú, petrópolis/Rj.</t>
   </si>
   <si>
     <t>6976</t>
   </si>
   <si>
     <t>5653</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6976/6965-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6976/6965-.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda a extensão da Estrada do Mata Cavalo, localizada no Bairro Araras.</t>
   </si>
   <si>
     <t>6997</t>
   </si>
   <si>
     <t>5671</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6997/6986.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6997/6986.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de massa asfáltica em toda extensão da Rua Country Club, Duques, Bairro Quitandinha.</t>
   </si>
   <si>
     <t>7003</t>
   </si>
   <si>
     <t>5677</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7003/6992.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7003/6992.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Jurity, Brejal - Posse.</t>
   </si>
   <si>
     <t>7036</t>
   </si>
   <si>
     <t>5707</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7036/7025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7036/7025.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco em toda a extensão, na rua carvalho junior, Bairro: corrêas - petrópolis/RJ.</t>
   </si>
   <si>
     <t>7043</t>
   </si>
   <si>
     <t>5710</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7043/7032.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7043/7032.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recuperação viária através da pavimentação em toda extensão da Estrada das Pedras Negras, em Santa Mônica, Itaipava.</t>
   </si>
   <si>
     <t>7046</t>
   </si>
   <si>
     <t>5713</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7046/7035.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7046/7035.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da rua joão baravelli, bairro: morin, petrópolis/Rj.</t>
   </si>
   <si>
     <t>7047</t>
   </si>
   <si>
     <t>5714</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7047/7036.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7047/7036.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da rua elízio de carvalho, bairro: morin, petrópolis/rj.</t>
   </si>
   <si>
     <t>7050</t>
   </si>
   <si>
     <t>5715</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7050/7039.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7050/7039.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Rua Emídio Tavares, Bairro Vale do Carangola.</t>
   </si>
   <si>
     <t>7054</t>
   </si>
   <si>
     <t>5719</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7054/7043.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7054/7043.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco, em toda a extensão da Rua Aristides Ladeira, provisória- petrópolis/RJ.</t>
   </si>
   <si>
     <t>7056</t>
   </si>
   <si>
     <t>5721</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7056/7045.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7056/7045.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Servidão Dimas Moraes de Castro, localizada no Moinho Preto, Mosela.</t>
   </si>
   <si>
     <t>7058</t>
   </si>
   <si>
     <t>5723</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7058/7047.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7058/7047.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de aproveitamento do material fresado de asfalto (raspa de asfalto) retirado de vias municipais em Estradas Vicinais de Petrópolis.</t>
   </si>
   <si>
     <t>7059</t>
   </si>
   <si>
     <t>5724</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7059/7048.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7059/7048.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos em toda extensão da Rua dos Ferroviários, Bairro Alto da Serra.</t>
   </si>
   <si>
     <t>7062</t>
   </si>
   <si>
     <t>5727</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7062/7051.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7062/7051.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos na Rua Alfredo José Gomes, Bairro Quitandinha.</t>
   </si>
   <si>
     <t>7065</t>
   </si>
   <si>
     <t>5730</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7065/7054.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7065/7054.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação na Rua João Xavier, 545 A (subida ao lado da ponte de corrimão vermelha do sítio), Bairro Bingen.</t>
   </si>
   <si>
     <t>7066</t>
   </si>
   <si>
     <t>5731</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7066/7055.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7066/7055.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Kopke, Bairro Duchas.</t>
   </si>
   <si>
     <t>7068</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7068/7057.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7068/7057.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Fagundes Varela, Bairro Duchas.</t>
   </si>
   <si>
     <t>7089</t>
   </si>
   <si>
     <t>5752</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7089/7078.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7089/7078.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de raspa de asfalto em toda a extensão da Servidão Veraminda, Pedro do Rio, localizada no primeiro endereço à esquerda da Rua Domingos Pereira - conhecida como Estrada "Cova da Onça".</t>
   </si>
   <si>
     <t>7091</t>
   </si>
   <si>
     <t>5753</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7091/7080.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7091/7080.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Nair Tefé, Bairro Quitandinha.</t>
   </si>
   <si>
     <t>7093</t>
   </si>
   <si>
     <t>5755</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7093/7082.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7093/7082.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Benjamin Constant, Bairro Centro.</t>
   </si>
   <si>
     <t>7095</t>
   </si>
   <si>
     <t>5756</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7095/7084.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7095/7084.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua João Caetano, Bairro Caxambu.</t>
   </si>
   <si>
     <t>7096</t>
   </si>
   <si>
     <t>5757</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7096/7085.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7096/7085.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Bartolomeu Sodré, Bairro Caxambu.</t>
   </si>
   <si>
     <t>7111</t>
   </si>
   <si>
     <t>5766</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7111/7100.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7111/7100.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de uma operação tapa-buraco em toda a extensão da Rua Joaquina Dorothea de Sá Morelli, localizada no bairro Bingen.</t>
   </si>
   <si>
     <t>7113</t>
   </si>
   <si>
     <t>5768</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7113/7102.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7113/7102.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de uma operação tapa-buraco na Rua Luiz Winter, próximo ao nº 812, localizada no bairro Bingen.</t>
   </si>
   <si>
     <t>7114</t>
   </si>
   <si>
     <t>5769</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7114/7103.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7114/7103.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Rua João da Cruz, Boa Vista.</t>
   </si>
   <si>
     <t>7213</t>
   </si>
   <si>
     <t>5860</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7213/7202.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7213/7202.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da operação tapa buraco na Rua Dr. João Barcelos, próximo a Escola Municipal Carmen Nunes - Ponte de Ferro.</t>
   </si>
   <si>
     <t>7221</t>
   </si>
   <si>
     <t>5864</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7221/7210.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7221/7210.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da rua goiás, no bairro: nogueira - petrópolis - Rj.</t>
   </si>
   <si>
     <t>7229</t>
   </si>
   <si>
     <t>5869</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7229/7218.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7229/7218.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento e tapa buraco em toda extensão da Rua Amazonas, bairro Nogueira - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>7232</t>
   </si>
   <si>
     <t>5872</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7232/7221.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7232/7221.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação com asfalto ou concreto da Servidão Domenciano Alves Gonçalves, no bairro Alcobacinha.</t>
   </si>
   <si>
     <t>7260</t>
   </si>
   <si>
     <t>5894</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7260/7249.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7260/7249.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de uma operação tapa-buraco, em toda a extensão da Rua Nair Kronemberg de Oliveira, no bairro Bataillard.</t>
   </si>
   <si>
     <t>7274</t>
   </si>
   <si>
     <t>5898</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7274/7263.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7274/7263.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR A PAVIMENTAÇÃO ASFÁLTICA DE TODA EXTENSÃO DA RUA DOMINGOS JOSÉ MARTINS - BAIRRO BONSUCESSO.</t>
   </si>
   <si>
     <t>7286</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7286/7275.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7286/7275.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da operação tapa buraco em toda extensão da Rua Washington Luiz , Centro.</t>
   </si>
   <si>
     <t>7324</t>
   </si>
   <si>
     <t>5935</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7324/7312.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7324/7312.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de de operação tapa buraco, em toda extensão da Rua Coronel Duarte da Silveira, bairro Bingen - Petrópolis RJ.</t>
   </si>
   <si>
     <t>7325</t>
   </si>
   <si>
     <t>5936</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7325/7313.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7325/7313.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda a extensão da Rua Comandante Marcolino de Souza, bairro Itaipava - Petrópolis,RJ.</t>
   </si>
   <si>
     <t>7331</t>
   </si>
   <si>
     <t>5942</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7331/7319.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7331/7319.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR A OPERAÇÃO TAPA BURACO EM TODA EXTENSÃO DA RUA JAMIRO GUARIZZI - BAIRRO CHÁCARA FLORA.</t>
   </si>
   <si>
     <t>7332</t>
   </si>
   <si>
     <t>5943</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7332/7320.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7332/7320.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento (urgente) em toda a extensão da rua aurelio pires, no bairro: caxambu - petrópolis - Rj.</t>
   </si>
   <si>
     <t>7373</t>
   </si>
   <si>
     <t>5962</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7373/7361.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7373/7361.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de do asfaltamento e operação tapa buraco em toda extensão da Rua Emidio Tavares Carangola.</t>
   </si>
   <si>
     <t>7429</t>
   </si>
   <si>
     <t>5996</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7429/7416.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7429/7416.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" na Rua Dr. Bina, em frente ao nº565, (ponto final do ônibus), Bairro Calembe.</t>
   </si>
   <si>
     <t>7511</t>
   </si>
   <si>
     <t>6057</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7511/7497.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7511/7497.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Teresópolis , bairro Rio de janeiro , Quitandinha.</t>
   </si>
   <si>
     <t>7513</t>
   </si>
   <si>
     <t>6058</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7513/7499.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7513/7499.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda a extensão da rua Décio Augusto Nogueira, Retiro.</t>
   </si>
   <si>
     <t>7514</t>
   </si>
   <si>
     <t>6059</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7514/7997.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7514/7997.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda a extensão da rua Guido Graziosi, Retiro.</t>
   </si>
   <si>
     <t>7516</t>
   </si>
   <si>
     <t>6061</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7516/7502.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7516/7502.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento e a operação tapa buraco em toda extensão da Rua Cuba , Quitandinha.</t>
   </si>
   <si>
     <t>7519</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7519/7505.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7519/7505.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Deputado Altair de Oliveira Lima , Catobira , Itaipava.</t>
   </si>
   <si>
     <t>7528</t>
   </si>
   <si>
     <t>6068</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7528/7514.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7528/7514.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Estrada dos Micos, Bairro Araras.</t>
   </si>
   <si>
     <t>7530</t>
   </si>
   <si>
     <t>6070</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7530/7516.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7530/7516.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação asfáltica em toda extensão em toda extensão da Rua José Bispo Nascimento, Independência.</t>
   </si>
   <si>
     <t>7537</t>
   </si>
   <si>
     <t>6073</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7537/7523.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7537/7523.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em todo o Terminal Rodoviário de Corrêas, localizado na Estrada União e Indústria nº 1132, Corrêas.</t>
   </si>
   <si>
     <t>7539</t>
   </si>
   <si>
     <t>6075</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7539/7525.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7539/7525.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de uma operação tapa-buraco em toda a extensão da Rua Aristide Ladeira, no bairro Provisória.</t>
   </si>
   <si>
     <t>7543</t>
   </si>
   <si>
     <t>6077</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7543/7529.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7543/7529.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Rua Jenny Gomes, Itaipava.</t>
   </si>
   <si>
     <t>7546</t>
   </si>
   <si>
     <t>6080</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7546/7532.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7546/7532.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos em toda extensão da Rua Binot, Bairro Retiro.</t>
   </si>
   <si>
     <t>7573</t>
   </si>
   <si>
     <t>6093</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7573/7559.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7573/7559.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de finalização do asfalto na Rua Carioca, próximo ao 584, Nogueira.</t>
   </si>
   <si>
     <t>7574</t>
   </si>
   <si>
     <t>6094</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7574/7560.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7574/7560.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da Rua C na Estrada do Palmital, Águas Lindas, Nogueira.</t>
   </si>
   <si>
     <t>7575</t>
   </si>
   <si>
     <t>6095</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7575/7561.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7575/7561.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de serviço de fiscalização na calçada, localizada em frente ao número 629, na rua Mosela, Mosela.</t>
   </si>
   <si>
     <t>7582</t>
   </si>
   <si>
     <t>6099</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7582/7568.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7582/7568.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da Operação Tapa Buraco em toda a extensão da Rua Pedro Elmer, Itamarati.</t>
   </si>
   <si>
     <t>7585</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7585/7571.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7585/7571.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco em toda a extensão da rua ceará, bairro - quitandinha - petrópolis - Rj.</t>
   </si>
   <si>
     <t>7587</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7587/7573.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7587/7573.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco em toda a extensão da rua espírito santo - bairro - quitandinha - petrópolis - rj.</t>
   </si>
   <si>
     <t>7598</t>
   </si>
   <si>
     <t>6113</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7598/7584.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7598/7584.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de uma operação tapa-buraco na Rua Alfredo Batista, próximo ao nº 215, no bairro Chácara Flora.</t>
   </si>
   <si>
     <t>7613</t>
   </si>
   <si>
     <t>6117</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7613/7599.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7613/7599.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Servidão Luiza Justen Barbosa, tendo início ao lado do nº 250 na transversal, Rua Henrique Cunha, no bairro Bingen - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>7616</t>
   </si>
   <si>
     <t>6120</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7616/7602.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7616/7602.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da operação tapa buraco em toda extensão da Rua Pará, Quitandinha.</t>
   </si>
   <si>
     <t>7617</t>
   </si>
   <si>
     <t>6121</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7617/7603.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7617/7603.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da operação tapa buraco em toda extensão da Rua Rio Grande do Norte, Quitandinha.</t>
   </si>
   <si>
     <t>7623</t>
   </si>
   <si>
     <t>6127</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7623/7609.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7623/7609.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da operação tapa buraco e o asfaltamento em toda extensão da Rua Emílio Zaluar, Independência.</t>
   </si>
   <si>
     <t>7626</t>
   </si>
   <si>
     <t>6130</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7626/7612.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7626/7612.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da operação tapa buraco e o asfaltamento em toda extensão da Rua Bolívia, Quitandinha.</t>
   </si>
   <si>
     <t>7628</t>
   </si>
   <si>
     <t>6132</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7628/7614.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7628/7614.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de finalizar o asfalto na Servidão Antônio Ferreira Sofia, próximo ao número 554, Mosela.</t>
   </si>
   <si>
     <t>7649</t>
   </si>
   <si>
     <t>6143</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7649/7633.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7649/7633.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua da Pedreira, Araras.</t>
   </si>
   <si>
     <t>7679</t>
   </si>
   <si>
     <t>6153</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7679/7663.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7679/7663.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento por toda extensão da Rua das Dracenas, Vale dos Esquilos.</t>
   </si>
   <si>
     <t>7683</t>
   </si>
   <si>
     <t>6157</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7683/7667.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7683/7667.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento por toda extensão da Servidão Wilson Boechat, Rua Sebastião Pinho da Silva, Vale dos Esquilos.</t>
   </si>
   <si>
     <t>7690</t>
   </si>
   <si>
     <t>6164</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7690/7674.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7690/7674.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento do número 559 ao 1187 da Rua Floresta, no bairro Floresta Petrópolis RJ.</t>
   </si>
   <si>
     <t>7696</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7696/7980.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7696/7980.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Chile, localizada no bairro Alto da Serra.</t>
   </si>
   <si>
     <t>7697</t>
   </si>
   <si>
     <t>6171</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7697/7681.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7697/7681.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Avenida Coronel Albino Siqueira, localizada no bairro Alto da Serra.</t>
   </si>
   <si>
     <t>7698</t>
   </si>
   <si>
     <t>6172</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7698/7682.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7698/7682.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Alyntor Werneck, localizada no bairro Alto da Serra.</t>
   </si>
   <si>
     <t>7700</t>
   </si>
   <si>
     <t>6174</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7700/7684.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7700/7684.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Dr. Bina, Bairro Calembe em Nogueira.</t>
   </si>
   <si>
     <t>7710</t>
   </si>
   <si>
     <t>6184</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7710/7694.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7710/7694.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco na Rua Antônio Noel, próximo ao número 290, Duarte da Silveira.</t>
   </si>
   <si>
     <t>7725</t>
   </si>
   <si>
     <t>6189</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7725/7707.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7725/7707.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento na rua Floresta, do número 555 ao número 1187, Floresta.</t>
   </si>
   <si>
     <t>7727</t>
   </si>
   <si>
     <t>6191</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7727/7709.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7727/7709.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico, em toda a extensão da rua Américo Wanderley Salles, Floresta.</t>
   </si>
   <si>
     <t>7731</t>
   </si>
   <si>
     <t>6195</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7731/7713.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7731/7713.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Rua Carolina Justen, Duarte da Silveira, Bingen.</t>
   </si>
   <si>
     <t>7733</t>
   </si>
   <si>
     <t>6197</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7733/7715.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7733/7715.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco na Rua Buenos Aires, em frente ao número 138, Centro.</t>
   </si>
   <si>
     <t>7734</t>
   </si>
   <si>
     <t>6198</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7734/7716.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7734/7716.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da rua Henrique Raffard, Bingen.</t>
   </si>
   <si>
     <t>7750</t>
   </si>
   <si>
     <t>6205</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7750/7732.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7750/7732.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação asfáltica em toda a extensão da Rua Manoel Correa de Melo, Bairro da Glória.</t>
   </si>
   <si>
     <t>7790</t>
   </si>
   <si>
     <t>6231</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7790/7771.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7790/7771.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação urgente em toda extensão da Rua 2, ao final da José Almeida Amado, Bairro Caxambu.</t>
   </si>
   <si>
     <t>7791</t>
   </si>
   <si>
     <t>6232</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7791/7772.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7791/7772.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento na Servidão Idésio da Silva, Estrada velha da Estrela Próximo ao número 147c, Meio da Serra.</t>
   </si>
   <si>
     <t>7798</t>
   </si>
   <si>
     <t>6237</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7798/7779.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7798/7779.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Pref. Yedo Fiuza, no bairro Independência - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>7800</t>
   </si>
   <si>
     <t>6238</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7800/7781.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7800/7781.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Das Palmeiras, no Bairro Independência - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>7801</t>
   </si>
   <si>
     <t>6239</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7801/7782.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7801/7782.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Ângelo João Brand, no Bairro Independência - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>7807</t>
   </si>
   <si>
     <t>6240</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7807/7788.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7807/7788.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Abrahão Mussa, no Bairro Côrreas - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>7835</t>
   </si>
   <si>
     <t>6252</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7835/7816.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7835/7816.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PAVIMENTAÇÃO NA RUA FLORESTA A PARTIR DO NÚMERO 555 ATÉ O PONTO FINAL, NO BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>7859</t>
   </si>
   <si>
     <t>6260</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7859/7840.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7859/7840.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de restruturação e asfaltamento de toda a extensão da Rua Ana Rosa do Carmo, Madame Machado - Itaipava.</t>
   </si>
   <si>
     <t>7865</t>
   </si>
   <si>
     <t>6266</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7865/7846.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7865/7846.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Servidão, Francisco Justen, Bingen.</t>
   </si>
   <si>
     <t>7878</t>
   </si>
   <si>
     <t>6272</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7878/7859.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7878/7859.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco em toda a extensão da avenida Leopoldina - Bairro: Nogueira - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>7879</t>
   </si>
   <si>
     <t>6273</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7879/7860.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7879/7860.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de conclusão de asfaltamento na Rua Maria Madalena de Jesus Gomes, Meio da Serra - RJ.</t>
   </si>
   <si>
     <t>7882</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7882/7863.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7882/7863.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco e o asfaltamento em toda extensão da Rua Itaperuna, Bairro Quitandinha.</t>
   </si>
   <si>
     <t>7885</t>
   </si>
   <si>
     <t>6278</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7885/7866.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7885/7866.pdf</t>
   </si>
   <si>
     <t>7899</t>
   </si>
   <si>
     <t>6291</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7899/7880.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7899/7880.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ASFALTAMENTO EM TODA EXTENSÃO DA RUA WASHINGTON LUIZ PETRÓPOLIS.</t>
   </si>
   <si>
     <t>7904</t>
   </si>
   <si>
     <t>6292</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7904/7885.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7904/7885.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade asfaltamento na Rua Vereador Arnaldo de Azevedo, Alto da Serra.</t>
   </si>
   <si>
     <t>7908</t>
   </si>
   <si>
     <t>6296</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7908/7889.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7908/7889.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de de asfaltamento em toda extensão da Rua Bahia, localizada no bairro Amazonas.</t>
   </si>
   <si>
     <t>7910</t>
   </si>
   <si>
     <t>6298</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7910/7891.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7910/7891.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda extensão da Rua Alfredo José Gomes, localizada na rua do Batalhão da PM, bairro Quitandinha.</t>
   </si>
   <si>
     <t>7945</t>
   </si>
   <si>
     <t>6312</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7945/7925.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7945/7925.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE OPERAÇÃO TAPA BURACOS EM TODA A EXTENSÃO DA RUA GREGÓRIO CRUZICK - BAIRRO ITAMARATY.</t>
   </si>
   <si>
     <t>7954</t>
   </si>
   <si>
     <t>6318</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7954/7934.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7954/7934.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento na Vila Maria da Glória Fernandes Schmidt, Alto da Serra.</t>
   </si>
   <si>
     <t>7955</t>
   </si>
   <si>
     <t>6319</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7955/7935.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7955/7935.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão na Vila Pedro Calluini, Bingen.</t>
   </si>
   <si>
     <t>7956</t>
   </si>
   <si>
     <t>6320</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7956/7936.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7956/7936.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento por toda extensão da Rua I, no bairro Vale dos Esquilos, Retiro, Cep:25680-710.</t>
   </si>
   <si>
     <t>7966</t>
   </si>
   <si>
     <t>6330</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7966/7946.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7966/7946.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção asfáltica por toda extensão da Servidão Joaquim Saldanha, Estrada do Caititu, Corrêas.</t>
   </si>
   <si>
     <t>8007</t>
   </si>
   <si>
     <t>6353</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8007/7986.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8007/7986.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PAVIMENTAÇÃO ASFÁLTICA EM TODA A EXTENSÃO DA RUA ESPÍRITO SANTO - BAIRRO QUITANDINHA.</t>
   </si>
   <si>
     <t>8011</t>
   </si>
   <si>
     <t>6355</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8011/7990.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8011/7990.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Servidão Honorato da Silva Pereira, bairro Alto da Serra.</t>
   </si>
   <si>
     <t>8012</t>
   </si>
   <si>
     <t>6356</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8012/7991.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8012/7991.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PAVIMENTAÇÃO ASFÁLTICA EM TODA A EXTENSÃO DA AVENIDA AMARAL PEIXOTO - BAIRRO QUITANDINHA.</t>
   </si>
   <si>
     <t>8021</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8021/8000.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8021/8000.pdf</t>
   </si>
   <si>
     <t>8054</t>
   </si>
   <si>
     <t>6392</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8054/8033.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8054/8033.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Carvalho Junior, Vale do Sol, Corrêas.</t>
   </si>
   <si>
     <t>8067</t>
   </si>
   <si>
     <t>6401</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8067/8046.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8067/8046.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em aproximadamente 200 metros iniciando à partir do número 174 até a área de manobra da Rua Manoel Afonso, Vila Militar, Bingen.</t>
   </si>
   <si>
     <t>8088</t>
   </si>
   <si>
     <t>6410</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8088/8067.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8088/8067.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda a extensão da Servidão Celita de Oliveira Amaral - Itaipava.</t>
   </si>
   <si>
     <t>8104</t>
   </si>
   <si>
     <t>6416</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8104/8082.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8104/8082.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Servidão Hamilton dos Reis, bairro Morin.</t>
   </si>
   <si>
     <t>8105</t>
   </si>
   <si>
     <t>6417</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8105/8083.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8105/8083.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento por toda extensão da Rua Bernardo Proença, Itamarati.</t>
   </si>
   <si>
     <t>8109</t>
   </si>
   <si>
     <t>6421</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8109/8087.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8109/8087.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco na Rua Osvaldo Guimarães, próximo ao número 155, Pedro do Rio.</t>
   </si>
   <si>
     <t>8114</t>
   </si>
   <si>
     <t>6425</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8114/8092.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8114/8092.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa- buracos em toda extensão da Vila Manoel Corrêa, que fica na altura do número 220, na Rua Teresa, Bairro Alto da Serra.</t>
   </si>
   <si>
     <t>8127</t>
   </si>
   <si>
     <t>6436</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8127/8105.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8127/8105.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento de aproximadamente 15 metros da ladeira rocha miranda, próximo ao Nº 271, no bairro: Quarteirão Ingelhein - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>8140</t>
   </si>
   <si>
     <t>6442</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8140/8118.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8140/8118.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção na pavimentação na Servidão Antônio Vargas, localizado na Rua Marcolino Simões Ferreira, nº 186, Itamarati.</t>
   </si>
   <si>
     <t>8145</t>
   </si>
   <si>
     <t>6447</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8145/8123.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8145/8123.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento por toda extensão da Rua Paulo Rudge, Estrada da Saudade.</t>
   </si>
   <si>
     <t>8146</t>
   </si>
   <si>
     <t>6448</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8146/8124.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8146/8124.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção asfáltica por toda extensão da Rua Alberto Pullig, Bela Vista.</t>
   </si>
   <si>
     <t>8147</t>
   </si>
   <si>
     <t>6449</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8147/8125.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8147/8125.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção asfáltica por toda extensão do Morro do Bujão, na localidade do Alcobacinha, no bairro Bela Vista.</t>
   </si>
   <si>
     <t>8152</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8152/8130.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8152/8130.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reparação asfáltica por toda extensão da Travessa Cleveland, nº 1619, próximo ao bar da gruta na rua do túnel, Quissamã.</t>
   </si>
   <si>
     <t>8155</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8155/8133.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8155/8133.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Major Sérgio, Mosela.</t>
   </si>
   <si>
     <t>8159</t>
   </si>
   <si>
     <t>6456</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8159/8137.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8159/8137.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Frei Luiz, Centro.</t>
   </si>
   <si>
     <t>8160</t>
   </si>
   <si>
     <t>6457</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8160/8138.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8160/8138.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da Rua João Wendling, Mosela.</t>
   </si>
   <si>
     <t>8161</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8161/8139.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8161/8139.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Frei Rogério, Centro.</t>
   </si>
   <si>
     <t>8162</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8162/8140.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8162/8140.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão na Rua Barão do Triunfo, Mosela.</t>
   </si>
   <si>
     <t>8163</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8163/8141.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8163/8141.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação Tapa Buraco em toda a extensão da Rua Alice Herve, Bingen.</t>
   </si>
   <si>
     <t>8164</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8164/8142.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8164/8142.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Rua Manoel Torres, Bingen.</t>
   </si>
   <si>
     <t>8165</t>
   </si>
   <si>
     <t>6462</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8165/8143.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8165/8143.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da Rua Madre Francisca Pia, Mosela.</t>
   </si>
   <si>
     <t>8166</t>
   </si>
   <si>
     <t>6463</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8166/8144.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8166/8144.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento e recapeamento em toda a extensão da Servidão Cecília Maria da Conceição Ferreira, BR040 n 9313, FAZENDA INLGESA - PETRÓPOLIS/RJ.</t>
   </si>
   <si>
     <t>8168</t>
   </si>
   <si>
     <t>6465</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8168/8146.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8168/8146.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapete de asfalto no viradouro no final da Rua Venezuela , Quitandinha.</t>
   </si>
   <si>
     <t>8169</t>
   </si>
   <si>
     <t>6466</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8169/8147.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8169/8147.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da operação tapa buraco na Servidão Antônio Chrisóstomo da Silva , Quitandinha.</t>
   </si>
   <si>
     <t>8248</t>
   </si>
   <si>
     <t>6509</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8248/8226.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8248/8226.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Servidão Paulo Voigt, Morin.</t>
   </si>
   <si>
     <t>8289</t>
   </si>
   <si>
     <t>6530</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8289/8267.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8289/8267.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da rua Itaperuna no bairro: Quitandinha - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>8292</t>
   </si>
   <si>
     <t>6533</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8292/8270.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8292/8270.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento de toda a extensão da Servidão Maria da Conceição, localizada na Rua Alagoas, Quitandinha.</t>
   </si>
   <si>
     <t>8349</t>
   </si>
   <si>
     <t>6553</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8349/8327.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8349/8327.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento (urgente) em toda a extensão da estrada do parque bom clima, no bairro: Bonsucesso - Itaipava - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>8452</t>
   </si>
   <si>
     <t>6596</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8452/8430.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8452/8430.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Mercedes, Correas.</t>
   </si>
   <si>
     <t>8481</t>
   </si>
   <si>
     <t>6607</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8481/8459.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8481/8459.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ASFALTAMENTO EM TODA EXTENSÃO DA SERVIDÃO MATHEUS MANSO DE OLIVEIRA LOCALIZADO ATÍLIO MAROTTI QUARTEIRÃO BRASILEIRO.</t>
   </si>
   <si>
     <t>8575</t>
   </si>
   <si>
     <t>6609</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8575/8553.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8575/8553.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Brigadeiro Godinho dos Santos, localizada no Bairro Mosela.</t>
   </si>
   <si>
     <t>8576</t>
   </si>
   <si>
     <t>6610</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8576/8554.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8576/8554.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da rua madre Francisca Pia, no Bairro: Quarteirão Ingelhein - Petrópolis - RJ.</t>
   </si>
   <si>
     <t>8578</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8578/8556.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8578/8556.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco perto das lixeiras na Rua Brigadeiro Castrioto, próximo ao nº 2414, em frente à mercearia Meira, localizada no bairro Esperança.</t>
   </si>
   <si>
     <t>8587</t>
   </si>
   <si>
     <t>6621</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8587/8565.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8587/8565.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Asfaltamento em toda a extensão da Rua Vinte e Nove de Junho, bairro Valparaíso.</t>
   </si>
   <si>
     <t>8594</t>
   </si>
   <si>
     <t>6628</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8594/8572.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8594/8572.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Estrada do Ingá, Posse.</t>
   </si>
   <si>
     <t>8596</t>
   </si>
   <si>
     <t>6630</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8596/8574.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8596/8574.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Rua Valentim Osório, Cascatinha.</t>
   </si>
   <si>
     <t>8597</t>
   </si>
   <si>
     <t>6631</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8597/8575.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8597/8575.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Rua Luiz Pelegrini, Estrada da Saudade.</t>
   </si>
   <si>
     <t>8605</t>
   </si>
   <si>
     <t>6634</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8605/8583.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8605/8583.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da Servidão Maria Leontina Schusslēr Justen, referência: clube do celminha, no bairro: Bingen - Petrópolis - RJ.</t>
   </si>
   <si>
     <t>8610</t>
   </si>
   <si>
     <t>6639</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8610/8588.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8610/8588.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Elisa Molter Rodrigues, Mosela.</t>
   </si>
   <si>
     <t>8632</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8632/8610.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8632/8610.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico, em toda a extensão da rua Brigadeiro Castrioto, Provisória.</t>
   </si>
   <si>
     <t>8635</t>
   </si>
   <si>
     <t>6649</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8635/8613.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8635/8613.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico, em toda a extensão da rua Aristides Ladeira, Provisória.</t>
   </si>
   <si>
     <t>8641</t>
   </si>
   <si>
     <t>6652</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8641/8619.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8641/8619.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da Rua José do Patrocínio, bairro Independência, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>8643</t>
   </si>
   <si>
     <t>6654</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8643/8621.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8643/8621.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua visconde de Taunai, Bairro Correas.</t>
   </si>
   <si>
     <t>8659</t>
   </si>
   <si>
     <t>6667</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8659/8637.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8659/8637.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Rua Gonzaga Vieira Júnior, Vila de Cascatinha, Cascatinha.</t>
   </si>
   <si>
     <t>8663</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8663/8641.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8663/8641.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda extensão da Rua Bernardo Tosta, Vila de Cascatinha, Cascatinha.</t>
   </si>
   <si>
     <t>8689</t>
   </si>
   <si>
     <t>6682</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8689/8667.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8689/8667.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico, em toda a extensão da rua Antônio Francisco Patuléia, Provisória.</t>
   </si>
   <si>
     <t>8725</t>
   </si>
   <si>
     <t>6710</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8725/8703.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8725/8703.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Rua Manoel Pinto Filho, Atílio Marotti.</t>
   </si>
   <si>
     <t>8729</t>
   </si>
   <si>
     <t>6714</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8729/8707.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8729/8707.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Rua Horácio Magalhães, Independência.</t>
   </si>
   <si>
     <t>8740</t>
   </si>
   <si>
     <t>6723</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8740/8718.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8740/8718.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco na Rua Francisco Pia, em frente ao número 400, Quarteirão Ingelhim.</t>
   </si>
   <si>
     <t>8752</t>
   </si>
   <si>
     <t>6727</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8752/8730.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8752/8730.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da rua Benjamin Constant, localizado no bairro Centro.</t>
   </si>
   <si>
     <t>8765</t>
   </si>
   <si>
     <t>6739</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8765/8743.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8765/8743.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda a extensão da Travessa dos Goitacazes, localizado no Bairro Chácara Flora.</t>
   </si>
   <si>
     <t>8786</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8786/8764.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8786/8764.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico da Rua Pedro Hansen, próximo ao nº 531 da Rua Dr. Sá Earp, Morin.</t>
   </si>
   <si>
     <t>8796</t>
   </si>
   <si>
     <t>6758</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8796/8774.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8796/8774.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco em toda a extensão da Rua Euclides de Oliveira - Bairro - Meio da Serra - localidade horta - Petrópolis - RJ.</t>
   </si>
   <si>
     <t>8816</t>
   </si>
   <si>
     <t>6763</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8816/8794.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8816/8794.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco e recapeamento asfáltico, em toda a extensão da Rua República do Perú, principalmente próximo ao n 610, Quitandinha.</t>
   </si>
   <si>
     <t>8835</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8835/8813.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8835/8813.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Ceará, Localizada no Bairro Quitandinha.</t>
   </si>
   <si>
     <t>8871</t>
   </si>
   <si>
     <t>6787</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8871/8849.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8871/8849.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de conclusão do asfaltamento da Rua Pedro Elmer, bairro Quissama, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>8872</t>
   </si>
   <si>
     <t>6788</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8872/8850.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8872/8850.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de conclusão do asfaltamento da Rua Bernardo Vasconcelos Cascatinha Petrópolis RJ.</t>
   </si>
   <si>
     <t>8906</t>
   </si>
   <si>
     <t>6808</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8906/8884.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8906/8884.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Recuperação viária através da pavimentação em toda extensão da Estrada Antônio Pereira de Sá, 199 fundos, altura do número 566, bairro Araras.</t>
   </si>
   <si>
     <t>8912</t>
   </si>
   <si>
     <t>6811</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8912/8890.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8912/8890.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da Ladeira Eliza Reutther da Silva, localizado no Bairro Mosela.</t>
   </si>
   <si>
     <t>8913</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8913/8891.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8913/8891.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento de toda a extensão da Rua Doutor Lipold - Carangola.</t>
   </si>
   <si>
     <t>8914</t>
   </si>
   <si>
     <t>6813</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8914/8892.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8914/8892.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento de toda a extensão da Rua Jacob Bordgnon - Carangola.</t>
   </si>
   <si>
     <t>8928</t>
   </si>
   <si>
     <t>6821</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8928/8906.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8928/8906.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua São Gerônimo , Alto Independência.</t>
   </si>
   <si>
     <t>8940</t>
   </si>
   <si>
     <t>6832</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8940/8918.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8940/8918.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Serra Morena, Barra Mansa, Pedro do Rio.</t>
   </si>
   <si>
     <t>8947</t>
   </si>
   <si>
     <t>6834</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8947/8925.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8947/8925.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão na Estrada Luís Gomes da Silva (Caititu), bairro Corrêas - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>8948</t>
   </si>
   <si>
     <t>6835</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8948/8926.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8948/8926.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos na Rua Mimosas n°30 Fazenda Inglesa.</t>
   </si>
   <si>
     <t>8958</t>
   </si>
   <si>
     <t>6838</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8958/8936.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8958/8936.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco em toda a extensão da Rua Condessa Barbosa - Bairro: Corrêas - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>8968</t>
   </si>
   <si>
     <t>6846</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8968/8946.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8968/8946.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da Rua Margarida Christ de Oliveira, no Bairro: Cascatinha - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>8969</t>
   </si>
   <si>
     <t>6847</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8969/8947.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8969/8947.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da Rua José Ventura Tôrres, no Bairro: Cascatinha - localidade Itamarati - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>8970</t>
   </si>
   <si>
     <t>6848</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8970/8948.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8970/8948.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da Servidão Manoel Marques Correia, localizada na Rua do Paraíso, Sargento Boening.</t>
   </si>
   <si>
     <t>8971</t>
   </si>
   <si>
     <t>6849</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8971/8949.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8971/8949.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da Rua Pedro Elmer, no Bairro: Quissamã - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>8972</t>
   </si>
   <si>
     <t>6850</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8972/8950.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8972/8950.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da Rua Viúva Lima, no Bairro: Itamarati, Bairro: Petrópolis/RJ.</t>
   </si>
   <si>
     <t>8998</t>
   </si>
   <si>
     <t>6864</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8998/8976.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8998/8976.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão na Rua Bernardo Vasconcelos, no Bairro: Cascatinha - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>9001</t>
   </si>
   <si>
     <t>6867</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9001/8979.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9001/8979.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda a extensão da rua Ricardo Otello, Castelo São Manoel - Corrêas.</t>
   </si>
   <si>
     <t>9025</t>
   </si>
   <si>
     <t>6882</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9025/9003.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9025/9003.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reparo e manutenção asfáltica na Rua Isabel de Souza, Vale dos Esquilos.</t>
   </si>
   <si>
     <t>9049</t>
   </si>
   <si>
     <t>6893</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9049/9027.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9049/9027.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento de toda a extensão da Rua Oswero Carmo Vilaça, Chácara Flora.</t>
   </si>
   <si>
     <t>9084</t>
   </si>
   <si>
     <t>6922</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9084/9062.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9084/9062.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Asfaltamento na Estrada Oswaldo Perlingeiro, Ingá, Posse, 5º Distrito de Petrópolis.</t>
   </si>
   <si>
     <t>9089</t>
   </si>
   <si>
     <t>6926</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9089/9067.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9089/9067.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Manoel Pereira de Barros, Barra Mansa, Pedro do Rio.</t>
   </si>
   <si>
     <t>9093</t>
   </si>
   <si>
     <t>6928</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9093/9071.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9093/9071.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção asfáltica por toda extensão da Rua Euclides de Oliveira, lote 400, Vila São Francisco, Lopes Trovão.</t>
   </si>
   <si>
     <t>9099</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9099/9077-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9099/9077-.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Servidão Luiz Ferreira da Silva, Estrada do Paraíso, localizado no bairro Castelânea.</t>
   </si>
   <si>
     <t>9103</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9103/9081.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9103/9081.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reparo e manutenção asfáltica na Rua Vale das Flores, próximo ao nº 420, Bonfim.</t>
   </si>
   <si>
     <t>9108</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9108/9086.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9108/9086.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do calçamento da Estrada do Xingú, Bairro Nossa Senhora de Fátima, Posse, 5º Distrito deste Município.</t>
   </si>
   <si>
     <t>9125</t>
   </si>
   <si>
     <t>6950</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9125/9103.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9125/9103.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ASAFALTAMENTO EM TODA EXTENSÃO DA RUA ARCELINO CORREA MACHADO BARRA MANSA 4 DISTRITO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>9149</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9149/9127.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9149/9127.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco na Rua Alexandre Fiani a partir do nº 2017, Independência.</t>
   </si>
   <si>
     <t>9200</t>
   </si>
   <si>
     <t>6965</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9200/9178.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9200/9178.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Armando Fràguas Nogueira, localizado na comunidade do Gulf, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>9204</t>
   </si>
   <si>
     <t>6969</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9204/9182.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9204/9182.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Francisco Raposo de Rezende, localizada no Bairro Retiro, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>9267</t>
   </si>
   <si>
     <t>7010</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9267/9245.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9267/9245.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento por toda extensão da rua para melhor atender as ambulâncias que percorrem até o Hospital Alcides Carneiro, localizado na Rua Vigário Correa, Bairro Corrêas.</t>
   </si>
   <si>
     <t>9294</t>
   </si>
   <si>
     <t>7018</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9294/9272.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9294/9272.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reparo e manutenção asfáltica na Estrada Bernardo Coutinho, nº 4570, Araras.</t>
   </si>
   <si>
     <t>9304</t>
   </si>
   <si>
     <t>7023</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9304/9282.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9304/9282.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de da Operação Tapa Buraco em toda a extensão da Rua Silva Jardim, Centro.</t>
   </si>
   <si>
     <t>9311</t>
   </si>
   <si>
     <t>7027</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9311/9289.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9311/9289.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa buraco em toda extensão na Rua Carvalho Jr, Bairro Corrêas - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>9337</t>
   </si>
   <si>
     <t>7035</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9337/9315.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9337/9315.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de que seja realizada a pavimentação asfáltica em toda extensão da Estrada Arnaldo de Dyckerhoff, localizada no bairro Posse.</t>
   </si>
   <si>
     <t>9404</t>
   </si>
   <si>
     <t>7064</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9404/9382.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9404/9382.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco e recapeamento asfáltico, em toda a extensão da Rua Valentim Osorio da Silva, Estrada da Saudade, Cascatinha.</t>
   </si>
   <si>
     <t>9405</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9405/9383.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9405/9383.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico, em toda a extensão da Rua Cândido Borsato, Estrada da Saudade, Cascatinha.</t>
   </si>
   <si>
     <t>9406</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9406/9384.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9406/9384.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico, em toda a extensão da Rua Henrique João da Cruz, Estrada da Saudade, Cascatinha.</t>
   </si>
   <si>
     <t>9408</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9408/9386.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9408/9386.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão (aproximadamente 800m) da Rua Cláudio da Silva Vieira , Caititu, Corrêas.</t>
   </si>
   <si>
     <t>9420</t>
   </si>
   <si>
     <t>7079</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9420/9398.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9420/9398.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco da Rua Eliza Mussel nº 267, ponto final ônibus - Bairro: Caxambu - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>9421</t>
   </si>
   <si>
     <t>7080</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9421/9399.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9421/9399.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco em toda a extensão da Rua José Almeida Amado - Bairro: Caxambu - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>9425</t>
   </si>
   <si>
     <t>7081</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9425/9403.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9425/9403.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento e recapeamento em toda a extensão da Estrada do Paraíso, bairro sargento boenning.</t>
   </si>
   <si>
     <t>9428</t>
   </si>
   <si>
     <t>7084</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9428/9406.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9428/9406.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco e recapeamento asfáltico, em toda a extensão da Rua Visconde de Taunay, Castelo São Manoel, Corrêas.</t>
   </si>
   <si>
     <t>9431</t>
   </si>
   <si>
     <t>7085</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9431/9409.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9431/9409.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos em toda extensão da Vila Francisco Wilbert, localizada no final da Rua Francisco Hillen, no bairro Mosela.</t>
   </si>
   <si>
     <t>9441</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9441/9419.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9441/9419.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco na Rua Valentim Osório da Silva, Cascatinha.</t>
   </si>
   <si>
     <t>9442</t>
   </si>
   <si>
     <t>7094</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9442/9420.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9442/9420.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco na Rua Luiz Pelegrini, Estrada da Saudade.</t>
   </si>
   <si>
     <t>9443</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9443/9421.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9443/9421.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco na Rua Henrique João da Cruz, Cascatinha.</t>
   </si>
   <si>
     <t>9472</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9472/9450.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9472/9450.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa buracos ou asfaltamento por toda extensão da Rua Marcolino de Souza, localizado próximo ao Arranha-Céu, Bairro Itaipava - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>9509</t>
   </si>
   <si>
     <t>7129</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9509/9487.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9509/9487.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltar o trecho localizado entre os números 320 e 428 da Rua Professor Stroeller, no Quarteirão Brasileiro.</t>
   </si>
   <si>
     <t>9512</t>
   </si>
   <si>
     <t>7131</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9512/9490.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9512/9490.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltar o pequeno trecho localizado entre os números 638 e 664 da Rua Professor Stroeller, no Quarteirão Brasileirão.</t>
   </si>
   <si>
     <t>9527</t>
   </si>
   <si>
     <t>7142</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9527/9505.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9527/9505.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do Calçamento/Asfaltamento/Concretagem em toda extensão da 2ª entrada de acesso ao Loteamento do Cinézio, estrada do Xingú, Bairro Nossa Senhora de Fátima, Posse, 5º Distrito de Petrópolis.</t>
   </si>
   <si>
     <t>9528</t>
   </si>
   <si>
     <t>7143</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9528/9506.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9528/9506.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do Calçamento/Asfaltamento/Concretagem em toda extensão da entrada principal de acesso ao Loteamento do Cinézio, estrada do Xingú, Bairro Nossa Senhora de Fátima, Posse, 5º Distrito de Petrópolis.</t>
   </si>
   <si>
     <t>9538</t>
   </si>
   <si>
     <t>7153</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9538/9516.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9538/9516.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do Calçamento/Asfaltamento/concretagem em toda extensão da Rua conhecida com Rua da Flávia, fica localizada na segunda entrada à esquerda sentido Xingú, Bairro Nossa Senhora de Fátima, Posse, 5º Distrito de Petrópolis.</t>
   </si>
   <si>
     <t>9541</t>
   </si>
   <si>
     <t>7156</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9541/9519.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9541/9519.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recuperação viária através da realização de operação "Tapa Buraco" em toda a extensão Rua São Sebastião, bairro São Sebastião.</t>
   </si>
   <si>
     <t>9543</t>
   </si>
   <si>
     <t>7157</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9543/9521.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9543/9521.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recuperação viária através da pavimentação asfáltica em toda extensão da Rua Gastão Marquês Laumonier, bairro Mauá.</t>
   </si>
   <si>
     <t>9559</t>
   </si>
   <si>
     <t>7162</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9559/9537.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9559/9537.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão do logradouro conhecido como Comunidade da Aldeia, Rodovia Washington Luiz, km 79, BR 040, Estrada do Contorno.</t>
   </si>
   <si>
     <t>9619</t>
   </si>
   <si>
     <t>7187</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9619/9597.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9619/9597.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco e recapeamento asfáltico, em toda a extensão da Rua 28 de Abril, Madame Machado, principalmente em um buraco que se abriu no final da rua - Itaipava.</t>
   </si>
   <si>
     <t>9628</t>
   </si>
   <si>
     <t>7196</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9628/9606.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9628/9606.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da realização de manutenção viária e colocação de raspa de asfalto na Rua Claudio da Silva Vieira, Caititu, Corrêas - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>9631</t>
   </si>
   <si>
     <t>7199</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9631/9609.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9631/9609.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção asfáltica por toda extensão da Alameda Joaquim Henrique e Grossi, Quitandinha.</t>
   </si>
   <si>
     <t>9633</t>
   </si>
   <si>
     <t>7201</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9633/9611.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9633/9611.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco em toda a extensão da estrada da independência, bairro: independência - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>9693</t>
   </si>
   <si>
     <t>7219</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9693/9671.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9693/9671.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da operação tapa buraco em toda extensão da Estrada do Samambaia, Samambaia.</t>
   </si>
   <si>
     <t>9706</t>
   </si>
   <si>
     <t>7222</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9706/9684.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9706/9684.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos em toda extensão da Servidão Elisabeth Burger Kling, Mosela.</t>
   </si>
   <si>
     <t>9716</t>
   </si>
   <si>
     <t>7227</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9716/9694.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9716/9694.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Rua Henrique Paixão, localizada no bairro Floresta.</t>
   </si>
   <si>
     <t>9722</t>
   </si>
   <si>
     <t>7230</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9722/9700.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9722/9700.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco em toda extensão da Rua 24 de Maio, bairro Centro.</t>
   </si>
   <si>
     <t>9730</t>
   </si>
   <si>
     <t>7233</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9730/9708.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9730/9708.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco em toda a extensão da rua 24 maio, entre os nº 45 ao 522 - Bairro: Centro - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>9746</t>
   </si>
   <si>
     <t>7243</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9746/9724.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9746/9724.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de que seja realizada a pavimentação asfáltica, próximo ao n°85 da Rua Barão de Águas Claras, (nas curvas), localizada no bairro Caxambu.</t>
   </si>
   <si>
     <t>9749</t>
   </si>
   <si>
     <t>7246</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9749/9727.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9749/9727.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Travessa Mestre Deoclécio Damasceno Freitas, bairro Alto da Serra.</t>
   </si>
   <si>
     <t>9750</t>
   </si>
   <si>
     <t>7247</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9750/9728.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9750/9728.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Prefeito Ari Barbosa, bairro Centro.</t>
   </si>
   <si>
     <t>9753</t>
   </si>
   <si>
     <t>7250</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9753/9731.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9753/9731.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ASAFALTAMENTO EM TODA EXTENSÃO DA RUA ARCILINO CORREA MACHADO, BARRA MANSA, 4 DISTRITO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>9762</t>
   </si>
   <si>
     <t>7255</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9762/9740.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9762/9740.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos em toda a extensão da Estrada da Independência, Bairro Independência.</t>
   </si>
   <si>
     <t>9790</t>
   </si>
   <si>
     <t>7258</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9790/9768.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9790/9768.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de que seja realizada operação tapa buracos em toda extensão da Rua Prof° Cardoso de Mello - Caminho do Fragoso, bairro Estrada da Saudade.</t>
   </si>
   <si>
     <t>9855</t>
   </si>
   <si>
     <t>7288</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9855/9833.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9855/9833.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento de toda a extensão da Rua Caminho do Imperador - Independência.</t>
   </si>
   <si>
     <t>9899</t>
   </si>
   <si>
     <t>7308</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9899/9877.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9899/9877.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Avenida Portugal, Valparaíso, Petrópolis/RJ.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -14589,67 +14589,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3654/3653.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6753/6747.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1735/1734.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6783/6777.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2185/2184.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3512/3511.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3513/3512.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3514/3513.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4226/4225.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4439/4435.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/218/218_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/225/225.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/231/231.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/233/233.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/236/236.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/240/240.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/247/247.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/248/248.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/249/249.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/250/250.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/258/258.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/261/261.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/262/262.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/264/264.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/265/265.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/266/266.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/267/267.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/268/268.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/273/273.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/276/276.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/277/277.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/278/278.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/281/281.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/287/287.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/289/289.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/290/290.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/297/297.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/298/298.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/315/315.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/316/316.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/319/319.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/322/322.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/421/421.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/426/426.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/427/427.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/428/428.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/429/429.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/442/442.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/443/443.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/452/452.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/453/453.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/455/455.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/460/460.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/461/461.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/464/464.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/470/470.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/472/472.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/487/487.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/490/490.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/491/491.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/495/495.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/515/515.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/518/518.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/544/544.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/548/548.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/550/550.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/560/560.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/561/561.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/564/564.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/566/566.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/567/567.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/570/570.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/571/571.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/573/573.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/575/575.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/576/576.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/577/577.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/579/579.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/581/581.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/583/583.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/585/585.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/586/586.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/587/587.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/589/589.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/598/598.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/601/601.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/611/611.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/612/612.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/614/614.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/615/615.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/617/617.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/624/624.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/637/637.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/648/648.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/650/650.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/651/651.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/655/655.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/693/0693.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/701/0701.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/705/0705.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/711/0711.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/713/713.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/719/719.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/722/722.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/725/0725.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/738/0738.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/744/744.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/745/745.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/750/750.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/755/755.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/756/756.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/757/757.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/759/759.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/762/762.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/763/763.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/765/765.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/769/769.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/770/770.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/771/771.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/773/773.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/798/798.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/802/802.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/810/810.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/844/844.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/847/847.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/848/848.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/849/849.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/854/854.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/861/861.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/922/922.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/926/926.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/927/927.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/928/928.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/939/939.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/974/974.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1054/1054.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1059/1059.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1060/1060.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1065/1065.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1066/1066.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1067/1067.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1068/1068.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1069/1069.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1081/1081.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1085/1085.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1089/1089.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1096/1096.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1099/1099.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1100/1100.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1107/1107.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1111/1111.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1113/1113.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1117/1117.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1133/1133.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1138/1138.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1144/1144.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1163/1163.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1180/1180.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1182/1182.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1185/1185.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1191/1191.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1199/1199.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1202/1202.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1204/1204.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1217/1217.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1227/1227.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1228/1228.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1229/1229.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1230/1230.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1235/1235.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1238/1238.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1241/1241.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1244/1244.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1245/1245.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1247/1247.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1252/1252.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1254/1254.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1255/1255.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1256/1256.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1260/1260.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1263/1263.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1264/1264.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1274/1274.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1284/1284.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1296/1296.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1307/1307.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1308/1308.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1315/1315.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1320/1320.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1321/1321.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1322/1322.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1324/1324.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1329/1329.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1330/1330.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1335/1135.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1344/1344.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1345/1345.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1346/1346.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1356/1356.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1358/1358.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1368/1368.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1379/1379.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1387/1387.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1390/1390.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1397/1397.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1436/1436.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1448/1448.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1449/1449.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1452/1452.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1457/1457.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1467/1467.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1490/1490.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1491/1491.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1492/1492.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1493/1493.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1494/1494.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1502/1502.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1503/1503.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1539/1539.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1542/1542.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1560/1560.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1562/1562.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1566/1566.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1574/1574.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1577/1577.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1581/1581.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1582/1582.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1583/1583.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1598/1598.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1602/1602.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1607/1607.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1611/1611.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1614/1614.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1622/1622.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1623/1623.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1636/1636.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1641/1641.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1644/1644.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1673/1672.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1674/1673.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1682/1681.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1685/1684.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1686/1685.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1687/1686.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1688/1687.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1690/1689.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1694/1693.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1757/1756.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1779/1778.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1780/1779.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1781/1780.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1782/1781.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1785/1784.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1786/1785.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1787/1786.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1796/1795.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1800/1799.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1802/1801.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1831/1830.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1836/1835.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1838/1837.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1843/1842.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1851/1850.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1853/1852.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1854/1853.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1859/1858.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1860/1859.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1868/1867.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1869/1868.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1870/1869.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1880/1879.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1883/1882.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1892/1891.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1900/1899.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1903/1902.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1908/1907.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1914/1913.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1919/1918.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1940/1939.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1943/1942.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1950/1949.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1957/1956.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1960/1959.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1965/1964.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1974/1973.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1985/1984.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1995/1994.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2000/1999.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2008/2007.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2012/2011.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2013/2012.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2020/2019.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2024/2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2026/2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2027/2026.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2030/2029.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2031/2030.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2033/2032.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2041/2040.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2048/2047.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2054/2053.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2058/2057.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2065/2064.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2066/2065.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2068/2067.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2069/2068.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2070/2069.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2072/2071.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2080/2079.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2083/2082.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2090/2089.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2115/2114.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2122/2121.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2123/2122.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2125/2124.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2128/2127.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2129/2128.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2130/2129.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2131/2130.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2134/2133.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2142/2141.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2147/2146.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2162/2161.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2177/2176.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2184/2183.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2190/2189.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2192/2191.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2193/2192.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2195/2194.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2201/2200.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2202/2201.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2205/2204.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2206/2205.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2212/2211.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2215/2214.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2218/2217.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2220/2219.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2223/2222.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2224/2223.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2225/2224.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2226/2225.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2227/2226.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2229/2228.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2230/2229.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2232/2231.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2233/2232.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2236/2235.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2243/2242.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2249/2248.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2250/2249.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2252/2251.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2254/2253.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2256/2255.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2257/2256.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2259/2258.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2260/2259.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2262/2261.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2263/2262.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2268/2267.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2269/2268.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2270/2269.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2277/2276.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2279/2278.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2281/2280.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2283/2282.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2287/2286.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2297/2296.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2303/2302.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2308/2307.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2320/2319.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2325/2324.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2328/2327.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2329/2328.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2336/2335.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2345/2344.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2353/2352.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2356/2355.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2358/2357.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2359/2358.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2362/2361.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2363/2362.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2364/2363.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2365/2364.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2367/2366.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2369/2368.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2372/2371.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2374/2373.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2381/2380.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2384/2383.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2388/2387.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2391/2390.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2394/2393.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2409/2408.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2411/2410.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2418/2417.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2419/2418.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2422/2421.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2425/2424.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2430/2429.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2432/2431.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2437/2436.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2438/2437.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2439/2438.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2445/2444.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2446/2445.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2447/2446.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2449/2448.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2452/2451.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2456/2455.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2458/2457.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2459/2458.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2462/2461.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2473/2472.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2488/2487.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2490/2489.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2492/2491.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2493/2492.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2494/2493.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2495/2494.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2496/2495.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2497/2496.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2503/2502.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2509/2508.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2514/2513.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2515/2514.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2516/2515.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2525/2524.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2533/2532.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2535/2534.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2549/2548.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2555/2554.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2556/2555.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2557/2556.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2558/2557.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2565/2564.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2569/2568.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2572/2571.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2609/2608.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2610/2609.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2612/2611.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2619/2618.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2623/2622.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2628/2627.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2630/2629.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2631/2630.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2636/2635.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2641/2640.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2649/2648.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2651/2650.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2655/2654.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2656/2655.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2657/2656.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2659/2658.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2670/2669.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2677/2676.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2680/2679.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2701/2700.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2714/2713.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2720/2719.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2727/2726.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2728/2727.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2735/2734.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2736/2735.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2738/2737.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2741/2740.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2742/2741.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2757/2756.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2774/2773.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2775/2774.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2776/2775.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2777/2776.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2780/2779.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2781/2780.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2790/2789.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2791/2790.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2801/2800.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2810/2809.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2822/2821.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2833/2832.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2834/2833.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2835/2834.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2842/2841.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2861/2860.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2862/2861.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2879/2878.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2900/2899.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2904/2903.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2936/2935.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2938/2937.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2952/2951.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2955/2954.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2961/2960.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2965/2964.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3000/2999.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3007/3006.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3009/3008.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3019/3018.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3020/3019.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3030/3029.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3031/3030.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3033/3032.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3038/3037.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3077/3076.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3084/3083.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3085/3084.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3106/3105.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3143/3142.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3144/3143.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3155/3154.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3174/3173.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3176/3175.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3192/3191.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3193/3192.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3194/3193.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3199/3198.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3226/3225.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3228/3227.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3233/3232.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3240/3239.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3244/3243.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3252/3251.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3256/3255.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3272/3271.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3273/3272.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3283/3282.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3284/3283.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3287/3286.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3295/3294.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3299/3298.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3311/3310.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3325/3324.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3327/3326.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3329/3328.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3330/3329.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3333/3332.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3334/3333.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3342/3341.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3344/3343.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3348/3347.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3349/3348.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3352/3351.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3353/3352.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3363/3362.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3388/3387.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3393/3392.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3399/3398.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3403/3402.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3405/3404.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3406/3405.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3407/3406.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3410/3409.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3412/3411.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3415/3414.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3417/3416.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3434/3433.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3435/3434.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3437/3436.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3439/3438.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3440/3439.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3442/3441.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3443/3442.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3444/3443.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3445/3444.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3446/3445.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3447/3446.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3449/3448.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3451/3450.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3453/3452.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3455/3454.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3457/3456.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3464/3463.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3466/3465.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3468/3467.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3470/3469.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3476/3475.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3485/3484.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3494/3493.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3495/3494.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3496/3495.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3509/3508.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3510/3509.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3516/3515.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3525/3524.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3527/3526.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3529/3528.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3544/3543.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3545/3544.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3546/3545.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3553/3552.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3558/3557.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3572/3571.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3573/3572.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3575/3574.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3584/3583.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3585/3584.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3591/3590.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3604/3603.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3609/3608.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3611/3610.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3618/3617.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3632/3631.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3635/3634.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3637/3636.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3646/3645.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3647/3646.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3664/3663.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3673/3672.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3681/3680.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3699/3698.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3731/3730.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3732/3731.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3733/3732.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3734/3733.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3735/3734.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3748/3747.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3750/3749.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3758/3757.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3773/3772.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3776/3775.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3782/3781.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3784/3783.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3785/3854.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3801/3800.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3810/3809.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3816/3815.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3830/3829.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3838/3837.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3866/3865.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3876/3875.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3879/3878.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3890/3889.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3906/3905.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3920/3919.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3925/3924.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3950/3949.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3957/3956.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3978/3977.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3979/3978.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3995/3994.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3997/3996.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4001/4000.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4002/4001.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4004/4003.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4010/4009.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4026/4025.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4040/4039.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4048/4047.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4058/4057.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4059/4058.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4062/4061.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4063/4062.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4064/4063.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4068/4067.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4070/4069.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4071/4070.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4072/4071.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4078/4077.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4091/4090.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4115/4114.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4120/4119.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4126/4125.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4141/4140.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4142/4141.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4155/4154.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4156/4155.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4157/4156.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4168/4167.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4196/4195.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4206/4205.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4207/4206.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4214/4213.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4215/4214.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4227/4226.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4236/4235.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4237/4236.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4239/4238.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4240/4239.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4241/4240.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4242/4241.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4244/4243.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4245/4244.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4246/4245.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4247/4246.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4248/4247.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4249/4248.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4250/4249.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4251/4250.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4252/4251.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4253/4252.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4254/4253.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4255/4254.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4256/4255.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4257/4256.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4258/4257.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4259/4258.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4261/4260.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4263/4262.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4264/4263.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4265/4264.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4266/4265.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4267/4266.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4268/4267.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4269/4268.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4270/4269.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4271/4270.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4274/4273.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4276/4275.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4277/4276.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4278/4277.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4279/4278.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4280/4279.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4282/4281.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4283/4282.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4284/4283.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4287/4286.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4297/4296.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4299/4298.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4300/4299.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4302/4301.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4303/4302.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4304/4303.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4305/4304.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4306/4305.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4307/4306.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4309/4307.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4312/4310.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4313/4311.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4314/4312.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4315/4313.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4316/4314.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4332/4330.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4337/4335.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4339/4337.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4340/4338.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4350/4348.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4352/4350.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4353/4351.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4354/4352.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4355/4353.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4356/4354.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4357/4355.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4364/4362.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4395/4393.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4396/4394.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4397/4395.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4403/4401.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4407/4405.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4430/4426.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4434/4430.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4449/4445.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4473/4469.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4489/4485.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4522/4518.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4529/4525.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4543/4539.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4546/4542.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4554/4550.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4566/4562.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4567/4563.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4590/4586.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4592/4588.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4594/4590.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4598/4594.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4608/4604.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4623/4619.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4629/4625.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4638/4634.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4641/4637.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4642/4638.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4654/4650.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4672/4668.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4681/4677.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4686/4682.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4690/4686.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4699/4695.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4702/4698.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4703/4699.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4720/4716.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4740/4736.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4773/4769.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4796/4792.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4819/4815.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4820/4816.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4821/4817.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4841/4837.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4855/4851.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4864/4860.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4870/4866.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4871/4867.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4879/4875.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4884/4880.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4897/4893.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4908/4904.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4910/4905.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4926/4921.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4927/4922.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4966/4961.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4968/4963.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4972/4967.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4974/4969.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4985/4980.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5039/5034.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5061/5056.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5063/5058.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5072/5067.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5088/5083.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5110/5105.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5124/5119.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5127/5122.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5135/5130.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5182/5177.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5197/5192.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5198/5193.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5243/5238.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5248/5243.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5274/5269.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5286/5281.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5287/5282.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5298/5293.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5301/5296.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5306/5301.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5323/5318.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5332/5327.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5342/5337.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5345/5340.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5352/5347.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5359/5354.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5382/5377.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5386/5381.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5387/5382.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5389/5384.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5399/5394.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5404/5399.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5425/5420.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5428/5423.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5437/5432.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5446/5441.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5474/5469.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5538/5533.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5556/5551.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5584/5579.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5594/5589.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5596/5591.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5612/5607.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5618/5613.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5623/5618.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5639/5634.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5641/5636.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5642/5637.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5644/5639.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5649/5644.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5678/5673.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5690/5685.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5691/5686.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5692/5687.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5693/5688.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5694/5689.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5695/5690.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5701/5696.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5729/5724.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5733/5728.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5739/5734.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5741/5736.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5743/5738.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5810/5805.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5812/5807.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5824/5819.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5834/5829.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5845/5840.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5857/5852.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5868/5863.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5886/5881.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5887/5882.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5907/5902.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5909/5904.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5938/5933.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5966/5961.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5998/5993.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5999/5994.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6002/5997.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6020/6015.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6021/6016.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6023/6018.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6024/6019.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6029/6024.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6042/6037.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6064/6058.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6100/6094.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6101/6095.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6102/6096.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6103/6097.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6141/6135.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6147/6141.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6170/6164.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6190/6184.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6241/6235.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6248/6242.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6249/6243.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6250/6244.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6263/6257.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6275/6269.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6276/6270.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6282/6276.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6302/6296.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6304/6298.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6307/6301.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6321/6315.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6323/6317.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6336/6330.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6354/6348.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6365/6359.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6378/6372.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6380/6374.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6382/6376.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6384/6378.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6385/6379.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6393/6387.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6398/6392.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6400/6394.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6403/6397.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6405/6399.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6409/6403.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6424/6418.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6430/6424.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6445/6439.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6450/6444.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6451/6445.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6453/6447.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6454/6448.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6455/6449.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6458/6452.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6459/6453.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6460/6454.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6461/6455.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6479/6473.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6485/6479.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6486/6480.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6488/6482.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6489/6483.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6490/6484.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6491/6485.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6493/6487.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6497/6491.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6520/6514.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6521/6515.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6522/6516.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6524/6518.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6534/6528.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6548/6542.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6551/6545.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6555/6549.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6585/6579.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6587/6581.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6590/6584.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6597/6591.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6598/6592.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6600/6594.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6612/6606.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6622/6616.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6648/6642.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6662/6656.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6668/6662.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6669/6663.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6678/6672.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6692/6686.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6711/6705.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6722/6716.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6745/6739.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6746/6740.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6774/6768.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6798/6788.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6803/6793.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6806/6796.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6812/6802.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6814/6804.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6816/6806.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6817/6807.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6818/6808.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6819/6809.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6820/6810.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6825/6815.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6853/6842.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6892/6881.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6914/6903.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6917/6906.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6918/6907.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6930/6919.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6931/6920.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6932/6921.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6933/6922.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6934/6923.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6937/6926.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6942/6931.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6958/6947.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6959/6948.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6961/6950.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6962/6951.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6976/6965-.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6997/6986.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7003/6992.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7036/7025.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7043/7032.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7046/7035.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7047/7036.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7050/7039.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7054/7043.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7056/7045.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7058/7047.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7059/7048.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7062/7051.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7065/7054.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7066/7055.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7068/7057.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7089/7078.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7091/7080.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7093/7082.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7095/7084.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7096/7085.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7111/7100.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7113/7102.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7114/7103.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7213/7202.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7221/7210.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7229/7218.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7232/7221.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7260/7249.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7274/7263.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7286/7275.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7324/7312.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7325/7313.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7331/7319.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7332/7320.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7373/7361.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7429/7416.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7511/7497.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7513/7499.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7514/7997.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7516/7502.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7519/7505.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7528/7514.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7530/7516.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7537/7523.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7539/7525.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7543/7529.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7546/7532.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7573/7559.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7574/7560.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7575/7561.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7582/7568.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7585/7571.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7587/7573.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7598/7584.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7613/7599.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7616/7602.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7617/7603.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7623/7609.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7626/7612.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7628/7614.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7649/7633.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7679/7663.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7683/7667.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7690/7674.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7696/7980.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7697/7681.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7698/7682.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7700/7684.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7710/7694.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7725/7707.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7727/7709.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7731/7713.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7733/7715.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7734/7716.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7750/7732.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7790/7771.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7791/7772.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7798/7779.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7800/7781.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7801/7782.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7807/7788.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7835/7816.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7859/7840.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7865/7846.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7878/7859.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7879/7860.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7882/7863.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7885/7866.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7899/7880.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7904/7885.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7908/7889.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7910/7891.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7945/7925.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7954/7934.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7955/7935.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7956/7936.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7966/7946.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8007/7986.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8011/7990.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8012/7991.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8021/8000.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8054/8033.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8067/8046.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8088/8067.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8104/8082.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8105/8083.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8109/8087.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8114/8092.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8127/8105.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8140/8118.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8145/8123.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8146/8124.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8147/8125.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8152/8130.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8155/8133.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8159/8137.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8160/8138.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8161/8139.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8162/8140.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8163/8141.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8164/8142.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8165/8143.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8166/8144.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8168/8146.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8169/8147.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8248/8226.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8289/8267.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8292/8270.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8349/8327.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8452/8430.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8481/8459.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8575/8553.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8576/8554.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8578/8556.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8587/8565.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8594/8572.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8596/8574.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8597/8575.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8605/8583.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8610/8588.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8632/8610.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8635/8613.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8641/8619.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8643/8621.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8659/8637.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8663/8641.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8689/8667.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8725/8703.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8729/8707.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8740/8718.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8752/8730.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8765/8743.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8786/8764.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8796/8774.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8816/8794.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8835/8813.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8871/8849.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8872/8850.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8906/8884.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8912/8890.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8913/8891.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8914/8892.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8928/8906.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8940/8918.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8947/8925.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8948/8926.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8958/8936.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8968/8946.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8969/8947.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8970/8948.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8971/8949.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8972/8950.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8998/8976.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9001/8979.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9025/9003.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9049/9027.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9084/9062.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9089/9067.pdf" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9093/9071.pdf" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9099/9077-.pdf" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9103/9081.pdf" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9108/9086.pdf" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9125/9103.pdf" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9149/9127.pdf" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9200/9178.pdf" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9204/9182.pdf" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9267/9245.pdf" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9294/9272.pdf" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9304/9282.pdf" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9311/9289.pdf" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9337/9315.pdf" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9404/9382.pdf" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9405/9383.pdf" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9406/9384.pdf" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9408/9386.pdf" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9420/9398.pdf" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9421/9399.pdf" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9425/9403.pdf" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9428/9406.pdf" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9431/9409.pdf" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9441/9419.pdf" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9442/9420.pdf" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9443/9421.pdf" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9472/9450.pdf" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9509/9487.pdf" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9512/9490.pdf" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9527/9505.pdf" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9528/9506.pdf" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9538/9516.pdf" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9541/9519.pdf" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9543/9521.pdf" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9559/9537.pdf" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9619/9597.pdf" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9628/9606.pdf" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9631/9609.pdf" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9633/9611.pdf" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9693/9671.pdf" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9706/9684.pdf" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9716/9694.pdf" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9722/9700.pdf" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9730/9708.pdf" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9746/9724.pdf" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9749/9727.pdf" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9750/9728.pdf" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9753/9731.pdf" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9762/9740.pdf" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9790/9768.pdf" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9855/9833.pdf" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9899/9877.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3654/3653.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6753/6747.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1735/1734.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6783/6777.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2185/2184.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3512/3511.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3513/3512.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3514/3513.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4226/4225.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4439/4435.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/218/218_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/225/225.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/231/231.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/233/233.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/236/236.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/240/240.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/247/247.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/248/248.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/249/249.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/250/250.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/258/258.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/261/261.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/262/262.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/264/264.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/265/265.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/266/266.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/267/267.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/268/268.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/273/273.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/276/276.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/277/277.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/278/278.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/281/281.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/287/287.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/289/289.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/290/290.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/297/297.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/298/298.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/315/315.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/316/316.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/319/319.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/322/322.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/421/421.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/426/426.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/427/427.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/428/428.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/429/429.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/442/442.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/443/443.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/452/452.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/453/453.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/455/455.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/460/460.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/461/461.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/464/464.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/470/470.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/472/472.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/487/487.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/490/490.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/491/491.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/495/495.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/515/515.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/518/518.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/544/544.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/548/548.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/550/550.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/560/560.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/561/561.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/564/564.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/566/566.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/567/567.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/570/570.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/571/571.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/573/573.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/575/575.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/576/576.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/577/577.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/579/579.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/581/581.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/583/583.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/585/585.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/586/586.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/587/587.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/589/589.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/598/598.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/601/601.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/611/611.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/612/612.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/614/614.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/615/615.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/617/617.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/624/624.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/637/637.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/648/648.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/650/650.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/651/651.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/655/655.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/693/0693.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/701/0701.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/705/0705.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/711/0711.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/713/713.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/719/719.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/722/722.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/725/0725.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/738/0738.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/744/744.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/745/745.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/750/750.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/755/755.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/756/756.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/757/757.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/759/759.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/762/762.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/763/763.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/765/765.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/769/769.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/770/770.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/771/771.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/773/773.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/798/798.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/802/802.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/810/810.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/844/844.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/847/847.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/848/848.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/849/849.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/854/854.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/861/861.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/922/922.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/926/926.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/927/927.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/928/928.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/939/939.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/974/974.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1054/1054.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1059/1059.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1060/1060.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1065/1065.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1066/1066.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1067/1067.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1068/1068.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1069/1069.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1081/1081.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1085/1085.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1089/1089.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1096/1096.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1099/1099.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1100/1100.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1107/1107.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1111/1111.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1113/1113.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1117/1117.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1133/1133.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1138/1138.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1144/1144.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1163/1163.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1180/1180.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1182/1182.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1185/1185.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1191/1191.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1199/1199.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1202/1202.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1204/1204.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1217/1217.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1227/1227.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1228/1228.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1229/1229.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1230/1230.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1235/1235.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1238/1238.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1241/1241.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1244/1244.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1245/1245.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1247/1247.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1252/1252.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1254/1254.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1255/1255.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1256/1256.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1260/1260.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1263/1263.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1264/1264.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1274/1274.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1284/1284.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1296/1296.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1307/1307.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1308/1308.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1315/1315.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1320/1320.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1321/1321.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1322/1322.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1324/1324.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1329/1329.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1330/1330.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1335/1135.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1344/1344.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1345/1345.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1346/1346.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1356/1356.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1358/1358.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1368/1368.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1379/1379.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1387/1387.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1390/1390.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1397/1397.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1436/1436.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1448/1448.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1449/1449.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1452/1452.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1457/1457.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1467/1467.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1490/1490.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1491/1491.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1492/1492.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1493/1493.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1494/1494.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1502/1502.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1503/1503.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1539/1539.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1542/1542.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1560/1560.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1562/1562.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1566/1566.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1574/1574.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1577/1577.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1581/1581.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1582/1582.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1583/1583.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1598/1598.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1602/1602.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1607/1607.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1611/1611.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1614/1614.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1622/1622.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1623/1623.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1636/1636.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1641/1641.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1644/1644.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1673/1672.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1674/1673.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1682/1681.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1685/1684.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1686/1685.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1687/1686.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1688/1687.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1690/1689.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1694/1693.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1757/1756.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1779/1778.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1780/1779.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1781/1780.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1782/1781.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1785/1784.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1786/1785.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1787/1786.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1796/1795.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1800/1799.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1802/1801.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1831/1830.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1836/1835.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1838/1837.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1843/1842.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1851/1850.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1853/1852.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1854/1853.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1859/1858.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1860/1859.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1868/1867.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1869/1868.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1870/1869.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1880/1879.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1883/1882.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1892/1891.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1900/1899.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1903/1902.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1908/1907.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1914/1913.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1919/1918.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1940/1939.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1943/1942.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1950/1949.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1957/1956.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1960/1959.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1965/1964.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1974/1973.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1985/1984.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1995/1994.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2000/1999.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2008/2007.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2012/2011.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2013/2012.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2020/2019.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2024/2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2026/2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2027/2026.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2030/2029.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2031/2030.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2033/2032.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2041/2040.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2048/2047.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2054/2053.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2058/2057.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2065/2064.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2066/2065.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2068/2067.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2069/2068.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2070/2069.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2072/2071.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2080/2079.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2083/2082.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2090/2089.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2115/2114.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2122/2121.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2123/2122.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2125/2124.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2128/2127.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2129/2128.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2130/2129.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2131/2130.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2134/2133.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2142/2141.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2147/2146.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2162/2161.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2177/2176.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2184/2183.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2190/2189.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2192/2191.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2193/2192.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2195/2194.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2201/2200.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2202/2201.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2205/2204.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2206/2205.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2212/2211.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2215/2214.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2218/2217.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2220/2219.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2223/2222.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2224/2223.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2225/2224.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2226/2225.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2227/2226.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2229/2228.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2230/2229.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2232/2231.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2233/2232.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2236/2235.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2243/2242.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2249/2248.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2250/2249.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2252/2251.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2254/2253.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2256/2255.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2257/2256.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2259/2258.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2260/2259.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2262/2261.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2263/2262.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2268/2267.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2269/2268.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2270/2269.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2277/2276.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2279/2278.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2281/2280.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2283/2282.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2287/2286.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2297/2296.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2303/2302.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2308/2307.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2320/2319.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2325/2324.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2328/2327.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2329/2328.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2336/2335.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2345/2344.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2353/2352.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2356/2355.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2358/2357.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2359/2358.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2362/2361.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2363/2362.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2364/2363.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2365/2364.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2367/2366.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2369/2368.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2372/2371.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2374/2373.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2381/2380.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2384/2383.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2388/2387.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2391/2390.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2394/2393.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2409/2408.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2411/2410.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2418/2417.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2419/2418.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2422/2421.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2425/2424.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2430/2429.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2432/2431.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2437/2436.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2438/2437.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2439/2438.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2445/2444.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2446/2445.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2447/2446.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2449/2448.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2452/2451.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2456/2455.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2458/2457.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2459/2458.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2462/2461.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2473/2472.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2488/2487.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2490/2489.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2492/2491.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2493/2492.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2494/2493.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2495/2494.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2496/2495.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2497/2496.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2503/2502.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2509/2508.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2514/2513.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2515/2514.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2516/2515.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2525/2524.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2533/2532.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2535/2534.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2549/2548.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2555/2554.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2556/2555.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2557/2556.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2558/2557.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2565/2564.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2569/2568.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2572/2571.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2609/2608.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2610/2609.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2612/2611.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2619/2618.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2623/2622.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2628/2627.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2630/2629.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2631/2630.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2636/2635.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2641/2640.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2649/2648.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2651/2650.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2655/2654.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2656/2655.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2657/2656.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2659/2658.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2670/2669.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2677/2676.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2680/2679.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2701/2700.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2714/2713.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2720/2719.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2727/2726.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2728/2727.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2735/2734.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2736/2735.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2738/2737.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2741/2740.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2742/2741.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2757/2756.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2774/2773.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2775/2774.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2776/2775.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2777/2776.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2780/2779.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2781/2780.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2790/2789.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2791/2790.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2801/2800.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2810/2809.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2822/2821.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2833/2832.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2834/2833.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2835/2834.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2842/2841.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2861/2860.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2862/2861.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2879/2878.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2900/2899.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2904/2903.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2936/2935.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2938/2937.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2952/2951.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2955/2954.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2961/2960.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2965/2964.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3000/2999.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3007/3006.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3009/3008.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3019/3018.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3020/3019.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3030/3029.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3031/3030.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3033/3032.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3038/3037.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3077/3076.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3084/3083.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3085/3084.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3106/3105.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3143/3142.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3144/3143.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3155/3154.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3174/3173.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3176/3175.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3192/3191.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3193/3192.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3194/3193.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3199/3198.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3226/3225.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3228/3227.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3233/3232.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3240/3239.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3244/3243.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3252/3251.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3256/3255.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3272/3271.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3273/3272.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3283/3282.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3284/3283.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3287/3286.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3295/3294.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3299/3298.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3311/3310.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3325/3324.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3327/3326.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3329/3328.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3330/3329.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3333/3332.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3334/3333.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3342/3341.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3344/3343.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3348/3347.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3349/3348.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3352/3351.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3353/3352.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3363/3362.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3388/3387.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3393/3392.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3399/3398.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3403/3402.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3405/3404.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3406/3405.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3407/3406.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3410/3409.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3412/3411.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3415/3414.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3417/3416.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3434/3433.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3435/3434.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3437/3436.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3439/3438.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3440/3439.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3442/3441.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3443/3442.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3444/3443.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3445/3444.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3446/3445.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3447/3446.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3449/3448.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3451/3450.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3453/3452.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3455/3454.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3457/3456.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3464/3463.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3466/3465.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3468/3467.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3470/3469.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3476/3475.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3485/3484.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3494/3493.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3495/3494.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3496/3495.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3509/3508.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3510/3509.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3516/3515.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3525/3524.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3527/3526.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3529/3528.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3544/3543.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3545/3544.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3546/3545.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3553/3552.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3558/3557.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3572/3571.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3573/3572.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3575/3574.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3584/3583.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3585/3584.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3591/3590.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3604/3603.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3609/3608.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3611/3610.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3618/3617.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3632/3631.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3635/3634.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3637/3636.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3646/3645.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3647/3646.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3664/3663.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3673/3672.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3681/3680.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3699/3698.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3731/3730.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3732/3731.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3733/3732.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3734/3733.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3735/3734.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3748/3747.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3750/3749.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3758/3757.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3773/3772.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3776/3775.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3782/3781.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3784/3783.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3785/3854.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3801/3800.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3810/3809.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3816/3815.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3830/3829.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3838/3837.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3866/3865.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3876/3875.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3879/3878.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3890/3889.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3906/3905.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3920/3919.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3925/3924.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3950/3949.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3957/3956.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3978/3977.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3979/3978.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3995/3994.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3997/3996.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4001/4000.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4002/4001.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4004/4003.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4010/4009.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4026/4025.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4040/4039.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4048/4047.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4058/4057.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4059/4058.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4062/4061.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4063/4062.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4064/4063.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4068/4067.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4070/4069.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4071/4070.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4072/4071.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4078/4077.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4091/4090.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4115/4114.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4120/4119.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4126/4125.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4141/4140.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4142/4141.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4155/4154.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4156/4155.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4157/4156.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4168/4167.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4196/4195.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4206/4205.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4207/4206.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4214/4213.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4215/4214.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4227/4226.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4236/4235.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4237/4236.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4239/4238.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4240/4239.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4241/4240.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4242/4241.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4244/4243.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4245/4244.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4246/4245.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4247/4246.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4248/4247.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4249/4248.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4250/4249.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4251/4250.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4252/4251.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4253/4252.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4254/4253.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4255/4254.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4256/4255.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4257/4256.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4258/4257.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4259/4258.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4261/4260.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4263/4262.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4264/4263.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4265/4264.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4266/4265.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4267/4266.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4268/4267.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4269/4268.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4270/4269.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4271/4270.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4274/4273.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4276/4275.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4277/4276.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4278/4277.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4279/4278.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4280/4279.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4282/4281.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4283/4282.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4284/4283.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4287/4286.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4297/4296.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4299/4298.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4300/4299.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4302/4301.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4303/4302.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4304/4303.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4305/4304.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4306/4305.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4307/4306.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4309/4307.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4312/4310.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4313/4311.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4314/4312.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4315/4313.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4316/4314.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4332/4330.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4337/4335.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4339/4337.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4340/4338.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4350/4348.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4352/4350.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4353/4351.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4354/4352.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4355/4353.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4356/4354.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4357/4355.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4364/4362.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4395/4393.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4396/4394.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4397/4395.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4403/4401.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4407/4405.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4430/4426.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4434/4430.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4449/4445.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4473/4469.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4489/4485.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4522/4518.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4529/4525.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4543/4539.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4546/4542.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4554/4550.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4566/4562.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4567/4563.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4590/4586.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4592/4588.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4594/4590.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4598/4594.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4608/4604.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4623/4619.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4629/4625.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4638/4634.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4641/4637.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4642/4638.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4654/4650.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4672/4668.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4681/4677.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4686/4682.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4690/4686.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4699/4695.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4702/4698.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4703/4699.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4720/4716.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4740/4736.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4773/4769.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4796/4792.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4819/4815.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4820/4816.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4821/4817.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4841/4837.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4855/4851.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4864/4860.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4870/4866.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4871/4867.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4879/4875.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4884/4880.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4897/4893.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4908/4904.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4910/4905.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4926/4921.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4927/4922.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4966/4961.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4968/4963.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4972/4967.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4974/4969.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4985/4980.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5039/5034.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5061/5056.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5063/5058.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5072/5067.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5088/5083.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5110/5105.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5124/5119.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5127/5122.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5135/5130.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5182/5177.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5197/5192.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5198/5193.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5243/5238.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5248/5243.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5274/5269.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5286/5281.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5287/5282.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5298/5293.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5301/5296.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5306/5301.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5323/5318.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5332/5327.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5342/5337.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5345/5340.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5352/5347.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5359/5354.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5382/5377.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5386/5381.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5387/5382.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5389/5384.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5399/5394.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5404/5399.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5425/5420.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5428/5423.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5437/5432.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5446/5441.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5474/5469.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5538/5533.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5556/5551.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5584/5579.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5594/5589.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5596/5591.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5612/5607.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5618/5613.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5623/5618.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5639/5634.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5641/5636.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5642/5637.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5644/5639.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5649/5644.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5678/5673.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5690/5685.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5691/5686.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5692/5687.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5693/5688.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5694/5689.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5695/5690.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5701/5696.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5729/5724.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5733/5728.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5739/5734.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5741/5736.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5743/5738.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5810/5805.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5812/5807.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5824/5819.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5834/5829.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5845/5840.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5857/5852.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5868/5863.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5886/5881.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5887/5882.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5907/5902.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5909/5904.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5938/5933.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5966/5961.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5998/5993.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5999/5994.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6002/5997.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6020/6015.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6021/6016.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6023/6018.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6024/6019.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6029/6024.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6042/6037.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6064/6058.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6100/6094.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6101/6095.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6102/6096.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6103/6097.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6141/6135.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6147/6141.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6170/6164.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6190/6184.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6241/6235.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6248/6242.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6249/6243.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6250/6244.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6263/6257.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6275/6269.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6276/6270.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6282/6276.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6302/6296.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6304/6298.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6307/6301.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6321/6315.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6323/6317.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6336/6330.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6354/6348.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6365/6359.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6378/6372.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6380/6374.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6382/6376.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6384/6378.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6385/6379.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6393/6387.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6398/6392.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6400/6394.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6403/6397.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6405/6399.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6409/6403.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6424/6418.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6430/6424.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6445/6439.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6450/6444.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6451/6445.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6453/6447.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6454/6448.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6455/6449.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6458/6452.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6459/6453.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6460/6454.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6461/6455.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6479/6473.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6485/6479.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6486/6480.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6488/6482.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6489/6483.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6490/6484.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6491/6485.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6493/6487.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6497/6491.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6520/6514.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6521/6515.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6522/6516.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6524/6518.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6534/6528.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6548/6542.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6551/6545.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6555/6549.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6585/6579.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6587/6581.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6590/6584.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6597/6591.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6598/6592.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6600/6594.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6612/6606.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6622/6616.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6648/6642.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6662/6656.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6668/6662.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6669/6663.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6678/6672.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6692/6686.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6711/6705.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6722/6716.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6745/6739.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6746/6740.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6774/6768.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6798/6788.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6803/6793.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6806/6796.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6812/6802.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6814/6804.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6816/6806.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6817/6807.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6818/6808.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6819/6809.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6820/6810.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6825/6815.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6853/6842.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6892/6881.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6914/6903.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6917/6906.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6918/6907.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6930/6919.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6931/6920.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6932/6921.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6933/6922.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6934/6923.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6937/6926.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6942/6931.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6958/6947.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6959/6948.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6961/6950.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6962/6951.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6976/6965-.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6997/6986.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7003/6992.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7036/7025.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7043/7032.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7046/7035.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7047/7036.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7050/7039.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7054/7043.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7056/7045.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7058/7047.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7059/7048.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7062/7051.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7065/7054.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7066/7055.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7068/7057.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7089/7078.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7091/7080.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7093/7082.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7095/7084.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7096/7085.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7111/7100.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7113/7102.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7114/7103.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7213/7202.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7221/7210.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7229/7218.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7232/7221.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7260/7249.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7274/7263.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7286/7275.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7324/7312.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7325/7313.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7331/7319.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7332/7320.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7373/7361.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7429/7416.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7511/7497.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7513/7499.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7514/7997.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7516/7502.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7519/7505.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7528/7514.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7530/7516.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7537/7523.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7539/7525.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7543/7529.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7546/7532.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7573/7559.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7574/7560.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7575/7561.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7582/7568.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7585/7571.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7587/7573.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7598/7584.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7613/7599.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7616/7602.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7617/7603.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7623/7609.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7626/7612.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7628/7614.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7649/7633.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7679/7663.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7683/7667.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7690/7674.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7696/7980.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7697/7681.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7698/7682.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7700/7684.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7710/7694.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7725/7707.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7727/7709.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7731/7713.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7733/7715.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7734/7716.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7750/7732.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7790/7771.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7791/7772.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7798/7779.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7800/7781.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7801/7782.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7807/7788.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7835/7816.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7859/7840.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7865/7846.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7878/7859.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7879/7860.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7882/7863.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7885/7866.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7899/7880.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7904/7885.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7908/7889.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7910/7891.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7945/7925.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7954/7934.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7955/7935.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7956/7936.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7966/7946.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8007/7986.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8011/7990.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8012/7991.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8021/8000.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8054/8033.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8067/8046.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8088/8067.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8104/8082.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8105/8083.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8109/8087.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8114/8092.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8127/8105.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8140/8118.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8145/8123.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8146/8124.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8147/8125.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8152/8130.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8155/8133.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8159/8137.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8160/8138.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8161/8139.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8162/8140.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8163/8141.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8164/8142.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8165/8143.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8166/8144.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8168/8146.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8169/8147.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8248/8226.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8289/8267.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8292/8270.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8349/8327.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8452/8430.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8481/8459.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8575/8553.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8576/8554.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8578/8556.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8587/8565.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8594/8572.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8596/8574.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8597/8575.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8605/8583.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8610/8588.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8632/8610.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8635/8613.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8641/8619.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8643/8621.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8659/8637.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8663/8641.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8689/8667.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8725/8703.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8729/8707.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8740/8718.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8752/8730.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8765/8743.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8786/8764.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8796/8774.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8816/8794.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8835/8813.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8871/8849.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8872/8850.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8906/8884.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8912/8890.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8913/8891.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8914/8892.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8928/8906.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8940/8918.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8947/8925.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8948/8926.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8958/8936.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8968/8946.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8969/8947.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8970/8948.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8971/8949.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8972/8950.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8998/8976.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9001/8979.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9025/9003.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9049/9027.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9084/9062.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9089/9067.pdf" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9093/9071.pdf" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9099/9077-.pdf" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9103/9081.pdf" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9108/9086.pdf" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9125/9103.pdf" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9149/9127.pdf" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9200/9178.pdf" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9204/9182.pdf" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9267/9245.pdf" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9294/9272.pdf" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9304/9282.pdf" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9311/9289.pdf" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9337/9315.pdf" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9404/9382.pdf" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9405/9383.pdf" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9406/9384.pdf" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9408/9386.pdf" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9420/9398.pdf" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9421/9399.pdf" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9425/9403.pdf" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9428/9406.pdf" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9431/9409.pdf" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9441/9419.pdf" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9442/9420.pdf" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9443/9421.pdf" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9472/9450.pdf" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9509/9487.pdf" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9512/9490.pdf" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9527/9505.pdf" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9528/9506.pdf" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9538/9516.pdf" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9541/9519.pdf" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9543/9521.pdf" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9559/9537.pdf" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9619/9597.pdf" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9628/9606.pdf" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9631/9609.pdf" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9633/9611.pdf" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9693/9671.pdf" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9706/9684.pdf" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9716/9694.pdf" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9722/9700.pdf" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9730/9708.pdf" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9746/9724.pdf" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9749/9727.pdf" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9750/9728.pdf" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9753/9731.pdf" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9762/9740.pdf" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9790/9768.pdf" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9855/9833.pdf" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9899/9877.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1228"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="81.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="80.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>