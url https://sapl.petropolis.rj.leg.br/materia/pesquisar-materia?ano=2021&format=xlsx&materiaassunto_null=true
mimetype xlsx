--- v0 (2025-12-19)
+++ v1 (2026-06-17)
@@ -54,6690 +54,6690 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7105</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Dr. Mauro Peralta, Marcelo Lessa</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7105/7094.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7105/7094.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 137 DA LEI ORGÂNICA DO MUNICÍPIO ACRESCENTANDO O §8º, NO REFERIDO DISPOSITIVO LEGAL.</t>
   </si>
   <si>
     <t>7423</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Yuri Moura, Domingos Protetor, Júnior Coruja, Júnior Paixão, Marcelo Chitão</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7423/6782.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7423/6782.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O ARTIGO 144 A NA LEI ORGÂNICA DO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7436</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Dr. Mauro Peralta, Fred Procópio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7436/7423-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7436/7423-.pdf</t>
   </si>
   <si>
     <t>MODIFICA O ARTIGO 107 DA LEI ORGÂNICA DO MUNICÍPIO DE PETRÓPOLIS COM AS SEGUINTES ALTERAÇÕES.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Gilda Beatriz</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/16/0016.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/16/0016.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 7.020 DE 28 DE DEZEMBRO DE 2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/30/0030.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/30/0030.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL "A SEMANA MUNICIPAL DO IDOSO" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Eduardo do Blog</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/856/856.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/856/856.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE IDENTIFICAÇÃO DE VEÍCULOS EQUIPAMENTOS MOBILIÁRIOS IMÓVEIS UNIFORMES MATERIAL ESCOLAR OU QUALQUER DOCUMENTO PRÓPRIO DA ADMINISTRAÇÃO MUNICIPAL COM LOGOMARCAS SLOGANS CORES OU QUAISQUER OUTROS SÍMBOLOS QUE IDENTIFIQUEM A GESTÃO EM EXERCÍCIO.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Yuri Moura</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1071/1071.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1071/1071.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Renda Básica de Cidadania RBC no Município de Petrópolis e dá outras providências.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1072/1072.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1072/1072.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGAÇÃO DO MUNICÍPIO DE PETRÓPOLIS DIVULGAR AS ESCALAS DE PLANTÃO E LOCAIS DE ATENDIMENTO MÉDICO DOS VITIMADOS PELA COVID-19.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2429/2428.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2429/2428.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 6.018 DE 09/09/2003, ACRESCENTANDO O INCISO XVI, AO PARÁGRAFO 2º DO ART. 5º, A QUAL DISPÕE SOBRE A CONCESSÃO DE INCENTIVOS FISCAIS PARA EMPRESAS QUE SE ESTABELECEREM NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Dr. Mauro Peralta</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2968/2967.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2968/2967.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE TREINAMENTO E CAPACITAÇÃO EM NOÇÕES BÁSICAS DE DEFESA CIVIL E PRIMEIROS SOCORROS DE AGENTES, FUNCIONÁRIOS E OU VOLUNTÁRIOS NOS ESTABELECIMENTOS QUE ESPECIFICA, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2998/2997.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2998/2997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DA MULTA PELO NÃO PAGAMENTO DA TAXA DE VISTORIA DOS TÁXIS NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Octavio Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3215/3214.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3215/3214.pdf</t>
   </si>
   <si>
     <t>INSTITUI A DECLARAÇÃO MUNICIPAL DE DIREITOS DE LIBERDADE ECONÔMICA ESTABELECE NORMAS PARA ATOS DE LIBERAÇÃO DE ATIVIDADE ECONÔMICA E ANÁLISE DE IMPACTO REGULATÓRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3491/3490.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3491/3490.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO A SEMANA DO RUA TERESA FASHION NA SEGUNDA SEMANA DO MÊS DE AGOSTO DE CADA ANO.</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3652/3651.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3652/3651.pdf</t>
   </si>
   <si>
     <t>INCLUI A SEMANA MUNICIPAL DO EMPREENDEDORISMO NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3788/3787.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3788/3787.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Emergencial de Auxílio às Empresas e Recuperação Econômica de Petrópolis e dá outras providências.</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Marcelo Lessa</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3898/3897.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3898/3897.pdf</t>
   </si>
   <si>
     <t>REVOGA, IN TOTUM, A LEI MUNICIPAL Nº 8.124/2021, que dispõe sobre a regulamentação do fundo especial da procuradoria geral do município (Funeproc) e dá distribuição dos honorários advocatícios de que tratam as leis nº 8.906 de 4 de julho de 1994 e nº 13.105 de 16 de março de 2015 e dá outras providências.</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4217/4216.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4217/4216.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE REMOÇÃO DOS CABOS E FIAÇÃO AÉREA EXCEDENTES, SEM USO, INSTALADOS POR PRESTADORAS DE SERVIÇOS QUE OPEREM NO MUNICÍPIO DE PETRÓPOLIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4290/4289.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4290/4289.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOTIFICAÇÃO COMPULSÓRIA DE VIOLÊNCIA OU DE INDÍCIOS DE MAUS TRATOS CONTRA A PESSOA COM DEFICIÊNCIA NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4506</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4506/4502.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4506/4502.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de filmar, gravar e transmitir ao vivo, via internet, as sessões públicas das licitações presenciais e facilitar o acesso ao sistema eletrônico ativo em cada licitação eletrônica no âmbito do Município de Petrópolis e dá outras providências.</t>
   </si>
   <si>
     <t>4744</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4744/4740.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4744/4740.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PUBLICAÇÃO DE FOTOGRAFIAS E DADOS DE PESSOAS DESAPARECIDAS NAS GUIAS DO CARNÊ DO IMPOSTO PREDIAL E TERRITORIAL URBANO - IPTU DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>4745</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4745/4741.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4745/4741.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PUBLICAÇÃO DE FOTOGRAFIAS E DADOS DE PESSOAS DESAPARECIDAS NO SITE OFICIAL DA PREFEITURA DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>4812</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>Ronaldo Ramos</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4812/4808.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4812/4808.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TRANSPORTE DE PRODUTOS PERIGOSOS DE QUALQUER NATUREZA POR VEÍCULOS DE CARGA NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>5037</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>Júnior Paixão</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5037/5032.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5037/5032.pdf</t>
   </si>
   <si>
     <t>Denomina Posto de Saúde da Família JOANNA GERTRUDES DE JESUS MARCHIORI o Posto de Saúde situado na Rua Visconde de São Bernardo, número 320, em Secretário, distrito de Pedro do Rio.</t>
   </si>
   <si>
     <t>5466</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>Fred Procópio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5466/5461.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5466/5461.pdf</t>
   </si>
   <si>
     <t>INSTITUI O "JUNHO VERMELHO" DETERMINANDO QUE O MÊS DE JUNHO SEJA DEDICADO À CAMPANHA DE INCENTIVO À DOAÇÃO DE SANGUE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5482</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>Maurinho Branco, Fred Procópio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5482/5477.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5482/5477.pdf</t>
   </si>
   <si>
     <t>INSTITUI O "JUNHO VERMELHO" DEDICADO À REALIZAÇÃO DE CAMPANHA DE INCENTIVO À DOAÇÃO DE SANGUE NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5799</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5799/5794.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5799/5794.pdf</t>
   </si>
   <si>
     <t>FICA AUTORIZADA A UTILIZAÇÃO DE PULSEIRA COM "CÓDIGO QR" PARA IDENTIFICAÇÃO E SEGURANÇA DAS PESSOAS IDOSAS E PORTADORES DE PATOLOGIAS MENTAIS OU OUTRAS DOENÇAS QUE O EXECUTIVO DETERMINAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5931</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>Domingos Protetor</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5931/5926.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5931/5926.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DO ARTIGO 63 E DO INCISO X DO ARTIGO 134, AMBOS DA LEI MUNICIPAL N 6 240 DE 22/01/2005.</t>
   </si>
   <si>
     <t>6089</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6089/6083.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6089/6083.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do artigo 2º da Lei 6.971 de 26 de junho de 2012.</t>
   </si>
   <si>
     <t>6789</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6789/6118.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6789/6118.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Educação Domiciliar (homeschooling) no Município de Petrópolis.</t>
   </si>
   <si>
     <t>6132</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6132/6126.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6132/6126.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A AFIXAÇÃO DA LEI Nº 7.594 DE 28 DE NOVEMBRO DE 2017 NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>6133</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6133/6127.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6133/6127.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA ABRIL VERDE, DE PREVENÇÃO DE ACIDENTES DE TRABALHO E DE DOENÇAS OCUPACIONAIS, NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>6795</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6795/6390.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6795/6390.pdf</t>
   </si>
   <si>
     <t>Estabelece a obrigatoriedade da imunização contra Covid-19 dos servidores e prestadores de serviço público ou equivalentes no âmbito do município de Petrópolis e dá outras providências.</t>
   </si>
   <si>
     <t>6474</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>Gilda Beatriz, Fred Procópio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6474/6468.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6474/6468.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE PETRÓPOLIS A "SEMANA DA MODA TERESA" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6577</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>Maurinho Branco</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6577/6571.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6577/6571.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE INCENTIVO E VALORIZAÇÃO À VITIVINICULTURA E AO ENOTURISMO NO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7289</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7289/6633.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7289/6633.pdf</t>
   </si>
   <si>
     <t>INSTITUI O MÊS MUNICIPAL DE CONSCIENTIZAÇÃO CONTRA A VIOLÊNCIA OBSTÉTRICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6712</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6712/6706.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6712/6706.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DE CONSCIENTIZAÇÃO DO PLANEJAMENTO FAMILIAR, A SER REALIZADA ANUALMENTE, NO MÊS DE OUTUBRO, PASSANDO A INTEGRAR O CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE PETRÓPOLIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6731</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6731/6725.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6731/6725.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS PONTOS DE APOIO PARA TRABALHADORES DE APLICATIVOS DE ENTREGA E TRANSPORTE INDIVIDUAL PRIVADO DE PASSAGEIROS NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>7234</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7234/7223.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7234/7223.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 7.510 DE 11 DE ABRIL DE 2017, EM SEUS ARTS 26 E 27, DANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7263</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7263/7252.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7263/7252.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 6.749 DE 4 DE MAIO DE 2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7265</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7265/7254.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7265/7254.pdf</t>
   </si>
   <si>
     <t>CRIA O PROJETO CÂMARA DE ARTES, CULTURA E PATRIMÔNIO.</t>
   </si>
   <si>
     <t>7382</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7382/7370.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7382/7370.pdf</t>
   </si>
   <si>
     <t>REDUZ A FAIXA DE RESERVA NÃO EDIFICÁVEL DA RODOVIA PHILUVIO CERQUEIRA RODRIGUES - BR 495 RJ, AO LONGO DAS FAIXAS DE DOMÍNIO PÚBLICO DAS RODOVIAS ATÉ O LIMITE MÍNIMO DE 5 CINCO METROS DE CADA LADO.</t>
   </si>
   <si>
     <t>7928</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>Dudu</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7928/7403.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7928/7403.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA, QUE DISPONHA SOBRE A UTILIZAÇÃO DE MATERIAL PUBLICITÁRIO EM TODA REDE ESCOLAR DO MUNICÍPIO DE PETRÓPOLIS COM INTUITO DE COMBATER O BULLYING E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7630</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>Domingos Protetor, Maurinho Branco</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7630/7549.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7630/7549.pdf</t>
   </si>
   <si>
     <t>TORNA A PREFEITURA MUNICIPAL DE PETRÓPOLIS, POR MEIO DA SECRETARIA DE FAZENDA, OBRIGADA A ENVIAR À CÂMARA MUNICIPAL O RELATÓRIO DE GESTÃO E METAS FISCAIS DO QUADRIMESTRE, PREVISTO NA LEI COMPLEMENTAR Nº 101 DE 04 DE MAIO DE 2000, EM ATÉ 120 HORAS ANTES DAS AUDIÊNCIAS PÚBLICAS A SEREM REALIZADAS AO FINAL DOS MESES DE MAIO,SETEMBRO E FEVEREIRO.</t>
   </si>
   <si>
     <t>7565</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7565/7551.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7565/7551.pdf</t>
   </si>
   <si>
     <t>Denomina Rua do Sol, iniciando na Estrada da Rocinha, nº 555, Secretário.</t>
   </si>
   <si>
     <t>7717</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>Júnior Coruja</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7717/7699.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7717/7699.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 7.559 de 10 de Outubro de 2017 e dá outras providências.</t>
   </si>
   <si>
     <t>7802</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7802/7783.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7802/7783.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A AFIXAÇÃO DA LEI NÚMERO 7.947 DE 17 DE FEVEREIRO DE 2020, NOS LUGARES QUE MENCIONA, NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>7803</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7803/7784.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7803/7784.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA, QUE DISPONHA SOBRE A CRIAÇÃO DE PROGRAMA DE INCENTIVO A DOAÇÃO DE LEITE MATERNO "ALIMENTE A VIDA, DOE LEITE MATERNO", E FIXA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7932</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7932/7912.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7932/7912.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 5.220, DE 11/04/2017, EM SEU ITEM 15º (DÉCIMO QUINTO), DAS ATRIBUIÇÕES TÍPICAS, DA CLASSE: FISCAL DE ATIVIDADES MUNICIPAIS, DO ANEXO ÚNICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8082</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>Gilda Beatriz, Marcelo Lessa</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8082/8061.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8082/8061.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da cobrança de sacolas plásticas por parte de estabelecimentos comerciais e dá outras providências.</t>
   </si>
   <si>
     <t>8085</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8085/8064.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8085/8064.pdf</t>
   </si>
   <si>
     <t>PROÍBE NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS, A COBRANÇA DE SACOLAS DESCARTÁVEIS BIODEGRADÁVEIS DE PAPEL, OU DE QUALQUER OUTRO MATERIAL QUE NÃO POLUA O MEIO AMBIENTE PARA EMBALO E TRANSPORTE DE PRODUTOS ADQUIRIDOS NOS ESTABELECIMENTOS COMERCIAIS.</t>
   </si>
   <si>
     <t>8298</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8298/8276.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8298/8276.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DE CONSCIENTIZAÇÃO DO PLANEJAMENTO FAMILIAR A SER REALIZADA ANUALMENTE NO MÊS DE OUTUBRO PASSANDO A INTEGRAR O CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8424</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>Eduardo do Blog, Gilda Beatriz</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8424/8402.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8424/8402.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A AFIXAÇÃO DA LEI NÚMERO Nº 7.947 DE 17 DE FEVEREIRO DE 2020, NOS LUGARES QUE MENCIONA, NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>8566</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8566/8544.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8566/8544.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º da Lei Municipal 6.874 de 23 de agosto de 2011.</t>
   </si>
   <si>
     <t>8615</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8615/8593.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8615/8593.pdf</t>
   </si>
   <si>
     <t>Veda comemorações e proíbe homenagens a pessoas, organizações, eventos ou datas que simbolizem o socialismo, o comunismo, o fascismo ou o nazismo.</t>
   </si>
   <si>
     <t>8639</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8639/8617-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8639/8617-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição dos agentes públicos da Câmara Municipal em função de perdas inflacionárias acumuladas.</t>
   </si>
   <si>
     <t>8806</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8806/8784.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8806/8784.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da afixação de placa em órgãos e entidades públicos e privados prestadores de serviços à população com aviso relativo a infrações e crimes contra o idoso no Município de Petrópolis.</t>
   </si>
   <si>
     <t>8846</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>Gil Magno</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8846/8824.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8846/8824.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DO EXERCÍCIO DA PROFISSÃO DE DESPACHANTE DOCUMENTALISTA NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8924</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8924/8902.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8924/8902.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS SANÇÕES ADMINISTRATIVAS APLICADAS PELO MUNICÍPIO ÀS PESSOAS QUE FOREM FLAGRADAS EM ÁREAS E LOGRADOUROS PÚBLICOS FAZENDO USO DE DROGAS ILÍCITAS EM DESACORDO COM DETERMINAÇÃO LEGAL OU REGULAMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8925</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8925/8903.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8925/8903.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DA GENTILEZA NO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9110</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>Marcelo Chitão</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9110/9088.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9110/9088.pdf</t>
   </si>
   <si>
     <t>Dispõe acerca da obrigatoriedade de disponibilização, por parte das serventias extrajudiciais, de meios eletrônicos de pagamento dos emolumentos, acréscimos legais, dívidas e demais despesas através dos meios eletrônicos, devidos pelos usuários dos serviços.</t>
   </si>
   <si>
     <t>9111</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9111/9089.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9111/9089.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EMISSÃO DA CARTEIRA DE IDENTIFICAÇÃO DA PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA (CIPTEA), DE EXPEDIÇÃO GRATUITA, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS, NA FORMA QUE MENCIONA.</t>
   </si>
   <si>
     <t>9139</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9139/9117.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9139/9117.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ATENDIMENTO PREFERENCIAL AS PESSOAS COM RETOCOLITE ULCERATIVA E DOENÇA DE CROHN NOS LOCAIS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9249</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9249/9227.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9249/9227.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO PELA INTERNET NOS SITES OFICIAIS DOS HOSPITAIS PÚBLICOS E PRIVADOS SITUADOS NO MUNICÍPIO DE PETRÓPOLIS FOTOGRAFIA DOS PACIENTES DESCONHECIDOS INTERNADOS EM ESTADO INCONSCIENTE, SEM DOCUMENTOS E DESACOMPANHADOS.</t>
   </si>
   <si>
     <t>9253</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9253/9231.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9253/9231.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DE DATAS E EVENTOS O "DIA MUNICIPAL DO IMIGRANTE ITALIANO" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9330</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9330/9308.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9330/9308.pdf</t>
   </si>
   <si>
     <t>Institui a campanha "PATERNIDADE CONSCIENTE E RESPONSÁVEL" no âmbito do Município de Petrópolis e dá outras Providências.</t>
   </si>
   <si>
     <t>9424</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9424/9402.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9424/9402.pdf</t>
   </si>
   <si>
     <t>DENOMINA "Terminal Rodoviário Princesa Isabel" a Rodoviária de Petrópolis, localizada no quilômetro 82.9 da Rod. Washington Luíz, BR 040, Bingen, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>9458</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9458/9436.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9458/9436.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REMOÇÃO DE DISPOSITIVOS INSERVÍVEIS DOS SERVIÇOS DE TELECOMUNICAÇÕES E DE DISTRIBUIÇÃO DE ENERGIA ELÉTRICA DOS LOCAIS PÚBLICOS.</t>
   </si>
   <si>
     <t>9592</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9592/9570.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9592/9570.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE REVITALIZAÇÃO DA BACIA HIDROGRÁFICA DO RIO PIABANHA NO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9639</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9639/9617.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9639/9617.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE PETRÓPOLIS A PROCISSÃO DE SÃO CRISTÓVÃO REALIZADA EM ITAIPAVA.</t>
   </si>
   <si>
     <t>9640</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9640/9618.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9640/9618.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE PETRÓPOLIS O DIA MUNICIPAL DE DEFESA E RECONHECIMENTO DAS PRERROGATIVAS DA ADVOCACIA.</t>
   </si>
   <si>
     <t>9641</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9641/9619.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9641/9619.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE PETRÓPOLIS A SEMANA MUNICIPAL APRENDER PARA PREVINIR.</t>
   </si>
   <si>
     <t>9642</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9642/9620.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9642/9620.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Observatório de Dados Orçamentários Abertos no âmbito do Município de Petrópolis.</t>
   </si>
   <si>
     <t>9650</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9650/9628.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9650/9628.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Projeto de Fomento ao Empreendedorismo para famílias de estudantes do Ensino Fundamental da Rede Municipal de Ensino no âmbito do Município de Petrópolis.</t>
   </si>
   <si>
     <t>9673</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9673/9651.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9673/9651.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE PETRÓPOLIS O "DIA MUNICIPAL DO POLICIAL E DO BOMBEIRO MILITARES" DO ESTADO DO RIO DE JANEIRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9690</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9690/9668.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9690/9668.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA DE DESJUDICIALIZAÇÃO NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DIRETA E INDIRETA.</t>
   </si>
   <si>
     <t>9709</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9709/9687.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9709/9687.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O TRATAMENTO JURÍDICO DIFERENCIADO A MICROEMPRESAS E EMPRESAS DE PEQUENO PORTE, MICROEMPREENDEDORES INDIVIDUAIS - MEI's, PRODUTORES DE CERVEJAS ARTESANAIS DO MUNICÍPIO DE PETRÓPOLIS EM CERTAMES LICITATÓRIOS.</t>
   </si>
   <si>
     <t>9740</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9740/9718.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9740/9718.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O TRATAMENTO JURÍDICO DIFERENCIADO A MICROEMPRESAS E EMPRESAS DE PEQUENO PORTE MICROEMPREENDEDORES INDIVIDUAIS - MEI's, DE TECNOLOGIA DO MUNICÍPIO DE PETRÓPOLIS EM CERTAMES LICITATÓRIOS.</t>
   </si>
   <si>
     <t>9741</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9741/9719.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9741/9719.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PROJETO DE LEI DE POLITICAS DE ASSISTÊNCIA JURÍDICA GRATUITA NO MUNICÍPIO DE PETRÓPOLIS RJ.</t>
   </si>
   <si>
     <t>9764</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9764/9742.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9764/9742.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE AFIXAÇÃO DE CARTAZES INFORMANDO SOBRE A GARANTIA DOS IDOSOS QUE SE ENCONTREM EM SITUAÇÃO DE HIPOSSUFICIÊNCIA ECONÔMICA A REQUEREREM PENSÃO ALIMENTÍCIA DE SEUS DESCENDENTES, NOS MOLDES DOS ARTS. 11 AO 14 DO ESTATUTO DO IDOSO.</t>
   </si>
   <si>
     <t>9766</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9766/9744.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9766/9744.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE AFIXAÇÃO DE CARTAZES INFORMANDO SOBRE A GARANTIA DOS IDOSOS À PRIORIDADE NA TRAMITAÇÃO DE PROCESSOS JUDICIAIS.</t>
   </si>
   <si>
     <t>9810</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9810/9788.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9810/9788.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA LICENÇA PARA DOAÇÃO DE SANGUE NO SERVIÇO PÚBLICO MUNICIPAL, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>9852</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9852/9830.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9852/9830.pdf</t>
   </si>
   <si>
     <t>ESTABELECE MECANISMOS DE SEGURO PARA GARANTIR O INTERESSE PÚBLICO NOS PROCESSOS DE LICITAÇÃO E A CORRETA APLICAÇÃO DOS RECURSOS PÚBLICOS.</t>
   </si>
   <si>
     <t>9884</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9884/9862.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9884/9862.pdf</t>
   </si>
   <si>
     <t>DENOMINA "QUADRA ESPORTIVA JOSÉ RICARDO REIS BEBEZÃO" A QUADRA LOCALIZADA NA RUA NALZIRO DOS SANTOS (QUADRA DAS CASINHAS) - VALE DO CARANGOLA, BAIRRO CARANGOLA.</t>
   </si>
   <si>
     <t>10344</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/10344/0001.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/10344/0001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do "Aplicativo Guia Turístico Virtual Conheça Petrópolis".</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/238/238.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/238/238.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 26, 32, 34, 35, 44, 57, 70, 82, 92, 100, 115, 117, 121, 138, 141, 143 e 147 da Resolução 125 de 14 de dezembro de 2012 e dá outras providências.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/633/633.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/633/633.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA PETROPOLITANA À SRA. Maria Cristina de Menezes Oldemburg.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/634/634.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/634/634.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA PETROPOLITANA À SRA. Daniella Vita Carbutti Gomes.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/635/635.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/635/635.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA PETROPOLITANA À SRA. Irene Estela Maria de Medeiros.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2626/2625.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2626/2625.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 162 DE 28 DE NOVEMBRO DE 2003.</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3586/3585.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3586/3585.pdf</t>
   </si>
   <si>
     <t>ALTERA AS RESOLUÇÕES Nº 30/1997, Nº 31/1997, Nº 24/2014 E Nº 19/2015.</t>
   </si>
   <si>
     <t>4940</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4940/4935.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4940/4935.pdf</t>
   </si>
   <si>
     <t>CRIA O "CÂMARA NAS RÁDIOS".</t>
   </si>
   <si>
     <t>5095</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5095/5090.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5095/5090.pdf</t>
   </si>
   <si>
     <t>CRIA A FRENTE PARLAMENTAR EM DEFESA DA VIDA E DA FAMÍLIA NO MUNICÍPIO DE PETRÓPOLIS/RJ.</t>
   </si>
   <si>
     <t>6228</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6228/6222.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6228/6222.pdf</t>
   </si>
   <si>
     <t>INSTITUI E DISCIPLINA A PARTICIPAÇÃO DA CÂMARA MUNICIPAL DE PETRÓPOLIS NA GINCANA SOLIDÁRIA.</t>
   </si>
   <si>
     <t>7157</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7157/7146.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7157/7146.pdf</t>
   </si>
   <si>
     <t>CRIA A CÂMARA DE ARTES, CULTURA E PATRIMÔNIO.</t>
   </si>
   <si>
     <t>7307</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7307/7295--.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7307/7295--.pdf</t>
   </si>
   <si>
     <t>Institui o Prêmio Inês Etienne Romeu para pessoas físicas e jurídicas que contribuem para a democracia e cidadania.</t>
   </si>
   <si>
     <t>7874</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7874/7855.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7874/7855.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A FUNÇÃO GRATIFICADA (G ) DOS SERVIDORES DA CÂMARA MUNICIPAL DE PETRÓPOLIS PREVISTA NO ART. 63, A DA LEI 6.749/2010.</t>
   </si>
   <si>
     <t>7875</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7875/7856.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7875/7856.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 129 do Regimento Interno para uniformizar o rito do julgamento das Contas de Governo e de Gestão pela Câmara Municipal de Petrópolis.</t>
   </si>
   <si>
     <t>8633</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8633/8611.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8633/8611.pdf</t>
   </si>
   <si>
     <t>9118</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9118/9096-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9118/9096-.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA PETROPOLITANA à Sra. Gilmara Garcia Rocha.</t>
   </si>
   <si>
     <t>9665</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9665/9643-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9665/9643-.pdf</t>
   </si>
   <si>
     <t>CRIA A ESCOLA DO LEGISLATIVO NA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>9714</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9714/9692.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9714/9692.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA IVAN XAVIER AO SR. MARCELO VALVERDE XAVIER</t>
   </si>
   <si>
     <t>9715</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9715/9693.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9715/9693.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA IVAN XAVIER À SRA. EULÁLIA VALVERDE XAVIER.</t>
   </si>
   <si>
     <t>9725</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9725/9703.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9725/9703.pdf</t>
   </si>
   <si>
     <t>Cria a Frente Parlamentar Cristã no Município de Petrópolis/RJ.</t>
   </si>
   <si>
     <t>9501</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9501/9479-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9501/9479-.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA PETROPOLITANA ao Dr. Silvio Correa Mariz Filho.</t>
   </si>
   <si>
     <t>9599</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9599/9577-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9599/9577-.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA PETROPOLITANA ao Dr. Nicola Moreira Miccione.</t>
   </si>
   <si>
     <t>9674</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9674/9652-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9674/9652-.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA PETROPOLITANA AO Sr. Ailton Viana da Costa.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9/proc_0009_2021.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9/proc_0009_2021.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA ELABORAÇÃO DE UM PROJETO DE LEI QUE DISPONHA SOBRE A CRIAÇÃO DO CENTRO DE CONVIVÊNCIA PARA A TERCEIRA IDADE NO MUNICÍPIO DE PETRÓPOLIS</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/10/0010.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/10/0010.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI QUE DISPONHA SOBRE A OBRIGATORIEDADE DE TORNAR SUBTERRÂNEO TODO O CABEAMENTO INSTALADO NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/98/0098.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/98/0098.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ENVIE A ESTA CASA PROJETO DE LEI DISPONDO SOBRE CONCESSÃO DE INCENTIVO FISCAL ÀS INICIATIVAS DE RECUPERAÇÃO E CONSERVAÇÃO DE EDIFICAÇÕES DE RELEVÂNCIA HISTÓRICA.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/100/100.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/100/100.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPONHA SOBRE A NECESSIDADE DE TREINAMENTO DA FIGURA DO CUIDADOR FAMILIAR.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/120/120.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/120/120.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO A NECESSIDADE DE ENVIO DE PROJETO DE LEI QUE DISPONHA SOBRE A CRIAÇÃO DE UM CONTROLE DA FROTA DE CAMINHÕES E MÁQUINAS QUE TRAFEGAM NO MUNICÍPIO COM A FINALIDADE DE USO PARA A CONSTRUÇÃO CIVIL.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/136/136.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/136/136.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ENVIO DE PROJETO DE LEI QUE ALTERE A LEI N 6 646 DE 31 DE MARÇO DE 2009.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/140/140.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/140/140.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A CRIAÇÃO DO PROGRAMA DE CONVIVÊNCIA EMPRESARIAL NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/857/857.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/857/857.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que estabeleça a Política Municipal de Proteção dos Direitos da Pessoa com Transtorno Espectro do Autismo - TEA e dá outras providências.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3153/3152.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3153/3152.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI QUE DISPONHA SOBRE ISENÇÃO DE IPTU e ISS POR PERÍODO PROPORCIONAL À QUANTIDADE DE EMPREGADOS CONTRATADOS PELAS EMPRESAS NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3157/3156.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3157/3156.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI QUE DISPONHA SOBRE A INSTITUIÇÃO DE BENEFÍCIO FISCAL PARA AS EMPRESAS QUE CONTRATAREM PLANOS DE SAÚDE PRIVADOS PARA SEUS EMPREGADOS.</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3613/3612.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3613/3612.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI, A ESTA CASA LEGISLATIVA, QUE DISPONHA SOBRE A POLÍTICA MUNICIPAL DE ESTÍMULO, INCENTIVO E PROMOÇÃO AO DESENVOLVIMENTO DE STARTUPS NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3728/3727.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3728/3727.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa para reestruturar a Secretaria de Obras, Habitação e Regularização fundiária.</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3794/3793.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3794/3793.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI QUE REVOGUE "IN TOTUM" A LEI MUNICIPAL N 8.124/2021.</t>
   </si>
   <si>
     <t>4034</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4034/4033.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4034/4033.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI, A ESTA CASA LEGISLATIVA, QUE DISPONHA SOBRE A CRIAÇÃO DE COMISSÃO PERMANENTE, COMPOSTA POR FUNCIONÁRIOS DO QUADRO, DE GERENCIAMENTO DE CRISES.</t>
   </si>
   <si>
     <t>4384</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4384/4382.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4384/4382.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que verse sobre a implementação de processo de autolicenciamento para a simplificação no licenciamento de obras no município.</t>
   </si>
   <si>
     <t>5235</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5235/5230.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5235/5230.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei que crie e discipline Grupo de Trabalho com atribuição específica de coordenação e encaminhamento das tarefas inerentes ao município, a serem realizadas para solução definitiva das famílias residentes às margens da BR-040.</t>
   </si>
   <si>
     <t>5756</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5756/5751.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5756/5751.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPONHA SOBRE O PARCELAMENTO DA MULTA PELO NÃO PAGAMENTO DA TAXA DE VISTORIA DOS TÁXIS NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>5757</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5757/5752.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5757/5752.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPONHA SOBRE A OBRIGATORIEDADE DE TREINAMENTO E CAPACITAÇÃO EM NOÇÕES BÁSICAS DE DEFESA CIVIL E PRIMEIROS SOCORROS DE AGENTES FUNCIONÁRIOS E OU VOLUNTÁRIOS NOS ESTABELECIMENTOS QUE ESPECIFICA NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>5781</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5781/5776.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5781/5776.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que verse sobre a instituição do Selo "Comércio Digital Consciente" no âmbito do município de Petrópolis, com a finalidade de reconhecer as empresas que disponibilizarem um exemplar impresso da Lei 13.709/2018 - Lei Geral de Proteção de Dados e dá outras providências.</t>
   </si>
   <si>
     <t>5803</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5803/5798.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5803/5798.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que disponha sobre um Programa criando centros de convivências para terceira idade em cada distrito do Município.</t>
   </si>
   <si>
     <t>5955</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5955/5950.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5955/5950.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto criando o Programa de Hospedagem de Idosos em situação de rua, no âmbito do Município de Petrópolis.</t>
   </si>
   <si>
     <t>7714</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7714/5975.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7714/5975.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo Sr. Prefeito Municipal a necessidade de PROJETO DE LEI que "Institui o Programa Boa Visão para Idoso no âmbito do Município de Petrópolis e da outras providências."</t>
   </si>
   <si>
     <t>5997</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5997/5992.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5997/5992.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que Institui o Programa Municipal de Incentivo ao Emprego e à Reinserção Social de Dependentes Químicos de Petrópolis.</t>
   </si>
   <si>
     <t>6421</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6421/6415.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6421/6415.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPONHA SOBRE "CAMPANHA IDOSOS ÓRFÃOS DE FILHOS VIVOS" PARA ORIENTAÇÃO E CONSCIENTIZAÇÃO SOBRE OS CUIDADOS AOS IDOSOS E AS CONSEQUÊNCIAS DE SEU ABANDONO, NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>6836</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6836/6458.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6836/6458.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE VERSE SOBRE A REGULARIZAÇÃO FUNDIÁRIA (REURB) NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>6475</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6475/6469.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6475/6469.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que Disponha sobre a Criação e Instalação de Feira Livre no Bairro Independência na Estrada da Independência em frente ao Conjunto Habitacional do Minha Casa Minha Vida, Vila das Orquídeas e da outras Providências.</t>
   </si>
   <si>
     <t>6476</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6476/6470.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6476/6470.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que Disponha sobre a Criação e Instalação de Feira livre no Bairro Carangola, na Rua Vicenzo Rivetti, e da outras Providências.</t>
   </si>
   <si>
     <t>6685</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6685/6679.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6685/6679.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que nas licitações de até 4 ,8 milhões, e que caso a diferença seja de até 10 %, a contratação será com empresa local.</t>
   </si>
   <si>
     <t>7633</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7633/7405.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7633/7405.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA DA CÂMARA A NECESSIDADE DE UM PROJETO DE RESOLUÇÃO QUE INSTITUI O PROGRAMA "CÂMARA ACESSÍVEL EM LIBRAS".</t>
   </si>
   <si>
     <t>7447</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7447/7434.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7447/7434.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que Autoriza o Poder Executivo a promover a alienação de bens móveis inservíveis para a Administração mediante Leilão Público e dá outras providências.</t>
   </si>
   <si>
     <t>7557</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7557/7543.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7557/7543.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE VERSE SOBRE A CONCESSÃO DE ADICIONAL DE INSALUBRIDADE AOS SERVIDORES DA DIVISÃO DE CADASTRO DE EDIFICAÇÕES (DICAE), VINCULADOS A SECRETARIA DE OBRAS PARTICULARES DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>7611</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7611/7597.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7611/7597.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legistativa, que dispõe da recriação da Secretaria de Agricultura, Abastecimento e Produção no Município.</t>
   </si>
   <si>
     <t>7870</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7870/7851.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7870/7851.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA, QUE DISPONHA SOBRE À ALTERAÇÃO DA LEI Nº 7.510 DE 11 DE ABRIL DE 2017, EM SEUS ARTS 26 E 27, DANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7943</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7943/7923.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7943/7923.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A REVISÃO E ATUALIZAÇÃO DO ZONEAMENTO MUNICIPAL E SEUS PARÂMETROS DE OCUPAÇÃO E USO DOS SETORES DE CADA ZONA, DEFINIDOS NA LEI 5.393/1998 E SEUS ANEXOS.</t>
   </si>
   <si>
     <t>8269</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8269/8247.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8269/8247.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPÕE SOBRE A ISENÇÃO DO PAGAMENTO DE TAXA DE INSCRIÇÃO EM CORRIDAS ORGANIZADAS PELA PREFEITURA AOS DOADORES VOLUNTÁRIOS DE SANGUE.</t>
   </si>
   <si>
     <t>8392</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8392/8370.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8392/8370.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE UMA NORMA A ESTA CASA LEGISLATIVA QUE DISCIPLINE A IMPLEMENTAÇÃO DE UM PROGRAMA DE INCENTIVO A CULTURA E ENTRETENIMENTO NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>8750</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8750/8728.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8750/8728.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Instituir e Aderir o aplicativo Táxi Rio Cidades, como plataforma oficial de gestão de táxis na cidade.</t>
   </si>
   <si>
     <t>8880</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8880/8858.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8880/8858.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa para firmar parceria/convênio entre o Município de Petrópolis e o Detran/RJ para adesão ao Projeto Carteira Nacional de Habilitação Social.</t>
   </si>
   <si>
     <t>9257</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9257/9235.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9257/9235.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que institua ações de promoções de serviço de assistência judiciária no Município de Petrópolis.</t>
   </si>
   <si>
     <t>9314</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9314/9292.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9314/9292.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que estabeleça o dever do Município de prestar assessoria jurídica gratuita para membros da Guarda Civil que sofrem processo judicial por conta do desempenho de suas funções.</t>
   </si>
   <si>
     <t>9333</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9333/9311.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9333/9311.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de edição de norma que objetive a reformulação salarial do quadro técnico administrativo do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>9348</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9348/9326.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9348/9326.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que disponha sobre a publicação de fotografias e dados de pessoas desaparecidas nas guias do Imposto Predial e Territorial Urbano - IPTU do Município de Petrópolis.</t>
   </si>
   <si>
     <t>9503</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>Marcelo Lessa, Yuri Moura</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9503/9481-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9503/9481-.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA, QUE DISPONHA SOBRE O ACRÉSCIMO DO PARAGRAFO ÚNICO AO ART. 35º DO DECRETO MUNICIPAL Nº 648 DE 05 DE AGOSTO DE 2003, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>9655</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9655/9633.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9655/9633.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da construção de um espaço de acolhimento no Cemitério Eduardo Machado de Andrade, no Jurity, Brejal, Posse, 5º distrito deste município.</t>
   </si>
   <si>
     <t>9656</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9656/9634.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9656/9634.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da celebração de um convênio com Governo do Estado, visando a realização de obras de drenagem bifurcação da estrada Ernani do Amaral Peixoto com a estrada Arnaldo Dyckerhoff, até o final da estrada dos Caboclos, na Posse, 5º distrito de Petrópolis.</t>
   </si>
   <si>
     <t>9672</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9672/9650.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9672/9650.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que disponha sobre a necessidade do município de Petrópolis adotar o aplicativo Colab gov, na administração pública.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento de Informação</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1824/1823.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1824/1823.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL O INTEIRO TEOR DOS PROCESSOS NºS: 10547/2020 - 14105/2020 E 15108/2020;</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2323/2322.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2323/2322.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL AS INFORMAÇÕES ACERCA DO PRÉDIO SITUADO NA ESQUINA DAS RUAS ALENCAR LIMA E RUA DO IMPERADOR, PRÉDIO QUE ABRIGOU A PRIMEIRA CASA BANCÁRIA DA CIDADE BANCO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2517/2516.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2517/2516.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL INFORMAÇÕES.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Yuri Moura, Gil Magno, Júnior Coruja</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2518/2517.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2518/2517.pdf</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2539/2538.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2539/2538.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL INFORMAÇÕES ACERCA DA SUBSTITUIÇÃO DAS ANTIGAS CHARRETES.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2540/2539.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2540/2539.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL INFORMAÇÕES ACERCA DOS RELATÓRIOS FEITOS PELA CPTRANS DOS PROTÓTIPOS DAS NOVAS CHARRETES.</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3871/3870.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3871/3870.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES AO EXECUTIVO MUNICIPAL ACERCA DO SALDO EM CAIXA DO FUNDO ESPECIAL DA PROCURADORIA GERAL DO MUNICÍPIO, FUNEPROC.</t>
   </si>
   <si>
     <t>7478</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7478/6110.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7478/6110.pdf</t>
   </si>
   <si>
     <t>SOLICITA AS INFORMAÇÕES ABAIXO DESCRITAS AO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>6794</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6794/6327.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6794/6327.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo municipal informações sobre a formação dos profissionais da saúde.</t>
   </si>
   <si>
     <t>8679</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8679/8657.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8679/8657.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE O CONTRATO COM A EMPRESA DE SÁ CONSTRUÇÕES E SERVIÇOS LTDA.</t>
   </si>
   <si>
     <t>8904</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8904/8882.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8904/8882.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE OS CONDOMÍNIOS VICENZO RIVETTI I, II E III.</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3870/3869.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3870/3869.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI Nº 4689/2020.</t>
   </si>
   <si>
     <t>5629</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5629/5624.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5629/5624.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI GP 369/2021 - CMP 4080/2021 - LEI DE DIRETRIZES ORÇAMENTÁRIAS.</t>
   </si>
   <si>
     <t>5630</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5630/5625.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5630/5625.pdf</t>
   </si>
   <si>
     <t>5631</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5631/5626.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5631/5626.pdf</t>
   </si>
   <si>
     <t>5632</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5632/5627.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5632/5627.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI GP 369/2021 - CMP 4080/2021 - LEI DE DIRETRIZES ORÇAMENTÁRIAS.</t>
   </si>
   <si>
     <t>5633</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5633/5628.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5633/5628.pdf</t>
   </si>
   <si>
     <t>5634</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5634/5629.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5634/5629.pdf</t>
   </si>
   <si>
     <t>9277</t>
   </si>
   <si>
     <t>Octavio Sampaio, Fred Procópio, Yuri Moura</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9277/9255.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9277/9255.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO CMP 4689/2020 - GP 1261/2020 QUE "ALTERA A LEI 6.240 DE 21 DE JANEIRO DE 2005 E INSTITUI O CÓDIGO DE POSTURAS DO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>9278</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9278/9256.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9278/9256.pdf</t>
   </si>
   <si>
     <t>9583</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9583/9561--.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9583/9561--.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI GP 897/2021 - CMP 7805/2021, QUE DISPÕE SOBRE O PLANO PLURIANUAL - PPA PARA O QUADRIÊNIO 2022/2025.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/171/0171.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/171/0171.pdf</t>
   </si>
   <si>
     <t>Requer abertura de uma Comissão Especial, para tratar do Macrozoneamento do Município de Petrópolis/RJ.</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/172/172.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/172/172.pdf</t>
   </si>
   <si>
     <t>REQUER A CRIAÇÃO DE UMA COMISSÃO ESPECIAL PARA TRATAR DA REVISÃO DO CÓDIGO DE POSTURAS DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/173/0173.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/173/0173.pdf</t>
   </si>
   <si>
     <t>REQUER A CRIAÇÃO DE UMA COMISSÃO ESPECIAL PARA TRATAR DA REVISÃO DO CÓDIGO DE OBRAS DO MUNICÍPIO DE PETRÓPOLIS/RJ.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/174/0174.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/174/0174.pdf</t>
   </si>
   <si>
     <t>REQUER A CRIAÇÃO DE UMA COMISSÃO ESPECIAL PARA TRATAR DA ELABORAÇÃO DO PROCESSO ADMINISTRATIVO DO MUNICÍPIO DE PETRÓPOLIS/RJ.</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/311/311.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/311/311.pdf</t>
   </si>
   <si>
     <t>Requer a criação de Comissão Especial para estudo e revisão do Código de Ética e Decoro Parlamentar da Câmara Municipal de Petrópolis.</t>
   </si>
   <si>
     <t>4052</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4052/4051.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4052/4051.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DESARQUIVAMENTO DO PROJETO DE LEI N° 4431/2020.</t>
   </si>
   <si>
     <t>4053</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4053/4052.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4053/4052.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DESARQUIVAMENTO DO PROJETO DE LEI N° 4418/2020.</t>
   </si>
   <si>
     <t>5093</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5093/5088.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5093/5088.pdf</t>
   </si>
   <si>
     <t>Requer a prorrogação do prazo da Comissão Especial para tratar da Revisão do Contrato da Estar Petrópolis ( Sinal Park).</t>
   </si>
   <si>
     <t>5261</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5261/5256.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5261/5256.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPARTAMENTO LEGISLATIVO CÓPIA DOS GPS DIVERSOS N°s 4744 (GP 440); 4748 (GP 444); 4749 (GP 445); 4845 (GP 484); 4857 (GP 491); 5092 (GP 508); 5094 (GP 510) E 5095 (GP 511).</t>
   </si>
   <si>
     <t>5477</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5477/5472.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5477/5472.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DESARQUIVAMENTO DOS PROJETOS DE LEI PROTOCOLADOS DURANTE O PERÍODO DE 2018 E 2020, ARQUIVADOS NESTA LEGISLATURA SEM A SOLICITAÇÃO OU CIÊNCIA DO GABINETE.</t>
   </si>
   <si>
     <t>5548</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5548/5543.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5548/5543.pdf</t>
   </si>
   <si>
     <t>Solicita cópia da resposta ao requerimento de informação 35172021, GP 444/2021, processo 4748/2021.</t>
   </si>
   <si>
     <t>5628</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5628/5623.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5628/5623.pdf</t>
   </si>
   <si>
     <t>REQUER A DELEGAÇÃO DE ATRIBUIÇÕES DO PRESIDENTE PARA O 2º VICE-PRESIDENTE.</t>
   </si>
   <si>
     <t>5716</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5716/5711.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5716/5711.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPARTAMENTO LEGISLATIVO CÓPIA DOS GPS DIVERSOS N°S 5098 (GP 514); 5099 (GP 515); 5101 (GP 517); 5204 (GP 538); 5205 (GP 539); 5206 (GP 540); 5235 (GP 546); 5331 (GP 567); 5451 (GP 587); 5454 (GP 591); 5456 (GP 592); e 5542 (GP 602).</t>
   </si>
   <si>
     <t>6006</t>
   </si>
   <si>
     <t>Dr. Mauro Peralta, Domingos Protetor, Eduardo do Blog, Gilda Beatriz, Marcelo Lessa, Octavio Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6006/6001.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6006/6001.pdf</t>
   </si>
   <si>
     <t>REQUER A PRORROGAÇÃO DO PRAZO DA COMISSÃO PARLAMENTAR DE INQUÉRITO FORMULADA ATRAVÉS DO REQUERIMENTO CMP Nº 2570/2021 E INSTITUÍDA PELO ATO ME LEG 002/2021.</t>
   </si>
   <si>
     <t>7090</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7090/7079.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7090/7079.pdf</t>
   </si>
   <si>
     <t>REQUER A CONVOCAÇÃO PARA SESSÃO EXTRAORDINÁRIA A REALIZAR- SE NO DIA 02/08/2021 AS 14H.</t>
   </si>
   <si>
     <t>7507</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7507/7493.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7507/7493.pdf</t>
   </si>
   <si>
     <t>REQUER A PRORROGAÇÃO DO PRAZO DA COMISSÃO ESPECIAL PARA TRATAR DA REVISÃO DO CÓDIGO DE POSTURAS DO MUNICÍPIO DE PETRÓPOLIS , ATO PRE-LEG 003/21.</t>
   </si>
   <si>
     <t>9242</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9242/9220.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9242/9220.pdf</t>
   </si>
   <si>
     <t>Requer o arquivamento do Requerimento nº 8969/2021.</t>
   </si>
   <si>
     <t>9771</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9771/9749--.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9771/9749--.pdf</t>
   </si>
   <si>
     <t>REQUER A CONVOCAÇÃO PARA SESSÃO EXTRAORDINÁRIA A REALIZAR-SE NO DIA 18-12-2021 ÀS 17H</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>Indicação Simples</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1639/1639.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1639/1639.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de conserto do botão de pedestre do semáforo, localizado na Estrada União e Industria próximo ao número 8477, no bairro Bonsucesso.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1775/1774.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1775/1774.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de remoção de bloco rochoso na Estrada do Limoeiro, próximo ao n. 399, localizada no bairro Fazenda Inglesa ( ponto de referência - sentido Itaipava na BR-040 na primeira entrada à direita após o KM 72).</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1872/1871.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1872/1871.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CAPINA E ROÇADA EM TODA EXTENSÃO DA RUA PEDRO STUMPF SOBRINHO, BAIRRO BINGEN.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2016/2015.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2016/2015.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a necessidade de colocação de bebedouros públicos no Parque Municipal Prefeito Paulo Rattes, Itaipava.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2183/2182.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2183/2182.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar com urgência estudo técnico no terreno localizado na Vila Operária de Cascatinha, próximo a Praça Santana e São Joaquim com o objetivo de verificar se há mais risco de deslizamento de terra com possibilidade de atingir residências e quais as medidas de proteção necessárias.</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2865/2864.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2865/2864.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implantação do programa "Prefeitura Itinerante" levando aos bairros periodicamente as principais secretarias da Administração Pública.</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3279/3278.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3279/3278.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de promoção de todos os trâmites administrativos necessários tendo como o objetivo a realização do leilão dos veículos abandonados no Aterro Sanitário na Rodovia Presidente Juscelino Kubitschek, Pedro do Rio.</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3548/3547.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3548/3547.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de aquisição de mais veículos para atendimento das demandas das secretarias e da guarda municipal.</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3823/3822.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3823/3822.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROCEDER A VISTÓRIA TÉCNICA POR MEIO DA SECRETARIA DE OBRAS NA SERVIDÃO JOSÉ DE AZEVEDO COUTINHO FILHO - BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
     <t>Dr. Mauro Peralta, Domingos Protetor</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3911/3910.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3911/3910.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de suspensão de ata de Registro de Preço nº 050/21.</t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4348/4346.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4348/4346.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de revisão na licitação de Nº 22.2021, pregão presencial, PROCESSO Nº 10.806/2021 em andamento pela Secretaria de Obras, Habitação e Regularização Fundiária.</t>
   </si>
   <si>
     <t>4534</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4534/4530.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4534/4530.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de novas lixeiras móveis à Estrada Mineira, próximo ao nº 300, Corrêas.</t>
   </si>
   <si>
     <t>4549</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4549/4545.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4549/4545.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de capina e roçada em toda a extensão da Rua Henrique Paixão, Floresta.</t>
   </si>
   <si>
     <t>4553</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4553/4549.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4553/4549.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INCLUSÃO DO BENEFICIO VALE TRANSPORTE NO CONTRATO PRINCIPAL DOS RPA´S (RECIBO DE PAGAMENTO AUTÔNOMO), OU IMPLEMENTAÇÃO EM UM CONTRATO ADITIVO PARA VINCULAÇÃO DOS PROFISSIONAIS CONTRATADOS PELO REGIME JUNTO A PREFEITURA MUNICIPAL DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>4576</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4576/4572.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4576/4572.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de obras de reestruturação da via na Estrada do Palmital, próximo ao nº 620, Loteamento Zezinho Sampaio, Águas Lindas, Nogueira.</t>
   </si>
   <si>
     <t>8094</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8094/4657.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8094/4657.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade urgente de se proceder a convocação dos profissionais aprovados no último processo seletivo simplificado da Secretaria de Assistência Social.</t>
   </si>
   <si>
     <t>4925</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4925/4920.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4925/4920.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de substituição de lâmpada convencional para lâmpada de led em toda extensão da Rua Jardim Salvador , bairro Jardim Salvador.</t>
   </si>
   <si>
     <t>5280</t>
   </si>
   <si>
     <t>4354</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5280/5275.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5280/5275.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de plantio de lírios amarelos no Viradouro em frente ao nº 75 da Rua Indaiá, São Sebastião.</t>
   </si>
   <si>
     <t>5454</t>
   </si>
   <si>
     <t>4474</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5454/5449.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5454/5449.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de quiosques padronizados no Parque Municipal Prefeito Paulo Rattes (Parque de Exposição) situado na Estrada União Indústria 10000 em Itaipava.</t>
   </si>
   <si>
     <t>5544</t>
   </si>
   <si>
     <t>4537</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5544/5539.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5544/5539.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de fossas sépticas em toda a comunidade do Taquaril, quarto distrito de Pedro do Rio.</t>
   </si>
   <si>
     <t>5635</t>
   </si>
   <si>
     <t>4608</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5635/5630.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5635/5630.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implantar Gabinete de Crise, quando necessário, em parte do Espaço do Antigo Centro de Treinamento dos Correios, situado na BR-040, bairro Fazenda Inglesa, local em que está previsto a implementação da Academia de Formação dos Bombeiros.</t>
   </si>
   <si>
     <t>5662</t>
   </si>
   <si>
     <t>4627</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5662/5657.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5662/5657.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de melhorar a comunicação visual no Parque Municipal Prefeito Paulo Rattes, Estrada União e Industria nº 10 000, Itaipava.</t>
   </si>
   <si>
     <t>5663</t>
   </si>
   <si>
     <t>4628</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5663/5658.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5663/5658.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de melhora na comunicação visual do Parque Crémerie, S/N, Independência.</t>
   </si>
   <si>
     <t>6352</t>
   </si>
   <si>
     <t>5157</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6352/6346.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6352/6346.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de limpeza, nivelamento do solo e criação de uma horta comunitária no terreno atrás da quadra localizada na Estrada Nossa Senhora da Glória, tendo como ponto de referência o nº 1220, Bairro da Glória.</t>
   </si>
   <si>
     <t>6355</t>
   </si>
   <si>
     <t>5160</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6355/6349.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6355/6349.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PINTURA EXTERNA E INTERNA NO PRÉDIO ANEXO A PÓRTICO, SITUADO PRÓXIMO AO Nº 545, ESTRADA AYRTON SENNA, S/N, QUITANDINHA, PETRÓPOLIS/RJ.</t>
   </si>
   <si>
     <t>6362</t>
   </si>
   <si>
     <t>5166</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6362/6356.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6362/6356.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de eventos que promovam o auto esporte de maneira segura na cidade de Petrópolis.</t>
   </si>
   <si>
     <t>6457</t>
   </si>
   <si>
     <t>5241</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6457/6451.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6457/6451.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade capina e limpeza na Rua Augusto Severo s/n onde esta localizado a Igreja Nossa Senhora da Glória, Morin.</t>
   </si>
   <si>
     <t>6647</t>
   </si>
   <si>
     <t>5386</t>
   </si>
   <si>
     <t>Eduardo do Blog, Marcelo Chitão</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6647/6641.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6647/6641.pdf</t>
   </si>
   <si>
     <t>Indicam ao executivo municipal a necessidade de realização de blitz com a finalidade de apreensão de motos com escapamento adulterado - Operação Barulho Zero.</t>
   </si>
   <si>
     <t>6695</t>
   </si>
   <si>
     <t>5426</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6695/6689.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6695/6689.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implantação de um ponto de táxi na Estrada de Secretário, distrito de Pedro do Rio.</t>
   </si>
   <si>
     <t>6896</t>
   </si>
   <si>
     <t>5586</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6896/6885.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6896/6885.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de troca de lâmpadas queimadas em 4 quatro postes da Servidão 7, na Rua Brigadeiro Castrioto, próximo ao número 2.414, localizada na Provisória, bairro Esperança.</t>
   </si>
   <si>
     <t>7163</t>
   </si>
   <si>
     <t>5817</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7163/7152.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7163/7152.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR EXTENSÃO DE REDE DE ILUMINAÇÃO PÚBLICA EM TODA VILA DO SERRINHA, ESTRADA DA INDEPENDÊNCIA, BAIRRO INDEPENDÊNCIA.</t>
   </si>
   <si>
     <t>7411</t>
   </si>
   <si>
     <t>5989</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7411/7399.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7411/7399.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de retomada do convênio de cooperação para ações de comunicação, entre a Prefeitura Municipal de Petrópolis e a Associação da Rua Teresa (Arte).</t>
   </si>
   <si>
     <t>7592</t>
   </si>
   <si>
     <t>6108</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7592/7578.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7592/7578.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de dragagem em toda extensão do córrego que atravessa a Estrada Aloysio Costa Leite, Secretário.</t>
   </si>
   <si>
     <t>7706</t>
   </si>
   <si>
     <t>6180</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7706/7690.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7706/7690.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforma do posto de saúde da família na Rua Pedras Brancas, Mosela.</t>
   </si>
   <si>
     <t>7730</t>
   </si>
   <si>
     <t>6194</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7730/7712.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7730/7712.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da construção de uma cobertura da quadra esportiva da Escola Municipal Beatriz Zaleski, na Posse, 5º Distrito deste Município.</t>
   </si>
   <si>
     <t>7765</t>
   </si>
   <si>
     <t>6216</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7765/7746.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7765/7746.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de ampliação da Sede Administrativa do Cemitério Municipal de Itaipava, Itaipava.</t>
   </si>
   <si>
     <t>7960</t>
   </si>
   <si>
     <t>6324</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7960/7940.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7960/7940.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de fomentar novos incentivos à Associação Pestalozzi de Petrópolis.</t>
   </si>
   <si>
     <t>8068</t>
   </si>
   <si>
     <t>6402</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8068/8047.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8068/8047.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da retirada de uma árvore que se encontra tombada na Estrada União Indústria nº 6470, Nogueira.</t>
   </si>
   <si>
     <t>8297</t>
   </si>
   <si>
     <t>6538</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8297/8275.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8297/8275.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de "fradinhos na calçada" por toda extensão da Rua Hyvio Naliato, na Praça de Cascatinha, Samambaia.</t>
   </si>
   <si>
     <t>8426</t>
   </si>
   <si>
     <t>6579</t>
   </si>
   <si>
     <t>Gilda Beatriz, Dr. Mauro Peralta</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8426/8404.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8426/8404.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CAPACITAÇÃO/TREINAMENTO DOS PROFISSIONAIS DA REDE ATENÇÃO BÁSICA DE SAÚDE E DA ASSISTÊNCIA HOSPITALAR PARA O ACOLHIMENTO E MANEJO DE PACIENTES PSIQUIÁTRICOS.</t>
   </si>
   <si>
     <t>8829</t>
   </si>
   <si>
     <t>6772</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8829/8807.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8829/8807.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reformulação salarial do quadro técnico administrativo do Poder Executivo.</t>
   </si>
   <si>
     <t>8830</t>
   </si>
   <si>
     <t>6773</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8830/8808.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8830/8808.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE EDIÇÃO DE DECRETO QUE DESOBRIGUE DO RETORNO ÀS ATIVIDADES LABORAIS PRESENCIALMENTE OS AGENTES PÚBLICOS QUE SE ENCONTREM EM SITUAÇÃO PRECONIZADA POR LEGISLAÇÃO ESPECÍFICA.</t>
   </si>
   <si>
     <t>8878</t>
   </si>
   <si>
     <t>6790</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8878/8856.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8878/8856.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de inclusão do Parque Cremerie no rol dos equipamentos públicos que receberão a decoração de Natal.</t>
   </si>
   <si>
     <t>9035</t>
   </si>
   <si>
     <t>6889</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9035/9013.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9035/9013.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco na Rua Dr Porciúncula, Bairro Centro.</t>
   </si>
   <si>
     <t>9202</t>
   </si>
   <si>
     <t>6967</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9202/9180.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9202/9180.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implantação do Programa "Feirão Municipal do Balcão de Empregos e Qualificação Profissional" realizado de forma presencial e eletrônica (por videoconferência).</t>
   </si>
   <si>
     <t>9241</t>
   </si>
   <si>
     <t>7001</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9241/9219.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9241/9219.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de criação de área destinada a atividades agroecológicas (horta) na Escola Municipal Sebastião Lacerda, no bairro Rocio.</t>
   </si>
   <si>
     <t>9316</t>
   </si>
   <si>
     <t>7029</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9316/9294.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9316/9294.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de desocupação da antiga escola Francisco Sutter, localizada na Rua Pedro Ivo nº 554, referência: comunidade católica São Francisco de Assis, bairro: Morin - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>9510</t>
   </si>
   <si>
     <t>7130</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9510/9488.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9510/9488.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de estabelecer uma parceria entre a Prefeitura Municipal e o PC&amp;VB - Petrópolis Convention e Visitors Bureau - para que vagas de empregos em hotéis e pousadas sejam canalizadas para a Casa do Trabalhador.</t>
   </si>
   <si>
     <t>9522</t>
   </si>
   <si>
     <t>7137</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9522/9500.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9522/9500.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de iluminação pública na Servidão Antônio José Cosmo, Nova Cascatinha.</t>
   </si>
   <si>
     <t>9554</t>
   </si>
   <si>
     <t>7158</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9554/9532.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9554/9532.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de disponibilização de um número de WhatsApp para atendimento dos servidores públicos municipais, no Instituto de Previdência e Assistência Social do Servidor Público do Município de Petrópolis - INPAS.</t>
   </si>
   <si>
     <t>9629</t>
   </si>
   <si>
     <t>7197</t>
   </si>
   <si>
     <t>Marcelo Lessa, Domingos Protetor, Dr. Mauro Peralta, Dudu, Eduardo do Blog, Fred Procópio, Gil Magno, Gilda Beatriz, Júnior Coruja, Júnior Paixão, Marcelo Chitão, Maurinho Branco, Octavio Sampaio, Ronaldo Ramos, Yuri Moura</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9629/9607--.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9629/9607--.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de rescisão total do termo aditivo ao nº 16/2015, contrato de subconcessão de serviços públicos com base no processo administrativo nº 660/2014, concorrência pública nº 04/2014.</t>
   </si>
   <si>
     <t>5992</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5992/5987.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5992/5987.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO À EMPRESA VITÓRIA LUZ.</t>
   </si>
   <si>
     <t>7846</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7846/7827.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7846/7827.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO À EMPRESA FORÇA AMBIENTAL.</t>
   </si>
   <si>
     <t>8677</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8677/8655.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8677/8655.pdf</t>
   </si>
   <si>
     <t>Moção Repúdio CPI da Covid.</t>
   </si>
   <si>
     <t>8678</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8678/8656.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8678/8656.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio demora na marcação da Sabatina.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>REQIN</t>
   </si>
   <si>
     <t>Requerimento de Inclusão</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/198/198.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/198/198.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DOS REQUERIMENTOS 170/2021, 171/2021, 172/2021, 173/2021 E 174/2021, PARA DISCUSSÃO E VOTAÇÃO ÚNICA NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/241/241.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/241/241.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DOS REQUERIMENTOS 172/ 2021, 173/2021 E 237/ 2021 PARA DISCUSSÃO E VOTAÇÃO ÚNICA NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/252/252.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/252/252.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência o requerimento nº 0088/2021 para votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/327/327.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/327/327.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA O REQUERIMENTO Nº 0311/2021 PARA VOTAÇÃO ÚNICA NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/899/899.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/899/899.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DA INDICAÇÃO LEGISLATIVA Nº 0632/2021 PARA DISCUSSÃO E VOTAÇÃO ÚNICA NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/937/937.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/937/937.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DA INDICAÇÃO LEGISLATIVA Nº 0931/2021 PARA DISCUSSÃO E VOTAÇÃO ÚNICA NA ORDEM DO DIA DA 2ª SESSÃO DE HOJE.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1073/1073.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1073/1073.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial do processo n. 1.072/2021, para 1ª e 2ª discussão e votação, na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1080/1080.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1080/1080.pdf</t>
   </si>
   <si>
     <t>Requer tramitação em Regime de Urgência a indicação nº 1078/2021.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1152/1152.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1152/1152.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de urgência a indicação Legislativa nº 1145/2021</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1272/1272.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1272/1272.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de urgência a indicação legislativa nº 1145/2021.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1303/1303.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1303/1303.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial do processo nº 1141/2021 para discussão e votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1304/1304.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1304/1304.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial do projeto de lei nº 1071/2021 para 1ª e 2ª discussão e votação na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1423/1423.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1423/1423.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência da Indicação nº 1414/2021.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1661/1660.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1661/1660.pdf</t>
   </si>
   <si>
     <t>REQUEREM a tramitação em Regime de urgência da indicação legislativa nº 1659/2021, para discussão e votação única na sessão de hoje.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1717/1716.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1717/1716.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência a Indicação nº 1715/2021.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1719/1718.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1719/1718.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial, a indicação legislativa nº 1717/202, para discussão e votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1736/1735.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1736/1735.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DO PROCESSO Nº 1730/2021 PARA DISCUSSÃO E VOTAÇÃO ÚNICA NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1793/1792.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1793/1792.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial da indicação legislativa nº 1791/2021 para discussão e votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2157/2156.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2157/2156.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência a Indicação Legislativa nº 2155/2021 para discussão e votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2211/2210.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2211/2210.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA DA INDICAÇÃO Nº1866/2021, PARA DISCUSSÃO E VOTAÇÃO ÚNICA, NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2246/2245.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2246/2245.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência o Projeto de Lei nº 0051/2021 para 1ª e 2ª discussão e votação na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2417/2416.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2417/2416.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação, em Regime de Urgência Especial, da Indicação nº 2381/2021 para discussão e votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2428/2427.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2428/2427.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial do Projeto de Lei nº 1576/2021, para 1ª e 2ª discussão e votação, na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2491/2490.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2491/2490.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial da Indicação Legislativa nº 2486/2021, para discussão e votação única, na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2739/2738.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2739/2738.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial do processo n. 2.678/2021, para 1ª e 2ª discussão e votação na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2740/2739.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2740/2739.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência as indicações nº 2664/2021 e 2666/2021 para votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2829/2828.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2829/2828.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DA INDICAÇÃO LEGISLATIVA Nº 1734/2021 PARA DISCUSSÃO E VOTAÇÃO ÚNICA NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2853/2852.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2853/2852.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial do Processo nº 2851/2021.</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2855/2854.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2855/2854.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DA INDICAÇÃO nº 2844/2021, PARA VOTAÇÃO ÚNICA, NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2991/2990.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2991/2990.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de urgência especial a GP PROJETO DE LEI 196/2021, CMP 2866/2021, para 1ª e 2ª discussão e votação na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2992/2991.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2992/2991.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência do processo nº 1498/2021.</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3162/3161.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3162/3161.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência a Indicação Legislativa nº 2411/2021 para discussão e votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3163/3162.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3163/3162.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência a Indicação Legislativa nº 0118/2021 para discussão e votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3165/3164.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3165/3164.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de urgência do processo nº 3160 2021, para discussão e votação única.</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3172/3171.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3172/3171.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de urgência especial a indicação nº 3170/2021 para votação única, na ordem do dia de hoje</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3205/3204.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3205/3204.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial da Indicação Nº 3203/2021 para discussão e votação única, na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3207/3206.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3207/3206.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência a Indicação nº 3176/2021 para votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3208/3207.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3208/3207.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência especial da indicação Legislativa nº 0306/2021 para discussão e votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3209/3208.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3209/3208.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência as Indicação Legislativas nº 0169/2021, 0164/2021, 0144/2021, 0141/2021 e 0004/2021 para discussão e votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3210/3209.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3210/3209.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME EM DE URGÊNCIA ESPECIAL DA INDICAÇÃO LEGISLATIVA 1419/2021, PARA DISCUSSÃO E VOTAÇÃO ÚNICA NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3211/3210.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3211/3210.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME EM DE URGÊNCIA ESPECIAL DA PROPOSIÇÃO DE NÚMERO 3001/2021 PARA VOTAÇÃO NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3212/3211.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3212/3211.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência o Projeto de Lei nº 2428/2021 para 1ª e 2ª discussão e votação na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3223/3222.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3223/3222.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME EM DE URGÊNCIA ESPECIAL DA PROPOSIÇÃO DE NÚMERO 3221/2021 PARA VOTAÇÃO NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3231/3230.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3231/3230.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial do projeto de lei nº 3228/2021 para 1ª e 2ª discussão e votação na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3236/3235.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3236/3235.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial do projeto de lei n 3234 2021 para 1º e 2º discussão e votação na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3238/3237.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3238/3237.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial do Projeto de Lei nº 3236/2021 para 1º e 2º discussão e votação na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3691/3690.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3691/3690.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência a indicação nº 3632/2021 para discussão e votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3692/3691.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3692/3691.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial do Projeto de Lei nº 3685/2021, PARA 1ª E 2ª DISCUSSÃO E VOTAÇÃO NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3694/3693.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3694/3693.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DO PROJETO DE LEI Nº 3654/2021 PARA 1º E 2º DISCUSSÃO E VOTAÇÃO NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3698/3697.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3698/3697.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial da indicação 3394 2021 para discussão e votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3707/3706.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3707/3706.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA DA INDICAÇÃO Nº 3703/2021, PARA DISCUSSÃO E VOTAÇÃO ÚNICA, NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3730/3729.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3730/3729.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de urgência a Indicação Legislativa.</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3761/3760.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3761/3760.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência do Projeto de Lei nº 3758/2021, para 1ª e 2ª discussão e votação, na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3762/3761.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3762/3761.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência da Indicação Nº 3752/2021, para discussão e votação única, na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3763/3762.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3763/3762.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DA INDICAÇÃO N 3669/2021 PARA DISCUSSÃO E VOTAÇÃO ÚNICA NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3771/3770.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3771/3770.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL PARA REDAÇÃO FINAL DO PROJETO DE LEI Nº 1420/2021, PARA DISCUSSÃO E VOTAÇÃO NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3974/3973.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3974/3973.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA da Indicação 3833/2021, para discussão e votação, na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3976/3975.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3976/3975.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência a Indicação Legislativa nº 154/2021 para discussão e votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>4015</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4015/4014.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4015/4014.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DO PROJETO DE LEI Nº 3954/2021, PARA 1ª E 2ª DISCUSSÃO E VOTAÇÃO, NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4090/4089.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4090/4089.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de urgência o processo 3738/2021</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4132/4131.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4132/4131.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência a indicação nº 4130/2021 parra votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4203/4202.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4203/4202.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA DO PROJETO DE LEI Nº 0558/2021, PARA 1ª E 2ª DISCUSSÃO E VOTAÇÃO, NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4228/4227.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4228/4227.pdf</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4231/4230.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4231/4230.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial da indicação Nº 1730/202.</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4234/4233.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4234/4233.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial do processo Nº 4165/2021.</t>
   </si>
   <si>
     <t>4260</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4260/4259.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4260/4259.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DA INDICAÇÃO LEGISLATIVA Nº 4165/2021, NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4262/4261.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4262/4261.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DO PROJETO DE RESOLUÇÃO N° 4038/2021, NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4295/4294.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4295/4294.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial do Projeto de Lei nº 3214/2021 para 1ª e 2ª discussão e votação, na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>4296</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4296/4295.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4296/4295.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA DA INDICAÇÃO Nº 4293/2021, PARA DISCUSSÃO E VOTAÇÃO ÚNICA, NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4311/4309.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4311/4309.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DO PROJETO DE LEI Nº 4308/2021, PARA 1ª E 2ª DISCUSSÃO E VOTAÇÃO, NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>4413</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4413/4411.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4413/4411.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial do Projeto de Resolução 4373/2021, para 1ª e 2ª discussão e votação, na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>4425</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4425/4421.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4425/4421.pdf</t>
   </si>
   <si>
     <t>Requerer a tramitação em Regime de Regime de Urgência Especial as indicações de números 4380/2021 e 4418/2021.</t>
   </si>
   <si>
     <t>4437</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4437/4433.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4437/4433.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DO INDICAÇÃO Nº 4384/2021, PARA DISCUSSÃO E VOTAÇÃO ÚNICA, NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>4438</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4438/4434.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4438/4434.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência a indicação nº 4432/2021 para votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>4440</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4440/4436.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4440/4436.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de urgência a indicação 4385/2021 para discussão e votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>4441</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4441/4437.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4441/4437.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DA INDICAÇÃO SIMPLES Nº 4391/2021, NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>4499</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4499/4495.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4499/4495.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência a Indicação Legislativa 4473/2021.</t>
   </si>
   <si>
     <t>4500</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4500/4496.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4500/4496.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial da Indicação nº 4358/2021.</t>
   </si>
   <si>
     <t>4501</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4501/4497.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4501/4497.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial da Indicação nº 4392/2021.</t>
   </si>
   <si>
     <t>4502</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4502/4498.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4502/4498.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial da Indicação nº 4357/2021.</t>
   </si>
   <si>
     <t>4667</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4667/4663.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4667/4663.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de urgência a indicação legislativa Nº 0179/2021 para votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>4725</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4725/4721.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4725/4721.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA A INDICAÇÃO LEGISLATIVA Nº 0179/2021 PARA VOTAÇÃO ÚNICA NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>4735</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4735/4731.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4735/4731.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DO PROJETO DE DE LEI Nº 4685/2021, PARA 1ª e 2ª DISCUSSÃO E VOTAÇÃO, NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>4736</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4736/4732.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4736/4732.pdf</t>
   </si>
   <si>
     <t>O Vereador Eduardo do Blog e demais Vereadores, infra assinados, satisfeitas as formalidades regimentais ouvidos em Plenário pelo presente REQUEREM a tramitação em Regime de Urgência Especial com base no Art. 94 do Regimento Interno do Projeto de Lei nº 4689/2021 para 1ª e 2ª discussão e votação na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>4737</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4737/4733.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4737/4733.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de urgência a indicação nº 4715/2021 para votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>4738</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4738/4734.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4738/4734.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA A INDICAÇÃO Nº 4683/2021 PARA VOTAÇÃO ÚNICA NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>4899</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4899/4895.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4899/4895.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial da Indicação nº 4656/2021, para votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>4901</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4901/4897.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4901/4897.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência o Projeto de Lei Nº 4888/2021, para 1ª e 2ª discussão e votação, na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>4945</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4945/4940.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4945/4940.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência o Projeto de Lei nº 4873/2021 para 1ª e 2ª discussão e votação na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>4988</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4988/4983.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4988/4983.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial do Projeto GP 408/2021-CMP 4316/2021, para 1ª e 2ª discussão e votação, na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>5013</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5013/5008.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5013/5008.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de urgência do processo nº 5007/2021.</t>
   </si>
   <si>
     <t>5107</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5107/5102.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5107/5102.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência da indicação Legislativa Nº 5071/2021, para discussão e votação única, na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>5126</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5126/5121.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5126/5121.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência DO PROJETO DE LEI 0941/2020, para 1º e 2º discussão e votação, na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>5188</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5188/5183.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5188/5183.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA DO PROJETO DE LEI Nº 5179, PARA 1ª E 2ª DISCUSSÃO E VOTAÇÃO, NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>5469</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5469/5464.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5469/5464.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial do Projeto de Lei 5461/2021, para 1ª e 2ª discussão e votação, na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>5483</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5483/5478.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5483/5478.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial, o Projeto de Lei 5477/2021 para 1ª e 2ª discussão e votação.</t>
   </si>
   <si>
     <t>5495</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5495/5490.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5495/5490.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL, O PROJETO DE LEI 5477/2021 PARA 1ª E 2ª DISCUSSÃO E VOTAÇÃO.</t>
   </si>
   <si>
     <t>5501</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5501/5496.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5501/5496.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência o Projeto de Lei nº 5031/2021 para 1ª e 2ª discussão na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>5616</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5616/5611.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5616/5611.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência a indicação nº 5517/2021 para votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>5645</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5645/5640.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5645/5640.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial o Requerimento 171/2021, para discussão em votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>5656</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5656/5651.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5656/5651.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DO VETO PARCIAL AO GP 583/2021 - CMP 5421/2021, PARA DISCUSSÃO E VOTAÇÃO ÚNICA, NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>5657</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5657/5652.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5657/5652.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA A INDICAÇÃO Nº 5517/2021 PARA VOTAÇÃO ÚNICA NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>5782</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5782/5777.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5782/5777.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência da Indicação Simples nº 5765/2021.</t>
   </si>
   <si>
     <t>5784</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5784/5779.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5784/5779.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA A INDICAÇÃO Nº 5778/2021 PARA VOTAÇÃO ÚNICA NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>5788</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5788/5783.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5788/5783.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência a indicação nº 5782/2021 para discussão e votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>5851</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5851/5846.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5851/5846.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DO PROJETO DE RESOLUÇÃO Nº 4760/2021 PARA 1ª E 2ª DISCUSSÃO E VOTAÇÃO NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>5856</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5856/5851.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5856/5851.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência o Projeto de Lei nº 4869/2021 para 1ª e 2ª discussão e votação na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>5861</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5861/5856.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5861/5856.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de urgência a indicação 5854/2021.</t>
   </si>
   <si>
     <t>5982</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial dos Projetos de Resolução nºs. 3190/2021, 4579/2021, 4580/2021, 4581/2021, 4582/2021, 4872/2021 e 5747/2021, para 1ª e 2ª discussão e votação, na Ordem do Dia de hoje.</t>
   </si>
   <si>
     <t>5988</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5988/5983.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5988/5983.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência o projeto de lei GP nº 659/2021-CMP 5984/2021, GP nº 633/2021-CMP 5663/2021 e GP nº 644/2021 CMP nº 5858/2021 PARA 1ª E 2ª DISCUSSÃO E VOTAÇÃO NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>5993</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5993/5988.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5993/5988.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de urgência do processo 5987/2021.</t>
   </si>
   <si>
     <t>6177</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6177/6171.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6177/6171.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência o Projeto de Lei n 6124 para 1ª e 2ª discussão e votação na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>6343</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6343/6337.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6343/6337.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial da Indicação Legislativa nº 6324/2021 para ordem do dia de hoje.</t>
   </si>
   <si>
     <t>6389</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6389/6383.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6389/6383.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DA INDICAÇÃO LEGISLATIVA Nº 6324/2021 PARA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>6406</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6406/6400.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6406/6400.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL A INDICAÇÃO Nº 6215/2021 PARA DISCUSSÃO E VOTAÇÃO ÚNICA NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>6635</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6635/6629.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6635/6629.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL A INDICAÇÃO N°. 6595/2021 PARA DISCUSSÃO E VOTAÇÃO ÚNICA NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>6633</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6633/6627.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6633/6627.pdf</t>
   </si>
   <si>
     <t>REQUERE A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DA MOÇÃO DE REPÚDIO Nº.6575/2021 PARA DISCUSSÃO EM VOTAÇÃO ÚNICA NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>6634</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6634/6628.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6634/6628.pdf</t>
   </si>
   <si>
     <t>REQUERE A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DA INDICAÇÃO LEGISLATIVA Nº6517/2021 PARA DISCUSSÃO EM VOTAÇÃO ÚNICA NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>6636</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6636/6630.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6636/6630.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA DA INDICAÇÃO N 6069/2021 PARA DISCUSSÃO E VOTAÇÃO ÚNICA NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>6637</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6637/6631.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6637/6631.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime da redação final GP Nº 369/2021 CMP Nº 4080/2021, PARA DISCUSSÃO E VOTAÇÃO ÚNICA NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>6642</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6642/6636.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6642/6636.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência o projeto de lei nº 6635/2021, para 1ª e 2ª discussão e votação, na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>6645</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6645/6639.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6645/6639.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL O GP nº 737/2021 - CMP 6601/2021 PARA 1ª E 2ª DISCUSSÃO E VOTAÇÃO NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>6653</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6653/6647.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6653/6647.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DO PROCESSO Nº 4874/2021.</t>
   </si>
   <si>
     <t>6654</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6654/6648.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6654/6648.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência a indicação nº 6646/2021 para discussão e votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>6655</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6655/6649.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6655/6649.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA DO PROJETO DE LEI 0855/2021, PAUTADO PARA 1ª DISCUSSÃO NA ORDEM DO DIA DE HOJE, PARA QUE HAJA A 2ª DISCUSSÃO E VOTAÇÃO ÚNICA NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>7164</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7164/7153.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7164/7153.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência as indicações nº 7086/2021 e 6666/2021 para discussão e votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>7214</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7214/7203.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7214/7203.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime Especial a Indicação Legislativa 4163/2021 para discussão e votação única.</t>
   </si>
   <si>
     <t>7215</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7215/7204.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7215/7204.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial a Indicação 2137/2021 para discussão e votação única.</t>
   </si>
   <si>
     <t>7220</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7220/7209.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7220/7209.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA DA INDICAÇÃO Nº 7208/2021 PARA DISCUSSÃO E VOTAÇÃO ÚNICA NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>7222</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7222/7211.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7222/7211.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DA INDICAÇÃO Nº. 7206/2021, PARA DISCUSSÃO E VOTAÇÃO ÚNICA, NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>7224</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7224/7213.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7224/7213.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de urgência da indicação de nº 7212/2021.</t>
   </si>
   <si>
     <t>7225</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7225/7214.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7225/7214.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA DO PROJETO DE LEI 4685/2021, JÁ PAUTADO PARA 1ª DISCUSSÃO NA ORDEM DO DIA DE HOJE, PARA QUE HAJA a 2ª DISCUSSÃO E VOTAÇÃO ÚNICA NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>7259</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7259/7248.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7259/7248.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial do Projeto de lei nº 6468/2021 para 1ª e 2ª discussão e votação na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>7273</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7273/7262.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7273/7262.pdf</t>
   </si>
   <si>
     <t>REQUERER A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DOS PROJETOS DE LEI DE NºS 7252/2021 E 7254/2021 PARA 1º e 2º DISCUSSÃO E VOTAÇÃO NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>7355</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7355/7343.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7355/7343.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL O GP Nº 603/2021 - CMP 5550/2021 PARA 1ª E 2ª DISCUSSÃO E VOTAÇÃO NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>7371</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7371/7359.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7371/7359.pdf</t>
   </si>
   <si>
     <t>7372</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7372/7360.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7372/7360.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DO PROJETO DE LEI Nº 6551/2021, PARA 1ª E 2ª DISCUSSÃO E VOTAÇÃO, NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>7396</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7396/7384.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7396/7384.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA DO PROJETO DE LEI 3651/2021, JÁ PAUTADO PARA 1ª DISCUSSÃO NA ORDEM DO DIA DE HOJE, PARA QUE HAJA A 2ª DISCUSSÃO E VOTAÇÃO ÚNICA NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>7427</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7427/7414.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7427/7414.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DA INDICAÇÃO Nº 7399/2021, PARA DISCUSSÃO E VOTAÇÃO ÚNICA, NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>7512</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7512/7498.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7512/7498.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA DA INDICAÇÃO LEGISLATIVA DE Nº 7236/2021 PARA DISCUSSÃO E VOTAÇÃO ÚNICA NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>7520</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7520/7506.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7520/7506.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência da indicação 7485/2021.</t>
   </si>
   <si>
     <t>7535</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7535/7521.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7535/7521.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DO PROJETO DE LEI Nº 6551/2021 PARA 1ª E 2ª DISCUSSÃO E VOTAÇÃO NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>7536</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7536/7522.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7536/7522.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência o Veto Total GP Nº 821/2021 - CMP N°7330/2021, para discussão e votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>7553</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7553/7539.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7553/7539.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA DA INDICAÇÃO LEGISLATIVA DE N°7236/2021 PARA DISCUSSÃO E VOTAÇÃO ÚNICA, NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>7576</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7576/7562.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7576/7562.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DO PROJETO DE LEI Nº 7549/2021 PARA 1ª E 2ª DISCUSSÃO E VOTAÇÃO NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>7597</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7597/7583.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7597/7583.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência das indicações nº 7556/2021 e 7582/2021, para votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>7609</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7609/7595.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7609/7595.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial o GP Nº 825/2021 - CMP 7390/2021, PARA 1ª E 2ª DISCUSSÃO E VOTAÇÃO NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>7667</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7667/7651.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7667/7651.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência da Indicação de nº 7639/2021.</t>
   </si>
   <si>
     <t>7668</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7668/7652.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7668/7652.pdf</t>
   </si>
   <si>
     <t>REQUERER A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DOS PROJETO DE LEI DE Nº. 7650/2021 PARA 1º E 2º DISCUSSÃO E VOTAÇÃO NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>7669</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7669/7653.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7669/7653.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DO REQUERIMENTO N 5088/2021 PARA DISCUSSÃO E VOTAÇÃO ÚNICA NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>7712</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7712/7696.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7712/7696.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL O GP Nº 845/2021 - CMP 7544/2021 PARA 1ª E 2ª DISCUSSÃO E VOTAÇÃO NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>7713</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7713/7697.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7713/7697.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO DE URGÊNCIA ESPECIAL DO GP Nº 849/2021 - CMP 7563/2021 PARA 1ª E 2ª DISCUSSÃO E VOTAÇÃO NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>7716</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7716/7698.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7716/7698.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência a Indicação Legislativa nº 7658/2021 para votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>7719</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7719/7701.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7719/7701.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA DA INDICAÇÃO LEGISLATIVA DE Nº 7700/2021 PARA VOTAÇÃO ÚNICA NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>7720</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7720/7702.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7720/7702.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DA INDICAÇÃO Nº 7247/2021, PARA DISCUSSÃO E VOTAÇÃO ÚNICA NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>7847</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7847/7828.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7847/7828.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DA MOÇÃO DE REPÚDIO Nº 7827/2021, PARA DISCUSSÃO E VOTAÇÃO ÚNICA, NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>7868</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7868/7849.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7868/7849.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência a indicação nº 7847/2021 para discussão e votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>7869</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7869/7850.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7869/7850.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência especial do requerimento 7493 2021.</t>
   </si>
   <si>
     <t>7985</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7985/7965.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7985/7965.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA DA INDICAÇÃO DE Nº 7822/2021.</t>
   </si>
   <si>
     <t>8004</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8004/7983.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8004/7983.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA DA INDICAÇÃO SIMPLES N° 7979/2021.</t>
   </si>
   <si>
     <t>8009</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8009/7988.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8009/7988.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA DO PROJETO DE LEI Nº 7978/2021 PARA 1ª E 2ª DISCUSSÃO E VOTAÇÃO NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>8095</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8095/8073.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8095/8073.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA DA INDICAÇÃO SIMPLES N° 4657/2021.</t>
   </si>
   <si>
     <t>8097</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8097/8075.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8097/8075.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial do GP 995/2021, CMP/2021, na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>8098</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8098/8076.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8098/8076.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência o Projeto de Lei nº 8061/2021 para 1ª e 2ª discussão na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>8122</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8122/8100.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8122/8100.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA DO PROJETO DE LEI 4602/2021, JÁ PAUTADO PARA 1ª DISCUSSÃO NA ORDEM DO DIA DE HOJE, PARA QUE HAJA A 2ª DISCUSSÃO E VOTAÇÃO ÚNICA NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>8273</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8273/8251.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8273/8251.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial do GP VETO 1000/21- CMP - 8153/2021, para discussão e votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>8276</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8276/8254.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8276/8254.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência o GP VETO Nº 888/2021 - CMP 7742/2021, para discussão e votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>8378</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8378/8356.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8378/8356.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial do Projeto de Lei GP 865/2021, CMP 7643/2021 para 1ª e 2ª discussão, na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>8379</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8379/8357.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8379/8357.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial da Indicação Legislativa 8309/2021, CMP 2021, para discussão e votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>8413</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8413/8391.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8413/8391.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial do Projeto de Lei GP 865/2021, CMP 7643/2021 para 1ª e 2ª discussão na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>8414</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8414/8392.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8414/8392.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DA INDICAÇÃO Nº 8390/2021, PARA DISCUSSÃO E VOTAÇÃO ÚNICA, NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>8415</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8415/8393.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8415/8393.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DO GP VETO 1000/21 - CMP - 8153/2021, PARA DISCUSSÃO E VOTAÇÃO ÚNICA NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>8418</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8418/8396.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8418/8396.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA DA INDICAÇÃO DE Nº 7638 / 2021.</t>
   </si>
   <si>
     <t>8419</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8419/8397.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8419/8397.pdf</t>
   </si>
   <si>
     <t>Requere a tramitação em Regime de Urgência especial do GP 946/2021 - CMP- 7931/2021, PARA 1º e 2º DISCUSSÃO E VOTAÇÃO NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>8431</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8431/8409.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8431/8409.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA DA INDICAÇÃO Nº 8275/2021.</t>
   </si>
   <si>
     <t>8459</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>Gilda Beatriz, Eduardo do Blog</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8459/8437.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8459/8437.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência os Projetos de Lei nº 8402/2021 e 8435/2021 para 1º e 2º discussão e votação na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>8470</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8470/8448.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8470/8448.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DA INDICAÇÃO LEGISLATIVA Nº 7851/2021, PARA DISCUSSÃO E VOTAÇÃO ÚNICA, NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>8600</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8600/8578.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8600/8578.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência as indicações nº 8576/2021 e 8557/2021 para discussão e votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>8625</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8625/8603.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8625/8603.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL A INDICAÇÃO Nº. 8602/2021 PARA DISCUSSÃO E VOTAÇÃO ÚNICA NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>8626</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8626/8604.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8626/8604.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência do Projeto de Lei GP 8581/2021.</t>
   </si>
   <si>
     <t>8703</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8703/8681.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8703/8681.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial do Projeto de Lei GP 947/2021, CMP 7922/2021.</t>
   </si>
   <si>
     <t>8706</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8706/8684.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8706/8684.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial com base no Art.94 do Regimento Interno GP Nº 946/2021 CMP 7931/2021 para 1ª E 2ª discussão e votação, na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>8719</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8719/8697.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8719/8697.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DA MOÇÃO DE REPÚDIO Nº 8656/2021, PARA DISCUSSÃO E VOTAÇÃO ÚNICA NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>8720</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8720/8698.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8720/8698.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DA MOÇÃO DE REPÚDIO Nº 8655/2021, PARA DISCUSSÃO E VOTAÇÃO ÚNICA NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>8732</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8732/8710.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8732/8710.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial do Projeto de Lei GP 1143/2021, CMP 8687/2021.</t>
   </si>
   <si>
     <t>8733</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8733/8711.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8733/8711.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial do Projeto de Lei GP 1144/2021, CMP 8688/2021.</t>
   </si>
   <si>
     <t>8742</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8742/8720.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8742/8720.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência do Projeto de Lei 8581/2021.</t>
   </si>
   <si>
     <t>8817</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8817/8795.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8817/8795.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência do Projeto de Lei nº 8792/2021 para 1ª e 2ª discussão e votação na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>8828</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8828/8806.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8828/8806.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência do Projeto de Lei GP 8581/2021, para 1ª e 2ª discussão e votação, na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>8831</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8831/8809.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8831/8809.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência a indicação nº 8808/2021 para discussão e votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>8832</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8832/8810.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8832/8810.pdf</t>
   </si>
   <si>
     <t>Requerer a tramitação em Regime de Urgência Especial o Projeto de Lei 8617 2021 para 1 e 2 discussão e votação na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>8843</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8843/8821.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8843/8821.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA DA INDICAÇÃO LEGISLATIVA DE NÚMERO 8820/2021 PARA VOTAÇÃO ÚNICA NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>8937</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8937/8915.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8937/8915.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência do Projeto de Lei GP 1201/2021, CMP 8812/2021.</t>
   </si>
   <si>
     <t>8941</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8941/8919.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8941/8919.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DA INDICAÇÃO LEGISLATIVA N 8858 2021 PARA DISCUSSÃO E VOTAÇÃO ÚNICA NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>9039</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9039/9017.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9039/9017.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial do Projeto de Lei GP 1145/2021, CMP 8686/2021.</t>
   </si>
   <si>
     <t>9040</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9040/9018.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9040/9018.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial do Projeto de Lei GP 1200/2021, CMP 8811/2021.</t>
   </si>
   <si>
     <t>9041</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9041/9019.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9041/9019.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial do Projeto de Lei GP 998/2021, CMP 8106/2021.</t>
   </si>
   <si>
     <t>9042</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9042/9020.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9042/9020.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial do Projeto de Lei GP 1201/2021, CMP 8812/2021.</t>
   </si>
   <si>
     <t>9043</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9043/9021.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9043/9021.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial o Requerimento nº 8969/2021 para votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>9052</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>Maurinho Branco, Yuri Moura</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9052/9030.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9052/9030.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL, O PROJETO DE LEI 9026/2021 PARA 1ª E 2ª DISCUSSÃO E VOTAÇÃO.</t>
   </si>
   <si>
     <t>9053</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9053/9031.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9053/9031.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial do Projeto de Lei GP 1246/2021, CMP 8935/2021.</t>
   </si>
   <si>
     <t>9059</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9059/9037.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9059/9037.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de urgência o Projeto de Lei nº 8081/2021.</t>
   </si>
   <si>
     <t>9168</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9168/9146.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9168/9146.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA DO PROJETO DE LEI Nº 7083/2021 PARA 1ª DISCUSSÃO E VOTAÇÃO NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>9170</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9170/9148.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9170/9148.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial do Projeto de lei nº 5954/21 para 1ª e 2ª discussão e votação na primeira ordem do dia de hoje.</t>
   </si>
   <si>
     <t>9178</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9178/9156.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9178/9156.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial do Projeto de Lei GP 1310/2021, CMP 9142/2021.</t>
   </si>
   <si>
     <t>9183</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9183/9161.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9183/9161.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DO VETO Nº 8766/2021, PARA 1ª E 2ª DISCUSSÃO E VOTAÇÃO NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>9184</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9184/9162.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9184/9162.pdf</t>
   </si>
   <si>
     <t>9197</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9197/9175.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9197/9175.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial do Projeto de Lei GP 1012/2021, CMP 8212/2021.</t>
   </si>
   <si>
     <t>9198</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9198/9176.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9198/9176.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial do Projeto de Lei GP 1095/2021, CMP 8580/2021.</t>
   </si>
   <si>
     <t>9199</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9199/9177.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9199/9177.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial do Projeto de Lei GP 809/2021, CMP 7293/2021.</t>
   </si>
   <si>
     <t>9210</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9210/9188.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9210/9188.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA DA INDICAÇÃO Nº 8896/21 PARA DISCUSSÃO E VOTAÇÃO ÚNICA NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>9211</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9211/9189.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9211/9189.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial do Projeto de lei nº 8898/21 para 1ª e 2ª discussão e votação na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>9340</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9340/9318.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9340/9318.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial do Projeto de Lei GP 0052/2021, CMP 9145/2021.</t>
   </si>
   <si>
     <t>9341</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9341/9319.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9341/9319.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência o Projeto de Lei n 7200/2021 para 2ª discussão e votação na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>9342</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9342/9320.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9342/9320.pdf</t>
   </si>
   <si>
     <t>Requere a tramitação em Regime de Urgência Especial do Projeto de Lei GP 1314/2021, CMP 9147/2021.</t>
   </si>
   <si>
     <t>9343</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9343/9321.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9343/9321.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial do Projeto de Lei GP 1312/2021, CMP 9144/2021.</t>
   </si>
   <si>
     <t>9344</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9344/9322.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9344/9322.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial do Projeto de Lei GP 1311/2021, CMP 9143/2021.</t>
   </si>
   <si>
     <t>9358</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9358/9336.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9358/9336.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA DO PROJETO DE LEI Nº 6633/2021 PARA 1ª e 2ª DISCUSSÃO E VOTAÇÃO NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>9375</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9375/9353.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9375/9353.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA DO PROJETO DE LEI Nº 8617/2021 PARA 1ª E 2ª DISCUSSÃO E VOTAÇÃO, NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>9391</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9391/9369.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9391/9369.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL, O PROJETO DE LEI 5832/2021 PARA 2ª DISCUSSÃO E VOTAÇÃO.</t>
   </si>
   <si>
     <t>9392</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9392/9370-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9392/9370-.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DA INDICAÇÃO LEGISLATIVA 8753/2021 PARA DISCUSSÃO E VOTAÇÃO ÚNICA.</t>
   </si>
   <si>
     <t>9393</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9393/9371.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9393/9371.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de urgência especial o Projeto de lei numero 9233/2021.</t>
   </si>
   <si>
     <t>9394</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9394/9372.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9394/9372.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial da Indicação Legislativa 9356/2021.</t>
   </si>
   <si>
     <t>9395</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9395/9373.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9395/9373.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial da redação final do Projeto de Lei GP 1313/2021, CMP 9145/2021.</t>
   </si>
   <si>
     <t>9397</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9397/9375.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9397/9375.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DA INDICAÇÃO LEGISLATIVA 5975/2021 PARA DISCUSSÃO E VOTAÇÃO ÚNICA.</t>
   </si>
   <si>
     <t>9519</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9519/9497.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9519/9497.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência do Projeto de Lei de nº 7370/2021 para 2ª discussão e votação na Ordem do Dia de hoje.</t>
   </si>
   <si>
     <t>9520</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9520/9498.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9520/9498.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência o Requerimento nº 9252/2021 para votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>9566</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9566/9544.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9566/9544.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial do Projeto de Lei GP 1398/2021, CMP 9473/2021.</t>
   </si>
   <si>
     <t>9567</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9567/9545.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9567/9545.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial do Projeto de Lei GP 1396/2021, CMP 9471/2021.</t>
   </si>
   <si>
     <t>9571</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9571/9549.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9571/9549.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DO PROJETO DE LEI Nº 9533/2021 PARA 1ª E 2ª DISCUSSÃO E VOTAÇÃO.</t>
   </si>
   <si>
     <t>9651</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9651/9629.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9651/9629.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA A INDICAÇÃO LEGISLATIVA Nº 8258/2021.</t>
   </si>
   <si>
     <t>9652</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9652/9630.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9652/9630.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial do Projeto de Lei GP 1395/2021, CMP 9470/2021.</t>
   </si>
   <si>
     <t>9653</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9653/9631.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9653/9631.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial do Projeto de Lei GP 1397/2021, CMP 9472/2021.</t>
   </si>
   <si>
     <t>9666</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9666/9644.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9666/9644.pdf</t>
   </si>
   <si>
     <t>REQUERE A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DO PROJETO DE RESOLUÇÃO Nº 9643/2021 PARA 1º E 2º DISCUSSÃO E VOTAÇÃO NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>9667</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9667/9645.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9667/9645.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DO PROJETO DE LEI SUBSTITUTIVO Nº 6000/2021.</t>
   </si>
   <si>
     <t>9668</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9668/9646.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9668/9646.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência o Projeto de Lei nº 4888/2021.</t>
   </si>
   <si>
     <t>9705</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9705/9683.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9705/9683.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de urgência especial do Projeto de Lei Substitutivo nº 6000/2021.</t>
   </si>
   <si>
     <t>9720</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9720/9698.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9720/9698.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DA INDICAÇÃO Nº 9607/2021, PARA DISCUSSÃO E VOTAÇÃO ÚNICA, NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>9726</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9726/9704.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9726/9704.pdf</t>
   </si>
   <si>
     <t>REQUERE A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DO GP Nº. 1475/2021, CMP Nº. 9702/2021 PARA 1 E 2 DISCUSSÃO E VOTAÇÃO NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>9727</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9727/9705.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9727/9705.pdf</t>
   </si>
   <si>
     <t>REQUERE A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DO GP VETO Nº. 1474/2021,CMP Nº. 9701/ 2021 PARA 1º E 2º DISCUSSÃO E VOTAÇÃO NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>9736</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9736/9714.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9736/9714.pdf</t>
   </si>
   <si>
     <t>REQUERE A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DOS PROJETOS DE RESOLUÇÃO NºS 9692/2021 E 9693/2021, PARA 1ª E 2ª DISCUSSÃO E VOTAÇÃO NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>9774</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9774/9752.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9774/9752.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial dos Projetos de Lei GP 1480/21 - CMP 9732/2021, GP 1481/2021 - CMP 9733/2021, GP 1482/2021 - CMP 9734/2021, GP 1489/2021 - CMP 9746/2021 e GP 1490/2021 - CMP 9747/2021.</t>
   </si>
   <si>
     <t>9775</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial das redações finais dos Projetos de Lei GP 897/2021 - CMP 7805/2021 e GP 898/2021 - CMP 7806/2021, para discussão e votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>9778</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9778/9756.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9778/9756.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DO PROJETO DE LEI Nº 9755/2021, PARA 1ª E 2ª DISCUSSÃO E VOTAÇÃO NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>9779</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9779/9757.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9779/9757.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL OS PROJETOS DE LEI 6166/2021, 7553/2021, 7337/2021, PARA 1ª E 2ª DISCUSSÃO E VOTAÇÃO.</t>
   </si>
   <si>
     <t>9780</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9780/9758.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9780/9758.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL AS INDICAÇÕES LEGISLATIVAS 7526/2021 E 6784/2021, PARA DISCUSSÃO E VOTAÇÃO ÚNICA.</t>
   </si>
   <si>
     <t>9781</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9781/9759.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9781/9759.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DOS PROJETOS DE LEI 8785/2021, 8321/2021, 7967/2021, 8134/2021 E 9617/2021, PARA 1ª E 2ª DISCUSSÃO E VOTAÇÃO.</t>
   </si>
   <si>
     <t>9785</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9785/9763.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9785/9763.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL OS PROJETOS DE LEI SUBSTITUTIVOS 9760/2021, 9761/2021 E 9762/2021, PARA DISCUSSÃO E VOTAÇÃO ÚNICA.</t>
   </si>
   <si>
     <t>9786</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9786/9764.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9786/9764.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DO PROJETO DE RESOLUÇÃO 9703/2021 PARA 1ª E 2ª DISCUSSÃO E VOTAÇÃO, NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>9787</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9787/9765.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9787/9765.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DO PROJETO DE LEI N 8816/2021 para 1ª e 2ª discussão e votação na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>9788</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9788/9766.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9788/9766.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL O PROJETO DE LEI SUBSTITUTIVO 5246/2019, PARA DISCUSSÃO E VOTAÇÃO ÚNICA.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>REQUR</t>
   </si>
   <si>
     <t>Requerimento Urgência Especial</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2186/2185.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2186/2185.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA DA INDICAÇÃO Nº 2182/2021 PARA DISCUSSÃO E VOTAÇÃO ÚNICA, NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
     <t>PROLS</t>
   </si>
   <si>
     <t>Projeto de Lei Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3222/3221.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3222/3221.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO TOTAL AO PROJETO DE LEI Nº 630/2021.</t>
   </si>
   <si>
     <t>4177</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4177/4176.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4177/4176.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO TOTAL A INDICAÇÃO LEGISLATIVA Nº 0332/2021.</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4093/4092.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4093/4092.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO AO PROJETO DE LEI Nº 1576/2021.</t>
   </si>
   <si>
     <t>5320</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5320/5315.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5320/5315.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO TOTAL AO PROJETO DE LEI Nº. 3488/2021.</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6790/6000.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6790/6000.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO TOTAL AO PROJETO DE LEI N 4183/2021.</t>
   </si>
   <si>
     <t>6419</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6419/6413.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6419/6413.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO TOTAL AO PROJETO DE LEI Nº 0054/2021.</t>
   </si>
   <si>
     <t>6576</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6576/6570.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6576/6570.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO TOTAL AO PROJETO DE LEI Nº 0014/2021.</t>
   </si>
   <si>
     <t>6787</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6787/6781.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6787/6781.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO TOTAL AO PROJETO DE LEI Nº 4280/2021.</t>
   </si>
   <si>
     <t>7996</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7996/7975.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7996/7975.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO AO PROJETO DE LEI Nº 7649/2021.</t>
   </si>
   <si>
     <t>8083</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8083/8062.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8083/8062.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO TOTAL AO PROJETO DE LEI - 0293/2021 - PROC. CMP Nº 7374/2021</t>
   </si>
   <si>
     <t>8839</t>
   </si>
   <si>
     <t>Octavio Sampaio, Dr. Mauro Peralta, Marcelo Lessa</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8839/8817.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8839/8817.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO ao Processo 8246/2021.</t>
   </si>
   <si>
     <t>8919</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8919/8897.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8919/8897.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO TOTAL AO PROJETO DE LEI Nº 4924/2021.</t>
   </si>
   <si>
     <t>8951</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8951/8929.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8951/8929.pdf</t>
   </si>
   <si>
     <t>Substitutivo total ao projeto de lei 8246/2021.</t>
   </si>
   <si>
     <t>9029</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9029/9007.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9029/9007.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO TOTAL AO PROJETO DE LEI Nº 7854/2021.</t>
   </si>
   <si>
     <t>9308</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9308/9286.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9308/9286.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO TOTAL AO PROJETO DE LEI Nº 4612/2021.</t>
   </si>
   <si>
     <t>9313</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9313/9291-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9313/9291-.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO TOTAL AO PROJETO DE LEI 8902/2021.</t>
   </si>
   <si>
     <t>9580</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9580/9558.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9580/9558.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO TOTAL AO PROJETO DE LEI Nº 5809/2021.</t>
   </si>
   <si>
     <t>9782</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9782/9760.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9782/9760.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO TOTAL AO PROJETO DE LEI Nº 4614/2021.</t>
   </si>
   <si>
     <t>9783</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9783/9761.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9783/9761.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO TOTAL AO PROJETO DE LEI Nº 7338/2021.</t>
   </si>
   <si>
     <t>9784</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9784/9762.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9784/9762.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO TOTAL AO PROJETO DE LEI Nº 8320/2021.</t>
   </si>
   <si>
     <t>8089</t>
   </si>
   <si>
     <t>MOCC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8089/8068.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8089/8068.pdf</t>
   </si>
   <si>
     <t>MOÇÃO CONGRATULATÓRIA AO QUERIDO COMPANHEIRO E VEREADOR FREDERICO PROCÓPIO MENDES, PELO SEU ANIVERSÁRIO EM 21.09.2021.</t>
   </si>
   <si>
     <t>9683</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9683/9661.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9683/9661.pdf</t>
   </si>
   <si>
     <t>MOÇÃO CONGRATULATÓRIA ao Setor Juventude decanato São Pedro de Alcântara.</t>
   </si>
   <si>
     <t>9839</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9839/9817.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9839/9817.pdf</t>
   </si>
   <si>
     <t>MOÇÃO CONGRATULATÓRIA AO FORMANDO WILLER DIAS RELAMPO.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>GPV</t>
   </si>
   <si>
     <t>GP Veto</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Petrópolis</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/672/672.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/672/672.pdf</t>
   </si>
   <si>
     <t>GP 013/2021 VETO TOTAL AO PROJETO DE LEI 2196/2020, DE AUTORIA DO VEREADOR SILMAR FORTES.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/673/673.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/673/673.pdf</t>
   </si>
   <si>
     <t>GP 014/2021 VETO TOTAL AO PROJETO DE LEI 2088/2020, DE AUTORIA DA VEREADORA GILDA BEATRIZ.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/784/784.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/784/784.pdf</t>
   </si>
   <si>
     <t>GP 015/2021 PRE LEG 691/2020 VETO TOTAL AO PROJETO DE LEI 3018/2020, DE AUTORIA DO VEREADOR LUIZINHO SORRISO.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/785/785.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/785/785.pdf</t>
   </si>
   <si>
     <t>GP 016/2021 PRE LEG 692/2020 VETO TOTAL AO PROJETO DE LEI 5702/2019, DE AUTORIA DO VEREADOR MAURINHO BRANCO.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1211/1211.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1211/1211.pdf</t>
   </si>
   <si>
     <t>GP 032/2021 PRE LEG 719/2020 VETO TOTAL AO PROJETO DE LEI 3794/2020, DE AUTORIA DO VEREADOR ANTONIO BRITO.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1212/1212.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1212/1212.pdf</t>
   </si>
   <si>
     <t>GP 033/2021 PRE LEG 733/2020 VETO TOTAL AO PROJETO DE LEI 3351/2020, DE AUTORIA DO VEREADOR JUSTINO DO RX.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1215/1215.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1215/1215.pdf</t>
   </si>
   <si>
     <t>GP 036/2021 PRE LEG 731/2020 VETO TOTAL AO PROJETO DE LEI 860/2020, DE AUTORIA DO VEREADOR MAURINHO BRANCO.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2542/2541.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2542/2541.pdf</t>
   </si>
   <si>
     <t>GP 108/2021 PRE LEG 12/2021 VETO TOTAL AO PROJETO DE LEI 1072/2021 QUE "DISPÕE SOBRE A OBRIGAÇÃO DO MUNICÍPIO DE PETRÓPOLIS DIVULGAR AS ESCALAS DE PLANTÃO E LOCAIS DE ATENDIMENTO MÉDICO DOS VITIMADOS PELA COVID-19", DE AUTORIA DO VEREADOR EDUARDO DO BLOG.</t>
   </si>
   <si>
     <t>6415</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6415/gp_veto_721.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6415/gp_veto_721.pdf</t>
   </si>
   <si>
     <t>GP 721/2021 PRE LEG 249/2021, veto total ao Projeto de Lei nº 2600/2021 que " Altera a Lei Municipal nº 6.693 de 22 de outubro de 2009", de autoria dos Vereadores Eduardo do Blog, Gil Magno e Octavio Sampaio.</t>
   </si>
   <si>
     <t>7342</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7342/gp_821.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7342/gp_821.pdf</t>
   </si>
   <si>
     <t>GP 821/2021 PRE LEG 0299/2021 Veto Total as Emendas Aditivas nºs 5425/2021, 5426/2021, 5624/2021, 5625/2021, 5626/2021, 5628/2021, 5629/2021 e 5659/2021, ao referido Projeto de Lei 4080/2021 que "Dispõe sobre as diretrizes para elaboração da lei orçamentária para o exercício financeiro de 2022 e dá outras providências".</t>
   </si>
   <si>
     <t>7343</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7343/gp_822.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7343/gp_822.pdf</t>
   </si>
   <si>
     <t>GP 822/2021 PRE LEG 0306/2021 Veto Total ao Projeto de Lei 6635/2021 que "Dispõe sobre a obrigatoriedade de colocação de placas informativas em obras públicas Municipais ou conveniadas paralisadas contendo a exposição dos motivos da paralisação, e dá outras providências".</t>
   </si>
   <si>
     <t>7344</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7344/gp_823.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7344/gp_823.pdf</t>
   </si>
   <si>
     <t>GP 823/2021 PRE LEG 0300/2021 Veto Parcial ao Projeto de Lei 855/2021 que "Dispõe sobre a obrigatoriedade dos condomínios residenciais e comerciais notificarem as autoridades competentes sobre as ocorrências de maus tratos ou de violência doméstica/familiar contra as mulheres, crianças, adolescentes, pessoas idosas e pessoas com deficiência, bem como tornar obrigatória a fixação de placas ou cartazes contendo os números dos canais de atendimento às vitimas de violência doméstica/familiar nas dependências destes locais".</t>
   </si>
   <si>
     <t>7761</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7761/gp888.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7761/gp888.pdf</t>
   </si>
   <si>
     <t>GP 888/2021 PRE LEG 0319/2021 Veto Total ao Projeto de Lei 4685/2021 que "Dispõe sobre a criação do cadastro Municipal de pessoas desaparecidas no âmbito do Município de Petrópolis", de autoria do Vereador Eduardo do Blog.</t>
   </si>
   <si>
     <t>7900</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7900/gp918.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7900/gp918.pdf</t>
   </si>
   <si>
     <t>GP 918/2021 PRE LEG 0347/2021 Veto Total ao Projeto de Lei 2395/2021 que "Dispõe sobre as normas de segurança e de manutenção em brinquedos de parques infantis localizados em áreas de uso coletivo, públicas ou privadas e dá outras providências", de autoria do Vereador Marcelo Lessa.</t>
   </si>
   <si>
     <t>7901</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7901/gp919.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7901/gp919.pdf</t>
   </si>
   <si>
     <t>GP 919/2021 PRE LEG 0348/2021 Veto Total ao Projeto de Lei 3898/2021 que "Dispõe sobre a obrigatoriedade da instalação de um botão de pânico nas linhas Municipais de ônibus de transporte público no Município de Petrópolis para combater o assédio às mulheres dentro do transporte público", de autoria do Vereador Fred Procópio.</t>
   </si>
   <si>
     <t>8079</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8079/gp987.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8079/gp987.pdf</t>
   </si>
   <si>
     <t>GP 987/2021 PRE LEG 0368/2021 VETO PARCIAL AO PROJETO DE LEI 7549/2021, QUE "TORNA A PREFEITURA MUNICIPAL DE PETRÓPOLIS, POR MEIO DA SECRETARIA DE FAZENDA, OBRIGADA A ENVIAR À CÂMARA MUNICIPAL O RELATÓRIO DE GESTÃO E METAS FISCAIS DO QUADRIMESTRE, PREVISTO NA LEI COMPLEMENTAR Nº 101 DE 04 DE MAIO DE 2000, EM ATÉ 120 HORAS ANTES DAS AUDIÊNCIAS PÚBLICAS A SEREM REALIZADAS AO FINAL DOS MESES DE MAIO,SETEMBRO E FEVEREIRO.", DE AUTORIA DOS VEREADORES DOMINGOS PROTETOR E MAURINHO BRANCO.</t>
   </si>
   <si>
     <t>8175</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8175/gp_1000.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8175/gp_1000.pdf</t>
   </si>
   <si>
     <t>GP 1000/2021 PRE LEG 0374/2021 Veto Total ao Projeto de Lei nº 7650/2021 que "Dispõe sobre o fechamento ao tráfego de veículos estranhos aos moradores de vilas, ruas sem saída e travessas com características de rua sem saída", de autoria do Vereador Fred Procópio.</t>
   </si>
   <si>
     <t>8176</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8176/gp_1001.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8176/gp_1001.pdf</t>
   </si>
   <si>
     <t>GP 1001/2021 PRE LEG 0375/2021 Veto Total ao Projeto de Lei nº 4741/2021 que "Dispõe sobre a publicação de fotografias e dados de pessoas desaparecidas no site oficial da prefeitura de Petrópolis", de autoria do Vereador Eduardo do Blog.</t>
   </si>
   <si>
     <t>8177</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8177/gp_1002.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8177/gp_1002.pdf</t>
   </si>
   <si>
     <t>GP 1002/2021 PRE LEG 0381/2021 Veto Parcial ao Projeto de Lei nº 3580/2021 que "Dispõe sobre a obrigatoriedade de disponibilização de canal de atendimento virtual pelas empresas concessionárias e permissionárias de serviços públicos Municipais", de autoria do Vereador Yuri Moura.</t>
   </si>
   <si>
     <t>8265</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8265/gp_1025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8265/gp_1025.pdf</t>
   </si>
   <si>
     <t>GP 1025/2021 PRE LEG 0406/2021 VETO TOTAL ao Projeto de Lei 4505/2021 que "Dispõe sobre a obrigatoriedade de afixação de dispensadores de álcool em gel nos transportes públicos no âmbito do Município de Petrópolis", de autoria do Vereador Dudu.</t>
   </si>
   <si>
     <t>8266</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8266/gp_1026.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8266/gp_1026.pdf</t>
   </si>
   <si>
     <t>GP 1026/2021 PRE LEG 398/2021 VETO TOTAL ao Projeto de Lei que "OBRIGA OS ESTABELECIMENTOS PÚBLICOS E PRIVADOS NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS A INSERIR NAS PLACAS DE ATENDIMENTO PRIORITÁRIO O SÍMBOLO MUNDIAL DO AUTISMO E DÁ OUTRAS PROVIDÊNCIAS", de autoria do Vereador Eduardo do Blog.</t>
   </si>
   <si>
     <t>8365</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8365/gp_1056.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8365/gp_1056.pdf</t>
   </si>
   <si>
     <t>GP 1056/2021 PRE LEG 410/2021 Veto Total ao Projeto de Lei 2430/2021 que "Autoriza o governo Municipal a comprar vacinas com eficácia comprovada contra o novo coronavírus (covid-19), aprovadas pela anvisa e não fornecidas pelo programa Nacional de imunização, e dá outras providências.</t>
   </si>
   <si>
     <t>8788</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8788/gp_1157.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8788/gp_1157.pdf</t>
   </si>
   <si>
     <t>GP 1157/2021 PRE LEG-0440/2021 Veto Total ao Projeto de Lei 8061/2021 que "Dispõe sobre a proibição da cobrança de sacolas plásticas por parte de estabelecimentos comerciais e dá outras providências" de autoria dos vereadores Gilda Beatriz e Marcelo Lessa.</t>
   </si>
   <si>
     <t>8990</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8990/gp_1259.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8990/gp_1259.pdf</t>
   </si>
   <si>
     <t>GP 1259/2021 VETO TOTAL AO PROJETO DE LEI 4553/2021 QUE "INSTITUI NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS O PROGRAMA DE LOGÍSTICA REVERSA PARA RECOLHIMENTO DOS PRODUTOS QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS", DE AUTORIA DO VEREADOR MAURINHO BRANCO.</t>
   </si>
   <si>
     <t>9299</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9299/gp1347.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9299/gp1347.pdf</t>
   </si>
   <si>
     <t>GP 1347/2021 PRE LEG 0510/2021 VETO PARCIAL ao Projeto de Lei 4643/2021 que "DISPÕE SOBRE A INSTITUIÇÃO DO PROJETO "ALIMENTAÇÃO CONSCIENTE NAS ESCOLAS" NA REDE MUNICIPAL DE ENSINO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS", de autoria do Vereador Domingos Protetor.</t>
   </si>
   <si>
     <t>9374</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9374/gp1364.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9374/gp1364.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL ao Projeto de Lei 2786/2021 que "TORNA OBRIGATÓRIA A REALIZAÇÃO DE MEDIÇÃO PREVENTIVA DA PRESSÃO ARTERIAL INFANTIL PELA REDE PÚBLICA E PRIVADA DE SAÚDE NO MUNICÍPIO DE PETRÓPOLIS/RJ, NA FORMA QUE MENCIONA", de autoria do Vereador Marcelo Lessa.</t>
   </si>
   <si>
     <t>9547</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9547/gp1406.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9547/gp1406.pdf</t>
   </si>
   <si>
     <t>GP 1406/2021 PRE LEG 544/2021 Veto total ao Projeto de Lei 3195/2021 que "DISPÕE SOBRE A PRIORIDADE PARA OCUPAÇÃO DE VAGA EM CRECHE PARA FILHOS DE MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA E DÁ OUTRAS PROVIDÊNCIAS", de autoria do Vereador Marcelo Lessa.</t>
   </si>
   <si>
     <t>9597</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9597/gp1412.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9597/gp1412.pdf</t>
   </si>
   <si>
     <t>GP 1412/2021 PRE LEG 560/2021 VETO PARCIAL ao Projeto de Lei 5288/2021 que "INSTITUI A SEMANA DA DIVERSIDADE NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS", de autoria do Vereador Yuri Moura.</t>
   </si>
   <si>
     <t>9669</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9669/gp1454.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9669/gp1454.pdf</t>
   </si>
   <si>
     <t>GP 1454/2021 PRE LEG 583/2021 Veto Total ao Projeto de Lei 5221/2021 que "Denomina 'Servidão José Luiz Alves' o logradouro público localizado no bairro Estrada da Saudade", de autoria do Vereador Dudu.</t>
   </si>
   <si>
     <t>9670</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9670/gp1455.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9670/gp1455.pdf</t>
   </si>
   <si>
     <t>GP 1455/2021 PRE LEG 584/2021 Veto Parcial ao Projeto de Lei 5753/2021 que "Dispõe sobre a obrigatoriedade de instalação de redes de proteção nas janelas sacadas varandas e basculantes dos apartamentos dos edifícios residenciais localizados no âmbito do Município de Petrópolis, nos quais habitem crianças e animais de estimação, e dá outras providências", de autoria do Vereador Domingos Protetor.</t>
   </si>
   <si>
     <t>9671</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9671/gp1456.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9671/gp1456.pdf</t>
   </si>
   <si>
     <t>GP 1456/2021 PRE LEG 585/2021 Veto Total ao Projeto de Lei 6576/2021 que "Dispõe sobre a autorização dos laboratórios particulares ou conveniados à rede pública a realizar coleta de materiais para exames laboratoriais de idosos ou pessoas com deficiência em suas residências ou nas unidades de saúde mais próximas, no âmbito do Município de Petrópolis", de autoria do Vereador Marcelo Lessa.</t>
   </si>
   <si>
     <t>9699</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9699/gp1470.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9699/gp1470.pdf</t>
   </si>
   <si>
     <t>GP 1470/2021 PRE LEG 593/2021 VETO TOTAL AO PROJETO DE LEI 2533/2021 QUE "DISPÕE SOBRE A RESERVA DE VAGAS EXCLUSIVAS PARA MOTOCICLETAS EM ESTACIONAMENTOS PRIVADOS NO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS", DE AUTORIA DO VEREADOR MARCELO CHITÃO.</t>
   </si>
   <si>
     <t>9723</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9723/gp1474.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9723/gp1474.pdf</t>
   </si>
   <si>
     <t>GP 1474/2021 PRE LEG 659/2021 Veto Parcial ao Projeto de Lei nº 8580/2021, com a redação final do projeto "GP 1095/2021 Projeto de Lei que 'Altera o regulamento de licenciamento e fiscalização do decreto de número 143, de 22 de março de 1976 e cria o autolicenciamento de edifícios unifamiliares e bifamiliares' e dá outras providências", de autoria do Exmo. Prefeito.</t>
   </si>
   <si>
     <t>9763</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9763/gp1487.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9763/gp1487.pdf</t>
   </si>
   <si>
     <t>GP 1487/2021 PRE LEG 676/2021 VETO PARCIAL a redação final do projeto que "Dispõe sobre a obrigatoriedade das concessionárias que exploram o fornecimento de energia e água no âmbito do Município de Petrópolis, a divulgarem nas contas mensais, fotografias de pessoas desaparecidas.", de autoria do Exmo. Prefeito.</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
     <t>GPPL</t>
   </si>
   <si>
     <t>GP Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3738/gp_325-2021.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3738/gp_325-2021.pdf</t>
   </si>
   <si>
     <t>GP 325/2021 Projeto de Lei que "DISPÕE SOBRE A REGULAMENTAÇÃO DO FUNDO ESPECIAL DA PROCURADORIA GERAL DO MUNICÍPIO - FUNEPROC E DA DISTRIBUIÇÃO DOS HONORÁRIOS ADVOCATÍCIOS DE QUE TRATAM AS LEIS Nº 8.906, DE 4 DE JULHO DE 1994, E Nº 13.105, DE 16 DE MARÇO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3742/gp_329-2021.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3742/gp_329-2021.pdf</t>
   </si>
   <si>
     <t>GP 329/2021 Projeto de Lei que "FIXA A CONTRIBUIÇÃO PREVIDENCIÁRIA DE SERVIDORES ATIVOS, INATIVOS E PENSIONISTAS DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL".</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3746/gp_331-2021.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3746/gp_331-2021.pdf</t>
   </si>
   <si>
     <t>GP 331/2021 Projeto de Lei que "DISCIPLINA AS CONCESSÕES E PERMISSÕES DE SERVIÇOS, OBRAS E BENS PÚBLICOS QUE SERÃO REALIZADAS NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS, REORGANIZANDO O SERVIÇO FUNERÁRIO, BEM COMO ESTABELECE PROVIDÊNCIAS CORRELATAS QUANTO À PRESTAÇÃO DOS SERVIÇOS CEMITERIAIS E FUNERÁRIOS".</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3968/gp_358-2021.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3968/gp_358-2021.pdf</t>
   </si>
   <si>
     <t>GP 358/2021 - Dispõe sobre a criação de ação orçamentária para melhor classificação das despesas com publicidade institucional.</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4201/gp_376-2021.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4201/gp_376-2021.pdf</t>
   </si>
   <si>
     <t>GP 376/2021 Projeto de Lei que "Delimita a Macrozona Urbana, Macrozona de Controle Especial de Urbanização, Macrozona de Restrição à Urbanização, Macrozona Rural do Município de Petrópolis e dá outras providências".</t>
   </si>
   <si>
     <t>4979</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4979/gp_500-2021.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4979/gp_500-2021.pdf</t>
   </si>
   <si>
     <t>GP 500/2021 - DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE JUVENTUDE, REVOGA A LEI MUNICIPAL Nº 6.313, DE 15 DE DEZEMBRO DE 2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5260</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5260/gp_548-2021.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5260/gp_548-2021.pdf</t>
   </si>
   <si>
     <t>GP nº 548/2021 Projeto de Lei que "ALTERA A LEI COMPLEMENTAR Nº 8.138, DE 18 DE MAIO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>5555</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5555/gp_603.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5555/gp_603.pdf</t>
   </si>
   <si>
     <t>GP 603/2021- ALTERA A LEI MUNICIPAL Nº 7.956, DE 09 DE MARÇO 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5668</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5668/gp_633.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5668/gp_633.pdf</t>
   </si>
   <si>
     <t>GP 633/2021 - Projeto de Lei que "ALTERA O ART. 4º DA LEI 6.771, DE 20 DE JULHO DE 2010, QUE DISPÕE SOBRE AS COMPETÊNCIAS E PRAZOS DE EXECUÇÃO DO PLANO DIRETOR DE TURISMO DA CIDADE DE PETRÓPOLIS".</t>
   </si>
   <si>
     <t>5863</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5863/gp_644.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5863/gp_644.pdf</t>
   </si>
   <si>
     <t>GP 644/2021 Projeto de Lei que "INSTITUI O SISTEMA MUNICIPAL DE ATENDIMENTO SOCIOEDUCATIVO-SIMASE NO MUNICÍPIO DE PETRÓPOLIS".</t>
   </si>
   <si>
     <t>5864</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5864/gp_645.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5864/gp_645.pdf</t>
   </si>
   <si>
     <t>GP 645/2021 Projeto de Lei que "DISPÕE SOBRE A CRIAÇÃO DA ÁREA DE ESPECIAL INTERESSE ECONÔMICO, REVOGA A LEI MUNICIPAL Nº 6.773, DE 22 DE JULHO DE 2010 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5989/gp_659.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5989/gp_659.pdf</t>
   </si>
   <si>
     <t>GP 659/2021 Projeto de Lei que "DISPÕE SOBRE A CRIAÇÃO DA ÁREA DE ESPECIAL INTERESSE ECONÔMICO, REVOGA A LEI MUNICIPAL Nº 6.773, DE 22 DE JULHO DE 2010 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>6607</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6607/gp.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6607/gp.pdf</t>
   </si>
   <si>
     <t>GP 737/2021, Projeto de Lei que "Dispõe sobre a criação do Programa de Desenvolvimento Econômico do Município de Petrópolis; trata da concessão de incentivos fiscais e estímulos; revoga a Lei nº 6.018, de 10 de setembro de 2003 e dá outras providências."</t>
   </si>
   <si>
     <t>7305</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7305/gp_809.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7305/gp_809.pdf</t>
   </si>
   <si>
     <t>GP 809/2021 Projeto de Lei que "Altera a Lei Municipal nº 4.401 de 1986 e dá outras providências".</t>
   </si>
   <si>
     <t>7402</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7402/gp_825.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7402/gp_825.pdf</t>
   </si>
   <si>
     <t>GP 825/2021 Projeto de Lei que "DISPÕE SOBRE A RESOLUÇÃO DE CONFLITOS TRIBUTÁRIOS, OS BENEFÍCIOS PARA O PAGAMENTO DOS TRIBUTOS MUNICIPAIS, CONSIDERANDO A CRISE ECONÔMICA ORIUNDA DA PANDEMIA DO NOVO CORONAVÍRUS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>7558</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7558/gp845.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7558/gp845.pdf</t>
   </si>
   <si>
     <t>GP 845/2021 - Substitutivo ao Projeto de Lei que "Altera a Lei Municipal nº 4401 de 1986 e dá outras providências", protocolado na Câmara Municipal no dia 06 de agosto de 2021, através do GP nº 809/2021, sob o nº de protocolo 7293/2021, bem como requerer a devolução do GP nº 809/2021.</t>
   </si>
   <si>
     <t>7577</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7577/gp_849.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7577/gp_849.pdf</t>
   </si>
   <si>
     <t>GP 849/2021 - Projeto de Lei que "Dispõe sobre Normas Urbanísticas Específicas para Instalação de Infraestrutura de Suporte para Equipamentos de Telecomunicações Autorizados e Homologados pela Agência Nacional de Telecomunicações - ANATEL, e o respectivo Licenciamento, nos termos da Legislação Federal vigente", e de outras providências.</t>
   </si>
   <si>
     <t>7659</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7659/gp_865.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7659/gp_865.pdf</t>
   </si>
   <si>
     <t>GP 865/2021 Projeto de Lei que "Dispõe sobre alteração da Lei Municipal nº 6.870, de 03 de agosto de 2011 e dá outras providências."</t>
   </si>
   <si>
     <t>7748</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7748/gp881.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7748/gp881.pdf</t>
   </si>
   <si>
     <t>GP 881/2021 Projeto de Lei que "ALTERA O REGULAMENTO DE LICENCIAMENTO E FISCALIZAÇÃO DO DECRETO Nº 143, DE 22 DE MARÇO DE 1976 E CRIA O AUTOLICENCIAMENTO DE EDIFICAÇÕES UNIFAMILIARES E BIFAMILIARES".</t>
   </si>
   <si>
     <t>7824</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7824/gp897.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7824/gp897.pdf</t>
   </si>
   <si>
     <t>GP 897/2021 Projeto de Lei que "Dispõe sobre o Plano Plurianual - PPA para o quadriênio 2022/2025 e dá outras providências".</t>
   </si>
   <si>
     <t>7825</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7825/gp898.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7825/gp898.pdf</t>
   </si>
   <si>
     <t>GP 898/2021 Projeto de Lei que "Estima a receita e fixa a despesa do Município de Petrópolis para o exercício financeiro de 2022", e dá outras providências.</t>
   </si>
   <si>
     <t>7942</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7942/gp947.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7942/gp947.pdf</t>
   </si>
   <si>
     <t>GP 947/2021 Projeto de Lei que "Dispõe sobre a concessão do auxílio-reclusão, altera a Lei Municipal nº 7.353/2015 e dá outras providências".</t>
   </si>
   <si>
     <t>7951</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7951/gp946.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7951/gp946.pdf</t>
   </si>
   <si>
     <t>GP 946/2021 Projeto de Lei que "Altera a Lei Municipal nº 6.387, de 26 de outubro de 2006".</t>
   </si>
   <si>
     <t>8096</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8096/gp_995.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8096/gp_995.pdf</t>
   </si>
   <si>
     <t>GP 995/2021 Projeto de Lei que "Institui a Política Municipal para a população em situação de rua e dá outras providências".</t>
   </si>
   <si>
     <t>8128</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8128/gp_998.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8128/gp_998.pdf</t>
   </si>
   <si>
     <t>GP 998/2021 Projeto de Lei que "Dispõe sobre a alteração do exposto na Lei Municipal nº 7.217, de 27 de agosto de 2014 e dá outras providências".</t>
   </si>
   <si>
     <t>8234</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8234/gp_1012.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8234/gp_1012.pdf</t>
   </si>
   <si>
     <t>GP 1012/2021 Projeto de Lei que "Dispõe sobre a alteração da Lei Municipal nº 6.616, de 16 de dezembro de 2008 e dá outras providências".</t>
   </si>
   <si>
     <t>8366</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8366/gp_1057.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8366/gp_1057.pdf</t>
   </si>
   <si>
     <t>GP 1057/2021 Projeto de Lei que "Altera o artigo 3º da Lei 6.250 de 20 de maio de 2005, e dá outras providências".</t>
   </si>
   <si>
     <t>8602</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8602/gp_1095.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8602/gp_1095.pdf</t>
   </si>
   <si>
     <t>GP 1095/2021 Projeto de Lei que "Altera o regulamento de licenciamento e fiscalização do decreto número 143, de 22 de março de 1976 e cria o autolicenciamento de edifícios unifamiliares e bifamiliares." e dá outras providências.</t>
   </si>
   <si>
     <t>8603</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8603/gp_1096.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8603/gp_1096.pdf</t>
   </si>
   <si>
     <t>GP 1096/2021 Projeto de Lei que "Dispõe sobre a criação de Área de Especial Interesse Econômico e altera o artigo 3º da Lei 6.250 de 20 de maio de 2005 e dá outras providências".</t>
   </si>
   <si>
     <t>8708</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8708/gp_1145.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8708/gp_1145.pdf</t>
   </si>
   <si>
     <t>GP 1145/2021 - Institui o Regime de Previdência Complementar dos ocupantes de cargos efetivos do Poder Executivo, do Poder Legislativo do Município de Petrópolis.</t>
   </si>
   <si>
     <t>8709</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8709/gp_1143.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8709/gp_1143.pdf</t>
   </si>
   <si>
     <t>GP 1143/2021 - Altera o artigo 18 da Lei 8.171 de 14 de setembro de 2021.</t>
   </si>
   <si>
     <t>8710</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8710/gp_1144.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8710/gp_1144.pdf</t>
   </si>
   <si>
     <t>GP 1144/2021 - Dispõe sobre a alteração na concessão dos descontos no pagamento de IPTU em cota única e dá outras providências.</t>
   </si>
   <si>
     <t>8776</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8776/gp1152.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8776/gp1152.pdf</t>
   </si>
   <si>
     <t>GP 1152/2021 Projeto de Lei que " Dispõe sobre a criação e funcionamento do canil da Guarda Civil de Petrópolis e dá outras providências."</t>
   </si>
   <si>
     <t>8833</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8833/gp_1200.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8833/gp_1200.pdf</t>
   </si>
   <si>
     <t>GP 1200/2021 Projeto de Lei que "Altera a Lei Municipal nº 5.393, de 25 de maio de 1998 e dá outras providências."</t>
   </si>
   <si>
     <t>8834</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8834/gp_1201.2021_-_cmp_-_8812.2021_2.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8834/gp_1201.2021_-_cmp_-_8812.2021_2.pdf</t>
   </si>
   <si>
     <t>GP 1201/2021 Projeto de Lei que "Institui atualização de créditos da Fazenda Municipal para o exercício de 2022 e dá outras providências".</t>
   </si>
   <si>
     <t>8957</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8957/gp1246.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8957/gp1246.pdf</t>
   </si>
   <si>
     <t>GP 1246/2021 PROJETO DE LEI SUBSTITUTIVO AO PROJETO DE LEI GP 1152/2021 - CMP 8754/2021 QUE "DISPÕE SOBRE A CRIAÇÃO E FUNCIONAMENTO DO CANIL DA GUARDA CIVIL DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>9164</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9164/gp1310.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9164/gp1310.pdf</t>
   </si>
   <si>
     <t>GP 1310/2021 Projeto de Lei que "Dispõe sobre a alteração da Lei nº 6387, de 26 de outubro de 2006, que concede desconto e gratuidade no serviço de transporte coletivo de passageiros, regula a bilhetagem eletrônica no âmbito do Município de Petrópolis e dá outras providências".</t>
   </si>
   <si>
     <t>9165</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9165/gp1311.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9165/gp1311.pdf</t>
   </si>
   <si>
     <t>GP 1311/2021, Projeto de Lei que "Dispõe sobre transação Tributária e parcelamento dos débitos inscritos na dívida ativa do Município sob a gestão da procuradoria-geral do município de Petrópolis e revoga a Lei Municipal nº 5.819, de 01/11/2001."</t>
   </si>
   <si>
     <t>9166</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9166/gp1312.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9166/gp1312.pdf</t>
   </si>
   <si>
     <t>GP 1312/2021 Projeto de Lei que "Dispõe sobre mecanismos para o incremento da cobrança judicial e extrajudicial da dívida ativa do Município de Petrópolis/RJ e dá outras providências".</t>
   </si>
   <si>
     <t>9167</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9167/gp1313.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9167/gp1313.pdf</t>
   </si>
   <si>
     <t>GP 1313/2021, Projeto de Lei que "Dispõe sobre a autorização ao Poder Executivo Municipal a realizar acordos em processos judiciais com sentença transitada em julgado ."</t>
   </si>
   <si>
     <t>9169</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9169/gp1314.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9169/gp1314.pdf</t>
   </si>
   <si>
     <t>GP 131142021, PROJETO DE LEI QUE "DISPÕE SOBRE O LEVANTAMENTO DA DÍVIDA ATIVA MUNICIPAL COM DESTINAÇÃO DA RECEITA AO PAGAMENTO DE PRECATÓRIOS JUDICIAIS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>9492</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9492/gp1395.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9492/gp1395.pdf</t>
   </si>
   <si>
     <t>GP-1395/2021 Projeto de Lei que "Dispõe sobre a vedação da criação e utilização de marcas próprias, conhecidas como "logotipos" com vistas a identificar determinada gestão governamental do Poder Executivo", e dá outras providências.</t>
   </si>
   <si>
     <t>9493</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9493/gp1396.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9493/gp1396.pdf</t>
   </si>
   <si>
     <t>GP- 1396/2021 Projeto de Lei que " Dispõe sobre o atendimento preferencial aos profissionais da contabilidade, estabelece o dia municipal do profissional da contabilidade e do contador, revoga a Lei Municipal nº 7641, 12/02/2020, e dá outras providências."</t>
   </si>
   <si>
     <t>9494</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9494/gp1397.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9494/gp1397.pdf</t>
   </si>
   <si>
     <t>GP- 1397/2021 Projeto de Lei que "Dispõe sobre a Lei Municipal nº 8.087/2020, altera a composição do conselho Municipal de cultura e dá outras providências."</t>
   </si>
   <si>
     <t>9495</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9495/gp1398.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9495/gp1398.pdf</t>
   </si>
   <si>
     <t>GP- 1398/2021 Projeto de Lei que " Dispõe sobre a criação do fundo de Mobilidade Urbana Sustentável do Município de Petrópolis e dá outras providências."</t>
   </si>
   <si>
     <t>9724</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9724/gp1475.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9724/gp1475.pdf</t>
   </si>
   <si>
     <t>GP 1475/2021 Projeto de Lei que "Autoriza o Poder Executivo Municipal repassar incentivo financeiro adicional aos agentes comunitários de saúde - ACS e aos agentes de combate à endemias - ACE e dá outras providências".</t>
   </si>
   <si>
     <t>9754</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9754/gp_1480.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9754/gp_1480.pdf</t>
   </si>
   <si>
     <t>GP 1480/2021 PROJETO DE LEI QUE "PERMITE A INSTALAÇÃO DE POSTO DE ABASTECIMENTO DE COMBUSTÍVEL E SERVIÇOS NO BAIRRO CARANGOLA" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9755</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Petrópolis - PMP</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9755/gp1481.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9755/gp1481.pdf</t>
   </si>
   <si>
     <t>GP 1481/2021 PROJETO DE LEI QUE "DISPÕE SOBRE A CRIAÇÃO DE PARÂMETROS PARA DEFINIÇÃO DA TERRA NUA E A CONSTITUIÇÃO DA PLANTA DE VALOR DA TERRA NUA - (VTN)" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>GPD</t>
   </si>
   <si>
     <t>GP Diversos</t>
   </si>
   <si>
     <t>GP 008/2021 PRE DIV 005/2021 Informa que deverá ser usado para promulgação da Lei o nº 8091/2021 referente ao Projeto do Lei 3702/2020.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>GP 034/2021 PRE DIV 004/2021 INFORMA QUE DEVERÁ SER USADO OS NÚMEROS 8.103/2021, 8.104/2021 E 8.105/2021 PARA PROMULGAÇÃO DAS LEIS, REFERENTES AOS PROJETOS DE LEI 3349/2020, 3118/2020 E 4490/2020.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
@@ -8721,792 +8721,792 @@
   <si>
     <t>9702</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>GP 1473/2021 PRE LEG 621/2021 REQUER A DILAÇÃO DO PRAZO POR 10 DIAS DO REQUERIMENTO DE INFORMAÇÃO 9323/2021, DE AUTORIA DO VEREADOR DR. MAURO PERALTA.</t>
   </si>
   <si>
     <t>9795</t>
   </si>
   <si>
     <t>GP 1505/2021 PRE LEG 557/2021 Resposta ao Requerimento de Informação 8971/2021, de autoria do Vereador Yuri Moura.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>ETCP</t>
   </si>
   <si>
     <t>Encaminhamento Título de Cidadania Petropolitana</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1437/1437.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1437/1437.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DE TÍTULO DE CIDADANIA PETROPOLITANA AO EXCELENTÍSSIMO GOVERNADOR EM EXERCÍCIO DO ESTADO DO RIO DE JANEIRO SENHOR CLAUDIO BONFIM DE CASTRO E SILVA.</t>
   </si>
   <si>
     <t>9119</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9119/9097.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9119/9097.pdf</t>
   </si>
   <si>
     <t>Título de Cidadania Petropolitana.</t>
   </si>
   <si>
     <t>9209</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9209/9187.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9209/9187.pdf</t>
   </si>
   <si>
     <t>8841</t>
   </si>
   <si>
     <t>EDE</t>
   </si>
   <si>
     <t>Encaminhamento de Destaque Empresarial</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8841/8819.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8841/8819.pdf</t>
   </si>
   <si>
     <t>Indica a SOMA LTDA. para receber o Prêmio de Destaque Empresarial.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
     <t>EMADI</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2978/2977.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2978/2977.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI Nº 2595/2021, NA FORMA QUE SEGUE.</t>
   </si>
   <si>
     <t>4503</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4503/4499.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4503/4499.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO §4º DO ARTIGO 2º DO PROJETO DE LEI GP 1261/2020 - CMP 4689/2020.</t>
   </si>
   <si>
     <t>4504</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4504/4500.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4504/4500.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO INCISO X DO ART. 119 DO PROJETO DE LEI GP 1261/2020 - CMP 4689/2020.</t>
   </si>
   <si>
     <t>5014</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5014/5009.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5014/5009.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO GP 408/2021 CMP 4316/2021.</t>
   </si>
   <si>
     <t>5430</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5430/5425.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5430/5425.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA A "SUBSEÇÃO IV" COM O ART. 29-A NA SEÇÃO II DO PROJETO DE LEI QUE DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS GP 369/2021 - CMP 4080/2021.</t>
   </si>
   <si>
     <t>5431</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5431/5426.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5431/5426.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA OS INCISOS VI A XX AO §1º, DO ART. 2º, DO PROJETO DE LEI QUE DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS. GP 369/2021 - CMP 4080/2021.</t>
   </si>
   <si>
     <t>5664</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5664/5659.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5664/5659.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA OS INCISOS IV A XVII NO ART. 10 DO PROJETO DE LEI QUE DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS - GP 369/2021 - CMP 4080/2021.</t>
   </si>
   <si>
     <t>5921</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5921/5916.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5921/5916.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO INCISO V DO ART. 78 DA LEI ORGÂNICA MUNICIPAL Nº 025, DE 10/10/2012.</t>
   </si>
   <si>
     <t>5990</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5990/5985.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5990/5985.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO GP 1261/2020 - CMP 4689/2020, QUE ALTERA A LEI N 6.240 DE 21 DE JANEIRO DE 2005 QUE INSTITUI O CÓDIGO DE POSTURAS DO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6646</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6646/6640.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6646/6640.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO§1º DO ARTIGO 14 DO PROJETO DE LEI GP 737/2021 - CMP 6601/2021.</t>
   </si>
   <si>
     <t>8285</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8285/8263.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8285/8263.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO RELATÓRIO DO PROGRAMA TEMÁTICO DO PLANO PLURIANUAL PPA 2022 - 2025, PROCESSO CMP Nº 7805/2021 e GP Nº 897/2021</t>
   </si>
   <si>
     <t>8538</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8538/8516.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8538/8516.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Relatório do Programa Temático do Plano Plurianual PPA 2022-2025, Projeto de Lei GP 897/2021, CMP 7805/2021.</t>
   </si>
   <si>
     <t>8539</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8539/8517.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8539/8517.pdf</t>
   </si>
   <si>
     <t>8541</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8541/8519.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8541/8519.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI GP 897/2021 CMP 7805/2021, QUE DISPÕE SOBRE O PLANO PLURIANUAL - PPA PARA O PERÍODO DE 2022-2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8542</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8542/8520.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8542/8520.pdf</t>
   </si>
   <si>
     <t>8549</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8549/8527.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8549/8527.pdf</t>
   </si>
   <si>
     <t>8550</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8550/8528.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8550/8528.pdf</t>
   </si>
   <si>
     <t>8554</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8554/8532.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8554/8532.pdf</t>
   </si>
   <si>
     <t>8789</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8789/8767.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8789/8767.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI PROCESSO Nº 6000/2021</t>
   </si>
   <si>
     <t>9193</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9193/9171.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9193/9171.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO GP 1095/2021, CMP 8580/2021, ALTERA O REGULAMENTO DE LICENCIAMENTO E FISCALIZAÇÃO DO DECRETO NÚMERO 143 DE 22 DE MARÇO DE 1976 E CRIA O AUTOLICENCIAMENTO DE EDIFÍCIOS UNIFAMILIARES E BIFAMILIARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9367</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9367/9345.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9367/9345.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO GP 1313/2021 CMP 9145/2021 "DISPÕE SOBRE A AUTORIZAÇÃO AO PODER EXECUTIVO MUNICIPAL A REALIZAR ACORDOS EM PROCESSO JUDICIAIS COM SENTENÇA TRANSITADA EM JULGADO".</t>
   </si>
   <si>
     <t>9572</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9572/9550.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9572/9550.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI GP 1398/2021 CMP 9473/2021.</t>
   </si>
   <si>
     <t>EMEMO</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/251/251.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/251/251.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao inciso IV do art 4º da Indicação Legislativa nº 0785/2018.</t>
   </si>
   <si>
     <t>6052</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 1576/2021.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3304/3303.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3304/3303.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO ART. 2º DO PROJETO DE LEI Nº 1271/2021.</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
     <t>Emenda modificativa ao Projeto de Lei 3214/2021.</t>
   </si>
   <si>
     <t>4505</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4505/4501.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4505/4501.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA A ALÍNEA B, DO Art. 9º AO PROJETO DE LEI GP 1261/2020 - CMP 4689/2020.</t>
   </si>
   <si>
     <t>5294</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5294/5289.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5294/5289.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO GP 1261/2020 - CMP 4689/2020 QUE "ALTERA A LEI Nº 6.240 DE 21 DE JANEIRO DE 2005. QUE 'INSTITUI O CÓDIGO DE POSTURAS DO MUNICÍPIO DE PETRÓPOLIS', E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>5347</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5347/5342.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5347/5342.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO GP 243/2020 - CMP 941/2020.</t>
   </si>
   <si>
     <t>5470</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5470/5465.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5470/5465.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI 4888/2021.</t>
   </si>
   <si>
     <t>5835</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5835/5830.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5835/5830.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO GP 1261/2020 - CMP 4689/2020 QUE "ALTERA A LEI Nº 6.240 DE 21 DE JANEIRO DE 2005 QUE INSTITUI O CÓDIGO DE POSTURAS DO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>5922</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5922/5917.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5922/5917.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AOS ARTIGOS 15, 60, 62, 65, 67 E 186 DO PROJETO DE LEI GP Nº 1261/2020 - CMP 4689/2020.</t>
   </si>
   <si>
     <t>5923</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5923/5918.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5923/5918.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AOS ARTIGOS 152, 153 E 159 DO PROJETO DE LEI GP Nº 1261/2020 - CMP 4689/2020.</t>
   </si>
   <si>
     <t>5924</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5924/5919.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5924/5919.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO ARTIGO 16 DO PROJETO DE LEI GP Nº 1261/2020 - CMP 4689/2020.</t>
   </si>
   <si>
     <t>5925</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5925/5920.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5925/5920.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AOS ARTIGOS 22, 30, 34 E 77 DO PROJETO DE LEI GP Nº 1261/2020 - CMP 4689/2020.</t>
   </si>
   <si>
     <t>5926</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5926/5921.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5926/5921.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AOS ARTIGOS 10,138 E 139 DO PROJETO DE LEI GP Nº 1261/2020 - CMP 4689/2020.</t>
   </si>
   <si>
     <t>5927</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5927/5922.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5927/5922.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO ARTIGO 214 DO PROJETO DE LEI GP Nº 1261/2020 - CMP 4689/2020.</t>
   </si>
   <si>
     <t>6357</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6357/6351.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6357/6351.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO ANTEPROJETO DA INDICAÇÃO LEGISLATIVA Nº 4291/2021.</t>
   </si>
   <si>
     <t>6691</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6691/6685.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6691/6685.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO GP 1261 2020 QUE ALTERA A LEI N 6 240 DE 21 DE JANEIRO DE 2005 QUE INSTITUI O CÓDIGO DE POSTURAS DO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7238</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7238/7227.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7238/7227.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO ART. 4º DO PROJETO DE LEI Nº 6551/2021.</t>
   </si>
   <si>
     <t>7410</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7410/7398.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7410/7398.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao Projeto de Lei 4614/2021.</t>
   </si>
   <si>
     <t>7508</t>
   </si>
   <si>
     <t>Gil Magno, Eduardo do Blog, Octavio Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7508/7494.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7508/7494.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa aos Itens 1, 2, 3, 4 e 5 do ANEXO I, do Art. 1º, do projeto de Lei GP nº 825 2021 - CMP 7390/2021.</t>
   </si>
   <si>
     <t>7533</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7533/7519.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7533/7519.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO ART. 1º DO PROJETO DE LEI Nº 6551/2021.</t>
   </si>
   <si>
     <t>7547</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7547/7533.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7547/7533.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO INCISO I, DO ARTIGO 2º E O ARTIGO 5º, DO PROJETO DE LEI 7200/2021.</t>
   </si>
   <si>
     <t>7584</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7584/7570.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7584/7570.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AOS ITENS 1, 2, 3, 4, E 5, DO ANEXO I DO PROJETO DE LEI GP Nº 825/2021 - CMP 7390/2021.</t>
   </si>
   <si>
     <t>7675</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7675/7659.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7675/7659.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI GP 865 2021 CMP Nº 7643 QUE ALTERA A LEI MUNICIPAL Nº 6.870 DE 2011.</t>
   </si>
   <si>
     <t>7989</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7989/7968.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7989/7968.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE RESOLUÇÃO 4935/2021.</t>
   </si>
   <si>
     <t>8134</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8134/8112.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8134/8112.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 4666/2021.</t>
   </si>
   <si>
     <t>8284</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8284/8262.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8284/8262.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO RELATÓRIO DO PROGRAMA TEMÁTICO DO PLANO PLURIANUAL - PPA 2022 - 2025, PROCESSO CMP Nº 7805/2021 E GP Nº 897/2021.</t>
   </si>
   <si>
     <t>8368</t>
   </si>
   <si>
     <t>Domingos Protetor, Octavio Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8368/8346.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8368/8346.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI GP 376/2021, CMP 4200/2021.</t>
   </si>
   <si>
     <t>8540</t>
   </si>
   <si>
     <t>Yuri Moura, Maurinho Branco</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8540/8518.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8540/8518.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI GP 897/2021 - CMP 7805/2021, QUE DISPÕE SOBRE O PLANO PLURIANUAL - PPA PARA O QUADRIÊNIO 2022 2025.</t>
   </si>
   <si>
     <t>8543</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8543/8521.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8543/8521.pdf</t>
   </si>
   <si>
     <t>8544</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8544/8522.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8544/8522.pdf</t>
   </si>
   <si>
     <t>8545</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8545/8523.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8545/8523.pdf</t>
   </si>
   <si>
     <t>8546</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8546/8524.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8546/8524.pdf</t>
   </si>
   <si>
     <t>8547</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8547/8525.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8547/8525.pdf</t>
   </si>
   <si>
     <t>8548</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8548/8526.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8548/8526.pdf</t>
   </si>
   <si>
     <t>8551</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8551/8529.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8551/8529.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Relatório do Programa Temático do Plano Plurianual PPA 2022-2025, Projeto de Lei GP 897/2021, CMP 7805/2021.</t>
   </si>
   <si>
     <t>8552</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8552/8530.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8552/8530.pdf</t>
   </si>
   <si>
     <t>8553</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8553/8531.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8553/8531.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI GP 897/2021 - CMP 7805/2021 QUE DISPÕE SOBRE O PLANO PLURIANUAL/PPA PARA O QUADRIÊNIO 2022/2025.</t>
   </si>
   <si>
     <t>8555</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8555/8533.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8555/8533.pdf</t>
   </si>
   <si>
     <t>8556</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8556/8534.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8556/8534.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI GP 897/2021 CMP 7805/2021 QUE DISPÕE SOBRE O PLANO PLURIANUAL PPA PARA O QUADRIÊNIO 2022/2025.</t>
   </si>
   <si>
     <t>8557</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8557/8535.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8557/8535.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI GP 897/2021 - CMP 7805/2021, QUE DISPÕE SOBRE O PLANO PLURIANUAL (PPA) PARA O QUADRIÊNIO 2022/2025.</t>
   </si>
   <si>
     <t>8558</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8558/8536.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8558/8536.pdf</t>
   </si>
   <si>
     <t>8559</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8559/8537.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8559/8537.pdf</t>
   </si>
   <si>
     <t>8560</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8560/8538.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8560/8538.pdf</t>
   </si>
   <si>
     <t>8561</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8561/8539.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8561/8539.pdf</t>
   </si>
   <si>
     <t>8562</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8562/8540.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8562/8540.pdf</t>
   </si>
   <si>
     <t>8563</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8563/8541.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8563/8541.pdf</t>
   </si>
   <si>
     <t>8571</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8571/8549.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8571/8549.pdf</t>
   </si>
   <si>
     <t>8812</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8812/8790.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8812/8790.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI 8320/2021.</t>
   </si>
   <si>
     <t>8959</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8959/8937--.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8959/8937--.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa aos artigos 1º, 2º e 3º do Projeto de Lei GP n.º 1261/2020, CMP 4689/2020.</t>
   </si>
   <si>
     <t>9028</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9028/9006.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9028/9006.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI PROCESSO Nº 3254/2021.</t>
   </si>
   <si>
     <t>9045</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9045/9023.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9045/9023.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO GP 376/2021 - PROJETO DE LEI QUE "DELIMITA A MACROZONA URBANA, MACROZONA DE CONTROLE ESPECIAL DE URBANIZAÇÃO, MACROZONA DE RESTRIÇÃO À URBANIZAÇÃO, MACROZONA RURAL DO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9194</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9194/9172.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9194/9172.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI 4612/2021.</t>
   </si>
   <si>
     <t>9195</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9195/9173.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9195/9173.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao Art. 1º do Projeto de Lei GP 1261/2020, CMP 4689/2020.</t>
   </si>
   <si>
     <t>9196</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9196/9174.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9196/9174.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI PROCESSO Nº 7836/2021.</t>
   </si>
   <si>
     <t>9332</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9332/9310.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9332/9310.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO CMP 4689/2020 - GP 1261/2020 QUE "ALTERA A LEI Nº 6.240 DE 21 DE JANEIRO DE 2005 QUE INSTITUI O CÓDIGO DE POSTURAS DO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>9396</t>
   </si>
   <si>
     <t>Yuri Moura, Ronaldo Ramos</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9396/9374-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9396/9374-.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI N° 4666/2021.</t>
   </si>
   <si>
     <t>9637</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9637/9615.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9637/9615.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI PROCESSO Nº 8364/2021.</t>
   </si>
   <si>
     <t>9646</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9646/9624.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9646/9624.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI 7338/2021.</t>
   </si>
   <si>
     <t>9657</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9657/9635.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9657/9635.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Art. 2.º do Projeto de Lei 6.748/2021.</t>
   </si>
   <si>
     <t>9688</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9688/9666.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9688/9666.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa à Ementa do Projeto de Lei 9024/2021.</t>
   </si>
   <si>
     <t>9789</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9789/9767.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9789/9767.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE RESOLUÇÃO CMP 4935/2021 QUE "CRIA O CÂMARA NAS RÁDIOS".</t>
   </si>
   <si>
     <t>DIV</t>
   </si>
   <si>
     <t>Diversos</t>
   </si>
   <si>
     <t>Encaminha documentação para posse e nome parlamentar</t>
   </si>
   <si>
     <t>SR. Mauro Henrique Ribeiro de Oliveira COMUNICA NOME PARLAMENTAR "VEREADOR MAURINHO BRANCO" PARA LEGISLATURA, ENTREGA DE DIPLOMA E DECLARAÇÃO DE BENS.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>Partido Republicanos (PR)</t>
   </si>
   <si>
     <t>Indica o Sr. Eduardo do Blog, Vereador pelo Partido Republicanos, para exercer a função de Líder da bancada do partido na Câmara Municipal de Petrópolis.</t>
   </si>
@@ -9528,753 +9528,753 @@
   <si>
     <t>Indica o Sr. Mauro Peralta, Vereador pelo PRTB (Partido Renovador Trabalhista Brasileiro), para exercer a função de Líder da bancada do partido na Câmara Municipal de Petrópolis.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>Partido Social Democrático (PSD)</t>
   </si>
   <si>
     <t>Indica a Sra. Gilda Beatriz, Vereadora pelo PSD (Partido Social Democrático), para exercer a função de Líder da bancada do partido na Câmara Municipal de Petrópolis.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>Partido Socialismo e Liberdade (PSOL )</t>
   </si>
   <si>
     <t>INDICA O SR. YURI MOURA, VEREADOR PELO PSOL (PARTIDO SOCIALISMO E LIBERDADE), PARA EXERCER A FUNÇÃO DE LÍDER DA AGREMIAÇÃO PARTIDÁRIA NA CÂMARA MUNICIPAL DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>9171</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9171/9149.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9171/9149.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI GP 897/2021 CMP 7805/2021 QUE DISPÕE SOBRE O PLANO PLURIANUAL PPA PARA O QUADRIÊNIO 2022 2025.</t>
   </si>
   <si>
     <t>9172</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9172/9150.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9172/9150.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI GP 898/2021 - CMP 7806/2021 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PETRÓPOLIS PARA O EXERCÍCIO DE 2022.</t>
   </si>
   <si>
     <t>9173</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9173/9151.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9173/9151.pdf</t>
   </si>
   <si>
     <t>9482</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9482/9460.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9482/9460.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI GP 897/2021 - CMP 7805/2021, QUE DISPÕE SOBRE O PLANO PLURIANUAL (PPA) PARA O QUADRIÊNIO 2022-2025.</t>
   </si>
   <si>
     <t>9483</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9483/9461.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9483/9461.pdf</t>
   </si>
   <si>
     <t>9776</t>
   </si>
   <si>
     <t>Rubens José França Bomtempo - RUBNS</t>
   </si>
   <si>
     <t>REQUEREM A CONVOCAÇÃO DE SESSÃO EXTRAORDINÁRIA PARA O COMPROMISSO DE POSSE DE RUBENS JOSÉ FRANÇA BOMTEMPO e PAULO ROBERTO MUSTRANGI DE OLIVEIRA A SER REALIZADA NO DIA 18/12/2021, ÀS 17H, CONFORME ART. 17, § 2º, DO REGIMENTO INTERNO, JUNTANDO IMPOSTO DE RENDA, DOCUMENTOS PESSOAIS E COMPROVANTE DE RESIDÊNCIA.</t>
   </si>
   <si>
     <t>9886</t>
   </si>
   <si>
     <t>Partido Liberal (PL)</t>
   </si>
   <si>
     <t>Indicação à Mesa Diretora de Presidente do Partido Liberal - PL, indicando o Vereador Fred Procópio como líder do partido - PL nesta casa Legislativa.</t>
   </si>
   <si>
     <t>5991</t>
   </si>
   <si>
     <t>PDPA</t>
   </si>
   <si>
     <t>Encaminhamento ao Prêmio Denoni Pereira Alves</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5991/5986.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5991/5986.pdf</t>
   </si>
   <si>
     <t>Indica o ALINE CALIXTO DE FREITAS para receber o Prêmio Denoni Pereira Alves.</t>
   </si>
   <si>
     <t>8397</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8397/8375.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8397/8375.pdf</t>
   </si>
   <si>
     <t>Indica a Giuliana Salvini Morgen para receber o Prêmio Denoni Pereira Alves.</t>
   </si>
   <si>
     <t>5648</t>
   </si>
   <si>
     <t>EMSUP</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5648/5643.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5648/5643.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA AO PROJETO DE LEI Nº 4347/2021.</t>
   </si>
   <si>
     <t>8307</t>
   </si>
   <si>
     <t>CIDBE</t>
   </si>
   <si>
     <t>Encaminhamento de Título de CIDADÃO BENEMÉRITO</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8307/8285.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8307/8285.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DE TÍTULO DE CIDADÃO BENEMÉRITO.</t>
   </si>
   <si>
     <t>8182</t>
   </si>
   <si>
     <t>ELOA</t>
   </si>
   <si>
     <t>Emenda à LOA</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8182/8160.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8182/8160.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI GP 898/2021 - CMP 7806/2021, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PETRÓPOLIS PARA O EXERCÍCIO DE 2022.</t>
   </si>
   <si>
     <t>8186</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8186/8164.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8186/8164.pdf</t>
   </si>
   <si>
     <t>8282</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8282/8260.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8282/8260.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA REFERENTE A NATUREZA DA DESPESA POR UNIDADE SEGUNDO A CATEGORIA ECONÔMICA DA DESPESA POR ESTRUTURA - (ANEXO 2 - LEI 4320/64), PROJETO DE LEI LOA 2021 - GP Nº 898/2021 E CMP Nº 7806/2021.</t>
   </si>
   <si>
     <t>8423</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8423/8401.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8423/8401.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI GP 898/2021 - CMP 7806/2021 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PETRÓPOLIS PARA O EXERCÍCIO FINANCEIRO DE 2022.</t>
   </si>
   <si>
     <t>8433</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8433/8411.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8433/8411.pdf</t>
   </si>
   <si>
     <t>8434</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8434/8412.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8434/8412.pdf</t>
   </si>
   <si>
     <t>8436</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8436/8414.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8436/8414.pdf</t>
   </si>
   <si>
     <t>8438</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8438/8416.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8438/8416.pdf</t>
   </si>
   <si>
     <t>8439</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8439/8417.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8439/8417.pdf</t>
   </si>
   <si>
     <t>8440</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8440/8418.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8440/8418.pdf</t>
   </si>
   <si>
     <t>8458</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8458/8436.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8458/8436.pdf</t>
   </si>
   <si>
     <t>8460</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8460/8438.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8460/8438.pdf</t>
   </si>
   <si>
     <t>8461</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8461/8439.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8461/8439.pdf</t>
   </si>
   <si>
     <t>8462</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8462/8440_-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8462/8440_-.pdf</t>
   </si>
   <si>
     <t>8463</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8463/8441.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8463/8441.pdf</t>
   </si>
   <si>
     <t>8464</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8464/8442.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8464/8442.pdf</t>
   </si>
   <si>
     <t>8467</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8467/8445.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8467/8445.pdf</t>
   </si>
   <si>
     <t>8468</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8468/8446.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8468/8446.pdf</t>
   </si>
   <si>
     <t>8471</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8471/8449.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8471/8449.pdf</t>
   </si>
   <si>
     <t>8472</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8472/8450.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8472/8450.pdf</t>
   </si>
   <si>
     <t>8473</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8473/8451-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8473/8451-.pdf</t>
   </si>
   <si>
     <t>8474</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8474/8452_-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8474/8452_-.pdf</t>
   </si>
   <si>
     <t>8483</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8483/8461_-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8483/8461_-.pdf</t>
   </si>
   <si>
     <t>8484</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8484/8462-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8484/8462-.pdf</t>
   </si>
   <si>
     <t>8485</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8485/8463.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8485/8463.pdf</t>
   </si>
   <si>
     <t>8486</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8486/8464.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8486/8464.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI GP 898/2021 CMP 7806/2021 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PETRÓPOLIS PARA O EXERCÍCIO DE 2022.</t>
   </si>
   <si>
     <t>8487</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8487/8465.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8487/8465.pdf</t>
   </si>
   <si>
     <t>8488</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8488/8466.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8488/8466.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei GP 898/2021, CMP 7806/2021 que estima a receita e fixa a despesa do município de Petrópolis para o exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>8489</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8489/8467.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8489/8467.pdf</t>
   </si>
   <si>
     <t>8490</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8490/8468.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8490/8468.pdf</t>
   </si>
   <si>
     <t>8491</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8491/8469.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8491/8469.pdf</t>
   </si>
   <si>
     <t>8492</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8492/8470.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8492/8470.pdf</t>
   </si>
   <si>
     <t>8493</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8493/8471.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8493/8471.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei GP 898/2021, CMP 7806/2021 que estima a receita e fixa a despesa do município de Petrópolis para o exercício de 2022.</t>
   </si>
   <si>
     <t>8494</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8494/8472.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8494/8472.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI GP 898/2021 - CMP 7806 2021 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PETRÓPOLIS PARA O EXERCÍCIO DE 2022.</t>
   </si>
   <si>
     <t>8495</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8495/8473-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8495/8473-.pdf</t>
   </si>
   <si>
     <t>8496</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8496/8474.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8496/8474.pdf</t>
   </si>
   <si>
     <t>8497</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8497/8475.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8497/8475.pdf</t>
   </si>
   <si>
     <t>8498</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8498/8476.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8498/8476.pdf</t>
   </si>
   <si>
     <t>8499</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8499/8477-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8499/8477-.pdf</t>
   </si>
   <si>
     <t>8500</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8500/8478.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8500/8478.pdf</t>
   </si>
   <si>
     <t>8501</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8501/8479.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8501/8479.pdf</t>
   </si>
   <si>
     <t>8502</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8502/8480.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8502/8480.pdf</t>
   </si>
   <si>
     <t>8503</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8503/8481.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8503/8481.pdf</t>
   </si>
   <si>
     <t>8504</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8504/8482.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8504/8482.pdf</t>
   </si>
   <si>
     <t>8505</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8505/8483.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8505/8483.pdf</t>
   </si>
   <si>
     <t>8506</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8506/8484.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8506/8484.pdf</t>
   </si>
   <si>
     <t>8507</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8507/8485.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8507/8485.pdf</t>
   </si>
   <si>
     <t>8508</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8508/8486.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8508/8486.pdf</t>
   </si>
   <si>
     <t>8511</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8511/8489.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8511/8489.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI GP 898/2021 - CMP 7806/2021 - QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PETRÓPOLIS PARA O EXERCÍCIO DE 2022.</t>
   </si>
   <si>
     <t>8512</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8512/8490.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8512/8490.pdf</t>
   </si>
   <si>
     <t>8513</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8513/8491.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8513/8491.pdf</t>
   </si>
   <si>
     <t>8514</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8514/8492.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8514/8492.pdf</t>
   </si>
   <si>
     <t>8515</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8515/8493.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8515/8493.pdf</t>
   </si>
   <si>
     <t>8516</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8516/8494.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8516/8494.pdf</t>
   </si>
   <si>
     <t>8517</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8517/8495.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8517/8495.pdf</t>
   </si>
   <si>
     <t>8518</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8518/8496-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8518/8496-.pdf</t>
   </si>
   <si>
     <t>8519</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8519/8497.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8519/8497.pdf</t>
   </si>
   <si>
     <t>8520</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8520/8498.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8520/8498.pdf</t>
   </si>
   <si>
     <t>8521</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8521/8499.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8521/8499.pdf</t>
   </si>
   <si>
     <t>8522</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8522/8500.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8522/8500.pdf</t>
   </si>
   <si>
     <t>8523</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8523/8501.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8523/8501.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI ORÇAMENTÁRIA 2021, GP 898/2021 - CMP 7806/2021, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PETRÓPOLIS PARA O EXERCÍCIO DE 2022.</t>
   </si>
   <si>
     <t>8524</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8524/8502.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8524/8502.pdf</t>
   </si>
   <si>
     <t>8525</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8525/8503.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8525/8503.pdf</t>
   </si>
   <si>
     <t>8526</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8526/8504.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8526/8504.pdf</t>
   </si>
   <si>
     <t>8527</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8527/8505.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8527/8505.pdf</t>
   </si>
   <si>
     <t>8528</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8528/8506.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8528/8506.pdf</t>
   </si>
   <si>
     <t>8529</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8529/8507.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8529/8507.pdf</t>
   </si>
   <si>
     <t>8530</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8530/8508.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8530/8508.pdf</t>
   </si>
   <si>
     <t>8531</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8531/8509.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8531/8509.pdf</t>
   </si>
   <si>
     <t>8532</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8532/8510.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8532/8510.pdf</t>
   </si>
   <si>
     <t>8533</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8533/8511.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8533/8511.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI GP 898/2021 - CMP 7806/2021 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PETRÓPOLIS PARA O EXERCÍCIO DE 2022</t>
   </si>
   <si>
     <t>8534</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8534/8512.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8534/8512.pdf</t>
   </si>
   <si>
     <t>8535</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8535/8513.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8535/8513.pdf</t>
   </si>
   <si>
     <t>8536</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8536/8514.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8536/8514.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA DO PROJETO DE LEI LOA 2021 - GP Nº 898/2021 E CMP Nº 7806/2021</t>
   </si>
   <si>
     <t>8537</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8537/8515.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8537/8515.pdf</t>
   </si>
   <si>
     <t>8564</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8564/8542.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8564/8542.pdf</t>
   </si>
   <si>
     <t>8570</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8570/8548.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8570/8548.pdf</t>
   </si>
   <si>
     <t>8572</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8572/8550.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8572/8550.pdf</t>
   </si>
   <si>
     <t>8573</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8573/8551.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8573/8551.pdf</t>
   </si>
   <si>
     <t>8574</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8574/8552.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8574/8552.pdf</t>
   </si>
   <si>
     <t>9584</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9584/9562--.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9584/9562--.pdf</t>
   </si>
   <si>
     <t>9585</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9585/9563--.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9585/9563--.pdf</t>
   </si>
   <si>
     <t>9502</t>
   </si>
   <si>
     <t>SUBEM</t>
   </si>
   <si>
     <t>Subemenda</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9502/9480-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9502/9480-.pdf</t>
   </si>
   <si>
     <t>SUBEMENDA A EMENDA MODIFICATIVA 8475/2021 QUE VISA ALTERAR O PROJETO DE LEI GP 898/2021 - CMP 7806/2021 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PETRÓPOLIS PARA O EXERCÍCIO DE 2022.</t>
   </si>
   <si>
     <t>9514</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9514/9492-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9514/9492-.pdf</t>
   </si>
   <si>
     <t>SUBEMENDA A EMENDA MODIFICATIVA 8476/2021 QUE VISA ALTERAR O PROJETO DE LEI GP 898/2021 - CMP 7806/2021 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PETRÓPOLIS PARA O EXERCÍCIO DE 2022.</t>
   </si>
   <si>
     <t>9548</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9548/9526-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9548/9526-.pdf</t>
   </si>
   <si>
     <t>SUBEMENDA A EMENDA MODIFICATIVA 8469/2021 QUE VISA ALTERAR O PROJETO DE LEI GP 898/2021 - CMP 7806/2021, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PETRÓPOLIS PARA O EXERCÍCIO DE 2022.</t>
   </si>
   <si>
     <t>9549</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9549/9527-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9549/9527-.pdf</t>
   </si>
   <si>
     <t>SUBEMENDA A EMENDA MODIFICATIVA 8465/2021 QUE VISA ALTERAR O PROJETO DE LEI GP 898/2021 - CMP 7806/2021, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PETRÓPOLIS PARA O EXERCÍCIO DE 2022.</t>
   </si>
   <si>
     <t>9550</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9550/9528-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9550/9528-.pdf</t>
   </si>
   <si>
     <t>SUBEMENDA A EMENDA MODIFICATIVA 8481/2021 QUE VISA ALTERAR O PROJETO DE LEI GP 898/2021 - CMP 7806/2021, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PETRÓPOLIS PARA O EXERCÍCIO DE 2022.</t>
   </si>
   <si>
     <t>9551</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9551/9529-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9551/9529-.pdf</t>
   </si>
   <si>
     <t>SUBEMENDA A EMENDA MODIFICATIVA 8485/2021 QUE VISA ALTERAR O PROJETO DE LEI GP 898/2021 - CMP 7806/2021, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PETRÓPOLIS PARA O EXERCÍCIO DE 2022.</t>
   </si>
   <si>
     <t>9552</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9552/9530-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9552/9530-.pdf</t>
   </si>
   <si>
     <t>SUBEMENDA A EMENDA MODIFICATIVA 8548/2021 QUE VISA ALTERAR O PROJETO DE LEI GP 898/2021 - CMP 7806/2021, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PETRÓPOLIS PARA O EXERCÍCIO DE 2022.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -10581,68 +10581,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7105/7094.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7423/6782.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7436/7423-.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/16/0016.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/30/0030.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/856/856.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1071/1071.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1072/1072.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2429/2428.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2968/2967.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2998/2997.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3215/3214.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3491/3490.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3652/3651.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3788/3787.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3898/3897.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4217/4216.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4290/4289.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4506/4502.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4744/4740.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4745/4741.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4812/4808.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5037/5032.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5466/5461.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5482/5477.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5799/5794.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5931/5926.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6089/6083.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6789/6118.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6132/6126.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6133/6127.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6795/6390.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6474/6468.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6577/6571.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7289/6633.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6712/6706.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6731/6725.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7234/7223.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7263/7252.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7265/7254.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7382/7370.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7928/7403.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7630/7549.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7565/7551.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7717/7699.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7802/7783.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7803/7784.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7932/7912.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8082/8061.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8085/8064.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8298/8276.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8424/8402.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8566/8544.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8615/8593.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8639/8617-.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8806/8784.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8846/8824.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8924/8902.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8925/8903.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9110/9088.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9111/9089.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9139/9117.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9249/9227.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9253/9231.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9330/9308.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9424/9402.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9458/9436.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9592/9570.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9639/9617.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9640/9618.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9641/9619.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9642/9620.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9650/9628.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9673/9651.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9690/9668.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9709/9687.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9740/9718.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9741/9719.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9764/9742.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9766/9744.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9810/9788.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9852/9830.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9884/9862.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/10344/0001.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/238/238.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/633/633.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/634/634.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/635/635.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2626/2625.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3586/3585.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4940/4935.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5095/5090.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6228/6222.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7157/7146.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7307/7295--.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7874/7855.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7875/7856.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8633/8611.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9118/9096-.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9665/9643-.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9714/9692.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9715/9693.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9725/9703.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9501/9479-.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9599/9577-.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9674/9652-.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9/proc_0009_2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/10/0010.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/98/0098.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/100/100.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/120/120.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/136/136.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/140/140.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/857/857.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3153/3152.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3157/3156.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3613/3612.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3728/3727.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3794/3793.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4034/4033.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4384/4382.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5235/5230.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5756/5751.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5757/5752.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5781/5776.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5803/5798.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5955/5950.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7714/5975.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5997/5992.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6421/6415.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6836/6458.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6475/6469.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6476/6470.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6685/6679.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7633/7405.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7447/7434.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7557/7543.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7611/7597.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7870/7851.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7943/7923.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8269/8247.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8392/8370.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8750/8728.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8880/8858.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9257/9235.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9314/9292.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9333/9311.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9348/9326.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9503/9481-.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9655/9633.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9656/9634.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9672/9650.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1824/1823.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2323/2322.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2517/2516.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2518/2517.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2539/2538.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2540/2539.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3871/3870.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7478/6110.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6794/6327.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8679/8657.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8904/8882.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3870/3869.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5629/5624.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5630/5625.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5631/5626.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5632/5627.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5633/5628.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5634/5629.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9277/9255.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9278/9256.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9583/9561--.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/171/0171.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/172/172.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/173/0173.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/174/0174.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/311/311.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4052/4051.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4053/4052.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5093/5088.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5261/5256.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5477/5472.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5548/5543.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5628/5623.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5716/5711.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6006/6001.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7090/7079.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7507/7493.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9242/9220.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9771/9749--.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1639/1639.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1775/1774.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1872/1871.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2016/2015.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2183/2182.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2865/2864.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3279/3278.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3548/3547.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3823/3822.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3911/3910.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4348/4346.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4534/4530.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4549/4545.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4553/4549.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4576/4572.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8094/4657.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4925/4920.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5280/5275.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5454/5449.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5544/5539.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5635/5630.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5662/5657.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5663/5658.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6352/6346.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6355/6349.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6362/6356.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6457/6451.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6647/6641.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6695/6689.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6896/6885.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7163/7152.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7411/7399.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7592/7578.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7706/7690.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7730/7712.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7765/7746.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7960/7940.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8068/8047.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8297/8275.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8426/8404.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8829/8807.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8830/8808.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8878/8856.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9035/9013.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9202/9180.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9241/9219.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9316/9294.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9510/9488.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9522/9500.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9554/9532.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9629/9607--.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5992/5987.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7846/7827.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8677/8655.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8678/8656.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/198/198.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/241/241.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/252/252.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/327/327.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/899/899.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/937/937.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1073/1073.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1080/1080.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1152/1152.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1272/1272.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1303/1303.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1304/1304.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1423/1423.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1661/1660.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1717/1716.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1719/1718.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1736/1735.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1793/1792.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2157/2156.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2211/2210.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2246/2245.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2417/2416.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2428/2427.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2491/2490.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2739/2738.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2740/2739.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2829/2828.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2853/2852.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2855/2854.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2991/2990.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2992/2991.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3162/3161.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3163/3162.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3165/3164.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3172/3171.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3205/3204.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3207/3206.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3208/3207.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3209/3208.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3210/3209.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3211/3210.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3212/3211.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3223/3222.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3231/3230.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3236/3235.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3238/3237.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3691/3690.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3692/3691.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3694/3693.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3698/3697.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3707/3706.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3730/3729.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3761/3760.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3762/3761.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3763/3762.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3771/3770.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3974/3973.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3976/3975.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4015/4014.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4090/4089.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4132/4131.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4203/4202.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4228/4227.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4231/4230.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4234/4233.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4260/4259.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4262/4261.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4295/4294.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4296/4295.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4311/4309.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4413/4411.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4425/4421.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4437/4433.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4438/4434.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4440/4436.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4441/4437.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4499/4495.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4500/4496.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4501/4497.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4502/4498.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4667/4663.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4725/4721.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4735/4731.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4736/4732.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4737/4733.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4738/4734.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4899/4895.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4901/4897.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4945/4940.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4988/4983.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5013/5008.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5107/5102.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5126/5121.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5188/5183.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5469/5464.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5483/5478.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5495/5490.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5501/5496.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5616/5611.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5645/5640.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5656/5651.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5657/5652.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5782/5777.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5784/5779.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5788/5783.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5851/5846.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5856/5851.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5861/5856.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5988/5983.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5993/5988.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6177/6171.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6343/6337.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6389/6383.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6406/6400.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6635/6629.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6633/6627.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6634/6628.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6636/6630.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6637/6631.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6642/6636.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6645/6639.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6653/6647.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6654/6648.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6655/6649.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7164/7153.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7214/7203.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7215/7204.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7220/7209.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7222/7211.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7224/7213.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7225/7214.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7259/7248.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7273/7262.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7355/7343.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7371/7359.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7372/7360.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7396/7384.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7427/7414.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7512/7498.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7520/7506.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7535/7521.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7536/7522.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7553/7539.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7576/7562.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7597/7583.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7609/7595.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7667/7651.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7668/7652.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7669/7653.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7712/7696.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7713/7697.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7716/7698.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7719/7701.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7720/7702.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7847/7828.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7868/7849.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7869/7850.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7985/7965.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8004/7983.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8009/7988.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8095/8073.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8097/8075.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8098/8076.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8122/8100.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8273/8251.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8276/8254.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8378/8356.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8379/8357.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8413/8391.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8414/8392.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8415/8393.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8418/8396.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8419/8397.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8431/8409.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8459/8437.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8470/8448.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8600/8578.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8625/8603.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8626/8604.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8703/8681.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8706/8684.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8719/8697.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8720/8698.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8732/8710.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8733/8711.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8742/8720.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8817/8795.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8828/8806.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8831/8809.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8832/8810.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8843/8821.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8937/8915.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8941/8919.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9039/9017.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9040/9018.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9041/9019.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9042/9020.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9043/9021.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9052/9030.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9053/9031.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9059/9037.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9168/9146.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9170/9148.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9178/9156.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9183/9161.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9184/9162.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9197/9175.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9198/9176.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9199/9177.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9210/9188.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9211/9189.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9340/9318.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9341/9319.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9342/9320.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9343/9321.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9344/9322.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9358/9336.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9375/9353.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9391/9369.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9392/9370-.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9393/9371.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9394/9372.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9395/9373.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9397/9375.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9519/9497.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9520/9498.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9566/9544.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9567/9545.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9571/9549.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9651/9629.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9652/9630.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9653/9631.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9666/9644.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9667/9645.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9668/9646.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9705/9683.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9720/9698.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9726/9704.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9727/9705.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9736/9714.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9774/9752.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9778/9756.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9779/9757.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9780/9758.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9781/9759.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9785/9763.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9786/9764.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9787/9765.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9788/9766.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2186/2185.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3222/3221.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4177/4176.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4093/4092.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5320/5315.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6790/6000.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6419/6413.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6576/6570.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6787/6781.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7996/7975.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8083/8062.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8839/8817.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8919/8897.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8951/8929.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9029/9007.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9308/9286.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9313/9291-.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9580/9558.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9782/9760.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9783/9761.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9784/9762.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8089/8068.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9683/9661.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9839/9817.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/672/672.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/673/673.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/784/784.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/785/785.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1211/1211.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1212/1212.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1215/1215.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2542/2541.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6415/gp_veto_721.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7342/gp_821.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7343/gp_822.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7344/gp_823.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7761/gp888.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7900/gp918.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7901/gp919.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8079/gp987.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8175/gp_1000.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8176/gp_1001.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8177/gp_1002.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8265/gp_1025.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8266/gp_1026.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8365/gp_1056.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8788/gp_1157.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8990/gp_1259.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9299/gp1347.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9374/gp1364.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9547/gp1406.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9597/gp1412.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9669/gp1454.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9670/gp1455.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9671/gp1456.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9699/gp1470.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9723/gp1474.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9763/gp1487.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3738/gp_325-2021.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3742/gp_329-2021.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3746/gp_331-2021.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3968/gp_358-2021.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4201/gp_376-2021.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4979/gp_500-2021.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5260/gp_548-2021.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5555/gp_603.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5668/gp_633.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5863/gp_644.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5864/gp_645.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5989/gp_659.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6607/gp.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7305/gp_809.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7402/gp_825.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7558/gp845.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7577/gp_849.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7659/gp_865.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7748/gp881.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7824/gp897.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7825/gp898.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7942/gp947.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7951/gp946.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8096/gp_995.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8128/gp_998.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8234/gp_1012.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8366/gp_1057.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8602/gp_1095.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8603/gp_1096.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8708/gp_1145.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8709/gp_1143.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8710/gp_1144.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8776/gp1152.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8833/gp_1200.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8834/gp_1201.2021_-_cmp_-_8812.2021_2.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8957/gp1246.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9164/gp1310.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9165/gp1311.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9166/gp1312.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9167/gp1313.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9169/gp1314.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9492/gp1395.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9493/gp1396.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9494/gp1397.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9495/gp1398.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9724/gp1475.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9754/gp_1480.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9755/gp1481.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1437/1437.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9119/9097.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9209/9187.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8841/8819.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2978/2977.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4503/4499.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4504/4500.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5014/5009.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5430/5425.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5431/5426.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5664/5659.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5921/5916.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5990/5985.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6646/6640.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8285/8263.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8538/8516.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8539/8517.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8541/8519.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8542/8520.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8549/8527.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8550/8528.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8554/8532.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8789/8767.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9193/9171.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9367/9345.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9572/9550.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/251/251.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3304/3303.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4505/4501.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5294/5289.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5347/5342.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5470/5465.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5835/5830.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5922/5917.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5923/5918.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5924/5919.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5925/5920.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5926/5921.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5927/5922.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6357/6351.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6691/6685.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7238/7227.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7410/7398.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7508/7494.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7533/7519.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7547/7533.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7584/7570.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7675/7659.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7989/7968.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8134/8112.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8284/8262.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8368/8346.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8540/8518.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8543/8521.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8544/8522.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8545/8523.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8546/8524.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8547/8525.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8548/8526.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8551/8529.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8552/8530.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8553/8531.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8555/8533.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8556/8534.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8557/8535.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8558/8536.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8559/8537.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8560/8538.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8561/8539.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8562/8540.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8563/8541.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8571/8549.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8812/8790.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8959/8937--.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9028/9006.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9045/9023.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9194/9172.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9195/9173.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9196/9174.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9332/9310.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9396/9374-.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9637/9615.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9646/9624.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9657/9635.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9688/9666.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9789/9767.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9171/9149.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9172/9150.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9173/9151.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9482/9460.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9483/9461.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5991/5986.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8397/8375.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5648/5643.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8307/8285.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8182/8160.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8186/8164.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8282/8260.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8423/8401.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8433/8411.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8434/8412.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8436/8414.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8438/8416.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8439/8417.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8440/8418.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8458/8436.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8460/8438.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8461/8439.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8462/8440_-.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8463/8441.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8464/8442.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8467/8445.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8468/8446.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8471/8449.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8472/8450.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8473/8451-.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8474/8452_-.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8483/8461_-.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8484/8462-.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8485/8463.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8486/8464.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8487/8465.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8488/8466.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8489/8467.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8490/8468.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8491/8469.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8492/8470.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8493/8471.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8494/8472.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8495/8473-.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8496/8474.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8497/8475.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8498/8476.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8499/8477-.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8500/8478.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8501/8479.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8502/8480.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8503/8481.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8504/8482.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8505/8483.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8506/8484.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8507/8485.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8508/8486.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8511/8489.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8512/8490.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8513/8491.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8514/8492.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8515/8493.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8516/8494.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8517/8495.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8518/8496-.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8519/8497.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8520/8498.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8521/8499.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8522/8500.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8523/8501.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8524/8502.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8525/8503.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8526/8504.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8527/8505.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8528/8506.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8529/8507.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8530/8508.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8531/8509.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8532/8510.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8533/8511.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8534/8512.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8535/8513.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8536/8514.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8537/8515.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8564/8542.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8570/8548.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8572/8550.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8573/8551.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8574/8552.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9584/9562--.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9585/9563--.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9502/9480-.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9514/9492-.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9548/9526-.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9549/9527-.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9550/9528-.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9551/9529-.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9552/9530-.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7105/7094.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7423/6782.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7436/7423-.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/16/0016.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/30/0030.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/856/856.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1071/1071.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1072/1072.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2429/2428.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2968/2967.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2998/2997.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3215/3214.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3491/3490.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3652/3651.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3788/3787.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3898/3897.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4217/4216.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4290/4289.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4506/4502.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4744/4740.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4745/4741.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4812/4808.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5037/5032.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5466/5461.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5482/5477.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5799/5794.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5931/5926.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6089/6083.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6789/6118.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6132/6126.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6133/6127.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6795/6390.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6474/6468.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6577/6571.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7289/6633.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6712/6706.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6731/6725.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7234/7223.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7263/7252.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7265/7254.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7382/7370.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7928/7403.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7630/7549.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7565/7551.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7717/7699.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7802/7783.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7803/7784.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7932/7912.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8082/8061.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8085/8064.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8298/8276.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8424/8402.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8566/8544.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8615/8593.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8639/8617-.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8806/8784.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8846/8824.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8924/8902.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8925/8903.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9110/9088.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9111/9089.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9139/9117.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9249/9227.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9253/9231.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9330/9308.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9424/9402.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9458/9436.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9592/9570.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9639/9617.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9640/9618.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9641/9619.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9642/9620.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9650/9628.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9673/9651.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9690/9668.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9709/9687.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9740/9718.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9741/9719.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9764/9742.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9766/9744.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9810/9788.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9852/9830.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9884/9862.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/10344/0001.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/238/238.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/633/633.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/634/634.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/635/635.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2626/2625.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3586/3585.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4940/4935.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5095/5090.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6228/6222.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7157/7146.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7307/7295--.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7874/7855.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7875/7856.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8633/8611.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9118/9096-.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9665/9643-.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9714/9692.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9715/9693.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9725/9703.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9501/9479-.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9599/9577-.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9674/9652-.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9/proc_0009_2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/10/0010.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/98/0098.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/100/100.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/120/120.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/136/136.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/140/140.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/857/857.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3153/3152.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3157/3156.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3613/3612.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3728/3727.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3794/3793.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4034/4033.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4384/4382.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5235/5230.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5756/5751.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5757/5752.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5781/5776.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5803/5798.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5955/5950.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7714/5975.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5997/5992.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6421/6415.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6836/6458.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6475/6469.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6476/6470.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6685/6679.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7633/7405.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7447/7434.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7557/7543.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7611/7597.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7870/7851.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7943/7923.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8269/8247.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8392/8370.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8750/8728.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8880/8858.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9257/9235.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9314/9292.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9333/9311.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9348/9326.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9503/9481-.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9655/9633.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9656/9634.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9672/9650.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1824/1823.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2323/2322.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2517/2516.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2518/2517.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2539/2538.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2540/2539.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3871/3870.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7478/6110.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6794/6327.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8679/8657.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8904/8882.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3870/3869.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5629/5624.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5630/5625.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5631/5626.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5632/5627.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5633/5628.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5634/5629.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9277/9255.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9278/9256.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9583/9561--.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/171/0171.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/172/172.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/173/0173.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/174/0174.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/311/311.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4052/4051.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4053/4052.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5093/5088.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5261/5256.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5477/5472.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5548/5543.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5628/5623.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5716/5711.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6006/6001.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7090/7079.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7507/7493.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9242/9220.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9771/9749--.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1639/1639.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1775/1774.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1872/1871.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2016/2015.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2183/2182.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2865/2864.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3279/3278.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3548/3547.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3823/3822.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3911/3910.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4348/4346.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4534/4530.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4549/4545.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4553/4549.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4576/4572.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8094/4657.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4925/4920.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5280/5275.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5454/5449.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5544/5539.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5635/5630.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5662/5657.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5663/5658.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6352/6346.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6355/6349.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6362/6356.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6457/6451.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6647/6641.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6695/6689.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6896/6885.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7163/7152.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7411/7399.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7592/7578.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7706/7690.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7730/7712.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7765/7746.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7960/7940.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8068/8047.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8297/8275.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8426/8404.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8829/8807.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8830/8808.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8878/8856.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9035/9013.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9202/9180.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9241/9219.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9316/9294.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9510/9488.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9522/9500.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9554/9532.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9629/9607--.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5992/5987.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7846/7827.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8677/8655.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8678/8656.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/198/198.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/241/241.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/252/252.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/327/327.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/899/899.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/937/937.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1073/1073.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1080/1080.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1152/1152.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1272/1272.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1303/1303.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1304/1304.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1423/1423.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1661/1660.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1717/1716.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1719/1718.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1736/1735.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1793/1792.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2157/2156.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2211/2210.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2246/2245.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2417/2416.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2428/2427.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2491/2490.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2739/2738.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2740/2739.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2829/2828.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2853/2852.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2855/2854.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2991/2990.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2992/2991.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3162/3161.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3163/3162.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3165/3164.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3172/3171.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3205/3204.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3207/3206.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3208/3207.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3209/3208.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3210/3209.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3211/3210.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3212/3211.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3223/3222.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3231/3230.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3236/3235.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3238/3237.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3691/3690.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3692/3691.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3694/3693.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3698/3697.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3707/3706.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3730/3729.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3761/3760.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3762/3761.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3763/3762.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3771/3770.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3974/3973.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3976/3975.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4015/4014.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4090/4089.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4132/4131.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4203/4202.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4228/4227.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4231/4230.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4234/4233.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4260/4259.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4262/4261.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4295/4294.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4296/4295.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4311/4309.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4413/4411.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4425/4421.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4437/4433.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4438/4434.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4440/4436.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4441/4437.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4499/4495.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4500/4496.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4501/4497.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4502/4498.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4667/4663.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4725/4721.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4735/4731.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4736/4732.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4737/4733.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4738/4734.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4899/4895.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4901/4897.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4945/4940.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4988/4983.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5013/5008.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5107/5102.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5126/5121.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5188/5183.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5469/5464.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5483/5478.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5495/5490.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5501/5496.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5616/5611.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5645/5640.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5656/5651.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5657/5652.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5782/5777.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5784/5779.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5788/5783.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5851/5846.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5856/5851.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5861/5856.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5988/5983.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5993/5988.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6177/6171.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6343/6337.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6389/6383.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6406/6400.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6635/6629.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6633/6627.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6634/6628.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6636/6630.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6637/6631.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6642/6636.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6645/6639.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6653/6647.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6654/6648.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6655/6649.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7164/7153.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7214/7203.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7215/7204.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7220/7209.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7222/7211.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7224/7213.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7225/7214.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7259/7248.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7273/7262.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7355/7343.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7371/7359.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7372/7360.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7396/7384.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7427/7414.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7512/7498.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7520/7506.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7535/7521.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7536/7522.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7553/7539.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7576/7562.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7597/7583.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7609/7595.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7667/7651.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7668/7652.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7669/7653.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7712/7696.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7713/7697.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7716/7698.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7719/7701.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7720/7702.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7847/7828.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7868/7849.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7869/7850.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7985/7965.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8004/7983.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8009/7988.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8095/8073.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8097/8075.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8098/8076.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8122/8100.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8273/8251.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8276/8254.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8378/8356.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8379/8357.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8413/8391.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8414/8392.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8415/8393.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8418/8396.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8419/8397.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8431/8409.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8459/8437.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8470/8448.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8600/8578.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8625/8603.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8626/8604.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8703/8681.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8706/8684.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8719/8697.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8720/8698.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8732/8710.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8733/8711.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8742/8720.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8817/8795.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8828/8806.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8831/8809.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8832/8810.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8843/8821.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8937/8915.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8941/8919.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9039/9017.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9040/9018.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9041/9019.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9042/9020.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9043/9021.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9052/9030.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9053/9031.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9059/9037.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9168/9146.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9170/9148.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9178/9156.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9183/9161.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9184/9162.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9197/9175.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9198/9176.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9199/9177.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9210/9188.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9211/9189.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9340/9318.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9341/9319.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9342/9320.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9343/9321.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9344/9322.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9358/9336.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9375/9353.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9391/9369.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9392/9370-.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9393/9371.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9394/9372.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9395/9373.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9397/9375.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9519/9497.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9520/9498.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9566/9544.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9567/9545.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9571/9549.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9651/9629.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9652/9630.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9653/9631.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9666/9644.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9667/9645.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9668/9646.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9705/9683.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9720/9698.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9726/9704.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9727/9705.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9736/9714.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9774/9752.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9778/9756.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9779/9757.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9780/9758.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9781/9759.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9785/9763.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9786/9764.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9787/9765.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9788/9766.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2186/2185.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3222/3221.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4177/4176.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4093/4092.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5320/5315.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6790/6000.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6419/6413.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6576/6570.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6787/6781.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7996/7975.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8083/8062.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8839/8817.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8919/8897.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8951/8929.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9029/9007.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9308/9286.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9313/9291-.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9580/9558.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9782/9760.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9783/9761.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9784/9762.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8089/8068.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9683/9661.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9839/9817.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/672/672.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/673/673.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/784/784.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/785/785.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1211/1211.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1212/1212.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1215/1215.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2542/2541.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6415/gp_veto_721.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7342/gp_821.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7343/gp_822.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7344/gp_823.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7761/gp888.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7900/gp918.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7901/gp919.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8079/gp987.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8175/gp_1000.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8176/gp_1001.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8177/gp_1002.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8265/gp_1025.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8266/gp_1026.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8365/gp_1056.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8788/gp_1157.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8990/gp_1259.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9299/gp1347.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9374/gp1364.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9547/gp1406.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9597/gp1412.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9669/gp1454.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9670/gp1455.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9671/gp1456.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9699/gp1470.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9723/gp1474.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9763/gp1487.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3738/gp_325-2021.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3742/gp_329-2021.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3746/gp_331-2021.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3968/gp_358-2021.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4201/gp_376-2021.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4979/gp_500-2021.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5260/gp_548-2021.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5555/gp_603.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5668/gp_633.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5863/gp_644.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5864/gp_645.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5989/gp_659.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6607/gp.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7305/gp_809.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7402/gp_825.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7558/gp845.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7577/gp_849.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7659/gp_865.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7748/gp881.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7824/gp897.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7825/gp898.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7942/gp947.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7951/gp946.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8096/gp_995.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8128/gp_998.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8234/gp_1012.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8366/gp_1057.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8602/gp_1095.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8603/gp_1096.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8708/gp_1145.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8709/gp_1143.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8710/gp_1144.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8776/gp1152.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8833/gp_1200.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8834/gp_1201.2021_-_cmp_-_8812.2021_2.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8957/gp1246.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9164/gp1310.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9165/gp1311.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9166/gp1312.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9167/gp1313.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9169/gp1314.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9492/gp1395.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9493/gp1396.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9494/gp1397.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9495/gp1398.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9724/gp1475.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9754/gp_1480.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9755/gp1481.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/1437/1437.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9119/9097.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9209/9187.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8841/8819.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/2978/2977.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4503/4499.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4504/4500.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5014/5009.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5430/5425.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5431/5426.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5664/5659.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5921/5916.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5990/5985.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6646/6640.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8285/8263.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8538/8516.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8539/8517.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8541/8519.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8542/8520.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8549/8527.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8550/8528.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8554/8532.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8789/8767.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9193/9171.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9367/9345.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9572/9550.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/251/251.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/3304/3303.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/4505/4501.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5294/5289.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5347/5342.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5470/5465.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5835/5830.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5922/5917.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5923/5918.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5924/5919.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5925/5920.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5926/5921.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5927/5922.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6357/6351.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/6691/6685.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7238/7227.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7410/7398.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7508/7494.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7533/7519.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7547/7533.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7584/7570.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7675/7659.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/7989/7968.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8134/8112.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8284/8262.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8368/8346.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8540/8518.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8543/8521.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8544/8522.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8545/8523.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8546/8524.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8547/8525.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8548/8526.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8551/8529.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8552/8530.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8553/8531.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8555/8533.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8556/8534.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8557/8535.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8558/8536.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8559/8537.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8560/8538.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8561/8539.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8562/8540.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8563/8541.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8571/8549.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8812/8790.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8959/8937--.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9028/9006.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9045/9023.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9194/9172.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9195/9173.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9196/9174.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9332/9310.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9396/9374-.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9637/9615.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9646/9624.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9657/9635.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9688/9666.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9789/9767.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9171/9149.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9172/9150.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9173/9151.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9482/9460.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9483/9461.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5991/5986.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8397/8375.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/5648/5643.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8307/8285.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8182/8160.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8186/8164.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8282/8260.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8423/8401.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8433/8411.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8434/8412.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8436/8414.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8438/8416.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8439/8417.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8440/8418.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8458/8436.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8460/8438.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8461/8439.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8462/8440_-.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8463/8441.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8464/8442.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8467/8445.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8468/8446.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8471/8449.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8472/8450.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8473/8451-.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8474/8452_-.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8483/8461_-.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8484/8462-.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8485/8463.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8486/8464.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8487/8465.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8488/8466.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8489/8467.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8490/8468.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8491/8469.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8492/8470.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8493/8471.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8494/8472.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8495/8473-.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8496/8474.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8497/8475.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8498/8476.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8499/8477-.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8500/8478.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8501/8479.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8502/8480.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8503/8481.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8504/8482.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8505/8483.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8506/8484.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8507/8485.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8508/8486.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8511/8489.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8512/8490.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8513/8491.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8514/8492.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8515/8493.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8516/8494.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8517/8495.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8518/8496-.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8519/8497.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8520/8498.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8521/8499.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8522/8500.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8523/8501.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8524/8502.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8525/8503.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8526/8504.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8527/8505.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8528/8506.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8529/8507.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8530/8508.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8531/8509.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8532/8510.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8533/8511.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8534/8512.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8535/8513.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8536/8514.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8537/8515.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8564/8542.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8570/8548.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8572/8550.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8573/8551.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/8574/8552.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9584/9562--.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9585/9563--.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9502/9480-.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9514/9492-.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9548/9526-.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9549/9527-.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9550/9528-.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9551/9529-.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2021/9552/9530-.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1112"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="48.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="200.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="108.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="107.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>