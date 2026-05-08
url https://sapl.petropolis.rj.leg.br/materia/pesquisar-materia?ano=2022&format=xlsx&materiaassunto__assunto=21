--- v0 (2026-02-05)
+++ v1 (2026-05-08)
@@ -54,1158 +54,1158 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>11085</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Octavio Sampaio, Eduardo do Blog, Fred Procópio, Hingo Hammes, Júnior Paixão</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11085/1184-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11085/1184-.pdf</t>
   </si>
   <si>
     <t>Cria a Tarifa Social Emergencial de Água Esgoto e Energia Elétrica e dispõe sobre a proibição de cortes nas tarifas de água esgoto e energia elétrica durante a vigência de Estado de Calamidade Pública nas áreas que especifica.</t>
   </si>
   <si>
     <t>11095</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Fred Procópio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11095/1194.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11095/1194.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COBRANÇA DE TARIFA MÍNIMA DE ENERGIA ELÉTRICA, ÁGUA E ESGOTAMENTO SANITÁRIO EM RAZÃO DA CATÁSTROFE NATURAL NO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11484</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Gilda Beatriz</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11484/1583.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11484/1583.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SUSPENSÃO DA TARIFA DE ESGOTO DURANTE O ESTADO DE CALAMIDADE PÚBLICA NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>11962</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>Júnior Coruja</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11962/2061.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11962/2061.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS AÇÕES NECESSÁRIAS PARA QUE TODAS AS FAMÍLIAS INSCRITAS NO CADÚNICO DO MUNICÍPIO TENHAM ACESSO A TARIFA SOCIAL SOBRE OS SERVIÇOS PÚBLICOS DE ABASTECIMENTO DE ÁGUA E ESGOTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>16063</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>Léo França, Gil Magno, Yuri Moura</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16063/6162.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16063/6162.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COBRANÇA DA TARIFA DE ESGOTO PELAS COMPANHIAS DE SANEAMENTO BÁSICO DO MUNICÍPIO DE PETRÓPOLIS APÓS A COMPROVAÇÃO DA EFETIVA PRESTAÇÃO DO SERVIÇO TARIFADO.</t>
   </si>
   <si>
     <t>16078</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>Léo França, Gil Magno</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16078/6177.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16078/6177.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESPONSABILIDADE DA CONCESSIONÁRIA DE SANEAMENTO BÁSICO QUE ATENDE O MUNICÍPIO DE PETRÓPOLIS NA CONSERVAÇÃO DOS RIOS E CÓRREGOS EXPLORADOS PELA EMPRESA.</t>
   </si>
   <si>
     <t>10458</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação Legislativa</t>
   </si>
   <si>
     <t>Yuri Moura</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10458/0557.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10458/0557.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de edição de decreto revogando a autorização para reajuste da tarifa de água praticada pela subconcessionária Águas do Imperador.</t>
   </si>
   <si>
     <t>11139</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Domingos Protetor</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11139/1238.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11139/1238.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que disponha sobre a cobrança diferenciada de tarifa de água para as pessoas atingidas pela catástrofe provocada pelas chuvas de fevereiro de 2022.</t>
   </si>
   <si>
     <t>10371</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento de Informação</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10371/0470.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10371/0470.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo municipal informações acerca do aumento da taxa de água no Município de Petrópolis.</t>
   </si>
   <si>
     <t>12638</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>CESPAIMP - Comissão Especial para Análise do contrato da Águas do Imperador com o Município de Petrópolis</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12638/2737.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12638/2737.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo municipal, bem como à Águas do Imperador, informações acerca da drenagem de água pluvial.</t>
   </si>
   <si>
     <t>12640</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12640/2739.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12640/2739.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo municipal, bem como a Águas do Imperador, informações acerca do contrato firmado com o Município de Petrópolis.</t>
   </si>
   <si>
     <t>12641</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12641/2740.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12641/2740.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo municipal, bem como a Águas do Imperador, informações acerca das obras de extensão de rede de esgoto na rua do túnel extravasor (Rua Francisco Scali).</t>
   </si>
   <si>
     <t>10005</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Indicação Simples</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10005/0105.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10005/0105.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção em rede coletora de esgoto, localizada próximo ao número 294, na Rua Dias de Oliveira, Duarte Silveira.</t>
   </si>
   <si>
     <t>10093</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10093/0193.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10093/0193.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção em rede coletora de esgoto e instalação de um sistema para o escoamento de águas pluviais, em toda a extensão da Rua Duarte da Silveira, Morro do Brito, Bingen.</t>
   </si>
   <si>
     <t>10165</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>Júnior Paixão</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10165/0265.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10165/0265.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de aumentar a rede de captação de águas pluviais em toda extensão da Rua José da Gama Machado, Madame Machado, Itaipava.</t>
   </si>
   <si>
     <t>10315</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10315/0415.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10315/0415.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de que seja realizada a pavimentação asfáltica, com construção e adequação da rede de esgoto e águas pluviais em toda extensão da Estrada de Falcão, localizada no Vale das Videiras.</t>
   </si>
   <si>
     <t>10495</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10495/0594.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10495/0594.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de conserto da rede de esgotos da Servidão Henrique Schmitt, n.º 68, no bairro Castrioto.</t>
   </si>
   <si>
     <t>10522</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10522/0621.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10522/0621.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de desobstrução da caixa de passagem de esgoto na entrada do Condomínio Quinta do Lago, Rua Waldemar Vieira Afonso, bairro Carangola.</t>
   </si>
   <si>
     <t>10552</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10552/0651.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10552/0651.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de conserto de rede de esgotos na Rua Henrique Troyack, no bairro Capela.</t>
   </si>
   <si>
     <t>10756</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>Hingo Hammes</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10756/0855.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10756/0855.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de estudo de viabilidade para execução de sistema de escoamento de águas pluviais na Servidão Carlos Mussel Jeronymo, Bairro Caxambú, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>11096</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>Marcelo Chitão</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11096/1195.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11096/1195.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de isenção da tarifa de água e esgoto da Concessionária Águas do Imperador ou, ao menos, referente a qualquer valor em razão de eventual consumo de água acima de 10m³ referente a este mês de fevereiro de 2022, dos imóveis residenciais e comerciais que foram atingidos pelas enchentes ocorridas no último dia 15.</t>
   </si>
   <si>
     <t>11126</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11126/1225.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11126/1225.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de estabelecer com a subconcessionária Aguas do Imperador, um acordo para a redução de conta de água e esgoto para os domicílios que apresentarem valores de consumo acima da média pelo consumo maior de água, com a limpeza de seus domicílios que tenham sido invadidos pela enchente do dia 15 02 2022, bem como isentar da tarifa mínima, os domicílios que tiveram que ser evacuados.</t>
   </si>
   <si>
     <t>11312</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11312/1411.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11312/1411.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder urgentemente com o reparo do esgoto no endereço: Rua Hyvio Naliato, 550 - Cascatinha.</t>
   </si>
   <si>
     <t>11453</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11453/1552.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11453/1552.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de desobstrução da caixa de passagem de esgoto na Rua Elísio Alves, próximo ao nº 330/380, bairro Caxambu.</t>
   </si>
   <si>
     <t>11607</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11607/1706.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11607/1706.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de vistoria e manutenção do esgoto em toda a extensão da Rua Hivio Naliato, Cascatinha.</t>
   </si>
   <si>
     <t>11658</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11658/1757.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11658/1757.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de aumentar captação de esgoto em toda extensão da Rua Elísio Alves, bairro Caxambu.</t>
   </si>
   <si>
     <t>11659</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11659/1758.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11659/1758.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar captação de água pluvial em toda extensão da Rua Elísio Alves, bairro Caxambu.</t>
   </si>
   <si>
     <t>11726</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11726/1825.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11726/1825.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da realização de instalação de água tratada para os moradores da Rua Professor Mazini Bueno, Barra Mansa - Pedro do Rio.</t>
   </si>
   <si>
     <t>11727</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11727/1826.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11727/1826.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção na rede de esgoto em toda extensão da Rua Juiz Castro e Silva, Jardim Salvador.</t>
   </si>
   <si>
     <t>11787</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>Ronaldo Ramos</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11787/1886.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11787/1886.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de um estudo técnico para a viabilidade da implantação da extensão de rede de água, para atender aos moradores da Estrada do Brejal, no km 01, próximo ao CEI José Gonçalves da Motta, na Posse, 5º Distrito deste Município.</t>
   </si>
   <si>
     <t>11831</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>Gil Magno</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11831/1930.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11831/1930.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de solicitação para realização de manutenção em rede de esgoto na Rua Elísio Alves, Caxambu - Petrópolis/RJ. Ref.: Sr. Rogerio n º 285.</t>
   </si>
   <si>
     <t>11972</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11972/2071.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11972/2071.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar captação de água pluvial em toda a extensão da Rua Manoel Vieiria Vayão, bairro Chácara Flora.</t>
   </si>
   <si>
     <t>11973</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11973/2072.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11973/2072.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de aumentar a captação de esgoto em toda extensão da Rua Manoel Vieira Bayão, bairro Chácara Flora.</t>
   </si>
   <si>
     <t>11992</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11992/2091.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11992/2091.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o reparo da rede de esgoto na Rua Prefeito Ary Barbosa, próximo ao nº 150, bairro Centro.</t>
   </si>
   <si>
     <t>12157</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12157/2256.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12157/2256.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reparo na tubulação de esgoto rompido na Rua Professor João de Deus, em frente ao nº 301, bairro Quarteirão.</t>
   </si>
   <si>
     <t>12186</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12186/2285.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12186/2285.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o reparo da rede de esgoto na Servidão 5, na Rua Manoel Francisco de Paula, no bairro Siméria - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>12217</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12217/2316.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12217/2316.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de vistoria e manutenção na rede de águas pluviais na Rua João de Farias, nº 446, Alcobacinha.</t>
   </si>
   <si>
     <t>12218</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12218/2317.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12218/2317.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de vistoria e manutenção da rede de águas pluviais em toda extensão da Rua Raul Veiga, Quitandinha.</t>
   </si>
   <si>
     <t>12257</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12257/2356.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12257/2356.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de restabelecimento no fornecimento de água tratada ao moradores da Rua Manoel Francisco de Paula, Siméria.</t>
   </si>
   <si>
     <t>12412</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12412/2511.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12412/2511.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reparo na rede de esgoto na Avenida Primeira, altura do KM 65 - BR 040 - Vila do Sossego, Bonsucesso, bairro Itaipava.</t>
   </si>
   <si>
     <t>12420</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12420/2519.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12420/2519.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o reparo da rede de esgoto de água pluvial na Rua Paulo Barbosa, em frente ao Edifício Rocha, nº 146, bairro Centro.</t>
   </si>
   <si>
     <t>12483</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12483/2582.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12483/2582.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reparo e manutenção na rede de esgoto, localizado na Rua Luverci Fiorini, próximo ao joão barbeiro, lote 18, Loteamento Samambaia.</t>
   </si>
   <si>
     <t>12555</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12555/2654.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12555/2654.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar reparo na tubulação de esgoto rompido na Rua Paulino Guimarães, em frente ao nº 74, bairro Vila Felipe.</t>
   </si>
   <si>
     <t>12644</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12644/2743.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12644/2743.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reparo na rede de esgoto localizada na Rua Paulino Guimarães, no bairro Chácara Flora - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>12687</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12687/2786.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12687/2786.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar captação de água pluvial na Servidão Joaquim Silvio Noel, Rua Duarte da Silveira, altura do nº 1257, bairro Bingen.</t>
   </si>
   <si>
     <t>12726</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12726/2825.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12726/2825.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar captação, coleta e tratamento de esgoto na Servidão Fialho de Souza, ao lado da Padaria do "Caloi", na Rua Norival Ribeiro Damasceno, Comunidade da Glória, no bairro Glória - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>12744</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12744/2843.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12744/2843.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção na rede de esgoto, localizado na Servidão José de Almeida Macedo Filho, Nova Cascatinha.</t>
   </si>
   <si>
     <t>12852</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12852/2951.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12852/2951.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a construção de rede de esgoto da Rua Cuba Quitandinha.</t>
   </si>
   <si>
     <t>12870</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12870/2969.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12870/2969.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção na rede de esgoto no cruzamento entre a Estrada Mineira e Loteamento Samambaia.</t>
   </si>
   <si>
     <t>13063</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13063/3162.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13063/3162.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar reparo da rede de esgoto na Rua Coronel Duarte da Silveira, nº 1731 - início da escadaria - bairro Bingen.</t>
   </si>
   <si>
     <t>13385</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13385/3484.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13385/3484.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reparo em rede de esgoto, na Rua Henrique Schimdt, Servidão Newton Waldemar Henrique, n.º 83, bairro Castrioto.</t>
   </si>
   <si>
     <t>13709</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13709/3808.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13709/3808.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção na rede de esgoto, localizado na Rua Margarida Christ, nº 164, Cascatinha.</t>
   </si>
   <si>
     <t>13776</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13776/3875.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13776/3875.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reparo em rede de esgoto na Rua Afrânio Peixoto, n.º 45, bairro Bingen.</t>
   </si>
   <si>
     <t>13792</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13792/3891.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13792/3891.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de manilha para coleta de esgoto na Rua Vicenzo Rivetti, nº 326 - casa 58, bairro Carangola.</t>
   </si>
   <si>
     <t>13807</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>Marcelo Lessa</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13807/3906.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13807/3906.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de inclusão de rede de captação de águas pluviais urgentemente, localizado na rua augusto severo nº 900, morro da lama - bairro: morin - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>13839</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13839/3938.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13839/3938.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reparo na rede de esgoto na Rua Alameda Aclimação, próximo a Estrada das Arcas, bairro Itaipava.</t>
   </si>
   <si>
     <t>13861</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13861/3960.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13861/3960.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de conserto de rede de esgoto, situado na Rua Jornalista Álvaro Morais, n.º 205, bairro Quarteirão Ingelhein.</t>
   </si>
   <si>
     <t>13925</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13925/4024.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13925/4024.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o reparo na rede de esgoto na Vila do Sossego, próximo ao nº 908 C, bairro Alto da Serra.</t>
   </si>
   <si>
     <t>13995</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13995/4094.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13995/4094.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de cobrar providências da Águas do Imperador, para vistoria na Rua Santa Clara, 197, Estrada das Arcas, Itaipava - Petrópolis/RJ com o objetivo de identificar e reparar vazamento de água esgoto.</t>
   </si>
   <si>
     <t>14039</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14039/4138.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14039/4138.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o reparo da rede de esgoto em toda extensão da Rua São Paulo, bairro Quitandinha.</t>
   </si>
   <si>
     <t>14127</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14127/4226.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14127/4226.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção na rede de esgoto, localizado na Rua Guilherme José Teixeira, nº 102-C, Cascatinha.</t>
   </si>
   <si>
     <t>14128</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14128/4227.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14128/4227.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção na rede de esgoto, localizado na Rua Oliveira Bulhões, nº 267, Cascatinha.</t>
   </si>
   <si>
     <t>14267</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14267/4366.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14267/4366.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de conserto em rede de esgotos, afundamento da escada, situado na Rua João Henrichs, nº 78, bairro: Castrioto.</t>
   </si>
   <si>
     <t>14442</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14442/4541.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14442/4541.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção na rede de esgoto em caráter urgente, localizado na Rua Cel. Albino Siqueira, nº 547, Alto da Serra.</t>
   </si>
   <si>
     <t>14682</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14682/4781.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14682/4781.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de INSTALAÇÃO DE REDE DE ESGOTO EM TODA EXTENSÃO, situada na Rua Pedro Stumpf Sobrinho, nº 845, Capela, bairro: Bingen.</t>
   </si>
   <si>
     <t>14697</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14697/4796.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14697/4796.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de MANUTENÇÃO EM REDE DE ESGOTO, AFUNDAMENTO EM VIA, situado na Rua Marechal Hermes, nº 500, bairro: Quarteirão Ingelhein.</t>
   </si>
   <si>
     <t>14698</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14698/4797.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14698/4797.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de MANUTENÇÃO EM REDE DE ESGOTO, AFUNDAMENTO EM VIA PÚBLICA, situado na Rua Marechal Hermes, nº 560, bairro: Quarteirão Brasileiro.</t>
   </si>
   <si>
     <t>14708</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14708/4807.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14708/4807.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a realização do serviço de substituições de redes de captações de esgoto e de águas pluviais existentes nas Ruas Manoel Afonso e Carolina Justen, no bairro Vila Militar - Petrópolis - RJ.</t>
   </si>
   <si>
     <t>14822</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14822/4921.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14822/4921.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção na rede de esgoto, localizado na Rua João de Farias, nº 320, Alcobacinha.</t>
   </si>
   <si>
     <t>14833</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14833/4932.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14833/4932.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de MANUTENÇÃO EM REDE DE ESGOTO, AFUNDAMENTO EM VIA PÚBLICA, situado na Rua São Jorge, nº 61, bairro: Quarteirão Ingelhein.</t>
   </si>
   <si>
     <t>14981</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14981/5080.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14981/5080.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de extensão da rede de esgoto na Rua Ceará (ponto final da linha 428), Espírito Santo (ao lado da quadra de futebol), bairro Quitandinha - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>15018</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15018/5117.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15018/5117.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de conserto de rede de esgoto, na Rua Américo Costa, n.º 34, Bairro Castrioto.</t>
   </si>
   <si>
     <t>15025</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15025/5124.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15025/5124.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar a instalação de rede de esgoto em toda extensão da Rua Renato Petrocchi, bairro Carangola.</t>
   </si>
   <si>
     <t>15026</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15026/5125.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15026/5125.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o reparo na rede de esgoto na Rua Prefeito Ary Barbosa, próximo ao nº 157, bairro Centro.</t>
   </si>
   <si>
     <t>15230</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15230/5329.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15230/5329.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção na rede de esgoto, localizado na Rua Luverci Fiorino, entre os nº 105 e 140, Loteamento Samambaia.</t>
   </si>
   <si>
     <t>15231</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15231/5330.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15231/5330.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção na rede de esgoto, localizada na Rua Viúva Lima, próximo a Casa de Oração, Itamarati.</t>
   </si>
   <si>
     <t>15232</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15232/5331.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15232/5331.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção na rede de esgoto, localizado na Av. Barão do Rio Branco, nº 2391, Centro.</t>
   </si>
   <si>
     <t>15509</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15509/5608.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15509/5608.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção em rede de esgoto e águas pluviais. Rua Pedro Vogel, nº20. Bairro Capela.</t>
   </si>
   <si>
     <t>15533</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15533/5632.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15533/5632.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de conserto em rede de esgoto. Rua Coronel Duarte da Silveira, nº1.246. Servidão Joaquim Silvio Noel, nº20 a 100. Bairro Duarte da Silveira.</t>
   </si>
   <si>
     <t>15619</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
     <t>Léo França</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15619/5718.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15619/5718.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de uma estação de tratamento de esgoto no Bairro Carangola a fim de atender a região e o seu entorno.</t>
   </si>
   <si>
     <t>15620</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15620/5719.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15620/5719.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da construção de uma Estação de Tratamento de Esgoto no Vale do Sossego no Bairro Corrêas, a fim de atender a região e o seu entorno.</t>
   </si>
   <si>
     <t>15625</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
     <t>Léo França, Júnior Coruja</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15625/5724.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15625/5724.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da construção de uma estação de tratamento de esgoto que atenda as comunidades de Malta, Mata Cavalos e Poço dos Peixes, todas no Bairro Araras.</t>
   </si>
   <si>
     <t>15642</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15642/5741.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15642/5741.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar a Desobstrução da Rede de Esgoto no rio da Rua Raul Veiga, entrada da Rua Dr. Thouzet, Bairro Quitandinha.</t>
   </si>
   <si>
     <t>15763</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15763/5862.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15763/5862.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção na rede de esgoto, localizado na Rua João Ventura Torres, nº 402, Estrada da Saudade.</t>
   </si>
   <si>
     <t>15947</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15947/6046.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15947/6046.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de providências para implantação de saneamento básico na Vila CGEA situada na Estrada Jerônimo Ferreira Alves nas imediações do nº 1701, Itaipava, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>16100</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16100/6199.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16100/6199.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recolocação de manilhas para escoamento de esgotos e águas pluviais. Rua Coronel Duarte da Silveira, nº 720. Bairro Duarte da Silveira.</t>
   </si>
   <si>
     <t>16433</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16433/6532.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16433/6532.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção na rede de esgoto, localizado na Rua Henrique Viard, Roseiral.</t>
   </si>
   <si>
     <t>16457</t>
   </si>
   <si>
     <t>4188</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16457/6556.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16457/6556.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de fazer uma vistoria para captação de esgoto na Rua Lopes Trovão Nº 416 C, no Bairro: Alto da Serra - Petrópolis/RJ.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1512,68 +1512,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11085/1184-.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11095/1194.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11484/1583.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11962/2061.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16063/6162.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16078/6177.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10458/0557.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11139/1238.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10371/0470.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12638/2737.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12640/2739.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12641/2740.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10005/0105.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10093/0193.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10165/0265.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10315/0415.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10495/0594.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10522/0621.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10552/0651.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10756/0855.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11096/1195.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11126/1225.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11312/1411.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11453/1552.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11607/1706.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11658/1757.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11659/1758.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11726/1825.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11727/1826.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11787/1886.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11831/1930.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11972/2071.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11973/2072.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11992/2091.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12157/2256.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12186/2285.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12217/2316.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12218/2317.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12257/2356.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12412/2511.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12420/2519.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12483/2582.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12555/2654.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12644/2743.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12687/2786.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12726/2825.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12744/2843.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12852/2951.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12870/2969.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13063/3162.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13385/3484.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13709/3808.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13776/3875.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13792/3891.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13807/3906.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13839/3938.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13861/3960.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13925/4024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13995/4094.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14039/4138.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14127/4226.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14128/4227.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14267/4366.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14442/4541.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14682/4781.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14697/4796.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14698/4797.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14708/4807.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14822/4921.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14833/4932.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14981/5080.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15018/5117.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15025/5124.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15026/5125.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15230/5329.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15231/5330.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15232/5331.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15509/5608.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15533/5632.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15619/5718.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15620/5719.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15625/5724.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15642/5741.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15763/5862.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15947/6046.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16100/6199.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16433/6532.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16457/6556.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11085/1184-.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11095/1194.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11484/1583.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11962/2061.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16063/6162.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16078/6177.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10458/0557.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11139/1238.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10371/0470.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12638/2737.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12640/2739.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12641/2740.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10005/0105.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10093/0193.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10165/0265.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10315/0415.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10495/0594.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10522/0621.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10552/0651.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10756/0855.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11096/1195.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11126/1225.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11312/1411.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11453/1552.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11607/1706.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11658/1757.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11659/1758.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11726/1825.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11727/1826.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11787/1886.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11831/1930.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11972/2071.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11973/2072.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11992/2091.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12157/2256.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12186/2285.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12217/2316.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12218/2317.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12257/2356.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12412/2511.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12420/2519.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12483/2582.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12555/2654.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12644/2743.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12687/2786.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12726/2825.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12744/2843.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12852/2951.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12870/2969.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13063/3162.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13385/3484.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13709/3808.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13776/3875.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13792/3891.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13807/3906.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13839/3938.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13861/3960.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13925/4024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13995/4094.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14039/4138.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14127/4226.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14128/4227.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14267/4366.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14442/4541.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14682/4781.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14697/4796.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14698/4797.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14708/4807.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14822/4921.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14833/4932.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14981/5080.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15018/5117.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15025/5124.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15026/5125.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15230/5329.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15231/5330.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15232/5331.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15509/5608.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15533/5632.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15619/5718.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15620/5719.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15625/5724.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15642/5741.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15763/5862.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15947/6046.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16100/6199.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16433/6532.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16457/6556.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H89"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="98.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="82.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="81.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>