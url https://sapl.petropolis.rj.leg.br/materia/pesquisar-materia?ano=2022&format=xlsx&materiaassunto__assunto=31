--- v0 (2026-02-04)
+++ v1 (2026-04-01)
@@ -54,594 +54,594 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>10298</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Domingos Protetor</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10298/0398.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10298/0398.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória a afixação de cartaz informativo em condomínios residenciais e comerciais sobre a conduta criminosa de maus-tratos a animais e dá outras providências.</t>
   </si>
   <si>
     <t>10884</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10884/0983.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10884/0983.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de uso de coleira e/ou peitoral e guia de condução em cães no município de Petrópolis, revoga a Lei Municipal 7.040, de 28 de dezembro de 2012 e dá outras providências.</t>
   </si>
   <si>
     <t>11106</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Gilda Beatriz, Domingos Protetor</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11106/1205-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11106/1205-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o acesso de animais domésticos aos abrigos emergenciais, casas de passagem, albergues e centro de serviços destinados ao atendimento das pessoas nas situações que cita.</t>
   </si>
   <si>
     <t>11379</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11379/1478.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11379/1478.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a circulação e permanência de animais comunitários no Município de Petrópolis e dá outras providências.</t>
   </si>
   <si>
     <t>11409</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11409/1508.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11409/1508.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do "Dia da Cãominhada" no Calendário Oficial do Município de Petrópolis e dá outras providências.</t>
   </si>
   <si>
     <t>11901</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>Gilda Beatriz</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11901/2000.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11901/2000.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Petrópolis o mês Abril Laranja, dedicado à campanha de prevenção da crueldade contra os animais e dá outras providências.</t>
   </si>
   <si>
     <t>12072</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12072/2171.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12072/2171.pdf</t>
   </si>
   <si>
     <t>PROÍBE A DISTRIBUIÇÃO DE ANIMAIS VIVOS A TÍTULO DE BRINDE, PROMOÇÃO, RIFA OU SORTEIO, ASSIM COMO PERMUTÁ-LOS ENTRE SI OU POR OBJETOS.</t>
   </si>
   <si>
     <t>12136</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12136/2235.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12136/2235.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de uso de enforcadores, bem como qualquer acessório perfurante em cães no Município de Petrópolis.</t>
   </si>
   <si>
     <t>14016</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14016/4115.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14016/4115.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE EUTANÁSIA EM ANIMAIS DOMÉSTICOS POR MOTIVOS FINANCEIROS E/OU DE CONVENIÊNCIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>14934</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>Hingo Hammes, Domingos Protetor</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14934/5033-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14934/5033-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do "Programa Municipal de Educação para Posse Responsável de Animais Domésticos" nas escolas da rede municipal de ensino do Município de Petrópolis, e dá outras providências.</t>
   </si>
   <si>
     <t>15045</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>Léo França, Domingos Protetor</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15045/5144.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15045/5144.pdf</t>
   </si>
   <si>
     <t>Obriga os síndicos e administradores de condôminos a comunicar casos de maus tratos contra animais às autoridades competentes no Município de Petrópolis.</t>
   </si>
   <si>
     <t>15274</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15274/5373-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15274/5373-.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES PARA IMPLANTAÇÃO DO PROGRAMA SELO EMPRESA AMIGA DOS ANIMAIS NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>15710</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15710/5809.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15710/5809.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição das Campanhas "Outubro Rosa Pet" e "Novembro Azul Pet" no Município de Petrópolis.</t>
   </si>
   <si>
     <t>16050</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16050/6149.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16050/6149.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE PETRÓPOLIS A OBRIGATORIEDADE DE LOJAS DE ANIMAIS (PET SHOPS), CLÍNICAS, CONSULTÓRIOS E HOSPITAIS VETERINÁRIOS DENUNCIAREM INDÍCIOS DE MAUS-TRATOS NOS SEUS ANIMAIS ATENDIDOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>16346</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16346/6445.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16346/6445.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Prevenção do Diabetes Mellitus em Cães e Gatos no Município de Petrópolis.</t>
   </si>
   <si>
     <t>10841</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10841/0940.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10841/0940.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que disponha sobre a criação de cargos efetivos de biólogo e médico veterinário no âmbito da Coordenadoria de Bem Estar Animal (Cobea) do Município de Petrópolis.</t>
   </si>
   <si>
     <t>11136</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11136/1235.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11136/1235.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que disponha sobre a criação de espaço reservado, nos abrigos emergenciais do município de Petrópolis, para manutenção temporária dos animais domésticos pertencentes às pessoas atingidas pela catástrofe provocada pelas chuvas de fevereiro de 2022.</t>
   </si>
   <si>
     <t>11407</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11407/1506.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11407/1506.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que disponha sobre a criação de protocolo de atendimento e recolhimento a animais vítimas de enchentes e deslizamentos no âmbito da Coordenadoria de Bem Estar Animal - COBEA - do Município de Petrópolis.</t>
   </si>
   <si>
     <t>11970</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Domingos Protetor, Júnior Coruja</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11970/2069.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11970/2069.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que disponha sobre a criação de crematório público de animais no município de Petrópolis.</t>
   </si>
   <si>
     <t>12868</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12868/2967.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12868/2967.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa a necessidade de envio de projeto de lei que disponha sobre a criação do censo quantitativo de animais domésticos no âmbito do Município de Petrópolis.</t>
   </si>
   <si>
     <t>13194</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13194/3293.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13194/3293.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de edição de norma regulamentando a terceirização do programa de esterilização cirúrgica de cães e gatos - castramóvel - instituído pela lei municipal n.º 8.133/2021.</t>
   </si>
   <si>
     <t>13362</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Domingos Protetor, Gil Magno</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13362/3461.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13362/3461.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de edição de norma regulamentando a Lei Municipal n.º 8.357/2022, que "dispõe sobre a perda e proibição de obter a guarda, inclusive por adoção, por pessoas que cometerem maus-tratos ou abandono a animais".</t>
   </si>
   <si>
     <t>13390</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13390/3489.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13390/3489.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de edição de norma regulamentando a lei municipal n.º 8.224/2022, que "define a guarda responsável de animais, cria o certificado municipal dos protetores de animais e dá outras providências".</t>
   </si>
   <si>
     <t>13398</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13398/3497.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13398/3497.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de edição de norma regulamentando a lei municipal n.º 8.267/2022, que "dispõe sobre a obrigação dos agressores que cometerem o crime de maus-tratos contra animais de arcarem com as despesas do tratamento do animal agredido e dá outras providências".</t>
   </si>
   <si>
     <t>13410</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13410/3509.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13410/3509.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de edição de norma regulamentando a lei municipal n.º 8.258/2022, que "dispõe sobre o estabelecimento de multa para maus-tratos a animais e sanções administrativas a serem aplicadas a quem os praticar, sejam eles pessoas físicas ou jurídicas, no âmbito do Município de Petrópolis, revoga as leis municipais n.º 6.618/2008 e 7.025/2012 e dá outras providências".</t>
   </si>
   <si>
     <t>13447</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13447/3546.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13447/3546.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de EDIÇÃO DE NORMA REGULAMENTANDO A LEI MUNICIPAL N.º 8.174 2021 QUE "DISPÕE SOBRE A INSTITUIÇÃO DA SEMANA EU FREIO PARA OS ANIMAIS NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>13448</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13448/3547.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13448/3547.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de EDIÇÃO DE NORMA REGULAMENTANDO A LEI MUNICIPAL N.º 8.235/2021 QUE "DISPÕE SOBRE A AUTORIZAÇÃO DO TRANSPORTE DE ANIMAIS DOMÉSTICOS NO SISTEMA DE TRANSPORTE PÚBLICO DO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>13672</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13672/3771.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13672/3771.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que disponha sobre a criação de clínica veterinária pública no município de Petrópolis.</t>
   </si>
   <si>
     <t>13674</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13674/3773.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13674/3773.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que disponha sobre a concessão de descontos no IPTU para estabelecimentos comerciais que doarem ração a protetores de animais cadastrados junto à Coordenadoria Municipal de Bem Estar Animal - COBEA.</t>
   </si>
   <si>
     <t>14289</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14289/4388.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14289/4388.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de edição de decreto que regulamente critérios e parâmetros para o funcionamento de supermercados pet friendly no Município de Petrópolis.</t>
   </si>
   <si>
     <t>15190</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15190/5289.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15190/5289.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de edição de norma regulamentando o uso da Praça Prefeito Alcindo Sodré, no Centro de Petrópolis, para a realização do Bazar dos Protetores de Animais.</t>
   </si>
   <si>
     <t>13008</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento de Informação</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13008/3107.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13008/3107.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo municipal, por meio do Gabinete do Prefeito, esclarecimentos sobre possíveis irregularidades no Conselho Municipal de Proteção e Defesa dos Animais - COMUPA.</t>
   </si>
   <si>
     <t>15731</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15731/5830.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15731/5830.pdf</t>
   </si>
   <si>
     <t>Solicita à Coordenadoria de Relações Institucionais, órgão do Poder Executivo Municipal, o envio de informações, bem como os respectivos laudos médico-veterinários, sobre óbitos de animais domésticos, ocorridos durante as castrações realizadas pela Prefeitura (Castramóvel), na semana de 24 a 29 de outubro, no Parque Municipal de Petrópolis, em Itaipava.</t>
   </si>
   <si>
     <t>15764</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15764/5863.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15764/5863.pdf</t>
   </si>
   <si>
     <t>Solicita à Coordenadoria de Bem Estar Animal - COBEA, órgão do Poder Executivo Municipal, o envio de informações, bem como os respectivos laudos médico-veterinários, sobre óbitos de animais domésticos, ocorridos durante as castrações realizadas pela Prefeitura (Castramóvel), na semana de 24 a 29 de outubro DE 2022, no Parque Municipal de Petrópolis, em Itaipava.</t>
   </si>
   <si>
     <t>11040</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>Indicação Simples</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11040/1139.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11040/1139.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de aquisição de carretinha para transporte de animais de grande porte realizado pela Guarda Municipal de Petrópolis nas apreensões do Curral Municipal.</t>
   </si>
   <si>
     <t>11175</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11175/1274.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11175/1274.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de aplicação de recursos para o Canil da Guarda Civil Municipal.</t>
   </si>
   <si>
     <t>11428</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11428/1527.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11428/1527.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de aquisição de ambulância pet para pets atendimentos que a Coordenadoria de Bem Estar Animal - COBEA - realiza no município de Petrópolis.</t>
   </si>
   <si>
     <t>14335</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>Marcelo Chitão</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14335/4434.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14335/4434.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do programa "pet zero" para atender na Praça de Cascatinha, localizado na Rua Hyvio Naliato nº 316, Cascatinha.</t>
   </si>
   <si>
     <t>14336</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14336/4435.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14336/4435.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do programa "pet zero" para atender na Praça do Itamarati, localizado na Praça Bela Vista, Itamarati.</t>
   </si>
   <si>
     <t>15015</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15015/5114.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15015/5114.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de liberação de espaço para feira de adoção de animais, no dia 09 de outubro, das 10h às 15h, no Horto Municipal de Itaipava.</t>
   </si>
   <si>
     <t>14974</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>GPPL</t>
   </si>
   <si>
     <t>GP Projeto de Lei</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Petrópolis</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14974/gp604.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14974/gp604.pdf</t>
   </si>
   <si>
     <t>GP 604/2022 Projeto de Lei que "Dispõe sobre a alteração do inciso XX, do artigo 54 da Lei Municipal nº 7.510, de 11 de abril de 2017", e dá outras providências.</t>
   </si>
   <si>
     <t>10536</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>GPD</t>
   </si>
   <si>
     <t>GP Diversos</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/</t>
   </si>
   <si>
     <t>GP "I" 065/2022 - Solicita a indicação de um representante titular e suplente do Poder Legislativo para compor o Conselho Municipal de Proteção e Defesa dos Animais - COMUPA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -948,68 +948,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10298/0398.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10884/0983.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11106/1205-.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11379/1478.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11409/1508.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11901/2000.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12072/2171.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12136/2235.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14016/4115.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14934/5033-.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15045/5144.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15274/5373-.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15710/5809.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16050/6149.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16346/6445.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10841/0940.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11136/1235.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11407/1506.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11970/2069.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12868/2967.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13194/3293.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13362/3461.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13390/3489.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13398/3497.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13410/3509.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13447/3546.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13448/3547.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13672/3771.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13674/3773.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14289/4388.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15190/5289.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13008/3107.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15731/5830.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15764/5863.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11040/1139.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11175/1274.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11428/1527.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14335/4434.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14336/4435.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15015/5114.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14974/gp604.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10298/0398.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10884/0983.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11106/1205-.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11379/1478.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11409/1508.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11901/2000.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12072/2171.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12136/2235.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14016/4115.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14934/5033-.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15045/5144.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15274/5373-.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15710/5809.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16050/6149.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16346/6445.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10841/0940.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11136/1235.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11407/1506.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11970/2069.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12868/2967.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13194/3293.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13362/3461.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13390/3489.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13398/3497.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13410/3509.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13447/3546.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13448/3547.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13672/3771.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13674/3773.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14289/4388.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15190/5289.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13008/3107.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15731/5830.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15764/5863.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11040/1139.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11175/1274.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11428/1527.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14335/4434.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14336/4435.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15015/5114.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14974/gp604.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="82.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="82" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>