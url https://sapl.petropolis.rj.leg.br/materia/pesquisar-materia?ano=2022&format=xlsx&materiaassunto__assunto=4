--- v0 (2025-12-18)
+++ v1 (2026-04-01)
@@ -54,279 +54,279 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>10842</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Gil Magno</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PADRONIZAÇÃO DE UNIFORMES TIPO COLETES PARA TODOS MOTOBOYS ENTREGADORES E COLABORADORES REGISTRADOS E VINCULADOS EM TODOS OS COMÉRCIOS E EMPRESAS COM NÚMERO DE IDENTIFICAÇÃO E FAIXAS REFLETIVAS OBJETIVANDO MAIOR E MELHOR CONTROLE SEGURANÇA E ORGANIZAÇÃO DA CATEGORIA.</t>
   </si>
   <si>
     <t>11225</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Dudu</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11225/1324.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11225/1324.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE CÉLULA DE SEGURANÇA PARA OS GARIS NOS CAMINHÕES QUE FAZEM A COLETA DE LIXO.</t>
   </si>
   <si>
     <t>10146</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação Legislativa</t>
   </si>
   <si>
     <t>Fred Procópio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10146/0246.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10146/0246.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que disponha sobre Instalação de Totens de Segurança em pontos estratégicos do município de Petrópolis.</t>
   </si>
   <si>
     <t>13444</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Júnior Coruja</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13444/3543.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13444/3543.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que disponha sobre a necessidade de lotação de um agente da guarda civil em cada terminal rodoviários no âmbito do Município de Petrópolis.</t>
   </si>
   <si>
     <t>10328</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>Indicação Simples</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10328/0428.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10328/0428.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de ronda escolar (guarda civil) no horários de entrada e saída na Escola Municipal Américo F. Ribeiro, Bairro Vale das Videiras, Araras.</t>
   </si>
   <si>
     <t>10416</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>Gilda Beatriz</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10416/0515.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10416/0515.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de intensificação de policiamento ostensivo com intuito de coibir atos ilícitos na Praça Pasteur, localizada próximo ao número 79, Castelânea.</t>
   </si>
   <si>
     <t>10494</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>Domingos Protetor</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10494/0593.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10494/0593.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de fechamento de local invadido pelo tráfico de drogas, na Servidão Henrique Schmitt, no bairro Castrioto.</t>
   </si>
   <si>
     <t>11577</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11577/1676.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11577/1676.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de articular junto ao Governo do Estado do Rio de Janeiro para que Petrópolis seja contemplada pelo Programa Segurança Presente.</t>
   </si>
   <si>
     <t>13026</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13026/3125.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13026/3125.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de estudo para implantação de câmeras de monitoramento, em toda extensão da Avenida Tiradentes, bairro Centro.</t>
   </si>
   <si>
     <t>13286</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>Marcelo Chitão</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13286/3385.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13286/3385.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de disponibilizar um vigia, para reforçar a segurança da Escola Municipalizada Maestro Guerra Peixe, na Rua Bernardo Proença, s/n, no bairro de Cascatinha.</t>
   </si>
   <si>
     <t>13432</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13432/3531.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13432/3531.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a disponibilização de agentes da Guarda Civil para atuarem na segurança da Praça do Céu, situada na Estrada União e Indústria, 746.844 - Posse.</t>
   </si>
   <si>
     <t>14300</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14300/4399.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14300/4399.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de intensificar a ronda escolar (guarda civil),nos horários de entrada e saída em todas as escolas da rede publica municipal.</t>
   </si>
   <si>
     <t>14538</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
     <t>Hingo Hammes</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14538/4637.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14538/4637.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de câmeras na Avenida Barão do Rio Branco, próximo ao número 1875 (cruzamento próximo ao SAMU), bairro Centro - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>14872</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14872/4971.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14872/4971.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reforço urgente na segurança do Cemitério Municipal de Petrópolis.</t>
   </si>
   <si>
     <t>14926</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
     <t>Octavio Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14926/5025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14926/5025.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implementar uma guarnição de segurança para os funcionários do C.R.A.S da Posse Estrada União e Indústria Nº 32877.</t>
   </si>
   <si>
     <t>15530</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
     <t>Júnior Paixão</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15530/5629.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15530/5629.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da CPTRANS realizar levantamento das áreas com maior fluxo de travessia de pedestres e implantar medidas que visem dar maior segurança aos pedestres.</t>
   </si>
   <si>
     <t>15623</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15623/5722.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15623/5722.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de intensificação das rondas escolares nos colégios do distrito de Itaipava.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -633,68 +633,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11225/1324.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10146/0246.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13444/3543.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10328/0428.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10416/0515.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10494/0593.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11577/1676.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13026/3125.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13286/3385.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13432/3531.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14300/4399.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14538/4637.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14872/4971.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14926/5025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15530/5629.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15623/5722.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11225/1324.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10146/0246.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13444/3543.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10328/0428.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10416/0515.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10494/0593.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11577/1676.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13026/3125.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13286/3385.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13432/3531.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14300/4399.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14538/4637.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14872/4971.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14926/5025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15530/5629.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15623/5722.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="81.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="80.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>