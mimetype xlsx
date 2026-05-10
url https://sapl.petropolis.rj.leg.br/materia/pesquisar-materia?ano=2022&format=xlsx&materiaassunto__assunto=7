--- v0 (2026-02-04)
+++ v1 (2026-05-10)
@@ -54,1542 +54,1542 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>10927</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Júnior Paixão</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10927/1026.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10927/1026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA COMPANHIA PETROPOLITANA DE TRÂNSITO E TRANSPORTE - CPTRANS, REALIZAR ALTERAÇÃO NO QUADRO DE HORÁRIOS, EM QUALQUER LINHA DO TRANSPORTE PÚBLICO MUNICIPAL, SEM AVISO PRÉVIO DE SETE DIAS.</t>
   </si>
   <si>
     <t>11083</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Yuri Moura</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11083/1182.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11083/1182.pdf</t>
   </si>
   <si>
     <t>Impõe às concessionárias e permissionárias do serviço de transporte público municipal a obrigatoriedade de consulta prévia às comunidades atendidas pelas linhas de ônibus em caso de eventuais mudanças no serviço.</t>
   </si>
   <si>
     <t>11297</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11297/1396.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11297/1396.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 6.090 DE 16 DE JANEIRO DE 2004 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11836</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Yuri Moura, Júnior Coruja</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11836/1935-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11836/1935-.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 6.387, DE 26 DE OUTUBRO DE 2006, QUE "DISPÕE SOBRE DESCONTO E GRATUIDADE NO SERVIÇO DE TRANSPORTE COLETIVO DE PASSAGEIROS, REGULA A BILHETAGEM ELETRÔNICA NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>12730</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12730/2829.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12730/2829.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir o Serviço de Transporte Alternativo no Município de Petrópolis em veículos utilitários tipo Van e Kombi integrado ao Sistema de Transporte Público.</t>
   </si>
   <si>
     <t>12829</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>Dr. Mauro Peralta</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12829/2928-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12829/2928-.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AFIXAÇÃO DE CARTAZ COM O ANO DE FABRICAÇÃO, INÍCIO E TÉRMINO DO TEMPO DE USO PERMITIDO NA PARTE TRASEIRA DOS VEÍCULOS DE TRANSPORTE COLETIVO DO TIPO PADRON, CONVENCIONAL E DO TIPO MICROÔNIBUS NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>12842</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12842/2941.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12842/2941.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 6.387 de 26 de outubro de 2006 que dispõe sobre gratuidade no serviço de transporte coletivo de passageiros, acrescentando o art. 20-E.</t>
   </si>
   <si>
     <t>12984</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12984/3083.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12984/3083.pdf</t>
   </si>
   <si>
     <t>13112</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13112/3211.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13112/3211.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 6.387, DE 26 DE OUTUBRO DE 2006 PARA AMPLIAR O DIREITO À GRATUIDADE NO SERVIÇO REGULAR E CONVENCIONAL URBANO DE TRANSPORTE COLETIVO DE PASSAGEIROS A ESTUDANTES DE CURSOS TÉCNICOS E TECNOLÓGICOS DA REDE PÚBLICA DE ENSINO.</t>
   </si>
   <si>
     <t>13626</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13626/3725.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13626/3725.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre medidas para garantia ao direito à cidade, lazer, cultura e mobilidade urbana no Município de Petrópolis por meio de concessão de gratuidade aos domingos e feriados da tarifa pública do transporte coletivo urbano vinculado ao Sistema Integrado de Transporte Público de Petrópolis ou concessão de desconto.</t>
   </si>
   <si>
     <t>15244</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>Marcelo Lessa</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15244/5343-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15244/5343-.pdf</t>
   </si>
   <si>
     <t>Cria o programa "Passe Emprego", no âmbito do Município de Petrópolis e dá outras providências.</t>
   </si>
   <si>
     <t>16465</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>Léo França</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16465/6564.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16465/6564.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 6.387 DE 26 DE OUTUBRO DE 2006 PARA ADICIONAR OS INCISOS I E II AO §5º DO ARTIGO 20-D.</t>
   </si>
   <si>
     <t>10095</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação Legislativa</t>
   </si>
   <si>
     <t>Fred Procópio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10095/0195.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10095/0195.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que Padronize mensagens dos Painéis eletrônicos dos coletivos do município de Petrópolis.</t>
   </si>
   <si>
     <t>11138</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Domingos Protetor</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11138/1237.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11138/1237.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que disponha sobre a criação de um programa de treinamento para atuação, durante a ocorrência de enchentes, dos motoristas das concessionárias de transporte público do município de Petrópolis.</t>
   </si>
   <si>
     <t>11380</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11380/1479-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11380/1479-.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de edição de Decreto, na forma do artigo 27, parágrafo único, da Lei municipal nº 5.670/2000, visando a intervenção do Poder Público na prestação do serviço de transporte coletivo no Município de Petrópolis.</t>
   </si>
   <si>
     <t>13381</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13381/3480.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13381/3480.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de edição de norma dispondo sobre curso de capacitação em atendimento ao público destinado a motoristas, cobradores e fiscais em atuação nas concessionárias de serviço público de transporte coletivo de passageiros no Município de Petrópolis.</t>
   </si>
   <si>
     <t>13446</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Júnior Coruja</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13446/3545.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13446/3545.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que disponha sobre a gratuidade no transporte coletivo de passageiros do município de Petrópolis, para os candidatos inscritos no exame nacional do ensino médio (ENEM) ou em qualquer outro exame vestibular destinado a instituições públicas de ensino superior.</t>
   </si>
   <si>
     <t>14135</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14135/4234.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14135/4234.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que disponha sobre o Bilhete Eletrônico para Desempregados, no âmbito do Município de Petrópolis.</t>
   </si>
   <si>
     <t>14582</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14582/4681.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14582/4681.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que disponha sobre a obrigatoriedade da divulgação do relatório de reclamações dos usuários do transporte público coletivo municipal e dá outras providências, conforme anteprojeto a seguir.</t>
   </si>
   <si>
     <t>14661</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14661/4760.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14661/4760.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a edição de norma que garanta o subsídio das gratuidades de passagens a maiores de 65 anos no transporte público e a consequente recomposição do contrato administrativo celebrado com as concessionárias e/ou permissionárias de modo a reduzir a tarifa cobrada do usuário de ônibus.</t>
   </si>
   <si>
     <t>15081</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>Gilda Beatriz</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15081/5180.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15081/5180.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA DISPONDO SOBRE A GRATUIDADE NO TRANSPORTE PÚBLICO MUNICIPAL EM DIAS DE ELEIÇÕES.</t>
   </si>
   <si>
     <t>10944</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento de Informação</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10944/1043.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10944/1043.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo municipal informações a respeito do Contrato de Concessão de Serviços Públicos à Empresa Viação Cascatinha.</t>
   </si>
   <si>
     <t>11343</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11343/1442.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11343/1442.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo municipal informações relacionadas a companhia petropolitana de trânsito e transportes.</t>
   </si>
   <si>
     <t>11519</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>CEFIRE - COMISSÃO ESPECIAL DE FINANÇAS, INFRAESTRUTURA E RETOMADA ECONÔMICA</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11519/1618.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11519/1618.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo municipal informações acerca de plano de contingência específico para as empresas de ônibus em Petrópolis.</t>
   </si>
   <si>
     <t>11776</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11776/1875.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11776/1875.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo municipal informações, acerca dos contratos em vigor de todas as permissionárias e concessionárias prestadoras de serviço de transporte público, atuantes no município de Petrópolis.</t>
   </si>
   <si>
     <t>12682</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12682/2781.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12682/2781.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL (CPTRANS) INFORMAÇÕES SOBRE O OFÍCIO QUE AUTORIZOU A VENDA DE FROTA DE ÔNIBUS EM OUTUBRO DO ANO PASSADO.</t>
   </si>
   <si>
     <t>12683</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12683/2782.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12683/2782.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL E A CPTRANS INFORMAÇÕES DETALHADAS E PORMENORIZADAS SOBRE O LUCRO / REMUNERAÇÃO DE CAPITAL DAS EMPRESAS CONCESSIONÁRIAS E PERMISSIONÁRIAS DE TRANSPORTE COLETIVO MUNICIPAL NOS ÚLTIMOS 5 ANOS.</t>
   </si>
   <si>
     <t>12684</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12684/2783.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12684/2783.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL (CPTRANS) INFORMAÇÕES DETALHADAS E PORMENORIZADAS SOBRE AS MULTAS DE QUALQUER ESPÉCIE DAS EMPRESAS CONCESSIONÁRIAS E PERMISSIONÁRIAS DE TRANSPORTE COLETIVO MUNICIPAL NOS ÚLTIMOS 5 ANOS.</t>
   </si>
   <si>
     <t>12685</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12685/2784.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12685/2784.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL (CPTRANS) CÓPIA DA DOCUMENTAÇÃO DE TODOS OS ÔNIBUS DAS EMPRESAS CONCESSIONÁRIAS E PERMISSIONÁRIAS DE TRANSPORTE COLETIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>12686</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12686/2785.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12686/2785.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE AS DÍVIDAS DE ISS E IPTU ATUALIZADAS DAS EMPRESAS CONCESSIONÁRIAS E PERMISSIONÁRIAS DE TRANSPORTE COLETIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>12810</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12810/2909.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12810/2909.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo municipal informações sobre a empresa de ônibus Viação Cascatinha.</t>
   </si>
   <si>
     <t>12893</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12893/2992.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12893/2992.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo municipal informações sobre o Decreto 097 /2001 que trata do Regimento Interno do COMUTRAN do Município de Petrópolis.</t>
   </si>
   <si>
     <t>12894</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12894/2993.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12894/2993.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo municipal informações sobre a Reunião do Comutran no dia 10/05/2022,que tratou do reajuste tarifário das passagens de ônibus no Município de Petrópolis.</t>
   </si>
   <si>
     <t>13321</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13321/3420.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13321/3420.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL (CPTRANS) INFORMAÇÕES SOBRE OS HORÁRIOS E ITINERÁRIOS DE TODAS AS LINHAS DA EMPRESA CONCESSIONÁRIA DE TRANSPORTE COLETIVO MUNICIPAL TRANSPORTES URBANOS DE PETRÓPOLIS (TURP).</t>
   </si>
   <si>
     <t>13425</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13425/3524.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13425/3524.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE OS HORÁRIOS E ITINERÁRIOS DE TODAS AS LINHAS DAS EMPRESAS CONCESSIONÁRIAS E PERMISSIONÁRIAS DE TRANSPORTE COLETIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>13499</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13499/3598.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13499/3598.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL E A CPTRANS INFORMAÇÕES SOBRE O SISTEMA DE BILHETAGEM ELETRÔNICA DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>13652</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13652/3751.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13652/3751.pdf</t>
   </si>
   <si>
     <t>Solicita a companhia de trânsito e transporte informações relacionadas aos serviços.</t>
   </si>
   <si>
     <t>14824</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14824/4923.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14824/4923.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES À CPTRANS SOBRE AS MULTAS APLICADAS AS EMPRESAS DE ÔNIBUS QUE OPERAM NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>15212</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15212/5311.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15212/5311.pdf</t>
   </si>
   <si>
     <t>Solicita a CPTRANS informações a respeito do funcionamento da linha de ônibus do bairro Carangola.</t>
   </si>
   <si>
     <t>15215</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15215/5314.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15215/5314.pdf</t>
   </si>
   <si>
     <t>Solicita a CPTRANS informações a respeito do relatório de quebra de ônibus.</t>
   </si>
   <si>
     <t>9962</t>
   </si>
   <si>
     <t>Indicação Simples</t>
   </si>
   <si>
     <t>Marcelo Chitão</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9962/0062.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9962/0062.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de placa de identificação de parada de ônibus na Rua Quissamã, nº 649, Quissamã.</t>
   </si>
   <si>
     <t>10015</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10015/0115.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10015/0115.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de retorno de itinerário da linha de ônibus do Bairro Spartaco Banal, para voltar a atender a Rua Paulo Rudge X Terminal Cascatinha.</t>
   </si>
   <si>
     <t>10052</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10052/0152.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10052/0152.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do retorno integral da linha 427 - 24 de Maio da permissionária Viação Petro Ita.</t>
   </si>
   <si>
     <t>10150</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10150/0250.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10150/0250.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de retorno do cumprimento do horário das linhas de ônibus e a volta da linha 513, que atendem a localidade da Comunidade do Alemão, Retiro.</t>
   </si>
   <si>
     <t>10175</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10175/0275.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10175/0275.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do retorno integral da linha 443 - Tancredo Neves da permissionária Viação Petro Ita.</t>
   </si>
   <si>
     <t>10221</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10221/0321.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10221/0321.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implantação de uma linha de ônibus circular com horários regulares passando pelo hospital Dr Nélson Sá Earp, UPA do Centro, Pronto Socorro Leônidas Sampaio, UPA de Cascatinha, Hospital Alcides Carneiro, UPA de Itaipava e retornando.</t>
   </si>
   <si>
     <t>10314</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10314/0414.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10314/0414.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do retorno integral da linha 442 - Comunidade do Gulf, da permissionária Viação Petro Ita.</t>
   </si>
   <si>
     <t>10415</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10415/0514.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10415/0514.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de retorno da linha de ônibus 330, que atende as Ruas Pedro Elmer, Bernardo Vasconcelos e Margarida Christ de Oliveira - Cascatinha.</t>
   </si>
   <si>
     <t>10519</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10519/0618.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10519/0618.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de retorno da linha de ônibus que atende a Rua João Ventura Torres, bairro Estrada da Saudade (linha 517).</t>
   </si>
   <si>
     <t>10932</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10932/1031.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10932/1031.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de fiscalizar com urgência os serviços prestados pela empresa Viação Cascatinha e notificá-la para que os regularize no prazo de 30 (trinta) dias.</t>
   </si>
   <si>
     <t>11004</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11004/1103.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11004/1103.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de interceder juntamente a CPTRANS o retorno imediato na operação da linha 619 - Castelo São Manoel (extra).</t>
   </si>
   <si>
     <t>11018</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11018/1117.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11018/1117.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de retorno do horário integral das linhas de ônibus nº 506, 529 e 504 aos domingos e feriados.</t>
   </si>
   <si>
     <t>11019</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11019/1118.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11019/1118.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de retorno do horário integral das linhas de ônibus nº 526, 503, 505, 519, 506 e 529.</t>
   </si>
   <si>
     <t>11021</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11021/1120.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11021/1120.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de linha de ônibus mais próxima para atender a população do Amoedo, bairro Carangola.</t>
   </si>
   <si>
     <t>11058</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11058/1157.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11058/1157.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do retorno com horário integral dos carros da linha 520 Fragoso da permissionária Viação Cascatinha.</t>
   </si>
   <si>
     <t>11073</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11073/1172.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11073/1172.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do retorno em horário integral da linha 107 Manoel Torres da concessionária Cidade Real.</t>
   </si>
   <si>
     <t>11074</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11074/1173.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11074/1173.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do retorno em horário integral da linha 426 Campinho da permissionária Viação Petro Ita Transporte de Passageiros Ltda.</t>
   </si>
   <si>
     <t>11075</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11075/1174.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11075/1174.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do retorno em horário integral da linha 210 Valparaíso (Vila Fabrício de Mattos / Trono de Fátima), da permissionária Viação Petro Ita Transporte de Passageiros Ltda.</t>
   </si>
   <si>
     <t>11076</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11076/1175.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11076/1175.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de que o ônibus da linha 314, Cidade das Hortênsias, faça o seu trajeto todos os dias pela Rua João Augusto de Oliveira Filho - Loteamento Samambaia.</t>
   </si>
   <si>
     <t>11177</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11177/1276.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11177/1276.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de restabelecer o ponto final do ônibus no Morro Florido, Estrada da Saudade.</t>
   </si>
   <si>
     <t>11186</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11186/1285.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11186/1285.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de adotar as condutas necessárias para disponibilização de vans visando atender os moradores do Sargento Boening - Alto da Serra.</t>
   </si>
   <si>
     <t>11345</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>Ronaldo Ramos</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11345/1444.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11345/1444.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de implantação da linha de ônibus executivo para o Conjunto Santa Edwirges, Vila Rica, Pedro do Rio.</t>
   </si>
   <si>
     <t>11378</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11378/1477.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11378/1477.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de regularização da linha de ônibus 618 Santa Luzia - Araras.</t>
   </si>
   <si>
     <t>11382</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11382/1481.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11382/1481.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instauração de processo administrativo com o objetivo específico de verificar a ocorrência de deficiência grave na prestação do serviço de transporte coletivo de passageiros por parte das delegatárias do serviço.</t>
   </si>
   <si>
     <t>11410</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11410/1509.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11410/1509.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de o retornar o horário integral da linha de ônibus 516 Roseiral.</t>
   </si>
   <si>
     <t>11432</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11432/1531.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11432/1531.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do retorno integral da linha de ônibus 450 MORIN X TERMINAL BINGEN.</t>
   </si>
   <si>
     <t>11489</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11489/1588.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11489/1588.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de retorno da linha de ônibus nº 318, que atende a Rua Salomão Viana, bairro Samambaia.</t>
   </si>
   <si>
     <t>11491</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11491/1590.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11491/1590.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de linha de ônibus que venha a atender a Rua Professor Narciso, bairro Carangola.</t>
   </si>
   <si>
     <t>11500</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11500/1599.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11500/1599.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do retorno em horário integral da linha 527 - Montese da permissionária Viação Cascatinha.</t>
   </si>
   <si>
     <t>11502</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11502/1601.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11502/1601.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do retorno integral da linha 101 - Rócio x Terminal Bingen da concessionária Viação Cidade Real, Segundo denúncia, desde o dia 28/02/2022, a linha circula com horário de Domingo / Feriado. Por conta disso, os moradores ficam sem carro no bairro por 2 horas.</t>
   </si>
   <si>
     <t>11680</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11680/1779.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11680/1779.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de que o ônibus 589 (corujão), que faz a linha do Carangola, cumpra rigorosamente seu trajeto.</t>
   </si>
   <si>
     <t>11681</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11681/1780.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11681/1780.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de mais um ônibus em tempo integral na linha 506, que atende o Vicenzo Rivetti, bairro Carangola.</t>
   </si>
   <si>
     <t>11682</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11682/1781.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11682/1781.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de que o ônibus 615, que atende a linha Terminal Corrêas x Carangola, vá até o ponto final do ônibus 506, que atende a linha Vicenzo Rivetti.</t>
   </si>
   <si>
     <t>11683</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11683/1782.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11683/1782.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de que o ônibus 504, linha Divino Espírito Santos, suba até o ponto final do ônibus 506, linha Vicenzo Rivetti, nos horários de pico, ambos do bairro Carangola.</t>
   </si>
   <si>
     <t>11684</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11684/1783.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11684/1783.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de mais um ônibus 615, que atenda a linha Terminal Corrêas x Carangola.</t>
   </si>
   <si>
     <t>11685</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11685/1784.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11685/1784.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de que não haja reajuste das passagens pelo período de 12 (doze) meses.</t>
   </si>
   <si>
     <t>11689</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11689/1788.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11689/1788.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de retorno da linha de ônibus 212, retirada no início da pandemia de COVID 19, que atende a Comunidade Joaquim Gomensoro, bairro Valparaiso.</t>
   </si>
   <si>
     <t>11773</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>Hingo Hammes</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11773/1872.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11773/1872.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade que se estude a possibilidade de retorno da linha 212 da viação Petro Ita, na Rua Joaquim Gomensoro, Bairro Valparaíso - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>11797</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11797/1896.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11797/1896.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de RETORNO DO SEGUNDO COLETIVO DE TRANSPORTE PÚBLICO COLETIVO DA LINHA 407 - SIMÉRIA - VIA CASTELÂNEA - PETRÓPOLIS - RJ.</t>
   </si>
   <si>
     <t>11800</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11800/1899.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11800/1899.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de fiscal ou cabine de fiscalização dos ônibus na Entrada do Carangola, próximo à Construmil, bairro Carangola.</t>
   </si>
   <si>
     <t>11987</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11987/2086.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11987/2086.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de aumentar o trajeto das linhas de ônibus 511, 522 e 523 - Viação Cascatinha - Estrada da Saudade, bairro Estrada da Saudade.</t>
   </si>
   <si>
     <t>12102</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12102/2201.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12102/2201.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade proceder com o retorno e ampliação dos horários de ônibus que fazem a linha 700 - Terminal Itaipava x Centro, no horário da madrugada.</t>
   </si>
   <si>
     <t>12104</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12104/2203.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12104/2203.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com o retorno da linha 430 da Viação Petro Ita cumprindo o horário integral - linha Alto da Serra via Aldo Tamancoldi, descendo na Rua Euclydes de Oliveira, na localidade conhecida como Horta, no bairro Alto da Serra - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>12249</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12249/2348.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12249/2348.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade URGENTE de retorno imediato de todas as viagens da linha 617 Araras X Itaipava de concessão da subconcessionária Turp Transporte Urbano, de acordo com o apresentado no site da Companhia Petropolitana de Trânsito Transporte.</t>
   </si>
   <si>
     <t>12250</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12250/2349.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12250/2349.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de URGENTE de retorno imediato de todas as viagens da linha 610 Araras de concessão da subconcessionária Turp Transporte Urbano de acordo com o apresentado no site da Companhia Petropolitana de Trânsito Transporte.</t>
   </si>
   <si>
     <t>12251</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12251/2350.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12251/2350.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade URGENTE de retorno imediato de todas as viagens da linha 605 Vale da videiras X Itaipava de concessão da subconcessionária Turp Transporte Urbano de acordo com o apresentado no site da Companhia Petropolitana de Trânsito Transporte.</t>
   </si>
   <si>
     <t>12253</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12253/2352.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12253/2352.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade URGENTE de retorno imediato de todas as viagens da linha 602 Vale das Videiras de concessão da subconcessionária Turp Transporte Urbano, de acordo com o apresentado no site da Companhia Petropolitana de Trânsito e Transporte.</t>
   </si>
   <si>
     <t>12398</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12398/2497.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12398/2497.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com o retorno da linha 423, Espírito Santo, da Viação Petro Ita, bairro Quitandinha - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>12470</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12470/2569.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12470/2569.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA PREFEITURA MUNICIPAL FORNECER UM VALE TRANSPORTE POR FAMÍLIA DESALOJADA E/OU DESABRIGADA AFETADA PELA CALAMIDADE DE FEVEREIRO E MARÇO, QUE AINDA ESTEJA EM BUSCA DE UM IMÓVEL PARA LOCAÇÃO.</t>
   </si>
   <si>
     <t>12605</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12605/2704.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12605/2704.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do retorno da Linha de ônibus 527, Via Rua Montese, Estrada da Saudade.</t>
   </si>
   <si>
     <t>12924</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12924/3023.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12924/3023.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de retornar o último horário da linha Itaipava X Fagundes linha 707 saindo do terminal de Itaipava ás 23:45h.</t>
   </si>
   <si>
     <t>13158</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13158/3257.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13158/3257.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de requerer junto à sociedade empresarial petro ita (empresa de ônibus), o retorno da circulação do ônibus da linha getúlio vargas x centro (405) - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>13233</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13233/3332.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13233/3332.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de inclusão e obrigatoriedade de ônibus elétricos nos editais de licitação do transporte público coletivo.</t>
   </si>
   <si>
     <t>13314</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13314/3413.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13314/3413.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de urgente de restabelecimento imediato no itinerário das linhas 699 720 721 e 722 operadas pela concessionária Turp transportes urbano.</t>
   </si>
   <si>
     <t>13495</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13495/3594.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13495/3594.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de incluir um novo horário de ônibus na Fazenda Inglesa - Linha 122 - Cidade Real, aos domingos, os horários são 5h30 e 7h00, necessário colocar um horário neste intervalo para atender trabalhadores.</t>
   </si>
   <si>
     <t>13556</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13556/3655.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13556/3655.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de estudo técnico para implementação de linha de transporte público de ônibus Coletivo Circular no município, que atenda os bairros Itamarati, Estrada da Saudade, Quissamã, Cascatinha e adjacências.</t>
   </si>
   <si>
     <t>13592</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13592/3691.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13592/3691.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de regularização de transporte público coletivo, entre os horários de 05h e 06h, das linhas que atendem às localidades Pedro Ivo e Lagoinha, no Morin.</t>
   </si>
   <si>
     <t>13790</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13790/3889.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13790/3889.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de extensão da linha de ônibus nº 709 até o final da estrada jerônimo ferreira alves, localizada na comunidade do manga larga, em Itaipava, 3º distrito.</t>
   </si>
   <si>
     <t>13893</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>Gilda Beatriz, Fred Procópio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13893/3992.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13893/3992.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de extinção do contrato de concessão da empresa PETROITA.</t>
   </si>
   <si>
     <t>13895</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13895/3994.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13895/3994.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de estudo técnico para a implementação do ônibus, localizado na Rua João Martins de Barros, Bataillard.</t>
   </si>
   <si>
     <t>13975</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13975/4074.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13975/4074.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de estudo técnico para implementação de linha de transporte público no município de Petrópolis.(Terminal Itamarati x Terminal de Corrêas x Terminal Itaipava).</t>
   </si>
   <si>
     <t>13976</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13976/4075.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13976/4075.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de interceder a CPTRANS para que seja implantado uma nova linha de ônibus com origem Centro Histórico e destino Hospital Alcides Carneiro e vice e versa.</t>
   </si>
   <si>
     <t>14009</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14009/4108.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14009/4108.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de extensão de linha dos ônibus 480 e 180 dentro do Bairro Amazonas cerca de 200m para manobra Quitandinha.</t>
   </si>
   <si>
     <t>14082</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14082/4181.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14082/4181.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de retorno do itinerário completo da linha de ônibus 414, Chácara Flora, retirada no início da pandemia do COVID 19, que atende a Rua Sargento Fontes, bairro Castelânea.</t>
   </si>
   <si>
     <t>14240</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14240/4339.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14240/4339.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de concessão de vale-transporte para os profissionais que atuam sob regime de prestação de serviço - RPA junto à Secretaria de Saúde.</t>
   </si>
   <si>
     <t>14367</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14367/4466.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14367/4466.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de suspensão imediata na baldeação que está sendo realizada nas linhas de ônibus noturnas corujões que atendem ao 2º, 3º e 4º distrito de poder de concessão da Turp transportes urbano.</t>
   </si>
   <si>
     <t>14449</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14449/4548.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14449/4548.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de analise "URGENTE" e reinclusão da linha 405, Getúlio Vargas no bairro Quitandinha.</t>
   </si>
   <si>
     <t>14539</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14539/4638.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14539/4638.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de retorno do ponto do ônibus, na BR 040 Km 77 (sentido Juiz de Fora), bairro Bingen - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>14618</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
     <t>Dudu</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14618/4717.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14618/4717.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de extensão da linha de ônibus na Rua Gaspar Gonçalves, bairro Quarteirão Brasileiro.</t>
   </si>
   <si>
     <t>14882</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14882/4981.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14882/4981.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de troca do ônibus (tamanho pequeno), para o tamanho normal para a linha 726 da empresa TURP, aos domingos e feriados, bairro Madame Machado, Itaipava - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>14883</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14883/4982.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14883/4982.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da ampliação dos horários da linha 704 da empresa TURP, aos finais de semana, bairro Madame Machado, Itaipava - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>14884</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14884/4983.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14884/4983.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de que a linha 719 da empresa TURP, que é compartilhada com o Jardim Americano, atenda somente a comunidade do Madame Machado, bairro Itaipava - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>14932</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14932/5031.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14932/5031.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de que o itinerário da Linha 714, Terminal Itaipava x Bonsucesso, inclua a Rua Catobira, em Itaipava.</t>
   </si>
   <si>
     <t>15530</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15530/5629.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15530/5629.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da CPTRANS realizar levantamento das áreas com maior fluxo de travessia de pedestres e implantar medidas que visem dar maior segurança aos pedestres.</t>
   </si>
   <si>
     <t>15859</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15859/5958.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15859/5958.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do retorno da linha de ônibus 512, Rua José Maiworm, Quarteirão Brasileiro.</t>
   </si>
   <si>
     <t>16119</t>
   </si>
   <si>
     <t>3996</t>
   </si>
   <si>
     <t>Eduardo do Blog</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16119/6218.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16119/6218.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ESTUDO DE VIABILIDADE PARA IMPLEMENTAÇÃO DE "TARIFA ZERO" SOBRE OS TRANSPORTES PÚBLICOS NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>12434</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12434/2533.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12434/2533.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO A VIAÇÃO CASCATINHA EM RAZÃO DOS PÉSSIMOS SERVIÇOS PRESTADOS NO MUNICÍPIO DE PETRÓPOLIS/RJ.</t>
   </si>
   <si>
     <t>12798</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>GPD</t>
   </si>
   <si>
     <t>GP Diversos</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Petrópolis</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/</t>
   </si>
   <si>
     <t>GP 307/2022 Ofício GDP 268/2022 do Ilmo. Sr. Diretor Presidente da CPTRANS, EM cumprimento ao artigo 173, parágrafo 3º da Lei Orgânica do Município, contendo a planilha de custos do serviço de transporte público coletivo, elaborada pela CPTRANS e submetida ao COMUTRAN, que deliberou e aprovou o reajuste da tarifa, e cujo requerimento do SETRANSPETRO indicava o valor de R$ 7,62, sendo que, conforme estudos e recomendação da CPTRANS, o valor final foi reduzido para R$ 4,80 para pagamento mediante o uso do sistema de bilhetagem eletrônica e R$ 4,95 para pagamento em dinheiro.</t>
   </si>
   <si>
     <t>13297</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>EMADI</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Júnior Coruja, Yuri Moura</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13297/3396.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13297/3396.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI CMP Nº 1935/2022.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1896,68 +1896,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10927/1026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11083/1182.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11297/1396.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11836/1935-.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12730/2829.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12829/2928-.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12842/2941.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12984/3083.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13112/3211.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13626/3725.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15244/5343-.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16465/6564.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10095/0195.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11138/1237.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11380/1479-.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13381/3480.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13446/3545.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14135/4234.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14582/4681.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14661/4760.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15081/5180.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10944/1043.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11343/1442.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11519/1618.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11776/1875.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12682/2781.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12683/2782.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12684/2783.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12685/2784.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12686/2785.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12810/2909.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12893/2992.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12894/2993.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13321/3420.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13425/3524.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13499/3598.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13652/3751.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14824/4923.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15212/5311.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15215/5314.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9962/0062.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10015/0115.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10052/0152.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10150/0250.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10175/0275.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10221/0321.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10314/0414.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10415/0514.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10519/0618.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10932/1031.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11004/1103.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11018/1117.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11019/1118.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11021/1120.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11058/1157.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11073/1172.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11074/1173.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11075/1174.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11076/1175.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11177/1276.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11186/1285.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11345/1444.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11378/1477.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11382/1481.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11410/1509.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11432/1531.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11489/1588.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11491/1590.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11500/1599.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11502/1601.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11680/1779.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11681/1780.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11682/1781.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11683/1782.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11684/1783.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11685/1784.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11689/1788.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11773/1872.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11797/1896.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11800/1899.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11987/2086.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12102/2201.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12104/2203.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12249/2348.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12250/2349.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12251/2350.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12253/2352.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12398/2497.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12470/2569.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12605/2704.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12924/3023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13158/3257.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13233/3332.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13314/3413.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13495/3594.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13556/3655.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13592/3691.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13790/3889.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13893/3992.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13895/3994.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13975/4074.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13976/4075.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14009/4108.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14082/4181.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14240/4339.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14367/4466.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14449/4548.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14539/4638.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14618/4717.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14882/4981.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14883/4982.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14884/4983.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14932/5031.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15530/5629.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15859/5958.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16119/6218.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12434/2533.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13297/3396.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10927/1026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11083/1182.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11297/1396.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11836/1935-.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12730/2829.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12829/2928-.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12842/2941.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12984/3083.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13112/3211.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13626/3725.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15244/5343-.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16465/6564.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10095/0195.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11138/1237.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11380/1479-.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13381/3480.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13446/3545.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14135/4234.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14582/4681.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14661/4760.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15081/5180.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10944/1043.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11343/1442.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11519/1618.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11776/1875.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12682/2781.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12683/2782.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12684/2783.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12685/2784.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12686/2785.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12810/2909.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12893/2992.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12894/2993.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13321/3420.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13425/3524.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13499/3598.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13652/3751.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14824/4923.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15212/5311.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15215/5314.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9962/0062.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10015/0115.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10052/0152.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10150/0250.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10175/0275.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10221/0321.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10314/0414.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10415/0514.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10519/0618.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10932/1031.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11004/1103.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11018/1117.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11019/1118.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11021/1120.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11058/1157.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11073/1172.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11074/1173.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11075/1174.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11076/1175.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11177/1276.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11186/1285.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11345/1444.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11378/1477.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11382/1481.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11410/1509.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11432/1531.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11489/1588.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11491/1590.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11500/1599.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11502/1601.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11680/1779.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11681/1780.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11682/1781.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11683/1782.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11684/1783.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11685/1784.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11689/1788.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11773/1872.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11797/1896.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11800/1899.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11987/2086.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12102/2201.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12104/2203.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12249/2348.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12250/2349.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12251/2350.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12253/2352.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12398/2497.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12470/2569.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12605/2704.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12924/3023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13158/3257.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13233/3332.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13314/3413.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13495/3594.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13556/3655.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13592/3691.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13790/3889.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13893/3992.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13895/3994.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13975/4074.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13976/4075.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14009/4108.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14082/4181.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14240/4339.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14367/4466.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14449/4548.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14539/4638.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14618/4717.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14882/4981.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14883/4982.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14884/4983.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14932/5031.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15530/5629.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15859/5958.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16119/6218.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12434/2533.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13297/3396.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H120"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="78.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="82.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="81.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>