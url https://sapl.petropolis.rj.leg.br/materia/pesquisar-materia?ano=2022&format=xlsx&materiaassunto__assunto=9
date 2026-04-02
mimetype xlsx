--- v0 (2025-12-18)
+++ v1 (2026-04-02)
@@ -54,7122 +54,7122 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>12811</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Júnior Paixão</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12811/2910.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12811/2910.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O USO DO ASFALTO ECOLÓGICO NAS OBRAS PÚBLICAS DE PAVIMENTAÇÃO E RECAPEAMENTO REALIZADAS NO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9902</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação Simples</t>
   </si>
   <si>
     <t>Dr. Mauro Peralta</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9902/002.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9902/002.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Rua Dr. Bonjean, Provisória.</t>
   </si>
   <si>
     <t>9908</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Gilda Beatriz</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9908/008.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9908/008.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da Estrada Sardoal, Sitio São João - Secretário.</t>
   </si>
   <si>
     <t>9930</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Marcelo Chitão</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9930/0030.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9930/0030.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação na Rua Brigadeiro Castrioto, nº 1947, Bairro Esperança.</t>
   </si>
   <si>
     <t>9934</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9934/0034.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9934/0034.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento por toda extensão da Rua Professor Stroeller, Quarteirão Brasileiro.</t>
   </si>
   <si>
     <t>9938</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9938/0038.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9938/0038.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Rua do Pedestre, Vale do Carangola.</t>
   </si>
   <si>
     <t>9947</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9947/0047.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9947/0047.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção e asfaltamento em toda extensão da via, causados por buracos na Rua Antônio Francisco Patuleia, bairro Esperança.</t>
   </si>
   <si>
     <t>9958</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Marcelo Lessa</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9958/0058.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9958/0058.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento (urgente) em toda a extensão da Avenida Amaral Peixoto, no Bairro: Quitandinha - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>9970</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9970/0070.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9970/0070.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento de aproximadamente 100 metros na estrada granja José Sion, no bairro: Corrêas (Caititu) - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>9971</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9971/0071.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9971/0071.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Travessa Professor José Maria Mello, Valparaíso, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>9975</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9975/0075.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9975/0075.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Estrada João de Deus Rodrigues, Pedro do Rio.</t>
   </si>
   <si>
     <t>9976</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9976/0076.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9976/0076.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da Vila Nicolau Roberto Carlos, Mosela.</t>
   </si>
   <si>
     <t>9989</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9989/0089.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9989/0089.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da rua 29 de Junho (Valparaíso), Petrópolis/RJ.</t>
   </si>
   <si>
     <t>9990</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9990/0090.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9990/0090.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da rua Correa lima (Valparaíso), Petrópolis/RJ.</t>
   </si>
   <si>
     <t>9992</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Octavio Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9992/0092.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9992/0092.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos em toda extensão da Rua Vereador Vicente Siqueira Barreto, Retiro.</t>
   </si>
   <si>
     <t>9993</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9993/0093.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9993/0093.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Gaspar Gonçalves, localizada no Bairro: Quarteirão Brasileiro.</t>
   </si>
   <si>
     <t>9995</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9995/0095.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9995/0095.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da Rua Professor João de Deus, no Bairro: Quarteirão Brasileiro - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>9998</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9998/0098.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9998/0098.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da Rua Professor Stroeller, no Bairro: Quarteirão Brasileiro - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>9999</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9999/0099.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9999/0099.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa buracos na rua Carvalho Junior, bairro Corrêas - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>10004</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Yuri Moura</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10004/0104.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10004/0104.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de que seja realizada a operação tapa buracos em toda extensão da República do Peru localizada no bairro Quitandinha.</t>
   </si>
   <si>
     <t>10011</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10011/0111.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10011/0111.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de que seja realizada a operação tapa buracos em toda extensão da Estrada da Saudade, localizada no Bairro Quissamã.</t>
   </si>
   <si>
     <t>10012</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10012/0112.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10012/0112.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de que seja realizada a operação tapa buracos em toda extensão da Rua Olavo Bilac, localizada no bairro Castelânea.</t>
   </si>
   <si>
     <t>10014</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10014/0114.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10014/0114.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de que seja realizada a operação tapa buracos em toda extensão da Rua João Caetano localizada no bairro Caxambu.</t>
   </si>
   <si>
     <t>10016</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10016/0116.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10016/0116.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de que seja realizada a operação tapa buracos em toda extensão da Rua Armando Fráguas Nogueira Comunidade do Gulf Cel. Veiga.</t>
   </si>
   <si>
     <t>10023</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Fred Procópio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10023/0123.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10023/0123.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" na Rua Luis Paulistano, em frente ao nº151, Bairro Itamarati.</t>
   </si>
   <si>
     <t>10024</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10024/0124.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10024/0124.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação em toda extensão da Rua Oswaldo de Freitas, Bairro Castelânea.</t>
   </si>
   <si>
     <t>10033</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10033/0133.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10033/0133.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Tereza Letierre Madeira, Bairro Carangola.</t>
   </si>
   <si>
     <t>10034</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10034/0134.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10034/0134.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Estrada do Carangola, Bairro Carangola.</t>
   </si>
   <si>
     <t>10035</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10035/0135.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10035/0135.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Modesto Guimarães, Bairro Carangola.</t>
   </si>
   <si>
     <t>10036</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10036/0136.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10036/0136.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Professor Narciso, Bairro Carangola.</t>
   </si>
   <si>
     <t>10037</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10037/0137.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10037/0137.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Dr. Lipold, Bairro Carangola.</t>
   </si>
   <si>
     <t>10039</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10039/0139.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10039/0139.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Wilson de Vasconcelos, Bairro Carangola.</t>
   </si>
   <si>
     <t>10051</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10051/0151.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10051/0151.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de que seja realizada a operação tapa buraco, em toda extensão da Rua Nova, bairro Alto da Serra.</t>
   </si>
   <si>
     <t>10058</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10058/0158.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10058/0158.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da rua caminho da ladeira - Bairro: Estrada da Saudade - Boa Vista - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>10061</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10061/0161.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10061/0161.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa buracos em toda extensão da Rua Coronel Veiga, bairro Valparaíso - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>10103</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10103/0203.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10103/0203.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Estrada do Independência, bairro Independência.</t>
   </si>
   <si>
     <t>10105</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10105/0205.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10105/0205.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Marcolino Simões Ferreira, bairro Bela Vista.</t>
   </si>
   <si>
     <t>10106</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10106/0206.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10106/0206.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua José Timóteo Caldara, bairro Bela Vista.</t>
   </si>
   <si>
     <t>10107</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10107/0207.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10107/0207.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Alberto Pullig, bairro Bela Vista.</t>
   </si>
   <si>
     <t>10108</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10108/0208.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10108/0208.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Henrique da Cruz, bairro Boa Vista.</t>
   </si>
   <si>
     <t>10109</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10109/0209.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10109/0209.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Viúva Lima, bairro Alcobacinha.</t>
   </si>
   <si>
     <t>10110</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10110/0210.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10110/0210.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Rodolfo Alberto Pires, bairro Cascatinha.</t>
   </si>
   <si>
     <t>10112</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10112/0212.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10112/0212.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Paulo Rudge, bairro Cascatinha.</t>
   </si>
   <si>
     <t>10113</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10113/0213.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10113/0213.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Francisco Framback, bairro Cascatinha.</t>
   </si>
   <si>
     <t>10115</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10115/0215.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10115/0215.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Waldemar Vieira Afonso, Vale do Carangola, bairro Carangola.</t>
   </si>
   <si>
     <t>10117</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10117/0217.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10117/0217.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Pedro Américo, bairro Independência.</t>
   </si>
   <si>
     <t>10118</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10118/0218.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10118/0218.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" na Servidão Teresa Gutierre, Rua da Conquista, Vicenzo Rivetti, bairro Carangola.</t>
   </si>
   <si>
     <t>10120</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10120/0220.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10120/0220.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Rio de Janeiro, bairro Quitandinha.</t>
   </si>
   <si>
     <t>10121</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10121/0221.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10121/0221.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Estrada Alto da Derrubada e Cocotá, bairro Fazenda Inglesa.</t>
   </si>
   <si>
     <t>10122</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10122/0222.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10122/0222.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua dos Pedestres, Vale do Carangola, bairro Carangola.</t>
   </si>
   <si>
     <t>10123</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10123/0223.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10123/0223.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua da Creche, Vale do Carangola, bairro Carangola.</t>
   </si>
   <si>
     <t>10124</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10124/0224.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10124/0224.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua do Campo, Vale do Carangola, bairro Carangola.</t>
   </si>
   <si>
     <t>10125</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10125/0225.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10125/0225.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Angelo João Brand, bairro Independência.</t>
   </si>
   <si>
     <t>10128</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10128/0228.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10128/0228.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar pavimentação em toda a extensão da Rua Professor Narcizo, bairro Carangola.</t>
   </si>
   <si>
     <t>10129</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10129/0229.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10129/0229.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar pavimentação em toda a extensão da Rua Renato Petroche, Vicenzo Rivetti, bairro Carangola.</t>
   </si>
   <si>
     <t>10130</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10130/0230.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10130/0230.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar reparo de pavimentação na Rua da Ladeira João Ventura Torres, Estrada da Saudade, subida do ônibus da linha nº 517.</t>
   </si>
   <si>
     <t>10135</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10135/0235.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10135/0235.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" na Estrada União e Indústria, em frente ao Terminal de Itaipava, bairro Itaipava.</t>
   </si>
   <si>
     <t>10137</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>Hingo Hammes</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10137/0237.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10137/0237.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Tapa Buraco no Alto Da Derrubada, em frente a casa nº 210, Bairro Fazenda Inglesa, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>10139</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10139/0239.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10139/0239.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa buraco por toda extensão da Rua José Chaves, Bairro Independência, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>10140</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10140/0240.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10140/0240.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa buraco por toda extensão da Rua Ângelo João Brand, Bairro Independência, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>10144</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10144/0244.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10144/0244.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda extensão da Rua João Matias de Barros, localizado no bairro Bataillard, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>10152</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10152/0252.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10152/0252.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação em toda a extensão da Estrada Arnaldo Dyckehoff, Jurity, Posse.</t>
   </si>
   <si>
     <t>10159</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10159/0259.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10159/0259.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa buracos em toda extensão da Estrada da Samambaia, bairro Cascatinha - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>10161</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10161/0261.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10161/0261.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco na Rua Mosela, próximo ao número 436, Mosela.</t>
   </si>
   <si>
     <t>10167</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10167/0267.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10167/0267.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Mercedes, Bairro: Corrêas/Castelo São Manoel - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>10183</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10183/0283.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10183/0283.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Pouso Alegre, Bairro Cascatinha.</t>
   </si>
   <si>
     <t>10205</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10205/0305.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10205/0305.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda a extensão da Rua Ana Neri, bairro Cascatinha.</t>
   </si>
   <si>
     <t>10206</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10206/0306.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10206/0306.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda a extensão da Rua Pedro Nava, bairro Cascatinha.</t>
   </si>
   <si>
     <t>10207</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10207/0307.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10207/0307.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda a extensão da Rua Arnold Felix dos Santos, bairro Estrada da Saudade.</t>
   </si>
   <si>
     <t>10208</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10208/0308.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10208/0308.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos em toda a extensão da rua Alfredo Shilick, bairro: Alto da Serra - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>10210</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10210/0310.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10210/0310.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda a extensão da Estrada Luiz Gomes da Silva, Caititu, bairro Corrêas.</t>
   </si>
   <si>
     <t>10218</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10218/0318.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10218/0318.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" na Rua Manoel Muniz Falcão, nº 436, bairro Correas.</t>
   </si>
   <si>
     <t>10219</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10219/0319.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10219/0319.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de que seja realizada a operação tapa buraco em toda extensão da Rua Waldemar Ferreira da Silva localizada no Bairro Caxambu.</t>
   </si>
   <si>
     <t>10225</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10225/0325.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10225/0325.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua José Almeida Amado, bairro Santa Isabel, Caxambu.</t>
   </si>
   <si>
     <t>10227</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10227/0327.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10227/0327.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da Rua Oswero Vilaça, Chácara Flora, bairro Alto da Serra - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>10230</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10230/0330.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10230/0330.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico por toda extensão da Rua Antônio Fernandes da Costa, Cascatinha.</t>
   </si>
   <si>
     <t>10232</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10232/0332.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10232/0332.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico por toda extensão da Rua Bernardo Proença, Itamarati.</t>
   </si>
   <si>
     <t>10233</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10233/0333.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10233/0333.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda extensão da Rua Oliveira Bulhões, Cascatinha.</t>
   </si>
   <si>
     <t>10234</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10234/0334.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10234/0334.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda extensão da Estrada José Carneiro Dias, Samambaia.</t>
   </si>
   <si>
     <t>10235</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10235/0335.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10235/0335.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico por toda extensão da Rua Itália, Vila Militar.</t>
   </si>
   <si>
     <t>10236</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10236/0336.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10236/0336.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico por toda extensão da Rua Ésio Caldara, Nova Cascatinha.</t>
   </si>
   <si>
     <t>10237</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10237/0337.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10237/0337.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico por toda extensão da Travessa Luiz Mendes Rodrigues, Cascatinha.</t>
   </si>
   <si>
     <t>10238</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10238/0338.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10238/0338.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico por toda extensão da Rua Joaquim João de Oliveira, Nova Cascatinha.</t>
   </si>
   <si>
     <t>10240</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10240/0340.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10240/0340.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da Alameda Hellen Harboe, Malta, Araras.</t>
   </si>
   <si>
     <t>10242</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10242/0342.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10242/0342.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico por toda extensão da Rua Nelson Ferreira Soares, Nova Cascatinha.</t>
   </si>
   <si>
     <t>10244</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10244/0344.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10244/0344.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Estrada do Palmital, Águas Lindas, Nogueira.</t>
   </si>
   <si>
     <t>10249</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10249/0349.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10249/0349.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação asfáltica na Rua Joaquim Gomes dos Santos, nº 98, Estrada da Saudade.</t>
   </si>
   <si>
     <t>10250</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10250/0350.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10250/0350.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação asfáltica por toda extensão da Rua Abbade Palma, Samambaia.</t>
   </si>
   <si>
     <t>10251</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10251/0351.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10251/0351.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico por toda extensão da Rua Batailhard, Mosela.</t>
   </si>
   <si>
     <t>10253</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10253/0353.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10253/0353.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Rua Manoel Canedo, Barra Mansa, Pedro do Rio.</t>
   </si>
   <si>
     <t>10255</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10255/0355.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10255/0355.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa buracos e asfaltamento em toda extensão da Rua Bolívia B, Bairro Nogueira - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>10256</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10256/0356.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10256/0356.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa buracos e asfaltamento em toda extensão da Rua Bolívia C, Bairro Nogueira - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>10258</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10258/0358.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10258/0358.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa buracos e asfaltamento em toda extensão da Rua Bolívia D, Bairro Nogueira - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>10259</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10259/0359.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10259/0359.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Bolívia A, Bairro Nogueira - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>10260</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10260/0360.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10260/0360.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de "Recapeamento Asfáltico", por toda extensão da Estrada José de Almeida Amado, Bairro Caxambú, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>10267</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10267/0367.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10267/0367.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "Tapa Buracos" em toda a extensão da Rua Alfredo Schilick, Bairro Chácara Flora - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>10269</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10269/0369.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10269/0369.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "Tapa Buracos" em toda a extensão da Rua Engenheiro José Lima Filho, Bairro Duarte da Silveira - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>10271</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10271/0371.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10271/0371.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de "Tapa Buraco" na Rua Miguel Odorico Fintelman Gomes, próximo a Escola São João Batista, Bairro Duarte da Silveira, Petrópolis-RJ.</t>
   </si>
   <si>
     <t>10286</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10286/0386.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10286/0386.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de "Tapa Buracos" na Ladeira João Ventura Torres 669, Bairro Estrada da Saudade - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>10291</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10291/0391.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10291/0391.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico por toda extensão da Rua Hivio Naliato, Cascatinha.</t>
   </si>
   <si>
     <t>10294</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10294/0394.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10294/0394.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa buraco, manutenção da pavimentação asfáltica e recolocação do redutor de velocidade na Rua Pedro Stumpf Sobrinho - Bingen.</t>
   </si>
   <si>
     <t>10310</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10310/0410.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10310/0410.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de que seja realizada operação tapa buracos e revitalização das calçadas da Praça Pasteur, bairro Castelânea.</t>
   </si>
   <si>
     <t>10315</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10315/0415.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10315/0415.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de que seja realizada a pavimentação asfáltica, com construção e adequação da rede de esgoto e águas pluviais em toda extensão da Estrada de Falcão, localizada no Vale das Videiras.</t>
   </si>
   <si>
     <t>10316</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10316/0416.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10316/0416.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de que seja realizada a operação tapa buraco, em toda extensão da Rua 24 de Maio, bairro Alto da Serra.</t>
   </si>
   <si>
     <t>10329</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>Júnior Coruja</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10329/0429.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10329/0429.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento do asfalto na RJ 117, no trecho de Araras, Vale das Videiras.</t>
   </si>
   <si>
     <t>10349</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10349/0448.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10349/0448.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco e recapeamento asfáltico em toda a extensão da Rua Augusto Ferreira da Silva, Vila Rica, Pedro do Rio.</t>
   </si>
   <si>
     <t>10355</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10355/0454.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10355/0454.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar a operação Tapa Buraco em toda a extensão da Ladeira João Ventura, Estrada da Saudade.</t>
   </si>
   <si>
     <t>10391</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10391/0490.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10391/0490.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco na rua Alcir Barbosa Carlos - bairro: Pedro do Rio - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>10413</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10413/0512.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10413/0512.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua São Paulo, localizado na Rio de Janeiro - Bairro Quitandinha - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>10414</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10414/0513.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10414/0513.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Rio de Janeiro, localizado no Bairro Quitandinha - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>10418</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10418/0517.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10418/0517.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos em toda extensão da Rua Ernesto Paixão, Valparaíso.</t>
   </si>
   <si>
     <t>10419</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10419/0518.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10419/0518.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Santa Catarina, localizado na Rio de janeiro - Bairro Quitandinha - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>10422</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10422/0521.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10422/0521.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE TAPA-BURACO NA RUA BATISTA DA COSTA, BAIRRO MOSELA, PETRÓPOLIS-RJ.</t>
   </si>
   <si>
     <t>10423</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10423/0522.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10423/0522.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos em toda extensão da Rua Rockfeller, Valparaiso.</t>
   </si>
   <si>
     <t>10424</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10424/0523.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10424/0523.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da rua Mato Grosso, localizada na Rio de Janeiro - Bairro Quitandinha - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>10452</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>Dudu</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10452/0551.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10452/0551.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco na parte asfaltada na Rua Professor João de Deus, localizada no bairro Quarteirão Brasileiro.</t>
   </si>
   <si>
     <t>10454</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10454/0553.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10454/0553.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco na Rua João Martins de Barros, localizada no bairro Quarteirão Brasileiro.</t>
   </si>
   <si>
     <t>10469</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10469/0568.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10469/0568.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Servidão Claudio da Silva Vieira, Caititu, bairro Correas.</t>
   </si>
   <si>
     <t>10470</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10470/0569.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10470/0569.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Orlando José da Silva, Morro da Cocada, em frente a padaria do Ricardinho, bairro Retiro.</t>
   </si>
   <si>
     <t>10471</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10471/0570.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10471/0570.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Balduino de Oliveira, bairro Alto da Serra.</t>
   </si>
   <si>
     <t>10472</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10472/0571.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10472/0571.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" no ponto final do Vicenzo Rivetti, bairro Carangola.</t>
   </si>
   <si>
     <t>10474</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10474/0573.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10474/0573.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Ladeira do Ventura, bairro Estrada da Saudade.</t>
   </si>
   <si>
     <t>10488</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>Domingos Protetor</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10488/0587.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10488/0587.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação da Rua Henrique Raffard, no bairro Bingen.</t>
   </si>
   <si>
     <t>10489</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10489/0588.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10489/0588.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação da Rua Galdino Pimentel, no bairro Bingen.</t>
   </si>
   <si>
     <t>10492</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10492/0591.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10492/0591.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação e colocação de meio-fio na Rua Elizabeth Justen, no bairro Duarte da Silveira.</t>
   </si>
   <si>
     <t>10496</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10496/0595.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10496/0595.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação da Servidão Vereador Flávio Bessa, no bairro Duarte da Silveira.</t>
   </si>
   <si>
     <t>10497</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10497/0596.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10497/0596.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação da Rua Pedro Stumpf Sobrinho, no bairro Centenário.</t>
   </si>
   <si>
     <t>10499</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10499/0598.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10499/0598.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação da Rua Dias de Oliveira, no bairro Bingen.</t>
   </si>
   <si>
     <t>10503</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10503/0602.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10503/0602.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação da Rua Antônio Noel, no bairro Duarte da Silveira.</t>
   </si>
   <si>
     <t>10505</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10505/0604.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10505/0604.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de construção de tapa-buracos na Rua Duarte da Silveira, no Bingen.</t>
   </si>
   <si>
     <t>10507</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10507/0606.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10507/0606.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação de todas as ruas da Comunidade Aldeia, BR 040 KM 79,5/RH, no bairro Contorno.</t>
   </si>
   <si>
     <t>10514</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10514/0613.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10514/0613.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação da Vila do Contorno - Campinho, no bairro Bingen.</t>
   </si>
   <si>
     <t>10517</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10517/0616.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10517/0616.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de instalação de tapa-buracos na Rua Padre Moreira, no bairro Valparaíso.</t>
   </si>
   <si>
     <t>10541</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10541/0640.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10541/0640.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar extensão de pavimentação em toda extensão da Rua Nelson Silva, bairro Carangola.</t>
   </si>
   <si>
     <t>10542</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10542/0641.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10542/0641.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar extensão de pavimentação em toda extensão da Servidão Margarida Piedade Rosa Medas, Rua Edmigidio de Souza Tavares, bairro Carangola.</t>
   </si>
   <si>
     <t>10551</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10551/0650.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10551/0650.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de tapa-buracos na Rua Santa Rita de Cássia, n.º 11, em frente à Igreja Santa Rita de Cássia, no bairro Castrioto.</t>
   </si>
   <si>
     <t>10553</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10553/0652.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10553/0652.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Rua Perminio Schimit até o ponto final do Bairro Vila Felipe, Bairro Alto da Serra.</t>
   </si>
   <si>
     <t>10555</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10555/0654.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10555/0654.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento em toda extensão da Estrada da Prata, Facão, Vargem do Coelho e Santa Rita, Bairro Vale das Videiras.</t>
   </si>
   <si>
     <t>10558</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10558/0657.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10558/0657.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de tapa-buracos em toda extensão da Rua Mário Gelli, no bairro Castrioto.</t>
   </si>
   <si>
     <t>10560</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10560/0659.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10560/0659.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar a operação tapa-buracos em toda a extensão da Estrada do Paraiso, Castelânea.</t>
   </si>
   <si>
     <t>10564</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10564/0663.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10564/0663.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Nair de Teffé, Bairro Quitandinha.</t>
   </si>
   <si>
     <t>10567</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10567/0666.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10567/0666.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de extensão da pavimentação na Servidão João Kronemberg, Rua Henrique Dias, nº 269, bairro Retiro.</t>
   </si>
   <si>
     <t>10571</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10571/0670.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10571/0670.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Luiz Rodrigues Tinoco, Estrada Vicenzo Rivetti, bairro Carangola.</t>
   </si>
   <si>
     <t>10572</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10572/0671.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10572/0671.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação da Rua Dr. Moacir Monteiro Netto, na Comunidade Vitória, no bairro João Xavier.</t>
   </si>
   <si>
     <t>10581</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10581/0680.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10581/0680.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da Servidão Filomena Reis dos Santos, Cidade Nova - Carangola.</t>
   </si>
   <si>
     <t>10584</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10584/0683.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10584/0683.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Servidão Maine Cordeiro, Bairro Cascatinha.</t>
   </si>
   <si>
     <t>10596</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10596/0695.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10596/0695.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação na Rua Luiz Rodrigues Tinoco, Vicenzo Rivetti, Bairro Carangola.</t>
   </si>
   <si>
     <t>10603</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10603/0702.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10603/0702.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação na Rua Ferreira Barcelos - Comunidade do Neylor, bairro Retiro.</t>
   </si>
   <si>
     <t>10611</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10611/0710.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10611/0710.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco em toda a extensão da estrada tôrres do Morin - bairro: Morin - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>10635</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10635/0734.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10635/0734.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos em toda extensão da Rua Doutor Henrique Castrioto, Bairro Castelanea.</t>
   </si>
   <si>
     <t>10636</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10636/0735.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10636/0735.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento de asfalto em toda a extensão da rua Ferreira Barcellos, bairro: Retiro - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>10639</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10639/0738.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10639/0738.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" por toda extensão da Rua Luiz Pelegrini, Bairro Estrada da Saudade - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>10643</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10643/0742.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10643/0742.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" por toda extensão da Travessa Cândido Borsato, Bairro Estrada da Saudade - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>10653</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10653/0752.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10653/0752.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco em toda a extensão da rua Armando Fráguas Nogueira - bairro: Valparaiso - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>10670</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10670/0769.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10670/0769.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" por toda extensão da Rua Valentim Osório da Silva, Bairro Estrada da Saudade - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>10673</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10673/0772.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10673/0772.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" por toda extensão da Rua Caminho da Ladeira, Bairro Estrada da Saudade - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>10688</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10688/0787.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10688/0787.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Luis Pelegrini, bairro Estrada da Saudade.</t>
   </si>
   <si>
     <t>10690</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10690/0789.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10690/0789.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua João Monteiro, bairro Estrada da Saudade.</t>
   </si>
   <si>
     <t>10694</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10694/0793.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10694/0793.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Henrique João da Cruz, bairro Boa Vista.</t>
   </si>
   <si>
     <t>10695</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10695/0794.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10695/0794.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Travessa Cândido Borsato, bairro Boa Vista.</t>
   </si>
   <si>
     <t>10697</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10697/0796.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10697/0796.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda a extensão da Rua Henrique Dias, Retiro.</t>
   </si>
   <si>
     <t>10705</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10705/0804.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10705/0804.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco na Estrada Rocinha, próximo ao número 446, Secretário.</t>
   </si>
   <si>
     <t>10714</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10714/0813.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10714/0813.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco e recapeamento asfáltico, em toda a extensão da Estrada Manoel Walter Bechtlufft, Corrêas.</t>
   </si>
   <si>
     <t>10717</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10717/0816.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10717/0816.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Dr. Henrique Castrioto, bairro São Sebastião - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>10719</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10719/0818.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10719/0818.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Hélion Póvoa, Quarteirão Ingelhein, bairro Bingen.</t>
   </si>
   <si>
     <t>10721</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10721/0820.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10721/0820.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reparo de pavimentação asfáltica na Rua Ferreira da Cunha, paralela a Rodovia Washington Luiz, BR 040, na altura da Casa do Alemão, bairro Quitandinha.</t>
   </si>
   <si>
     <t>10722</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10722/0821.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10722/0821.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Vassouras, Amazonas, bairro Quitandinha.</t>
   </si>
   <si>
     <t>10726</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10726/0825.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10726/0825.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Dr. Gabriel Junqueira, Amazonas, Bairro Quitandinha.</t>
   </si>
   <si>
     <t>10728</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10728/0827.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10728/0827.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" na Rua Vicenzo Rivetti, nº 326, bairro Carangola.</t>
   </si>
   <si>
     <t>10741</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10741/0840.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10741/0840.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Fagundes Varela, bairro Centro.</t>
   </si>
   <si>
     <t>10774</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10774/0873.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10774/0873.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recuperação viária através da pavimentação asfáltica em toda a extensão da Estrada Vargem Grande, Bairro Fazenda Inglesa - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>10776</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10776/0875.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10776/0875.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda a extensão da Servidão Domingos Jerônimo Sobrinho, Bairro Caxambú - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>10802</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10802/0901.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10802/0901.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Alto Tamancoldi, Bairro Alto da Serra - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>10829</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>Gil Magno</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10829/0928.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10829/0928.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos em toda extensão da Rua Cândida Neves Xavier em Itaipava.</t>
   </si>
   <si>
     <t>10832</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10832/0931.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10832/0931.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda extensão da Rua São Paulo, localizada no Bairro Quitandinha, Petrópolis-RJ.</t>
   </si>
   <si>
     <t>10833</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10833/0932.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10833/0932.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda extensão da Rua Cuba, bairro Quitandinha, Petrópolis-RJ.</t>
   </si>
   <si>
     <t>10845</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10845/0944.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10845/0944.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Nauziro dos Santos, Vale do Carangola, bairro Carangola.</t>
   </si>
   <si>
     <t>10846</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10846/0945.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10846/0945.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Condessa Barbosa, bairro Correas.</t>
   </si>
   <si>
     <t>10848</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10848/0947.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10848/0947.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa buraco, em toda extensão da Rua Barão do Triunfo, Bairro Campo do Serrano.</t>
   </si>
   <si>
     <t>10852</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10852/0951.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10852/0951.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Marcolino Simões Ferreira - Bairro: Bela Vista - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>10860</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10860/0959.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10860/0959.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recuperação viária da pavimentação asfáltica em toda extensão da Rua Armando Fráguas Nogueira (Comunidade do Gulf), Bairro Coronel Veiga - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>10863</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10863/0962.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10863/0962.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" por toda extensão da Rua Santa Rita de Cássia, Bairro Castrioto - Bingen - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>10866</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10866/0965.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10866/0965.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de serviços de tapa buraco e calceteiro em toda extensão da Rua Genny Gomes em Itaipava.</t>
   </si>
   <si>
     <t>10870</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10870/0969.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10870/0969.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua João Ramos, bairro Correas.</t>
   </si>
   <si>
     <t>10876</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10876/0975.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10876/0975.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção por toda pavimentação da Rua Roberto Moreira Guimarães, Loteamento Samambaia.</t>
   </si>
   <si>
     <t>10880</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10880/0979.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10880/0979.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção na pavimentação por toda extensão da Rua Comandante Marcolino de Souza, Itaipava.</t>
   </si>
   <si>
     <t>10882</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10882/0981.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10882/0981.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção na pavimentação na Rua Estrada da Saudade, nº 1760, no bairro Estrada da Saudade.</t>
   </si>
   <si>
     <t>10889</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10889/0988.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10889/0988.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos, em toda a extensão da Estrada Philuvio Cerqueira Rodrigues, Itaipava.</t>
   </si>
   <si>
     <t>10890</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10890/0989.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10890/0989.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Manutenção viária em toda a extensão da Rua Carvalho Junior, Corrêas.</t>
   </si>
   <si>
     <t>10893</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10893/0992.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10893/0992.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Manutenção Viária em toda a extensão na Rua Emídio Tavares, Carangola.</t>
   </si>
   <si>
     <t>10903</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10903/1002.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10903/1002.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Paulo Rudge - Bairro: Cascatinha - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>10905</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10905/1004.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10905/1004.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Francisco Framback - Bairro: Cascatinha - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>10909</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10909/1008.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10909/1008.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reparo e manutenção viária em toda extensão da Rua Sérgio Cardoso Quarteirão Ingelheim.</t>
   </si>
   <si>
     <t>10912</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10912/1011.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10912/1011.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recuperação asfáltica na Rua João de Farias, em frente ao nº 248, bairro Alcobacinha.</t>
   </si>
   <si>
     <t>10920</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10920/1019.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10920/1019.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Mato Grosso, bairro Quitandinha.</t>
   </si>
   <si>
     <t>10921</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10921/1020.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10921/1020.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Goiás, bairro Quitandinha.</t>
   </si>
   <si>
     <t>10929</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10929/1028.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10929/1028.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda extensão da rua Bartolomeu Pena e Silva - Itaipava.</t>
   </si>
   <si>
     <t>10988</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10988/1087.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10988/1087.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Mathias Hillen, bairro Pedras Brancas.</t>
   </si>
   <si>
     <t>10989</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10989/1088.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10989/1088.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Francisco Scali, bairro Quissamã.</t>
   </si>
   <si>
     <t>10991</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10991/1090.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10991/1090.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Avenida Amaral Peixoto, bairro Quitandinha.</t>
   </si>
   <si>
     <t>10995</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10995/1094.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10995/1094.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco na Hercilia Henriques Moret, em frente ao nº 1879 - bairro: Alto da Serra - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>10996</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10996/1095.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10996/1095.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco em toda a extensão da rua Francisco Patuléia - bairro: Provisória - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>11003</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11003/1102.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11003/1102.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de solicitar que seja realizado o recapeamento asfáltico em toda extensão da Rua Bartolomeu de Gusmão, bairro Centro.</t>
   </si>
   <si>
     <t>11010</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11010/1109.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11010/1109.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação, drenagem e asfaltamento em toda extensão do terminal de Corrêas.</t>
   </si>
   <si>
     <t>11025</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11025/1124.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11025/1124.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Alexandre Werneck, Modesto Guimarães, bairro Carangola.</t>
   </si>
   <si>
     <t>11026</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11026/1125.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11026/1125.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Estrada do Bonfim, bairro Corrêas.</t>
   </si>
   <si>
     <t>11029</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11029/1128.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11029/1128.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de extensão da pavimentação na Rua Friedrich Korsch, bairro Itamarati.</t>
   </si>
   <si>
     <t>11041</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11041/1140.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11041/1140.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar a operação chamada tapa-buracos em toda a extensão da Rua Rio de Janeiro, Quitandinha.</t>
   </si>
   <si>
     <t>11048</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11048/1147.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11048/1147.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Padre Moreira, caminho para o Trono de Fátima, bairro Valparaíso.</t>
   </si>
   <si>
     <t>11051</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11051/1150.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11051/1150.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco em toda a extensão da Rua Joaquim Gomensoro - bairro: Valparaiso - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>11052</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11052/1151.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11052/1151.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco em toda a extensão da Rua Frederico Kronemberger - Bairro: Mosela - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>11054</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11054/1153.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11054/1153.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco em toda a extensão da Rua Wilson Medeiros Vasconcellos - Bairro: Carangola - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>11055</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11055/1154.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11055/1154.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Capitão João Amâncio, localizado no Castelo São Manoel, Bairro Corrêas - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>11077</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11077/1176.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11077/1176.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em extensão da Rua Waldemar Ferreira da Silva, bairro Caxambu.</t>
   </si>
   <si>
     <t>11191</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11191/1290.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11191/1290.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda extensão da Alameda Nogueira Ville, Bairro Nogueira.</t>
   </si>
   <si>
     <t>11192</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11192/1291.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11192/1291.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda extensão da Avenida Castanheira, Bairro Nogueira.</t>
   </si>
   <si>
     <t>11194</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11194/1293.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11194/1293.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda extensão da Avenida Fortaleza, Bairro Nogueira.</t>
   </si>
   <si>
     <t>11195</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11195/1294.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11195/1294.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda extensão da Avenida Piabanha, Bairro Nogueira.</t>
   </si>
   <si>
     <t>11197</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11197/1296.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11197/1296.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda extensão do Caminho do Céu, Bairro Nogueira.</t>
   </si>
   <si>
     <t>11200</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11200/1299.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11200/1299.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda extensão da Estrada da Cascata, Bairro Nogueira.</t>
   </si>
   <si>
     <t>11202</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11202/1301.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11202/1301.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda extensão da Estrada das Bananeiras, Bairro Nogueira.</t>
   </si>
   <si>
     <t>11205</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11205/1304.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11205/1304.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda extensão da Estrada das Paineiras, Bairro Nogueira.</t>
   </si>
   <si>
     <t>11213</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11213/1312.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11213/1312.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda extensão da Estrada das Pedras Brancas, Bairro Nogueira.</t>
   </si>
   <si>
     <t>11257</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11257/1356.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11257/1356.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos em toda extensão da estrada dos Surundus, Bairro Nogueira.</t>
   </si>
   <si>
     <t>11262</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11262/1361.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11262/1361.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda extensão da Praça das Bananeiras, Bairro Nogueira.</t>
   </si>
   <si>
     <t>11265</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11265/1364.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11265/1364.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos na Praça dos Namorados, Bairro Nogueira.</t>
   </si>
   <si>
     <t>11268</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11268/1367.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11268/1367.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos na Rua Amapá, Bairro Nogueira.</t>
   </si>
   <si>
     <t>11273</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11273/1372.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11273/1372.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos na Rua Antônio Bandeira dos Santos, Bairro Nogueira.</t>
   </si>
   <si>
     <t>11276</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11276/1375.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11276/1375.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos na Rua Antônio Viana Pereira, Bairro Nogueira.</t>
   </si>
   <si>
     <t>11277</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11277/1376.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11277/1376.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos na Rua Aníbal Lidório Vieira, Bairro Nogueira.</t>
   </si>
   <si>
     <t>11313</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11313/1412.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11313/1412.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda a extensão da Rua Joaquin Agante Moço - Itaipava.</t>
   </si>
   <si>
     <t>11318</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11318/1417.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11318/1417.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico na Rua Alberto de Oliveira, localizada no bairro Mosela.</t>
   </si>
   <si>
     <t>11346</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11346/1445.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11346/1445.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de que proceder urgentemente com manutenção viária na Rua Honduras, Quitandinha.</t>
   </si>
   <si>
     <t>11390</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11390/1489.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11390/1489.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Estrada Ministro Salgado Filho, Vale do Cuiabá.</t>
   </si>
   <si>
     <t>11434</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11434/1533.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11434/1533.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de aplicação de camada asfáltica em toda extensão da Rua Professor Stroeller, Quarteirão Brasileiro.</t>
   </si>
   <si>
     <t>11487</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11487/1586.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11487/1586.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar a pavimentação asfáltica em toda extensão da Rua Emídio de Souza, Rio da Cidade, bairro Carangola.</t>
   </si>
   <si>
     <t>11490</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11490/1589.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11490/1589.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Salomão Viana, bairro Samambaia.</t>
   </si>
   <si>
     <t>11543</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11543/1642.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11543/1642.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de que proceder com a Operação Tapa Buracos em toda extensão da Rua 12 - Castelo São Manoel.</t>
   </si>
   <si>
     <t>11557</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11557/1656.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11557/1656.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Vila Manoel Corrêa, bairro Alto da Serra.</t>
   </si>
   <si>
     <t>11559</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11559/1658.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11559/1658.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Santos Dumont, bairro Centro.</t>
   </si>
   <si>
     <t>11582</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11582/1681.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11582/1681.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico na estrada Philúvio Cerqueira Rodrigues, ao lado do terminal rodoviário, bairro Itaipava, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>11584</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11584/1683.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11584/1683.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa buraco na extensão da Estrada Philuvio Cerqueira Rodrigues, Bairro Itaipava - Benfica, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>11593</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11593/1692.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11593/1692.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" por toda extensão da Rua Walter da Silva Canedo, Bairro Quitandinha - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>11595</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11595/1694.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11595/1694.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" por toda a extensão da Estrada Philuvio Cerqueira Rodrigues, próximo à igreja CEIFA, Bairro Itaipava- Benfica - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>11596</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11596/1695.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11596/1695.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" por toda extensão da Rua Ministro Salgado Filho, Bairro Itaipava - Vale do Cuiabá - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>11597</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11597/1696.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11597/1696.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" por toda extensão da Rua Ceará, Bairro Quitandinha - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>11627</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11627/1726.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11627/1726.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos na Rua Veridiano Félix, Estrada da Saudade, 1º Distrito.</t>
   </si>
   <si>
     <t>11691</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11691/1790.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11691/1790.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar a revitalização (tapar buracos) da Servidão Pedro José Stilpen, Rua Capitão Paladini, altura do nº 231, bairro São Sebastião.</t>
   </si>
   <si>
     <t>11718</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11718/1817.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11718/1817.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de que seja realizada a operação tapa buracos em toda extensão da Estrada do Ribeirão - Castelo São Manoel. Bairro Corrêas.</t>
   </si>
   <si>
     <t>11742</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11742/1841.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11742/1841.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a operação tapa buraco em toda a extensão da Estrada da Maria Cumprida - Secretário.</t>
   </si>
   <si>
     <t>11758</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11758/1857.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11758/1857.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar a revitalização da Rua Manoela Maia (tapa buracos), depois do nº 262, a direita, bairro Morin.</t>
   </si>
   <si>
     <t>11765</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11765/1864.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11765/1864.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico por toda extensão da Rua João Ésio Caldara, Nova Cascatinha.</t>
   </si>
   <si>
     <t>11870</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11870/1969.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11870/1969.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reparo e operação tapa buraco na cova da onça na estrada Domingos José Pereira numero 01 ate o numero 03 Pedro do Rio.</t>
   </si>
   <si>
     <t>11878</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11878/1977.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11878/1977.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa-buraco urgente na rua bela vista, em frente ao nº 125 - Bairro: Morin - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>11886</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>Ronaldo Ramos</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11886/1985.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11886/1985.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento em toda extensão da Estrada do Xingú, Bairro Nossa Senhora de Fátima, Posse.</t>
   </si>
   <si>
     <t>11889</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11889/1988.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11889/1988.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de complementação e recapeamento asfáltico na Rua José Orlando da Silva, São Luis, Bairro Retiro.</t>
   </si>
   <si>
     <t>11893</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11893/1992.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11893/1992.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de RECAPEAMENTO ASFÁLTICO NA RUA JUIZ CASTRO E SILVA, NO BAIRRO JARDIM SALVADOR, NO MUNICÍPIO DE PETRÓPOLIS - RJ, conforme menciona.</t>
   </si>
   <si>
     <t>11930</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11930/2029.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11930/2029.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco em toda extensão da Vila São Judas Tadeu, bairro Mosela.</t>
   </si>
   <si>
     <t>11944</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11944/2043.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11944/2043.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapar buracos existentes da Rua Dr Thouzet, no trecho compreendido entre os números 500 e 700, no bairro Quitandinha - Petrópolis - RJ.</t>
   </si>
   <si>
     <t>11945</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11945/2044.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11945/2044.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar tapa buracos na subida da Rua Doutor Thouzet com a Rua General Rondon, próximo ao número 550, no bairro Quitandinha - Petrópolis - RJ.</t>
   </si>
   <si>
     <t>11969</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11969/2068.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11969/2068.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar serviço de "tapa-buracos" por toda extensão da Rua Santa Rita de Cássia, no bairro Castrioto - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>11979</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11979/2078.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11979/2078.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar a revitalização (tapa buracos) em toda extensão da Rua João de Farias, bairro Alcobacinha.</t>
   </si>
   <si>
     <t>11980</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11980/2079.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11980/2079.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar a revitalização (tapa buracos) da Rua Fernandes Vieira, altura do nº 1273, bairro Retiro.</t>
   </si>
   <si>
     <t>11982</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11982/2081.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11982/2081.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar a revitalização (tapa buracos) na Estrada da Fazenda Inglesa, Alto da Derrubada, próximo ao nº 3255, bairro Fazenda Inglesa.</t>
   </si>
   <si>
     <t>11994</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11994/2093.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11994/2093.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa-buraco em toda extensão da Rua Amaral Peixoto, bairro Quitandinha.</t>
   </si>
   <si>
     <t>12010</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12010/2109.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12010/2109.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com aplicação de camada asfáltica em toda extensão da Rua Juiz de Fora, Nogueira.</t>
   </si>
   <si>
     <t>12032</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12032/2131.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12032/2131.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar a revitalização (tapa buracos) na Rua da Conquista, Vicenzo Rivetti, bairro Carangola.</t>
   </si>
   <si>
     <t>12033</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12033/2132.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12033/2132.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recuperação asfáltica em toda extensão da Rua João Farias, bairro Alcobacinha.</t>
   </si>
   <si>
     <t>12034</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12034/2133.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12034/2133.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o asfaltamento na Travessa Luiz Mendes Rodrigues, bairro Cascatinha.</t>
   </si>
   <si>
     <t>12040</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12040/2139.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12040/2139.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico na Rua Barbosa Lima Sobrinho, Pedro do Rio, 4º Distrito.</t>
   </si>
   <si>
     <t>12062</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12062/2161.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12062/2161.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Santa Rita de Cassia, bairro Castrioto.</t>
   </si>
   <si>
     <t>12098</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12098/2197.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12098/2197.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa-buracos" por toda extensão da Rua Ceará, no bairro Quitandinha - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>12155</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12155/2254.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12155/2254.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Aldo Tamancoldi, localizada no bairro Chácara Flora.</t>
   </si>
   <si>
     <t>12184</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12184/2283.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12184/2283.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recuperação viária através da pavimentação asfáltica em toda a extensão da Rua 28 de Abril, bairro Madame Machado, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>12185</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12185/2284.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12185/2284.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção viária com tapa buracos na Rua Ceará, bairro Quitandinha, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>12207</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12207/2306.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12207/2306.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em caráter de urgência em toda extensão da Rua Rodolpho Alberto Pires, Itamarati.</t>
   </si>
   <si>
     <t>12208</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12208/2307.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12208/2307.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico na Rua General Rondon, nº 1.160, Quitandinha, 1º Distrito.</t>
   </si>
   <si>
     <t>12214</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12214/2313.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12214/2313.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em caráter de urgência no final da Rua Dr. João Barcellos, Ponte de Ferro, Fazendinha.</t>
   </si>
   <si>
     <t>12233</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12233/2332.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12233/2332.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reparo e manutenção asfáltica em toda a extensão da Rua Colômbia - Quitandinha.</t>
   </si>
   <si>
     <t>12271</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12271/2370.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12271/2370.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento da rampa de acesso dentro da Escola Municipal Professora Maria Campos, localizada na Rua Buenos Aires, nº 108, Centro.</t>
   </si>
   <si>
     <t>12273</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12273/2372.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12273/2372.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação em toda extensão da Rua Chile, no Bairro Nogueira.</t>
   </si>
   <si>
     <t>12318</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12318/2417.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12318/2417.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a conclusão da aplicação da camada asfáltica na Rua Alberto de Oliveira, 94 ao 674 - Mosela.</t>
   </si>
   <si>
     <t>12321</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12321/2420.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12321/2420.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar asfaltamento em toda extensão da Estrada da Coita, no bairro Itaipava - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>12326</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12326/2425.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12326/2425.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico na Rua Machado Fagundes, nº 70, Estrada da Saudade.</t>
   </si>
   <si>
     <t>12336</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12336/2435.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12336/2435.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos na Rua Buenos Aires, nº 60, Centro, 1º Distrito.</t>
   </si>
   <si>
     <t>12350</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12350/2449.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12350/2449.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Álvaro Lopes de Castro, localizada no bairro Mosela.</t>
   </si>
   <si>
     <t>12365</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12365/2464.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12365/2464.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do recapeamento urgente da Rua da C, em frente Escola Municipalizada Santa Terezinha, no Conjunto Santa Edwirges, Vila Rica, 4º Distrito deste Município.</t>
   </si>
   <si>
     <t>12375</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12375/2474.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12375/2474.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do recapeamento urgente da Rua da A, em frente a Igreja Santa Edwiges, no Conjunto Santa Edwiges, Vila Rica, 4º Distrito deste Município.</t>
   </si>
   <si>
     <t>12378</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12378/2477.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12378/2477.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da Rua Caminho do Céu, Bairro nogueira.</t>
   </si>
   <si>
     <t>12380</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12380/2479.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12380/2479.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco na Rua Amaro José de S. Coutinho, próximo ao nº 1.000, Madame Machado, Itaipava, 3º distrito.</t>
   </si>
   <si>
     <t>12382</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12382/2481.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12382/2481.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco na Rua Dezenove, próximo ao nº 965, Madame Machado, Itaipava, 3º distrito.</t>
   </si>
   <si>
     <t>12394</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12394/2493.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12394/2493.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Bartolomeu Penna e Silva, Estrada de Teresópolis, Distrito de Itaipava.</t>
   </si>
   <si>
     <t>12406</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12406/2505.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12406/2505.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o asfaltamento em toda extensão da Rua Bolívia, bairro Nogueira.</t>
   </si>
   <si>
     <t>12414</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12414/2513.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12414/2513.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Avenida Primeira, altura do KM 65 - BR 040 - Vila do Sossego, Bonsucesso, bairro Itaipava.</t>
   </si>
   <si>
     <t>12418</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12418/2517.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12418/2517.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" na Rua Manoel Torres, do nº 104 ao nº 404, bairro Bingen.</t>
   </si>
   <si>
     <t>12422</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12422/2521.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12422/2521.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar a pavimentação em toda extensão da Estrada do Xingu, S/Nº - Brejal, depois do Campo do Juriti, 5º Distrito, Posse.</t>
   </si>
   <si>
     <t>12442</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12442/2541.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12442/2541.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recuperação da pavimentação, localizado na Estrada Mineira, nº 1410 e 1507, próximo à subida do Bairro da Glória, Corrêas.</t>
   </si>
   <si>
     <t>12450</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12450/2549.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12450/2549.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ASFALTAMENTO EM TODA EXTENSÃO DA SERVIDÃO VEREADOR ARNALDO DE AZEVEDO LOCALIZADA NA RUA TERESA BAIRRO ALTO DA SERRA.</t>
   </si>
   <si>
     <t>12457</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12457/2556.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12457/2556.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Emídio Tavares, bairro Carangola.</t>
   </si>
   <si>
     <t>12458</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12458/2557.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12458/2557.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Gaspar Gonçalves, bairro Quarteirão Brasileiro.</t>
   </si>
   <si>
     <t>12501</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12501/2600.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12501/2600.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a operação tapa buracos na Rua Colômbia próximo ao número 800, Quitandinha.</t>
   </si>
   <si>
     <t>12505</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12505/2604.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12505/2604.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a operação tapa buracos em toda extensão da Rua Luiz Pelegrini, S/N - Estrada da Saudade (Ao lado da Fábrica do Saber).</t>
   </si>
   <si>
     <t>12516</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12516/2615.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12516/2615.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento por toda extensão da Rua Alcebíades Barbosa, Samambaia.</t>
   </si>
   <si>
     <t>12524</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12524/2623.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12524/2623.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de recapeamento de toda extensão da Rua A, no Conjunto Santa Edwiges, Vila Rica, 4º Distrito de Petrópolis.</t>
   </si>
   <si>
     <t>12525</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12525/2624.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12525/2624.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento em toda extensão da rua vigário corrêa, subida do hospital alcides carneiro, corrêas, 2º distrito.</t>
   </si>
   <si>
     <t>12545</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12545/2644.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12545/2644.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com nivelamento de asfalto e "tapa-buraco", na Rua Boa Vista, ponto final do ônibus (coletivo grande), perto da padaria, no bairro Cascatinha - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>12565</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12565/2664.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12565/2664.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade em caráter de urgência do serviço de asfaltamento na Servidão Manoel Kapps, nº 1011, Quarteirão Ingelheim, Bingen.</t>
   </si>
   <si>
     <t>12567</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12567/2666.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12567/2666.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de com caráter de urgência o serviço de asfaltamento por toda extensão da Rua Ananias de Morais, Estrada Mineira.</t>
   </si>
   <si>
     <t>12612</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12612/2711.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12612/2711.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a operação tapa buraco na Rua Ingelheim, 375 - Bingen.</t>
   </si>
   <si>
     <t>12618</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12618/2717.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12618/2717.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a operação tapa buraco em toda extensão da Rua Professor Stroeller Quarteirão Brasileiro.</t>
   </si>
   <si>
     <t>12619</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12619/2718.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12619/2718.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a operação tapa buraco em toda extensão da Rua Professor João de Deus, Quarteirão Brasileiro.</t>
   </si>
   <si>
     <t>12628</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12628/2727.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12628/2727.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a operação tapa buracos em toda a extensão da Rua Amaral Peixoto - Quitandinha.</t>
   </si>
   <si>
     <t>12673</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12673/2772.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12673/2772.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" na Rua Duarte da Silveira, nº 1257 - Servidão Joaquim Silvio Noel, bairro Bingen.</t>
   </si>
   <si>
     <t>12688</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12688/2787.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12688/2787.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Professor Stroeller, bairro Quarteirão Brasileiro.</t>
   </si>
   <si>
     <t>12690</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12690/2789.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12690/2789.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" na Rua Antônio Loche Martins - Subida do Vicenzo Rivetti, Bairro Carangola.</t>
   </si>
   <si>
     <t>12713</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12713/2812.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12713/2812.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento na Rua Boa Vista, nº 535, Cascatinha.</t>
   </si>
   <si>
     <t>12717</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12717/2816.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12717/2816.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com aplicação de camada asfáltica em toda extensão da Rua Engenheiro José Lima Filho - Duarte da Silveira</t>
   </si>
   <si>
     <t>12719</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12719/2818.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12719/2818.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a manutenção viária na Rua Lopes Trovão,199 - Alto da Serra.</t>
   </si>
   <si>
     <t>12728</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12728/2827.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12728/2827.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da operação tapa buraco na Rua Vereador Sebastião de Mello (sobrado) em frente ao bar do urso - Bairro Cascatinha.</t>
   </si>
   <si>
     <t>12734</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12734/2833.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12734/2833.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda a extensão da Rua Jorge Lemgruber, Bairro Mauá.</t>
   </si>
   <si>
     <t>12767</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12767/2866.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12767/2866.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda a extensão da Rua Henrique Dias, Retiro.</t>
   </si>
   <si>
     <t>12805</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12805/2904.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12805/2904.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado tapa buracos na Rua Vereador Sebastião de Melo, em frente ao nº 11, Bairro Cascatinha.</t>
   </si>
   <si>
     <t>12857</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12857/2956.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12857/2956.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com aplicação de camada asfáltica no Terminal Rodoviário de Corrêas.</t>
   </si>
   <si>
     <t>12865</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12865/2964.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12865/2964.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda extensão da Rua Veridiano Fêlix, Bairro Estrada da Saudade.</t>
   </si>
   <si>
     <t>12875</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12875/2974.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12875/2974.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco em toda extensão da Rua Carvalho Junior, localizada no bairro Corrêas.</t>
   </si>
   <si>
     <t>12891</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12891/2990.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12891/2990.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da realização do tapa buraco na Rua Santa Rita de Cássia, em frente ao nº219, Bairro Castrioto.</t>
   </si>
   <si>
     <t>12978</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12978/3077.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12978/3077.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos próximo ao número 1562, Estrada Mineira, Corrêas.</t>
   </si>
   <si>
     <t>12996</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12996/3095.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12996/3095.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação em asfalto na ladeira guilherme wilbert, em toda sua extensão, pedras brancas, mosela, 1º distrito.</t>
   </si>
   <si>
     <t>13022</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13022/3121.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13022/3121.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar a pavimentação em toda extensão da Rua Bolívia, bairro Nogueira.</t>
   </si>
   <si>
     <t>13024</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13024/3123.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13024/3123.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar a Cobertura Asfáltica para recuperar a via onde foi feito reparo na rede, Rua Boa Vista, em frente ao nº 522 (ponto final do ônibus), bairro Boa Vista.</t>
   </si>
   <si>
     <t>13042</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13042/3141.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13042/3141.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de manutenção viária na rua Raimundo Nonato Bruno de Lima, local de acesso a nova UBS - Unidade Básica de Saúde, do bairro da Glória.</t>
   </si>
   <si>
     <t>13048</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13048/3147.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13048/3147.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o asfaltamento em toda extensão da Rua Caititu, bairro Corrêas.</t>
   </si>
   <si>
     <t>13056</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13056/3155.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13056/3155.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos na rua miguel arcanjo pereira ramos, em toda a sua extensão, rio da cidade, araras,2 º distrito.</t>
   </si>
   <si>
     <t>13085</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13085/3184.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13085/3184.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco em toda extensão da Rua Edson Carlos de Souza, bairro Alcobacinha.</t>
   </si>
   <si>
     <t>13096</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13096/3195.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13096/3195.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa buracos com (URGENCIA) na rua Raul Veiga, próximo ao Nº 416 (Dr. Thouzet) bairro: Quitandinha - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>13113</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13113/3212.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13113/3212.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROCEDER A PAVIMENTAÇÃO ASFÁLTICA DA RUA ÂNGELO JOÃO BRAND, BAIRRO QUARTEIRÃO ITALIANO.</t>
   </si>
   <si>
     <t>13114</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13114/3213.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13114/3213.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROCEDER A PAVIMENTAÇÃO ASFÁLTICA DA RUA DAS AZALÉIAS, BAIRRO QUARTEIRÃO ITALIANO.</t>
   </si>
   <si>
     <t>13117</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13117/3216.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13117/3216.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROCEDER A PAVIMENTAÇÃO ASFÁLTICA DA ESTRADA DA INDEPENDÊNCIA, NO TRECHO DO Nº 1679 ATÉ O Nº 2500, BAIRRO QUARTEIRÃO ITALIANO.</t>
   </si>
   <si>
     <t>13149</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13149/3248.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13149/3248.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar pavimentação asfáltica em toda extensão da Servidão Emílio Vieira Cristo, bairro Cascatinha.</t>
   </si>
   <si>
     <t>13159</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13159/3258.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13159/3258.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da rua sebastião pinho - bairro: retiro, vale dos esquilos, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>13166</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13166/3265.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13166/3265.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco na Servidão Celita de Oliveira Amaral, próx. ao nº 1.300, Itaipava, 3º Distrito.</t>
   </si>
   <si>
     <t>13169</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13169/3268.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13169/3268.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento na Rua José do Patrocínio bairro Cremerie.</t>
   </si>
   <si>
     <t>13179</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13179/3278.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13179/3278.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda extensão da Servidão Arlindo Noel, no bairro Duarte da Silveira - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>13181</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13181/3280.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13181/3280.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda extensão da Rua Misael Ismael Przewodowski, no bairro de Araras - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>13308</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13308/3407.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13308/3407.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos na Estrada Guilhermino Martinho, em toda a sua extensão, Pedro do Rio, 4º Distrito.</t>
   </si>
   <si>
     <t>13310</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13310/3409.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13310/3409.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico, em toda a extensão da Rua Veridiano Félix, Estrada da Saudade.</t>
   </si>
   <si>
     <t>13364</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13364/3463.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13364/3463.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Vila Luís Carlos Soares, bairro Morin.</t>
   </si>
   <si>
     <t>13384</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13384/3483.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13384/3483.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" na Estrada Silveira da Motta, KM 1,5 - Córrego Grande - ao lado da Fábrica de Telas São Jorge, Posse.</t>
   </si>
   <si>
     <t>13406</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13406/3505.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13406/3505.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico por toda extensão da Vila Operária, localizado na Praça Santana e São Joaquim, nº 43, Cascatinha.</t>
   </si>
   <si>
     <t>13417</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13417/3516.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13417/3516.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico por toda extensão da via, localizado na Servidão Emílio Vieira Cristo, nº 54, Estrada da Saudade.</t>
   </si>
   <si>
     <t>13419</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13419/3518.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13419/3518.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico e a operação tapa buraco em toda extensão da Rua Max Manoel Molter, Quarteirão Brasileiro.</t>
   </si>
   <si>
     <t>13423</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13423/3522.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13423/3522.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda extensão da Travessa Jacob Justen, no bairro Bingen - Petrópolis RJ.</t>
   </si>
   <si>
     <t>13451</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13451/3550.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13451/3550.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco em toda a extensão da rua olavo bilac, bairro: castelânea - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>13455</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13455/3554.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13455/3554.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Rua Nossa Senhora do Loredo, bairro Mosela.</t>
   </si>
   <si>
     <t>13456</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13456/3555.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13456/3555.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico e tapa buraco em toda extensão da Rua João de Deus, Quarteirão Brasileiro</t>
   </si>
   <si>
     <t>13483</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13483/3582.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13483/3582.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da Estrada Mineira, Ponte Branca, Bairro Corrêas.</t>
   </si>
   <si>
     <t>13484</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13484/3583.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13484/3583.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da Estrada Luiz Gomes da Silva, Corrêas.</t>
   </si>
   <si>
     <t>13485</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13485/3584.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13485/3584.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da Rua Rio de Janeiro, localizado no Bairro Quitandinha.</t>
   </si>
   <si>
     <t>13486</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13486/3585.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13486/3585.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da Rua Santa Catarina, localizado no bairro Quitandinha.</t>
   </si>
   <si>
     <t>13487</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13487/3586.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13487/3586.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Minas Gerais, localizado no Bairro Quitandinha.</t>
   </si>
   <si>
     <t>13488</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13488/3587.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13488/3587.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da Rua Mato Grosso, localizado no Bairro Quitandinha.</t>
   </si>
   <si>
     <t>13494</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13494/3593.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13494/3593.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" na Rua Washington Luiz, próximo ao nº 1207 - em frente ao ponto de ônibus (sentido bairro), bairro Centro.</t>
   </si>
   <si>
     <t>13497</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13497/3596.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13497/3596.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar a pavimentação na Rua José Mayworm, em frente ao nº 190, bairro Quarteirão Brasileiro.</t>
   </si>
   <si>
     <t>13517</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13517/3616.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13517/3616.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Travessa um, Conjunto Habitacional Vila Rica, Pedro do Rio.</t>
   </si>
   <si>
     <t>13544</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13544/3643.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13544/3643.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda extensão da Rua Henrique João da Cruz, na Estrada da Saudade, bairro Cascatinha - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>13563</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13563/3662.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13563/3662.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a operação tapa buraco em toda a extensão da Rua Doutor Dermeval de Miranda, Saldanha Marinho.</t>
   </si>
   <si>
     <t>13588</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13588/3687.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13588/3687.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de tapa-buracos na Ladeira Nossa Senhora do Loretto (em toda sua extensão), na subida da Rua Batista da Costa, no bairro Mosela.</t>
   </si>
   <si>
     <t>13590</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13590/3689.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13590/3689.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" na Estrada Vicenzo Rivetti, altura do nº 300 - em frente a Padaria Vitória, bairro Carangola.</t>
   </si>
   <si>
     <t>13595</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13595/3694.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13595/3694.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de conserto de corrimão e tapa-buracos na Rua Jorge Land, próximo ao n.º 82, perto da Igreja Wesleyana, no bairro Floresta.</t>
   </si>
   <si>
     <t>13623</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13623/3722.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13623/3722.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda a extensão da rua Manoel de Moraes, Olária, Correas - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>13645</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13645/3744.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13645/3744.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de tapa-buracos em toda extensão da Ladeira Nossa Senhora das Graças, que fica em frente ao supermercado Armazém do Grão, no bairro Mosela.</t>
   </si>
   <si>
     <t>13648</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13648/3747.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13648/3747.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua dos Azulões, bairro Araras.</t>
   </si>
   <si>
     <t>13726</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13726/3825.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13726/3825.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de asfaltamento de via pública, na Servidão Maria da Cruz Bernardo, do n.º 12 até o n.º 08, no bairro Mosela.</t>
   </si>
   <si>
     <t>13797</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13797/3896.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13797/3896.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação em toda extensão da Rua Nair de Teffé, bairro Quitandinha.</t>
   </si>
   <si>
     <t>13833</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13833/3932.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13833/3932.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" na Rua Teresa, em frente ao nº 557, bairro Alto da Serra.</t>
   </si>
   <si>
     <t>13854</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13854/3953.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13854/3953.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de tapa-buracos, na Rua Eduardo Troyack, do n.º 20 até o n.º 240, bairro Capela.</t>
   </si>
   <si>
     <t>13855</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13855/3954.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13855/3954.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação e a melhoria da iluminação da Rua Avenida dos Ipês, localizada na Estrada Do Ribeirão Grande, em Itaipava.</t>
   </si>
   <si>
     <t>13857</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13857/3956.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13857/3956.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de tapa-buracos, na Rua Galdino Pimentel, do n.º 280 ao n.º 403, bairro Capela.</t>
   </si>
   <si>
     <t>13860</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13860/3959.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13860/3959.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de tapa-buracos na Rua Luís Winter, S/N, depois da Fábrica Celma, embaixo do viaduto, no bairro Duarte da Silveira.</t>
   </si>
   <si>
     <t>13864</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13864/3963.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13864/3963.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento de via pública, em toda extensão da Rua Engenheiro José Lima Filho, Moinho Preto, Mosela.</t>
   </si>
   <si>
     <t>13865</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13865/3964.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13865/3964.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de tapa-buraco, em toda extensão da Rua Mathias Hillen, Pedras Brancas, bairro Mosela.</t>
   </si>
   <si>
     <t>13886</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13886/3985.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13886/3985.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar a recuperação asfáltica em toda extensão da Rua Professor João de Deus, bairro Quarteirão Brasileiro.</t>
   </si>
   <si>
     <t>13887</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13887/3986.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13887/3986.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Max Manoel Molter, bairro Quarteirão.</t>
   </si>
   <si>
     <t>13888</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13888/3987.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13888/3987.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos na Rua Joaquim Agante Moço, em toda a sua extensão, em Itaipava, 3º Distrito.</t>
   </si>
   <si>
     <t>13970</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13970/4069.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13970/4069.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de que seja realizada a pavimentação asfáltica em toda extensão da Rua Itália, bairro Vila Militar.</t>
   </si>
   <si>
     <t>13971</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13971/4070.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13971/4070.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de que seja realizada a pavimentação asfáltica em toda extensão da Rua Alberto Martins, bairro Floresta.</t>
   </si>
   <si>
     <t>13973</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13973/4072.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13973/4072.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de que seja realizada operação tapa buracos em toda extensão da Rua Francisco Raposo Resende, bairro Retiro.</t>
   </si>
   <si>
     <t>13974</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13974/4073.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13974/4073.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de que seja realizada operação tapa buracos em toda extensão da Rua Vereador Vicente Siqueira Barreto, n°8 - 98, Morro da Cocada, bairro Retiro.</t>
   </si>
   <si>
     <t>13978</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13978/4077.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13978/4077.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de que seja realizada operação tapa buraco em toda extensão do Caminho da Pedreira, bairro Quitandinha.</t>
   </si>
   <si>
     <t>13979</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13979/4078.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13979/4078.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de que seja realizada a pavimentação asfáltica em toda extensão da Rua Henrique Paixão, bairro Floresta.</t>
   </si>
   <si>
     <t>14040</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14040/4139.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14040/4139.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar a pavimentação em toda extensão da Rua São Paulo, bairro Quitandinha.</t>
   </si>
   <si>
     <t>14065</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14065/4164.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14065/4164.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação de parte da via situada na Rodovia BR 040, KM 81/5, Colégio Leonardo Boffi, bairro Contorno.</t>
   </si>
   <si>
     <t>14069</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14069/4168.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14069/4168.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de tapa-buracos situado na Rua Pedro Vogel, n.º 850, bairro Duarte da Silveira.</t>
   </si>
   <si>
     <t>14112</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14112/4211.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14112/4211.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos na Rua Sebastião Marcial, em toda a sua extensão, em Itaipava, 3º Distrito.</t>
   </si>
   <si>
     <t>14125</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14125/4224.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14125/4224.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento por toda extensão da Vila Carolina, Cascatinha.</t>
   </si>
   <si>
     <t>14126</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14126/4225.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14126/4225.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento por toda extensão da Rua Fortunato Baiteli, Cascatinha.</t>
   </si>
   <si>
     <t>14140</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14140/4239.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14140/4239.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento por toda extensão da Servidão Manoel Carvalho da SIlva, Vale dos Esquilos.</t>
   </si>
   <si>
     <t>14166</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14166/4265.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14166/4265.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da realização de tapa-buracos, situados na Rua Padre Godofredo Mafra, nº 350, bairro: Castrioto.</t>
   </si>
   <si>
     <t>14197</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14197/4296.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14197/4296.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a Operação Tapa Buracos em toda a extensão da Rua Venezuela - Quitandinha.</t>
   </si>
   <si>
     <t>14223</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14223/4322.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14223/4322.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" no final da Rua Padre Godofredo Mafra e início da Rua Wenceslau Vieira Dias, bairro Castrioto.</t>
   </si>
   <si>
     <t>14232</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14232/4331.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14232/4331.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda extensão da Rua Ana Rosa do Carmo, Madame machado, Itaipava - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>14255</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14255/4354.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14255/4354.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda extensão da Rua Tancredo Neves, bairro São Sebastião.</t>
   </si>
   <si>
     <t>14265</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14265/4364.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14265/4364.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da realização de recapeamento e tapa-buraco em via pública em via pública, situados na Ladeira Eliza Reuther da Silva, Alberto de Oliveira, do nº 16 até o nº 270, bairro: Mosela</t>
   </si>
   <si>
     <t>14268</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14268/4367.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14268/4367.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da realização de tapa-buracos na Rua Jacob Justen, do nº 20 ao nº 280, bairro: Capela.</t>
   </si>
   <si>
     <t>14277</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14277/4376.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14277/4376.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda extensão da Vila José Mundstein, bairro Bingen, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>14286</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14286/4385.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14286/4385.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da operação tapa buraco e o asfaltamento com urgência em toda extensão da Rua Ferreira Barcelos, Neylor, Retiro.</t>
   </si>
   <si>
     <t>14320</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14320/4419.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14320/4419.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda extensão da Rua Sargento Boening, bairro Castelânea.</t>
   </si>
   <si>
     <t>14321</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14321/4420.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14321/4420.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento na Rua Sargento Fontes, no bairro Castelânea.</t>
   </si>
   <si>
     <t>14332</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14332/4431.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14332/4431.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa buraco em toda extensão da Rua Stefania Maria Goettnauer, Bairro: Castelânea - Petrópolis - RJ.</t>
   </si>
   <si>
     <t>14337</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14337/4436.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14337/4436.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico por toda extensão da Servidão Manoel da Silva Moura, Estrada Mineira.</t>
   </si>
   <si>
     <t>14339</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14339/4438.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14339/4438.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação asfáltica em toda extensão da Ladeira Brigadeiro Godinho, bairro Mosela.</t>
   </si>
   <si>
     <t>14340</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14340/4439.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14340/4439.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação asfáltica na Rua Dr. Thouzet, nº 820 - ao redor da igreja Bom Jesus e a Escola Paroquial Bom Jesus, bairro Quitandinha.</t>
   </si>
   <si>
     <t>14341</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14341/4440.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14341/4440.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação asfáltica em toda extensão da Rua Alice Hervê - em frente a GE Celma, bairro Bingen.</t>
   </si>
   <si>
     <t>14346</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14346/4445.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14346/4445.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a manutenção viária, localizado na Estrada Samambaia Nº825, Bairro: Corrêas - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>14353</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14353/4452.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14353/4452.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa- buraco em toda extensão da Rua Virgílio Sá Pereira, bairro Quarteirão Brasileiro.</t>
   </si>
   <si>
     <t>14376</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14376/4475.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14376/4475.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar a pavimentação asfáltica em toda extensão da Rua Bernardino Vieira - Servidão Manoel Farroco, bairro Caxambu.</t>
   </si>
   <si>
     <t>14377</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14377/4476.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14377/4476.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar a pavimentação asfáltica em toda extensão da Rua Francisco Framback, bairro Cascatinha.</t>
   </si>
   <si>
     <t>14378</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14378/4477.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14378/4477.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda extensão da Rua Comandante Marcolino de Souza, próximo ao Saison SPA, no bairro Itaipava - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>14380</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14380/4479.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14380/4479.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar a pavimentação asfáltica em toda extensão da Rua Conde D'eu, em frente ao nº 215, bairro Castelânea.</t>
   </si>
   <si>
     <t>14387</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14387/4486.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14387/4486.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar a pavimentação asfáltica em toda extensão da Rua Manoel Torres, bairro Bingen.</t>
   </si>
   <si>
     <t>14388</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14388/4487.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14388/4487.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar a pavimentação asfáltica em toda extensão da Rua Coronel Duarte da Silveira, bairro Bingen.</t>
   </si>
   <si>
     <t>14395</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14395/4494.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14395/4494.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da operação tapa buraco e o asfaltamento em toda extensão da Rua Trezentos, Vale do Boa Esperança.</t>
   </si>
   <si>
     <t>14412</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14412/4511.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14412/4511.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de colocação de raspa de asfalto em toda extensão da Rua A, Pedro do Rio, Barra Mansa - Petrópolis/RJ.Ref.: Spa Serra Morena nº 161.</t>
   </si>
   <si>
     <t>14455</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14455/4554.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14455/4554.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da realização de ASFALTAMENTO TOTAL DA VIA PÚBLICA. Vila Pedro Lischt, esquina com a Rua da Mosela, à partir do nº 1.417, em toda sua extensão, bairro: Mosela.</t>
   </si>
   <si>
     <t>14458</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14458/4557.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14458/4557.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da realização de TAPA - BURACO E ASFALTAMENTO TOTAL DA VIA PÚBLICA, na Servidão Dimas de Moraes e Castro, Moinho Preto, bairro: Mosela.</t>
   </si>
   <si>
     <t>14465</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14465/4564.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14465/4564.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico (urgente) da rua viúva lima nº 255 A - bairro - Itamarati - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>14622</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14622/4721.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14622/4721.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco na subida para o cemitério de itaipava, localizado na estrada união e indústria nº 14.490, itaipava , 3º distrito.</t>
   </si>
   <si>
     <t>14722</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14722/4821.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14722/4821.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco na Rua Felipe Camarão 310, Comunidade do Neylor - Retiro.</t>
   </si>
   <si>
     <t>14740</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14740/4839.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14740/4839.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa buracos em toda extensão da Rua Wenceslau Vieira Dias, Bairro Castrioto.</t>
   </si>
   <si>
     <t>14748</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14748/4847.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14748/4847.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar a pavimentação asfáltica em toda extensão da Rua Madre Francisca Pia - Campo do Serrano, bairro Mosela.</t>
   </si>
   <si>
     <t>14788</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14788/4887.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14788/4887.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco em toda a extensão da Rua Orlando José da Silva - Bairro : Retiro - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>14790</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14790/4889.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14790/4889.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco em toda a extensão da Rua Mosela - Bairro: Mosela - Petrópolis /RJ.</t>
   </si>
   <si>
     <t>14802</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14802/4901.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14802/4901.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" na Rua Silva Jardim, altura do nº 395, bairro Centro.</t>
   </si>
   <si>
     <t>14817</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
     <t>Léo França</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14817/4916.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14817/4916.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento da Servidão Agostinho Bernardo, Cidade Nova, Carangola.</t>
   </si>
   <si>
     <t>14819</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14819/4918.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14819/4918.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da operação Tapa Buraco na rua Dr. Lipold, Cidade Nova, Carangola.</t>
   </si>
   <si>
     <t>14823</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14823/4922.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14823/4922.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento por toda extensão da Rua Renato Petrocche, Vicenzo Rivetti.</t>
   </si>
   <si>
     <t>14870</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14870/4969.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14870/4969.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda extensão da Rua Geraldo Pergentino de Oliveira, bairro Itaipava - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>14879</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14879/4978.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14879/4978.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento e asfaltamento em toda extensão da Rua Waldemar F. Martins - Bairro : Madame Machado - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>14888</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14888/4987.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14888/4987.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de reparos e operação tapa-buracos em toda a extensão da Rua Bolívia, Nogueira, Petrópolis - RJ, CEP: 25730-140.</t>
   </si>
   <si>
     <t>14892</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14892/4991.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14892/4991.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com operação tapa buraco e revitalização da via em toda extensão da Travessa Álvaro Varanda, Rua Casemiro de Abreu, Centro - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>14903</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14903/5002.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14903/5002.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da realização de reparos e também da operação tapa-buracos em toda a extensão da Servidão Ângela da Cunha Costa, Siméria, Petrópolis - RJ.</t>
   </si>
   <si>
     <t>14927</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14927/5026.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14927/5026.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Asfaltamento da Rua Floresta a partir do nº 712, Sentido Provisória - Floresta - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>14947</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14947/5046.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14947/5046.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco em toda a extensão da Estrada do Paraíso, Saldanha Marinho - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>14959</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14959/5058.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14959/5058.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar a pavimentação asfáltica em toda extensão da Rua Zenóbio Possato, bairro Chácara Flora.</t>
   </si>
   <si>
     <t>14994</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14994/5093.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14994/5093.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de reparo na pavimentação da Rua General Rondon, nº 439, (Rua da Feira), Quitandinha.</t>
   </si>
   <si>
     <t>15001</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15001/5100.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15001/5100.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em toda extensão na Rua Martins Rosa. número 02, Vista Alegre, Bairro Araras.</t>
   </si>
   <si>
     <t>15023</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15023/5122.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15023/5122.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Servidão Claudio da Silva Vieira na Estrada Nossa Senhora do Sion, bairro Carangola.</t>
   </si>
   <si>
     <t>15033</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15033/5132.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15033/5132.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" na Rua Teresa, em frente ao nº 81 (Loja Casa Verde), bairro Centro.</t>
   </si>
   <si>
     <t>15036</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15036/5135.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15036/5135.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" no final da Rua Nossa Senhora Aparecida, bairro Mosela.</t>
   </si>
   <si>
     <t>15044</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15044/5143.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15044/5143.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco e o asfaltamento em toda extensão na Estrada do Palmital, Águas Lindas, Nogueira.</t>
   </si>
   <si>
     <t>15068</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15068/5167.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15068/5167.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco e o asfaltamento com urgência na Rua principal do Atílio Marotti.</t>
   </si>
   <si>
     <t>15070</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15070/5169.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15070/5169.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de conserto de via, e tapa-buraco, localizado na Estrada Nossa Senhora da Glória nº 188 - Corrêas, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>15082</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15082/5181.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15082/5181.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos em toda extensão da Servidão Agostinho Bernardo, Carangola.</t>
   </si>
   <si>
     <t>15121</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15121/5220.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15121/5220.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de finalização da pavimentação asfáltica da via e realização de drenagem em toda extensão da Comunidade Quilombola da Tapera, no Vale da Boa Esperança, Itaipava - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>15139</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15139/5238.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15139/5238.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa-buracos na Rua Coronel Duarte da Silveira, Servidão Joaquim Silvio Noel, do n.º 20 ao 100. Bairro Duarte da Silveira.</t>
   </si>
   <si>
     <t>15164</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15164/5263.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15164/5263.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa buracos. Rua Bingen, n.º 1.345. Bairro Bingen.</t>
   </si>
   <si>
     <t>15168</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15168/5267.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15168/5267.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa-buracos na Rua Pedro Stumpf, do nº20 ao 300. Bairro Centenário.</t>
   </si>
   <si>
     <t>15170</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15170/5269.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15170/5269.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento total da via pública. Comunidade São Francisco de Assis, Moinho Preto, a partir do nº 90, em toda extensão. Bairro Mosela.</t>
   </si>
   <si>
     <t>15201</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15201/5300.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15201/5300.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "Tapa Buraco" na Servidão Arlindo Noel - Rua Duarte da Silveira Nº 1257, Bairro Bingen.</t>
   </si>
   <si>
     <t>15204</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15204/5303.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15204/5303.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar a Pavimentação Asfáltica no "Manobrador de Veículos" na Rua Edson Carlos de Souza, Próximo ao Nº 23, Bairro Alcobacinha.</t>
   </si>
   <si>
     <t>15205</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15205/5304.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15205/5304.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar a Pavimentação Asfáltica no "Manobrador de Veículos" na Rua Augusto Igreja Martins, Próximo ao lote nº 20, Bairro Alcobacinha.</t>
   </si>
   <si>
     <t>15206</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15206/5305.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15206/5305.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "Tapa Buraco" em toda extensão da Rua São Sebastião, bairro São Sebastião.</t>
   </si>
   <si>
     <t>15210</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15210/5309.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15210/5309.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "Tapa Buraco" na Estrada Silveira da Mota, KM 1,5 - Rua Oswaldo Coelho Diniz - Córrego Grande (ao lado da Fábrica de Telas São Jorge), Posse.</t>
   </si>
   <si>
     <t>15252</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15252/5351.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15252/5351.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de conserto de tapa-buracos. Rua Luiz Winter, nº500. Comunidade São João Batista. Bairro Duarte da Silveira.</t>
   </si>
   <si>
     <t>15261</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15261/5360.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15261/5360.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico por toda extensão da Rua Alfredo José Gomes, Quitandinha.</t>
   </si>
   <si>
     <t>15284</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15284/5383.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15284/5383.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco em toda a extensão da rua felipe camarão - bairro - retiro - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>15285</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15285/5384.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15285/5384.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco em toda a extensão da rua fernandes viêira - bairro: retiro - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>15306</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15306/5405.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15306/5405.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação na Travessa Goitacazes, Rua Juvenal Amaral, Bairro Chácara Flora.</t>
   </si>
   <si>
     <t>15482</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15482/5581.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15482/5581.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o recapeamento asfáltico em toda extensão da Rua Francisca Gonçalves da Silva, no bairro Chácara Flora - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>15486</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15486/5585.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15486/5585.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento em toda extensão da Servidão Agostinho Bernardo, bairro Carangola - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>15489</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15489/5588.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15489/5588.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o serviço de tapa-buracos em toda extensão da Rua Ângelo João Brand, no bairro Independência - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>15494</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15494/5593.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15494/5593.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o serviço de tapa-buracos em toda extensão da Rua São Sebastião, no bairro São Sebastião - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>15495</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15495/5594.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15495/5594.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o serviço de tapa-buracos em toda extensão da Rua Olavo Bilac, no bairro Castelânea - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>15496</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15496/5595.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15496/5595.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o serviço de tapa-buracos em toda extensão da Estrada da Independência, no bairro Independência - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>15497</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15497/5596.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15497/5596.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o serviço de tapa-buraco, na Rua Duarte da Silveira, próximo ao número 1.147 (em frente a ponte da entrada do Centenário), bairro Bingen - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>15505</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15505/5604.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15505/5604.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação em via pública. Rua Pedro Vogel, nº213. Bairro Capela.</t>
   </si>
   <si>
     <t>15510</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15510/5609.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15510/5609.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação na entrada da ponte (tapa-buraco). Rua Coronel Duarte da Silveira, nº480. Bairro Duarte da Silveira.</t>
   </si>
   <si>
     <t>15511</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15511/5610.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15511/5610.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento em via pública. Ladeira Guilherme Wilbert, Pedras Brancas, nº1.053. Bairro Mosela.</t>
   </si>
   <si>
     <t>15513</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15513/5612.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15513/5612.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de conserto de tapa-buraco. Rua Mosela, em frente ao nº1.408. Bairro Mosela.</t>
   </si>
   <si>
     <t>15514</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15514/5613.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15514/5613.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de conserto de afundamento de via pública e operação tapa-buracos. Rua Mosela, nº861 até 903. Bairro Mosela.</t>
   </si>
   <si>
     <t>15516</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15516/5615.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15516/5615.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização de tapa-buracos. Rua Henrique Cunha, nº484. Bairro Quarteirão Ingelheim.</t>
   </si>
   <si>
     <t>15522</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15522/5621.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15522/5621.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a operação tapa buracos na entrada da Vila Maria Ludovina Molter, Mosela. (Ao lado da Igreja São Judas Tadeu).</t>
   </si>
   <si>
     <t>15523</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15523/5622.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15523/5622.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com os serviços de aplicação de camada asfáltica em toda extensão da Vila Maria Ludovina Molter - Mosela (Ao lado da Igreja São Judas Tadeu).</t>
   </si>
   <si>
     <t>15524</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15524/5623.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15524/5623.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a manutenção viária em toda a extensão da Rua Taquaral Vale das Videiras.</t>
   </si>
   <si>
     <t>15531</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15531/5630.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15531/5630.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco e o asfaltamento em toda extensão da Rua Cacilda Becker, Independência.</t>
   </si>
   <si>
     <t>15544</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15544/5643.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15544/5643.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a realização de pavimentação asfáltica da via em toda extensão da Ladeira Eliza Reuther da Silva, bairro Mosela - Petrópolis - RJ.</t>
   </si>
   <si>
     <t>15553</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15553/5652.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15553/5652.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco em toda extensão da Rua Alfredo Schilick, Bairro: Chácara - Alto da Serra.</t>
   </si>
   <si>
     <t>15604</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15604/5703.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15604/5703.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade da realização da operação tapa buracos em toda a extensão da Rua Vigário Corrêa - acesso ao Hospital Alcides Carneiro - Corrêas, Petrópolis - RJ.</t>
   </si>
   <si>
     <t>15611</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15611/5710.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15611/5710.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do serviço de tapa-buracos em toda extensão do Caminho Alberto Pullig (Bela Vista), no bairro Itamarati - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>15632</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15632/5731.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15632/5731.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a limpeza dos bueiros e com o recapeamento asfáltico em toda a extensão da Rua Dom João Braga, bairro Alto da Serra.</t>
   </si>
   <si>
     <t>15633</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15633/5732.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15633/5732.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" na Rua Mosela, nº 1445 - Entrada do portão do estacionamento da Igreja São Judas Tadeu, bairro Mosela.</t>
   </si>
   <si>
     <t>15634</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15634/5733.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15634/5733.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" na Rua Martinho José Santana, próximo ao nº 1301 - asfalto com um grande buraco na divisa com a rua principal - Castelo São Manoel, Corrêas.</t>
   </si>
   <si>
     <t>15636</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15636/5735.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15636/5735.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a limpeza dos bueiros e com o recapeamento asfáltico em toda a extensão da Rua Alfredo Batista, Chácara Flora, Petrópolis - RJ.</t>
   </si>
   <si>
     <t>15637</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15637/5736.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15637/5736.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a limpeza dos bueiros e com o recapeamento asfáltico em toda a extensão da Rua Jacinto Rabelo, Chácara Flora, Petrópolis - RJ.</t>
   </si>
   <si>
     <t>15638</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15638/5737.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15638/5737.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a limpeza dos bueiros e com o recapeamento asfáltico em toda a extensão da Travessa Paulo Roberto Filgueiras (Travessa Goytacases), Chácara Flora, Petrópolis - RJ.</t>
   </si>
   <si>
     <t>15639</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15639/5738.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15639/5738.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a limpeza dos bueiros e com o recapeamento asfáltico em toda a extensão da Rua Paulino Guimarães, Chácara Flora, Petrópolis - RJ.</t>
   </si>
   <si>
     <t>15641</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15641/5740.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15641/5740.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a limpeza dos bueiros e com o recapeamento asfáltico em toda a extensão da Rua Oswero Carmo Villaça, Chácara Flora, Petrópolis - RJ.</t>
   </si>
   <si>
     <t>15643</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15643/5742.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15643/5742.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a limpeza dos bueiros e com o recapeamento asfáltico em toda a extensão da Estrada do Paraíso, Petrópolis - RJ.</t>
   </si>
   <si>
     <t>15648</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15648/5747.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15648/5747.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a limpeza dos bueiros e com o recapeamento asfáltico em toda a extensão da Rua Caetano Salerno, Chácara Flora, Petrópolis - RJ.</t>
   </si>
   <si>
     <t>15650</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15650/5749.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15650/5749.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a limpeza dos bueiros e com o recapeamento asfáltico em toda a extensão da Vila Maria da Gloria Fernandes Schmitt, Chácara Flora, Petrópolis - RJ.</t>
   </si>
   <si>
     <t>15651</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15651/5750.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15651/5750.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em dois grandes buracos na Rua Floresta, altura do nº 12 e do nº 289, bairro Floresta.</t>
   </si>
   <si>
     <t>15652</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15652/5751.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15652/5751.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a limpeza dos bueiros e com o recapeamento asfáltico em toda a extensão da Rua Zenóbio Possato, Chácara Flora, Petrópolis - RJ.</t>
   </si>
   <si>
     <t>15655</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15655/5754.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15655/5754.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a limpeza dos bueiros e com o recapeamento asfáltico em toda a extensão da Rua E, Sargento Boening, Petrópolis - RJ.</t>
   </si>
   <si>
     <t>15656</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15656/5755.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15656/5755.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" na Estrada do Carangola, próximo ao nº 1250 - Amoedo, bairro Carangola.</t>
   </si>
   <si>
     <t>15657</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15657/5756.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15657/5756.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a limpeza dos bueiros e com o recapeamento asfáltico em toda a extensão da Rua Euclides da Cunha, Castelânea, Petrópolis - RJ.</t>
   </si>
   <si>
     <t>15659</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15659/5758.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15659/5758.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a limpeza dos bueiros e com o recapeamento asfáltico em toda a extensão da Rua Irineu Corrêa, Alto da Serra, Petrópolis - RJ.</t>
   </si>
   <si>
     <t>15662</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15662/5761.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15662/5761.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a limpeza dos bueiros e com o recapeamento asfáltico em toda a extensão da Rua Chile, Alto da Serra, Petrópolis - RJ.</t>
   </si>
   <si>
     <t>15667</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15667/5766.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15667/5766.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Estrada das Pitangas, Laginha, Itaipava.</t>
   </si>
   <si>
     <t>15670</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15670/5769.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15670/5769.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" na Rua Norival Castro Gomes, altura do nº 1133, bairro Floresta.</t>
   </si>
   <si>
     <t>15675</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15675/5774.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15675/5774.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" na Rua Loio Galucci - subida da rua, na ponte que vai para o Palhoça, direção Boa Vista, bairro Cascatinha.</t>
   </si>
   <si>
     <t>15679</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15679/5778.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15679/5778.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" na Rua I - em frente a Casa do Pão - Vale dos Esquilos, bairro Retiro.</t>
   </si>
   <si>
     <t>15684</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15684/5783.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15684/5783.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "Tapa Buraco" em toda extensão da Rua Wilson Vasconcelos, Bairro Carangola.</t>
   </si>
   <si>
     <t>15685</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15685/5784.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15685/5784.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Nelson Silva - Vale do Carangola, bairro Carangola.</t>
   </si>
   <si>
     <t>15686</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15686/5785.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15686/5785.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Estrada do Vale do Carangola, bairro Carangola.</t>
   </si>
   <si>
     <t>15690</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15690/5789.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15690/5789.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico na Servidão Eliane Cristina França de Aragão, João de Deus.</t>
   </si>
   <si>
     <t>15697</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15697/5796.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15697/5796.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco e melhorias no asfalto na Rua Luiz Ferreira da Silva na Comunidade João de Deus, Bairro: Quarteirão Brasileiro.</t>
   </si>
   <si>
     <t>15723</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15723/5822.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15723/5822.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico por toda extensão da Rua Adalberto da Ponte Cordeiro, Corrêas.</t>
   </si>
   <si>
     <t>15726</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15726/5825.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15726/5825.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação de tapa-buracos em toda extensão da Rua Manoel Marques Azevedo, Poços do Peixes, Bairro Araras.</t>
   </si>
   <si>
     <t>15730</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15730/5829.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15730/5829.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda extensão da rua principal que uni Quarteirão Brasileiro ao Bairro Bataillard.</t>
   </si>
   <si>
     <t>15744</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15744/5843.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15744/5843.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a realização do serviço de tapa-buracos em toda a extensão da rua Ricardo Salvini, bairro Roseiral - Petrópolis - RJ.</t>
   </si>
   <si>
     <t>15757</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15757/5856.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15757/5856.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do serviço de tapa-buracos em toda extensão da Rua Caminho da Pedreira, bairro Quitandinha - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>15771</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15771/5870.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15771/5870.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico por toda extensão da Servidão Etelvina Seabra Torres, Estrada da Saudade.</t>
   </si>
   <si>
     <t>15789</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15789/5888.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15789/5888.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Haroldo Mano, bairro Jardim Salvador.</t>
   </si>
   <si>
     <t>15790</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15790/5889.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15790/5889.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua São Salvador, bairro Jardim Salvador.</t>
   </si>
   <si>
     <t>15812</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15812/5911.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15812/5911.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buracos em via pública. Alto da Derrubada, Fazenda Inglesa, a partir do nº130. Bairro Mosela.</t>
   </si>
   <si>
     <t>15813</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15813/5912.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15813/5912.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação em toda extensão de via pública. Rua Manoel Kapps, nº20 ao 500. Bairro Quarteirão Ingelheim.</t>
   </si>
   <si>
     <t>15870</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15870/5969.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15870/5969.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico por toda extensão da Rua João Barcelos nº 867, Ponte de Ferro (Fazendinha), 2º Distrito de Petrópolis/RJ.</t>
   </si>
   <si>
     <t>15871</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15871/5970.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15871/5970.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Rua Salomão Viana, Samambaia.</t>
   </si>
   <si>
     <t>15872</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15872/5971.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15872/5971.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda extensão da Rua Humberto Rovigatti, Samambaia.</t>
   </si>
   <si>
     <t>15894</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15894/5993.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15894/5993.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento em toda a extensão da Rua Presidente José Café Filho, no bairro Valparaíso.</t>
   </si>
   <si>
     <t>15919</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15919/6018.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15919/6018.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do serviço de tapa-buracos em toda extensão da Rua Orlando José da Silva, bairro Retiro - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>15920</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15920/6019.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15920/6019.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do serviço de tapa-buracos em toda extensão da Rua Bartolomeu Sodré, bairro Caxambú - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>15924</t>
   </si>
   <si>
     <t>3850</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15924/6023.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15924/6023.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do serviço de tapa-buracos em toda extensão da Vila Santos, bairro Estrada da Saudade - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>15925</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15925/6024.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15925/6024.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do serviço de tapa buracos em toda a extensão do Caminho do Temistocles bairro Estrada da Saudade Petrópolis RJ.</t>
   </si>
   <si>
     <t>15926</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15926/6025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15926/6025.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do serviço de tapa buraco na Ladeira João Ventura Torres próximo ao número 272 B bairro Estrada da Saudade Petrópolis RJ.</t>
   </si>
   <si>
     <t>15934</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15934/6033.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15934/6033.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do serviço de tapa buracos na Rua Padre Siqueira bairro Centro Petrópolis RJ.</t>
   </si>
   <si>
     <t>15966</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15966/6065.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15966/6065.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realização da operação tapa buracos na Rua Domingos Silvério, próximo ao nº 220, Quitandinha, Petrópolis - RJ.</t>
   </si>
   <si>
     <t>15967</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15967/6066.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15967/6066.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar a operação tapa buracos em toda a extensão na Rua Alfredo José Gomes, Quitandinha, Petrópolis - RJ.</t>
   </si>
   <si>
     <t>15968</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15968/6067.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15968/6067.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar a operação tapa buracos em toda a extensão da Rua Alberto Martins - Antigo Morro do Kalango, Floresta, Petrópolis - RJ.</t>
   </si>
   <si>
     <t>15987</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15987/6086.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15987/6086.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfalto em toda a extensão da Rua Professor Stroeller, Bairro Quarteirão Brasileiro.</t>
   </si>
   <si>
     <t>16011</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16011/6110.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16011/6110.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco em via pública. Rua Mosela, em frente ao nº 1.069. Bairro Mosela.</t>
   </si>
   <si>
     <t>16028</t>
   </si>
   <si>
     <t>3932</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16028/6127.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16028/6127.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento por toda extensão da Avenida Norma Maria Reiner, Nogueira.</t>
   </si>
   <si>
     <t>16033</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16033/6132.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16033/6132.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o recapeamento asfáltico em toda extensão da Vila Santa Rita na Avenida Barão do Rio Branco número 1 648 ao lado da loja de GESSO bairro Quarteirão Brasileiro Petrópolis RJ.</t>
   </si>
   <si>
     <t>16036</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16036/6135.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16036/6135.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade do serviço de tapa buracos na Rua Dejacyr de Araújo Lessa bairro Duques Petrópolis RJ.</t>
   </si>
   <si>
     <t>16052</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16052/6151.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16052/6151.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de raspa de asfalto em toda a extensão da rua sebastião pinho da silva, bairro: vale dos esquilos, retiro - petrópolis/rj.</t>
   </si>
   <si>
     <t>16053</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16053/6152.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16053/6152.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco em toda a extensão da servidão maria da penha - bairro: vale dos esquilos - retiro - petrópolis/rj.</t>
   </si>
   <si>
     <t>16066</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16066/6165.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16066/6165.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos na Rua Laurinda Lopes de Medeiros, Pedro do Rio.</t>
   </si>
   <si>
     <t>16081</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
     <t>Eduardo do Blog, Léo França</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16081/6180.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16081/6180.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE MANUTENÇÃO VIÁRIA E PAVIMENTAÇÃO NA SERVIDÃO MOACYR FERREIRA, LOCALIZADA NA RUA MATHIAS HILLEN, Nº 136, BAIRRO MOSELA.</t>
   </si>
   <si>
     <t>16087</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16087/6186.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16087/6186.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco em toda a extensão da Rua Pedro Stumpf Sobrinho, bairro Capela.</t>
   </si>
   <si>
     <t>16094</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16094/6193.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16094/6193.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Operação Tapa Buraco, na Rua Geraldo Pergentino de Oliveira, na Madame Machado, em Itaipava.</t>
   </si>
   <si>
     <t>16116</t>
   </si>
   <si>
     <t>3995</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16116/6215.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16116/6215.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento da Servidão Edson Carlos de Sousa, Alcobacinha.</t>
   </si>
   <si>
     <t>16120</t>
   </si>
   <si>
     <t>3997</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16120/6219.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16120/6219.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buraco" na Rua Vicenzo Rivetti, próximo ao nº 276, bairro Carangola.</t>
   </si>
   <si>
     <t>16128</t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16128/6227.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16128/6227.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" na Rua Floresta, próximo ao nº 620 - em frente ao lava-jato, bairro Floresta.</t>
   </si>
   <si>
     <t>16132</t>
   </si>
   <si>
     <t>4009</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16132/6231.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16132/6231.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" na Rua General Câmara, altura do nº 47, bairro Manoel Torres.</t>
   </si>
   <si>
     <t>16141</t>
   </si>
   <si>
     <t>4018</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16141/6240.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16141/6240.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Rua Alfredo Batista, Chácara Flora, bairro Alto da Serra.</t>
   </si>
   <si>
     <t>16150</t>
   </si>
   <si>
     <t>4024</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16150/6249.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16150/6249.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco com urgência em toda extensão da Rua Fernandes Vieira, Retiro.</t>
   </si>
   <si>
     <t>16155</t>
   </si>
   <si>
     <t>4027</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16155/6254.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16155/6254.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco e o asfaltamento em toda extensão da Rua Humberto Rovigatti, Samambaia.</t>
   </si>
   <si>
     <t>16156</t>
   </si>
   <si>
     <t>4028</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16156/6255.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16156/6255.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento em toda a extensão da Rua Bataillard, bairro Mosela.</t>
   </si>
   <si>
     <t>16186</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16186/6285.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16186/6285.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa-buracos e pavimentação. Rua Manoel Torres, nº 428 ao 200. Bairro Manoel Torres.</t>
   </si>
   <si>
     <t>16193</t>
   </si>
   <si>
     <t>4059</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16193/6292.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16193/6292.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento em toda extensão da Estrada Nelson Silva, bairro Carangola.</t>
   </si>
   <si>
     <t>16195</t>
   </si>
   <si>
     <t>4061</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16195/6294.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16195/6294.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de pavimentação por toda extensão da Estrada do Açude, Nogueira.</t>
   </si>
   <si>
     <t>16202</t>
   </si>
   <si>
     <t>4065</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16202/6301.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16202/6301.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de imediata pavimentação por toda extensão afetada pelo desabamento da Rua Oliveira Bulhões, Cascatinha.</t>
   </si>
   <si>
     <t>16208</t>
   </si>
   <si>
     <t>4071</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16208/6307.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16208/6307.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico na Rua Ézio Caldara, nº 32, Nova Cascatinha, Cascatinha.</t>
   </si>
   <si>
     <t>16209</t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16209/6308.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16209/6308.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" na Rua Spartaco Banal, em frente ao nº 105, bairro Itamarati.</t>
   </si>
   <si>
     <t>16214</t>
   </si>
   <si>
     <t>4077</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16214/6313.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16214/6313.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico por toda extensão da Servidão José da Conceição Oliveira, Estrada da Independência, Quitandinha.</t>
   </si>
   <si>
     <t>16219</t>
   </si>
   <si>
     <t>4081</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16219/6318.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16219/6318.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o "tapa buracos" em toda extensão da Ladeira João Ventura Torres, bairro Estrada da Saudade.</t>
   </si>
   <si>
     <t>16222</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16222/6321.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16222/6321.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" em toda extensão da Comunidade Caminho do Fragoso, bairro Estrada da Saudade.</t>
   </si>
   <si>
     <t>16249</t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16249/6348.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16249/6348.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de Asfaltamento da Vila São Francisco de Assis, no Bairro Castrioto.</t>
   </si>
   <si>
     <t>16259</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16259/6358.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16259/6358.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buracos na Rua Antônio Francisco da Silva, em toda a sua extensão, na comunidade Santa Edwirges, Vila Rica.</t>
   </si>
   <si>
     <t>16280</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16280/6379.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16280/6379.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE MANUTENÇÃO VIÁRIA EM TODA EXTENSÃO DA LADEIRA ELIZA REUHTER DA SILVA - MOSELA.</t>
   </si>
   <si>
     <t>16360</t>
   </si>
   <si>
     <t>4129</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16360/6459.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16360/6459.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de recapeamento asfáltico em toda extensão da Rua Argentina, Bairro Nogueira.</t>
   </si>
   <si>
     <t>16374</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16374/6473.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16374/6473.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa buraco com urgência e o reparo do asfalto na Rua José Orlando da Silva, após o viradouro do ônibus e próximo ao nº 153, Comunidade São Luis, Retiro.</t>
   </si>
   <si>
     <t>16387</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16387/6486.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16387/6486.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o asfaltamento em toda extensão da Servidão Moacir Ferreira, localizada na Rua Mathias Hillen, bairro Pedras Brancas.</t>
   </si>
   <si>
     <t>16389</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16389/6488.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16389/6488.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o Asfaltamento em toda extensão da Rua Frederico Damcke, Bairro Duchas.</t>
   </si>
   <si>
     <t>16390</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16390/6489.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16390/6489.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o asfaltamento na Rua João Felipe Klippel, entre o nº 154 e o nº 160 (lado esquerdo de quem sobe), início da Rua 1º de Maio, bairro Castelânea.</t>
   </si>
   <si>
     <t>16396</t>
   </si>
   <si>
     <t>4146</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16396/6495.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16396/6495.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" na Rua Mauricio Cardoso de Melo Filho - Fragoso, Estrada da Saudade.</t>
   </si>
   <si>
     <t>16401</t>
   </si>
   <si>
     <t>4150</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16401/6500.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16401/6500.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar manutenção e recapeamento na Rua Alfredo José Gomes, altura do Nº 55, Bairro Quitandinha.</t>
   </si>
   <si>
     <t>16402</t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16402/6501.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16402/6501.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" na Rua Quissamã, altura do nº 1560, bairro Quissamã.</t>
   </si>
   <si>
     <t>16403</t>
   </si>
   <si>
     <t>4152</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16403/6502.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16403/6502.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de realizar o chamado "tapa buracos" - buraco que reabriu com as chuvas - na Avenida Barão do Rio Branco, próximo ao nº 2391, antigo depósito de areia, Casa de Festas Espaço Barão (sentido Centro), bairro Centro.</t>
   </si>
   <si>
     <t>16414</t>
   </si>
   <si>
     <t>4154</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16414/6513.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16414/6513.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de operação tapa-buraco (cratera) localizada na rua teresa, próximo ao nº 549, bairro: centro, petrópolis/rj.</t>
   </si>
   <si>
     <t>16430</t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16430/6529.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16430/6529.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de tapa-buraco (cratera) na rua viúva lima, próximo ao nº 719, próximo a fabrica de pastel, rua ao lado do bar do marquinho, bairro: alcobacinha - petrópolis/RJ.</t>
   </si>
   <si>
     <t>16437</t>
   </si>
   <si>
     <t>4174</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16437/6536.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16437/6536.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de asfaltamento por toda Rua Alcebíades Barbosa, Bairro: Samambaia - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>16458</t>
   </si>
   <si>
     <t>4189</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16458/6557.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16458/6557.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder asfaltamento em toda a extensão da Rua Joaquim Agante Moço, Itaipava - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>16470</t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16470/6569.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16470/6569.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE OPERAÇÃO TAPA BURACO NA RUA ATÍLIO MAROTTI , Nº 1033 - QUARTEIRÃO BRASILEIRO.</t>
   </si>
   <si>
     <t>16479</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16479/6578.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16479/6578.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de proceder com a operação tapa buracos em toda extensão da Estrada do Independência, Quarteirão Italiano.</t>
   </si>
   <si>
     <t>16492</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16492/6591.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16492/6591.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de conserto de buraco em via pública. Rua Cândido Portinari, em frente ao nº 65. Bairro Mosela.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -7476,68 +7476,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12811/2910.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9902/002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9908/008.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9930/0030.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9934/0034.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9938/0038.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9947/0047.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9958/0058.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9970/0070.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9971/0071.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9975/0075.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9976/0076.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9989/0089.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9990/0090.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9992/0092.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9993/0093.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9995/0095.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9998/0098.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9999/0099.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10004/0104.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10011/0111.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10012/0112.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10014/0114.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10016/0116.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10023/0123.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10024/0124.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10033/0133.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10034/0134.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10035/0135.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10036/0136.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10037/0137.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10039/0139.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10051/0151.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10058/0158.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10061/0161.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10103/0203.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10105/0205.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10106/0206.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10107/0207.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10108/0208.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10109/0209.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10110/0210.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10112/0212.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10113/0213.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10115/0215.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10117/0217.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10118/0218.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10120/0220.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10121/0221.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10122/0222.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10123/0223.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10124/0224.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10125/0225.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10128/0228.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10129/0229.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10130/0230.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10135/0235.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10137/0237.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10139/0239.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10140/0240.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10144/0244.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10152/0252.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10159/0259.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10161/0261.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10167/0267.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10183/0283.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10205/0305.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10206/0306.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10207/0307.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10208/0308.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10210/0310.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10218/0318.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10219/0319.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10225/0325.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10227/0327.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10230/0330.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10232/0332.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10233/0333.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10234/0334.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10235/0335.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10236/0336.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10237/0337.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10238/0338.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10240/0340.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10242/0342.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10244/0344.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10249/0349.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10250/0350.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10251/0351.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10253/0353.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10255/0355.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10256/0356.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10258/0358.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10259/0359.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10260/0360.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10267/0367.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10269/0369.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10271/0371.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10286/0386.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10291/0391.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10294/0394.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10310/0410.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10315/0415.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10316/0416.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10329/0429.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10349/0448.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10355/0454.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10391/0490.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10413/0512.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10414/0513.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10418/0517.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10419/0518.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10422/0521.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10423/0522.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10424/0523.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10452/0551.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10454/0553.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10469/0568.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10470/0569.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10471/0570.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10472/0571.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10474/0573.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10488/0587.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10489/0588.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10492/0591.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10496/0595.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10497/0596.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10499/0598.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10503/0602.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10505/0604.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10507/0606.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10514/0613.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10517/0616.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10541/0640.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10542/0641.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10551/0650.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10553/0652.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10555/0654.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10558/0657.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10560/0659.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10564/0663.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10567/0666.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10571/0670.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10572/0671.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10581/0680.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10584/0683.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10596/0695.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10603/0702.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10611/0710.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10635/0734.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10636/0735.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10639/0738.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10643/0742.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10653/0752.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10670/0769.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10673/0772.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10688/0787.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10690/0789.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10694/0793.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10695/0794.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10697/0796.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10705/0804.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10714/0813.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10717/0816.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10719/0818.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10721/0820.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10722/0821.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10726/0825.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10728/0827.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10741/0840.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10774/0873.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10776/0875.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10802/0901.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10829/0928.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10832/0931.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10833/0932.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10845/0944.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10846/0945.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10848/0947.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10852/0951.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10860/0959.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10863/0962.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10866/0965.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10870/0969.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10876/0975.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10880/0979.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10882/0981.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10889/0988.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10890/0989.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10893/0992.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10903/1002.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10905/1004.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10909/1008.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10912/1011.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10920/1019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10921/1020.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10929/1028.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10988/1087.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10989/1088.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10991/1090.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10995/1094.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10996/1095.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11003/1102.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11010/1109.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11025/1124.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11026/1125.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11029/1128.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11041/1140.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11048/1147.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11051/1150.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11052/1151.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11054/1153.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11055/1154.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11077/1176.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11191/1290.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11192/1291.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11194/1293.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11195/1294.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11197/1296.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11200/1299.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11202/1301.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11205/1304.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11213/1312.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11257/1356.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11262/1361.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11265/1364.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11268/1367.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11273/1372.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11276/1375.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11277/1376.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11313/1412.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11318/1417.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11346/1445.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11390/1489.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11434/1533.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11487/1586.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11490/1589.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11543/1642.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11557/1656.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11559/1658.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11582/1681.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11584/1683.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11593/1692.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11595/1694.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11596/1695.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11597/1696.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11627/1726.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11691/1790.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11718/1817.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11742/1841.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11758/1857.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11765/1864.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11870/1969.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11878/1977.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11886/1985.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11889/1988.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11893/1992.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11930/2029.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11944/2043.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11945/2044.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11969/2068.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11979/2078.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11980/2079.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11982/2081.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11994/2093.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12010/2109.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12032/2131.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12033/2132.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12034/2133.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12040/2139.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12062/2161.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12098/2197.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12155/2254.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12184/2283.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12185/2284.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12207/2306.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12208/2307.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12214/2313.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12233/2332.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12271/2370.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12273/2372.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12318/2417.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12321/2420.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12326/2425.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12336/2435.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12350/2449.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12365/2464.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12375/2474.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12378/2477.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12380/2479.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12382/2481.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12394/2493.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12406/2505.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12414/2513.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12418/2517.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12422/2521.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12442/2541.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12450/2549.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12457/2556.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12458/2557.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12501/2600.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12505/2604.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12516/2615.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12524/2623.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12525/2624.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12545/2644.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12565/2664.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12567/2666.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12612/2711.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12618/2717.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12619/2718.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12628/2727.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12673/2772.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12688/2787.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12690/2789.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12713/2812.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12717/2816.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12719/2818.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12728/2827.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12734/2833.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12767/2866.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12805/2904.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12857/2956.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12865/2964.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12875/2974.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12891/2990.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12978/3077.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12996/3095.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13022/3121.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13024/3123.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13042/3141.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13048/3147.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13056/3155.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13085/3184.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13096/3195.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13113/3212.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13114/3213.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13117/3216.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13149/3248.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13159/3258.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13166/3265.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13169/3268.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13179/3278.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13181/3280.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13308/3407.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13310/3409.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13364/3463.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13384/3483.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13406/3505.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13417/3516.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13419/3518.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13423/3522.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13451/3550.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13455/3554.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13456/3555.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13483/3582.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13484/3583.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13485/3584.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13486/3585.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13487/3586.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13488/3587.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13494/3593.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13497/3596.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13517/3616.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13544/3643.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13563/3662.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13588/3687.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13590/3689.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13595/3694.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13623/3722.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13645/3744.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13648/3747.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13726/3825.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13797/3896.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13833/3932.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13854/3953.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13855/3954.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13857/3956.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13860/3959.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13864/3963.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13865/3964.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13886/3985.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13887/3986.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13888/3987.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13970/4069.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13971/4070.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13973/4072.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13974/4073.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13978/4077.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13979/4078.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14040/4139.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14065/4164.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14069/4168.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14112/4211.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14125/4224.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14126/4225.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14140/4239.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14166/4265.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14197/4296.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14223/4322.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14232/4331.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14255/4354.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14265/4364.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14268/4367.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14277/4376.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14286/4385.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14320/4419.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14321/4420.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14332/4431.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14337/4436.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14339/4438.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14340/4439.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14341/4440.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14346/4445.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14353/4452.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14376/4475.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14377/4476.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14378/4477.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14380/4479.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14387/4486.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14388/4487.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14395/4494.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14412/4511.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14455/4554.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14458/4557.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14465/4564.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14622/4721.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14722/4821.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14740/4839.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14748/4847.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14788/4887.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14790/4889.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14802/4901.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14817/4916.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14819/4918.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14823/4922.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14870/4969.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14879/4978.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14888/4987.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14892/4991.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14903/5002.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14927/5026.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14947/5046.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14959/5058.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14994/5093.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15001/5100.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15023/5122.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15033/5132.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15036/5135.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15044/5143.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15068/5167.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15070/5169.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15082/5181.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15121/5220.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15139/5238.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15164/5263.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15168/5267.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15170/5269.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15201/5300.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15204/5303.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15205/5304.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15206/5305.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15210/5309.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15252/5351.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15261/5360.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15284/5383.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15285/5384.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15306/5405.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15482/5581.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15486/5585.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15489/5588.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15494/5593.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15495/5594.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15496/5595.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15497/5596.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15505/5604.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15510/5609.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15511/5610.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15513/5612.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15514/5613.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15516/5615.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15522/5621.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15523/5622.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15524/5623.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15531/5630.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15544/5643.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15553/5652.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15604/5703.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15611/5710.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15632/5731.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15633/5732.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15634/5733.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15636/5735.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15637/5736.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15638/5737.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15639/5738.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15641/5740.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15643/5742.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15648/5747.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15650/5749.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15651/5750.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15652/5751.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15655/5754.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15656/5755.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15657/5756.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15659/5758.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15662/5761.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15667/5766.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15670/5769.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15675/5774.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15679/5778.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15684/5783.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15685/5784.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15686/5785.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15690/5789.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15697/5796.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15723/5822.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15726/5825.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15730/5829.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15744/5843.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15757/5856.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15771/5870.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15789/5888.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15790/5889.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15812/5911.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15813/5912.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15870/5969.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15871/5970.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15872/5971.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15894/5993.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15919/6018.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15920/6019.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15924/6023.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15925/6024.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15926/6025.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15934/6033.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15966/6065.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15967/6066.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15968/6067.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15987/6086.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16011/6110.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16028/6127.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16033/6132.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16036/6135.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16052/6151.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16053/6152.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16066/6165.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16081/6180.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16087/6186.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16094/6193.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16116/6215.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16120/6219.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16128/6227.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16132/6231.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16141/6240.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16150/6249.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16155/6254.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16156/6255.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16186/6285.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16193/6292.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16195/6294.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16202/6301.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16208/6307.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16209/6308.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16214/6313.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16219/6318.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16222/6321.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16249/6348.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16259/6358.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16280/6379.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16360/6459.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16374/6473.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16387/6486.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16389/6488.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16390/6489.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16396/6495.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16401/6500.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16402/6501.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16403/6502.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16414/6513.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16430/6529.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16437/6536.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16458/6557.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16470/6569.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16479/6578.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16492/6591.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12811/2910.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9902/002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9908/008.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9930/0030.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9934/0034.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9938/0038.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9947/0047.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9958/0058.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9970/0070.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9971/0071.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9975/0075.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9976/0076.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9989/0089.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9990/0090.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9992/0092.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9993/0093.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9995/0095.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9998/0098.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/9999/0099.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10004/0104.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10011/0111.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10012/0112.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10014/0114.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10016/0116.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10023/0123.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10024/0124.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10033/0133.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10034/0134.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10035/0135.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10036/0136.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10037/0137.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10039/0139.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10051/0151.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10058/0158.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10061/0161.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10103/0203.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10105/0205.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10106/0206.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10107/0207.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10108/0208.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10109/0209.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10110/0210.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10112/0212.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10113/0213.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10115/0215.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10117/0217.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10118/0218.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10120/0220.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10121/0221.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10122/0222.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10123/0223.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10124/0224.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10125/0225.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10128/0228.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10129/0229.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10130/0230.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10135/0235.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10137/0237.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10139/0239.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10140/0240.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10144/0244.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10152/0252.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10159/0259.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10161/0261.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10167/0267.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10183/0283.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10205/0305.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10206/0306.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10207/0307.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10208/0308.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10210/0310.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10218/0318.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10219/0319.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10225/0325.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10227/0327.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10230/0330.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10232/0332.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10233/0333.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10234/0334.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10235/0335.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10236/0336.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10237/0337.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10238/0338.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10240/0340.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10242/0342.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10244/0344.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10249/0349.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10250/0350.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10251/0351.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10253/0353.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10255/0355.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10256/0356.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10258/0358.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10259/0359.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10260/0360.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10267/0367.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10269/0369.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10271/0371.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10286/0386.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10291/0391.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10294/0394.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10310/0410.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10315/0415.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10316/0416.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10329/0429.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10349/0448.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10355/0454.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10391/0490.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10413/0512.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10414/0513.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10418/0517.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10419/0518.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10422/0521.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10423/0522.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10424/0523.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10452/0551.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10454/0553.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10469/0568.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10470/0569.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10471/0570.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10472/0571.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10474/0573.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10488/0587.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10489/0588.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10492/0591.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10496/0595.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10497/0596.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10499/0598.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10503/0602.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10505/0604.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10507/0606.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10514/0613.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10517/0616.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10541/0640.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10542/0641.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10551/0650.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10553/0652.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10555/0654.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10558/0657.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10560/0659.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10564/0663.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10567/0666.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10571/0670.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10572/0671.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10581/0680.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10584/0683.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10596/0695.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10603/0702.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10611/0710.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10635/0734.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10636/0735.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10639/0738.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10643/0742.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10653/0752.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10670/0769.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10673/0772.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10688/0787.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10690/0789.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10694/0793.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10695/0794.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10697/0796.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10705/0804.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10714/0813.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10717/0816.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10719/0818.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10721/0820.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10722/0821.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10726/0825.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10728/0827.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10741/0840.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10774/0873.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10776/0875.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10802/0901.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10829/0928.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10832/0931.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10833/0932.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10845/0944.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10846/0945.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10848/0947.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10852/0951.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10860/0959.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10863/0962.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10866/0965.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10870/0969.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10876/0975.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10880/0979.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10882/0981.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10889/0988.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10890/0989.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10893/0992.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10903/1002.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10905/1004.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10909/1008.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10912/1011.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10920/1019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10921/1020.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10929/1028.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10988/1087.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10989/1088.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10991/1090.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10995/1094.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/10996/1095.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11003/1102.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11010/1109.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11025/1124.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11026/1125.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11029/1128.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11041/1140.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11048/1147.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11051/1150.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11052/1151.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11054/1153.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11055/1154.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11077/1176.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11191/1290.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11192/1291.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11194/1293.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11195/1294.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11197/1296.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11200/1299.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11202/1301.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11205/1304.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11213/1312.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11257/1356.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11262/1361.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11265/1364.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11268/1367.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11273/1372.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11276/1375.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11277/1376.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11313/1412.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11318/1417.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11346/1445.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11390/1489.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11434/1533.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11487/1586.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11490/1589.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11543/1642.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11557/1656.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11559/1658.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11582/1681.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11584/1683.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11593/1692.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11595/1694.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11596/1695.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11597/1696.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11627/1726.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11691/1790.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11718/1817.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11742/1841.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11758/1857.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11765/1864.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11870/1969.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11878/1977.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11886/1985.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11889/1988.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11893/1992.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11930/2029.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11944/2043.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11945/2044.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11969/2068.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11979/2078.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11980/2079.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11982/2081.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/11994/2093.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12010/2109.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12032/2131.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12033/2132.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12034/2133.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12040/2139.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12062/2161.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12098/2197.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12155/2254.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12184/2283.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12185/2284.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12207/2306.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12208/2307.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12214/2313.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12233/2332.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12271/2370.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12273/2372.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12318/2417.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12321/2420.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12326/2425.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12336/2435.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12350/2449.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12365/2464.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12375/2474.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12378/2477.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12380/2479.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12382/2481.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12394/2493.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12406/2505.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12414/2513.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12418/2517.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12422/2521.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12442/2541.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12450/2549.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12457/2556.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12458/2557.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12501/2600.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12505/2604.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12516/2615.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12524/2623.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12525/2624.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12545/2644.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12565/2664.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12567/2666.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12612/2711.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12618/2717.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12619/2718.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12628/2727.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12673/2772.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12688/2787.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12690/2789.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12713/2812.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12717/2816.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12719/2818.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12728/2827.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12734/2833.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12767/2866.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12805/2904.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12857/2956.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12865/2964.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12875/2974.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12891/2990.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12978/3077.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/12996/3095.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13022/3121.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13024/3123.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13042/3141.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13048/3147.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13056/3155.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13085/3184.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13096/3195.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13113/3212.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13114/3213.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13117/3216.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13149/3248.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13159/3258.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13166/3265.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13169/3268.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13179/3278.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13181/3280.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13308/3407.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13310/3409.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13364/3463.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13384/3483.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13406/3505.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13417/3516.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13419/3518.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13423/3522.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13451/3550.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13455/3554.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13456/3555.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13483/3582.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13484/3583.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13485/3584.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13486/3585.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13487/3586.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13488/3587.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13494/3593.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13497/3596.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13517/3616.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13544/3643.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13563/3662.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13588/3687.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13590/3689.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13595/3694.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13623/3722.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13645/3744.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13648/3747.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13726/3825.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13797/3896.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13833/3932.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13854/3953.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13855/3954.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13857/3956.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13860/3959.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13864/3963.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13865/3964.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13886/3985.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13887/3986.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13888/3987.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13970/4069.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13971/4070.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13973/4072.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13974/4073.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13978/4077.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/13979/4078.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14040/4139.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14065/4164.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14069/4168.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14112/4211.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14125/4224.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14126/4225.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14140/4239.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14166/4265.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14197/4296.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14223/4322.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14232/4331.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14255/4354.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14265/4364.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14268/4367.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14277/4376.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14286/4385.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14320/4419.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14321/4420.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14332/4431.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14337/4436.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14339/4438.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14340/4439.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14341/4440.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14346/4445.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14353/4452.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14376/4475.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14377/4476.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14378/4477.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14380/4479.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14387/4486.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14388/4487.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14395/4494.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14412/4511.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14455/4554.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14458/4557.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14465/4564.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14622/4721.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14722/4821.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14740/4839.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14748/4847.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14788/4887.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14790/4889.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14802/4901.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14817/4916.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14819/4918.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14823/4922.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14870/4969.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14879/4978.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14888/4987.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14892/4991.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14903/5002.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14927/5026.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14947/5046.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14959/5058.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/14994/5093.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15001/5100.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15023/5122.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15033/5132.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15036/5135.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15044/5143.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15068/5167.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15070/5169.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15082/5181.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15121/5220.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15139/5238.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15164/5263.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15168/5267.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15170/5269.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15201/5300.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15204/5303.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15205/5304.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15206/5305.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15210/5309.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15252/5351.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15261/5360.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15284/5383.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15285/5384.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15306/5405.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15482/5581.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15486/5585.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15489/5588.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15494/5593.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15495/5594.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15496/5595.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15497/5596.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15505/5604.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15510/5609.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15511/5610.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15513/5612.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15514/5613.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15516/5615.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15522/5621.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15523/5622.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15524/5623.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15531/5630.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15544/5643.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15553/5652.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15604/5703.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15611/5710.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15632/5731.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15633/5732.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15634/5733.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15636/5735.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15637/5736.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15638/5737.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15639/5738.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15641/5740.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15643/5742.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15648/5747.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15650/5749.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15651/5750.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15652/5751.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15655/5754.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15656/5755.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15657/5756.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15659/5758.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15662/5761.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15667/5766.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15670/5769.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15675/5774.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15679/5778.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15684/5783.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15685/5784.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15686/5785.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15690/5789.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15697/5796.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15723/5822.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15726/5825.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15730/5829.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15744/5843.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15757/5856.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15771/5870.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15789/5888.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15790/5889.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15812/5911.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15813/5912.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15870/5969.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15871/5970.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15872/5971.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15894/5993.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15919/6018.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15920/6019.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15924/6023.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15925/6024.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15926/6025.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15934/6033.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15966/6065.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15967/6066.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15968/6067.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/15987/6086.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16011/6110.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16028/6127.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16033/6132.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16036/6135.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16052/6151.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16053/6152.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16066/6165.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16081/6180.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16087/6186.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16094/6193.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16116/6215.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16120/6219.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16128/6227.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16132/6231.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16141/6240.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16150/6249.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16155/6254.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16156/6255.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16186/6285.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16193/6292.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16195/6294.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16202/6301.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16208/6307.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16209/6308.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16214/6313.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16219/6318.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16222/6321.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16249/6348.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16259/6358.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16280/6379.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16360/6459.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16374/6473.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16387/6486.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16389/6488.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16390/6489.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16396/6495.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16401/6500.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16402/6501.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16403/6502.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16414/6513.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16430/6529.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16437/6536.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16458/6557.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16470/6569.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16479/6578.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2022/16492/6591.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H587"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="81.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="80.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="228.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>