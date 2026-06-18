--- v0 (2026-02-08)
+++ v1 (2026-06-18)
@@ -54,2106 +54,2106 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>23343</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação Simples</t>
   </si>
   <si>
     <t>Fred Procópio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23343/0011.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23343/0011.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar o chamado tapa buraco na Rua Monsenhor Bacelar, em frente ao nº 110, bairro Valparaíso.</t>
   </si>
   <si>
     <t>23344</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23344/0012.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23344/0012.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar o chamado tapa buraco na Rua 16 de Março, altura do nº 416, bairro Centro.</t>
   </si>
   <si>
     <t>23345</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23345/0013.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23345/0013.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar a colocação de manta asfáltica na área do pátio da Sede da Liga Católica Jesus, Maria e José - Diocese de Petrópolis, situada na Rua Capitão Henrique Humbert Belletable, final da Rua Dr. Lippold, bairro Carangola.</t>
   </si>
   <si>
     <t>23349</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23349/0017.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23349/0017.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar o tapa buraco em toda extensão da Rua Ana Rosa do Carmo - Madame Machado, bairro Itaipava.</t>
   </si>
   <si>
     <t>23353</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23353/0021.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23353/0021.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar o chamado tapa buracos na Rua Washington Luis, altura do nº 1207, em frente ao ponto de ônibus, bairro Centro.</t>
   </si>
   <si>
     <t>23354</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23354/0022.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23354/0022.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar o chamado tapa buracos na Rua Carlos Wilbert, altura do nº 199, bairro Mosela.</t>
   </si>
   <si>
     <t>23355</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23355/0023.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23355/0023.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar a pavimentação em toda extensão da Travessa Luciano Camarota, bairro Quissamã.</t>
   </si>
   <si>
     <t>23416</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23416/0084.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23416/0084.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar a pavimentação asfáltica na esquina da Rua Carlos Tyll com a Estrada do Samambaia, próximo ao nº 406, bairro Samambaia.</t>
   </si>
   <si>
     <t>23427</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Júnior Coruja</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23427/0095.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23427/0095.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento em toda extensão da Rua Henrique Justem, servidão a direita subindo, logo após o mercado delei, Bairro Capela.</t>
   </si>
   <si>
     <t>23438</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23438/0106.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23438/0106.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade que seja realizado a pavimentação viária e tapa buracos em toda extensão da Rua Dr Moacir Monteiro Neto, local conhecido como comunidade Vitória, Bairro Duarte da Silveira.</t>
   </si>
   <si>
     <t>23446</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Eduardo do Blog</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23446/0114.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23446/0114.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO DO MUNICÍPIO DE PETRÓPOLIS A REALIZAÇÃO DE MANUTENÇÃO VIÁRIA E ASFÁLTICA NO ENTORNO DO PONTO FINAL DO ÔNIBUS COM ITINERÁRIO Nº 428, QUAL SEJA, O TRECHO ENTRE AS RUAS ESPÍRITO SANTO E CEARÁ, AMBAS NO BAIRRO QUITANDINHA.</t>
   </si>
   <si>
     <t>23459</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Júnior Paixão</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23459/0127.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23459/0127.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de tapa buraco na Rua Carlos Bittencourt, nº 1.536, no Bairro Mosela.</t>
   </si>
   <si>
     <t>23513</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23513/0181.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23513/0181.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de operação tapa buracos na Rua Gabriel Cassador, em toda sua extensão, na comunidade Vargem dos Marmelos, em Itaipava.</t>
   </si>
   <si>
     <t>23546</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>Marcelo Chitão</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23546/0214.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23546/0214.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realização de pavimentação asfáltica por toda extensão da Vila Independência, Bairro Independência.</t>
   </si>
   <si>
     <t>23552</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>Dr. Mauro Peralta</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23552/0220.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23552/0220.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE OPERAÇÃO TAPA BURACO EM TODA EXTENSÃO DA RUA AUGUSTO SCHONWANDT, ITAMARATI.</t>
   </si>
   <si>
     <t>23602</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23602/0270.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23602/0270.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar o chamado tapa buracos na Rua Saldanha Marinho, em frente ao nº 53, bairro Saldanha Marinho.</t>
   </si>
   <si>
     <t>23616</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23616/0284.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23616/0284.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar a pavimentação asfáltica em toda extensão da Rua A - Loteamento Serra Morena, Barra Mansa, Pedro do Rio.</t>
   </si>
   <si>
     <t>23622</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23622/0290.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23622/0290.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar o chamado tapa buracos na Rua Wantuil José de Carvalho (final da rua sem saída), nº 297 e nº 120 - Castelo São Manoel, Corrêas.</t>
   </si>
   <si>
     <t>23639</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23639/0307.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23639/0307.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar a pavimentação asfáltica em toda extensão da Rua Nossa Senhora das Graças, Vila José Sherer, bairro Mosela.</t>
   </si>
   <si>
     <t>23672</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23672/0340.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23672/0340.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar o tapa buracos em toda extensão da Estrada do Fazenda Inglesa - próximo a Quadra - Alto da Derrubada, bairro Fazenda Inglesa.</t>
   </si>
   <si>
     <t>23705</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>Gil Magno</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23705/0373.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23705/0373.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar pavimentação com Asfalto em toda a extensão da Rua Carvalho Júnior, Corrêas - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>23718</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23718/0386.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23718/0386.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de operação tapa-buracos em toda extensão da Rua dos Eucaliptos, Bairro Sargento Boening.</t>
   </si>
   <si>
     <t>23730</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>Hingo Hammes</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23730/0398.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23730/0398.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a realização de recapeamento asfáltico em toda a extensão da Estrada Crescencio Costa, bairro Itaipava, Petrópolis - RJ.</t>
   </si>
   <si>
     <t>23774</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>Gilda Beatriz</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23774/0442.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23774/0442.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de proceder em caráter de urgência com o asfaltamento em toda extensão da Rua Professor Cardoso Fontes, Servidão Arnaldo Karl - Castelânea.</t>
   </si>
   <si>
     <t>23814</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23814/0482.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23814/0482.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a realização do serviço de tapa-buracos em toda a extensão da Travessa Cândido do Borsato, bairro Boa Vista, Petrópolis, RJ.</t>
   </si>
   <si>
     <t>23849</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23849/0517.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23849/0517.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de operação tapa buracos na Rua Pedras Branca, n º 27, no bairro Pedras Brancas, na Mosela.</t>
   </si>
   <si>
     <t>23865</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23865/0533.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23865/0533.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de operação tapa buraco na Servidão Carlos Alberto da Silva Barbosa, na Laginha, em Itaipava.</t>
   </si>
   <si>
     <t>23876</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>Marcelo Lessa</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23876/0544.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23876/0544.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de proceder com a operação tapa buraco (toda extensão) , da Estrada do Palmital, no Bairro Águas Lindas Petrópolis- Rj.</t>
   </si>
   <si>
     <t>23877</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>Ronaldo Ramos</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23877/0545.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23877/0545.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento em toda extensão da Rua Doutor João Barcelos, Quissama, Petrópolis.</t>
   </si>
   <si>
     <t>23944</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23944/0612.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23944/0612.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realização do serviço de tapa-buracos em toda a extensão da Rua João Brand, bairro Independência, Petrópolis, RJ.</t>
   </si>
   <si>
     <t>23948</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23948/0616.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23948/0616.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar a pavimentação asfáltica na Estrada do Independência, próximo ao nº 2000, bairro Independência.</t>
   </si>
   <si>
     <t>23951</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23951/0619.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23951/0619.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar o chamado tapa buracos na Rua Henrique Perdigão, altura do nº 35 - Capela, Bingen.</t>
   </si>
   <si>
     <t>23963</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23963/0631.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23963/0631.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento em toda extensão, Localizado na Servidão Rita Lopes, Bairro Corrêas.</t>
   </si>
   <si>
     <t>24017</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24017/0685.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24017/0685.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar o chamado tapa buracos em toda extensão da Estrada do Limoeiro (BR040, sentido Itaipava, primeira rua a direita após o KM 72), bairro Fazenda Inglesa.</t>
   </si>
   <si>
     <t>24021</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>Júlia Casamasso</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24021/0689.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24021/0689.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ASFALTAMENTO EM TODA EXTENSÃO DA RUA FRANCISCO PEIXOTO DA COSTA - CAXAMBU.</t>
   </si>
   <si>
     <t>24024</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24024/0692.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24024/0692.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ASFALTAMENTO EM TODA EXTENSÃO DA RUA FLÁVIO CAVALCANTI - CAXAMBU.</t>
   </si>
   <si>
     <t>24029</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24029/0697.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24029/0697.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ASFALTAMENTO EM TODA EXTENSÃO DA RUA BARTOLOMEU SODRÉ- CAXAMBU.</t>
   </si>
   <si>
     <t>24051</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24051/0719.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24051/0719.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de tapa buracos em toda extensão da Vila José Mundstein, Bairro Henrique Raffa.</t>
   </si>
   <si>
     <t>24058</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24058/0726.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24058/0726.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de tapa buracos em toda extensão da Rua Manoel Borges de Freitas, Bairro Duarte da Silveira.</t>
   </si>
   <si>
     <t>24060</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24060/0728.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24060/0728.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de operação tapa buraco, na Avenida Piabanha, nº 772, no Centro.</t>
   </si>
   <si>
     <t>24062</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24062/0730.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24062/0730.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de operação tapa buraco, na Servidão Lorenzo Bozano, localizada na Rua Augusto Fragoso, nº 357, no Quitandinha.</t>
   </si>
   <si>
     <t>24071</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24071/0739.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24071/0739.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de novo asfaltamento por toda extensão entre (Sitio da Ponte nº 40 até o nº 9.475), da Estrada Bernardo Coutinho, Araras.</t>
   </si>
   <si>
     <t>24111</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24111/0779.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24111/0779.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento por toda extensão da Servidão João Paulo de Oliveira, Bairro Samambaia.</t>
   </si>
   <si>
     <t>24130</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24130/0798.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24130/0798.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento (ao lado do Cei Lota Macedo) na Estrada Mineira Velha, Samambaia.</t>
   </si>
   <si>
     <t>24134</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24134/0802.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24134/0802.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento por toda extensão da Rua Subida do Piquenique, Roseiral.</t>
   </si>
   <si>
     <t>24135</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24135/0803.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24135/0803.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento por toda extensão da Sevidão Rafaela Straub dos Santos, (próximo a Rua 29 de junho, nº 552), Valparaíso.</t>
   </si>
   <si>
     <t>24177</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24177/0845.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24177/0845.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar asfaltamento em toda a extensão da Rua Antônio Furtado dos Reis, Madame Machado, Itaipava - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>24193</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24193/0861.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24193/0861.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento por toda extensão da Servidão Maria Rodrigues Machado, Estrada da Saudade.</t>
   </si>
   <si>
     <t>24207</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24207/0875.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24207/0875.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento em toda extensão, Localizado na Rua Waldemar Vieira Afonso, Bairro Carangola.</t>
   </si>
   <si>
     <t>24238</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24238/0906.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24238/0906.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PAVIMENTAÇÃO EM TODA EXTENSÃO DA SERVIDÃO MANOEL HANSEN - PONTE FONES, BAIRRO QUITANDINHA.</t>
   </si>
   <si>
     <t>24246</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24246/0914.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24246/0914.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar a recuperação asfáltica na Rua General Rondon, do mercado Bramil até a entrada da Casa de Portugal, bairro Quitandinha.</t>
   </si>
   <si>
     <t>24282</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24282/0950.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24282/0950.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento por toda extensão da Rua Prof. Mauricio Cardoso de Mello Silva, Estrada da Saudade.</t>
   </si>
   <si>
     <t>24285</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24285/0953.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24285/0953.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento por toda extensão da Rua Maria Rodrigues Machado, Estrada da Saudade.</t>
   </si>
   <si>
     <t>24292</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24292/0960.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24292/0960.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de proceder com o asfaltamento na Rua Mato Grosso, 0,lote 15,quadra 72 - Quitandinha.</t>
   </si>
   <si>
     <t>24307</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24307/0975.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24307/0975.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfalto em toda extensão da Rua José Patrocínio – Independência.</t>
   </si>
   <si>
     <t>24334</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24334/1002.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24334/1002.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de operação tapa buracos, na Rua Walter da Silva Canedo, em toda sua extensão, no bairro Quitandinha.</t>
   </si>
   <si>
     <t>24345</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>Domingos Protetor</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24345/1013.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24345/1013.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento em toda a extensão da rua. Rua Coelho Osmar Diniz, Estrada Silveira da Motta. Bairro: Posse.</t>
   </si>
   <si>
     <t>24356</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24356/1024.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24356/1024.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento da Rua Condé D'eu, Servidão João Nicolau Neissius, - Saldanha Marinho.</t>
   </si>
   <si>
     <t>24365</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24365/1033.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24365/1033.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realização do serviço de tapa- buracos em toda extensão da Rua Nossa Senhora do Loredo, bairro Mosela - Petrópolis-RJ</t>
   </si>
   <si>
     <t>24373</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24373/1041.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24373/1041.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltar trecho de via, situado a Estrada Correia da Veiga, nas imediações do nº 1595, Itaipava - Petrópolis/RJ (em frente a Escola Municipal Darcy Corrêa da Veiga).</t>
   </si>
   <si>
     <t>24401</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24401/1069.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24401/1069.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de operação tapa buraco na Avenida General Marciano Guimarães, 655 – Morin.</t>
   </si>
   <si>
     <t>24409</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24409/1077.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24409/1077.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento por toda extensão da servidão que liga a Rua Eulália Almeida Matos Oliveira com a Rua Abade Palma, Samambaia.</t>
   </si>
   <si>
     <t>24420</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24420/1088.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24420/1088.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento por toda extensão da Servidão Ayres Ferreira da Silva, Rua Viúva Lima, Itamarati.</t>
   </si>
   <si>
     <t>24421</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24421/1089.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24421/1089.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento por toda extensão da Servidão, localizada na Rua João de Farias, nº 712, Alcobacinha.</t>
   </si>
   <si>
     <t>24439</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24439/1107.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24439/1107.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de recapeamento asfáltico em toda extensão da Rua Frederico Bull, no bairro Valparaíso - Petrópolis - RJ.</t>
   </si>
   <si>
     <t>24459</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24459/1127.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24459/1127.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realização do serviço de recapeamento asfáltico na Rua Carmelita Albano, no bairro Carangola.</t>
   </si>
   <si>
     <t>24462</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24462/1130.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24462/1130.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento em toda extensão, Localizado na Rua Luis Winter, Bairro Duarte da Silveira.</t>
   </si>
   <si>
     <t>24495</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>Dudu</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24495/1163.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24495/1163.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento em toda extensão da Rua Braz Rossi, bairro Nogueira.</t>
   </si>
   <si>
     <t>24511</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24511/1179.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24511/1179.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento em toda a extensão da Servidão José Gonçalves Aldeia, Bela Vista, Itamarati – Petrópolis/RJ.</t>
   </si>
   <si>
     <t>24516</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24516/1184.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24516/1184.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento em toda a extensão da Rua Nossa Senhora das Graças, Mosela - Petrópolis/RJ, (acesso em frente a Armazém do Grão).</t>
   </si>
   <si>
     <t>24539</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24539/1207.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24539/1207.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de operação tapa buraco em toda extensão da Rua Waldemar Ferreira da Silva, centro.</t>
   </si>
   <si>
     <t>24583</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24583/1251.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24583/1251.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de pavimentação na Rua Brigadeiro Castrioto, Nº 1400 D, Bairro Esperança.</t>
   </si>
   <si>
     <t>24585</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24585/1253.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24585/1253.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de operação tapa buraco na rua tereza Nº 1565, bairro alto da serra.</t>
   </si>
   <si>
     <t>24602</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24602/1270.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24602/1270.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar manutenção Viária na Estrada União e Indústria, 35450, Posse – Petrópolis/RJ.</t>
   </si>
   <si>
     <t>24618</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24618/1286.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24618/1286.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade da realização do serviço de tapa-buracos em toda a extensão da Rua Candido Portinari , bairro Mosela - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>24635</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24635/1303.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24635/1303.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar manutenção Viária (tapa buracos) na Rua Luís Pellegrini, nas imediações do nº 292, Estrada da Saudade – Petrópolis/RJ, (próximo a Capela Sagrada Família).</t>
   </si>
   <si>
     <t>24671</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24671/1339.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24671/1339.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar a pavimentação em toda extensão da Servidão Idésio da Silva, Estrada Velha da Estrela, após o Sítio Bem te Vi, primeira subida à esquerda, Lopes Trovão, bairro Alto da Serra.</t>
   </si>
   <si>
     <t>24677</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24677/1345.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24677/1345.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar a pavimentação asfáltica na Rua Doutor Bina, altura do nº 409 - Calembe, Nogueira.</t>
   </si>
   <si>
     <t>24704</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24704/1372.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24704/1372.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar o serviço de tapa-buracos do número 3270 ao número 4200 da Estrada da Divisa, no bairro Itaipava - Petrópolis - RJ.</t>
   </si>
   <si>
     <t>24715</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24715/1383.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24715/1383.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento em toda extensão da Avenida Leopoldina, Bairro Nogueira.</t>
   </si>
   <si>
     <t>24785</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24785/1453.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24785/1453.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade da operação tapa buraco, na Servidão Celita de Oliveira Amaral, em toda sua extensão, localizada na Estrada União Indústria, nº 11.390, em Itaipava.</t>
   </si>
   <si>
     <t>24812</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24812/1480.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24812/1480.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento em toda extensão da Servidão João Pedro Wepler, bairro Bingen.</t>
   </si>
   <si>
     <t>24826</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24826/1494.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24826/1494.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de operação tapa-buraco em toda a extensão da Estrada Caxambu, também conhecida como Santa Isabel – Caxambu.</t>
   </si>
   <si>
     <t>24846</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24846/1514.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24846/1514.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar a pavimentação asfáltica em toda extensão da Rua Valeriana Jorge, bairro Morin.</t>
   </si>
   <si>
     <t>24860</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24860/1528.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24860/1528.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE OPERAÇÃO TAPA BURACO, EM TODA EXTENSÃO DA RUA WALDEMAR FERREIRA SILVA, CAXAMBU.</t>
   </si>
   <si>
     <t>24931</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24931/1599.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24931/1599.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de recapeamento asfáltico em toda extensão da Rua Roberto Borré – Bingen.</t>
   </si>
   <si>
     <t>24946</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24946/1614.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24946/1614.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de proceder com URGÊNCIA, com a operação tapa buraco em toda extensão da Rua Cuba ,situada no Bairro: Quitandinha -Petrópolis/Rj .</t>
   </si>
   <si>
     <t>24958</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24958/1626.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24958/1626.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar pavimentação em asfalto, na Vila José Domingos Bento, situada na Rodovia Philúvio Cerqueira Rodrigues, 2155, Benfica, Itaipava – Petrópolis/RJ.</t>
   </si>
   <si>
     <t>24963</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24963/1631.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24963/1631.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de operação tapa-buraco em toda a extensão da Servidão José Sattler Filho – Siméria.</t>
   </si>
   <si>
     <t>24966</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24966/1634.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24966/1634.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de recapeamento asfáltico em toda extensão da Servidão Celita de Oliveira Amaral, localizada no bairro Itaipava.</t>
   </si>
   <si>
     <t>25011</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25011/1679.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25011/1679.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar o asfaltamento por toda extensão da Rua Manoel Pimentel, Quissamã.</t>
   </si>
   <si>
     <t>25027</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25027/1695.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25027/1695.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar pavimentação asfáltica em toda extensão da Estrada do Limoeiro (BR040, sentido Itaipava, primeira rua a direita depois do KM 72), bairro Fazenda Inglesa.</t>
   </si>
   <si>
     <t>25030</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25030/1698.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25030/1698.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar a pavimentação asfáltica na Rua Vicenzo Rivetti, em toda extensão do Conjunto Habitacional Augusto Zanata, bairro Carangola.</t>
   </si>
   <si>
     <t>25064</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25064/1732.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25064/1732.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE OPERAÇÃO TAPA BURACO EM TODA EXTENSÃO DA RUA PARAGUAI, QUITANDINHA.</t>
   </si>
   <si>
     <t>25073</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25073/1741.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25073/1741.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de manutenção viária (operação tapa buraco), em toda a extensão da Servidão Manoel Francisco Pinheiro, Benfica, Itaipava – Petrópolis/RJ.</t>
   </si>
   <si>
     <t>25077</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25077/1745.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25077/1745.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar Manutenção Viária (operação tapa buraco e asfalto), nas imediações do Terminal Rodoviário de Itaipava, situado a Estrada Philúvio Cerqueira, 11, Itaipava – Petrópolis/RJ.</t>
   </si>
   <si>
     <t>25096</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25096/1764.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25096/1764.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE OPERAÇÃO TAPA BURACO E A RECUPERAÇÃO DO ASFALTO NA SERVIDÃO ANTÔNIO FRANCISCO DE CARVALHO, ATÍLIO MAROTI.</t>
   </si>
   <si>
     <t>25124</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25124/1792.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25124/1792.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de operação tapa buraco em toda extensão da Rua João Xavier, comunidade marujento, Bairro Duarte da Silveira.</t>
   </si>
   <si>
     <t>25143</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25143/1811.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25143/1811.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar a pavimentação asfáltica em toda extensão da Estrada do Sabará, Posse.</t>
   </si>
   <si>
     <t>25193</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25193/1861.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25193/1861.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de tapa buraco em toda extensão da Rua Felipe schimdt, Bairro Capela.</t>
   </si>
   <si>
     <t>25261</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25261/1929.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25261/1929.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de operação tapa-buracos em toda extensão da Rua Manoel Batista Andrade, Bairro Nogueira.</t>
   </si>
   <si>
     <t>25262</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25262/1930.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25262/1930.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de operação tapa-buracos em toda extensão da Rua Pauliceia, Bairro Nogueira.</t>
   </si>
   <si>
     <t>25263</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25263/1931.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25263/1931.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de operação tapa-buracos em toda extensão da Rua Olinda, Bairro Nogueira.</t>
   </si>
   <si>
     <t>25305</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25305/1973.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25305/1973.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de operação tapa buracos no Bairro Alto da Serra nas Ruas. Alto tamancoldi, Baldúino de Oliveira, Alfredo Schilick, Gustavo Sampaio, Dom joão Braga, Santo Antônio, Euclides da Cunha, Chile, Fernando Fernandes Lima, Cel. Albino Siqueira, Alyntor Werneck, Teresa e Padre Feijó.</t>
   </si>
   <si>
     <t>25365</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25365/2033.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25365/2033.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar pavimentação asfáltica em toda extensão na Servidão Ricardo Jorge de Souza, no bairro Castelânea - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>25387</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25387/2055.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25387/2055.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de operação tapa buraco na Comunidade do Alemão Bairro Retiro, tal medida se faz necessário a pedido da população.</t>
   </si>
   <si>
     <t>25523</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25523/2191.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25523/2191.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade do asfaltamento de toda a extensão da Rua Pedro Nava – Cascatinha.</t>
   </si>
   <si>
     <t>25576</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25576/2244.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25576/2244.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PAVIMENTAÇÃO, EM TODA A EXTENSÃO DA SERVIDÃO EXISTENTE NO FINAL DA RUA ALCEBÍADES BARBOSA, LOCAL CONHECIDO COMO GROTINHA, FUTURA SERVIDÃO MARIA TERESINHA DE JESUS ANTONIO, LOTEAMENTO SAMAMBAIA.</t>
   </si>
   <si>
     <t>25635</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25635/2303.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25635/2303.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento de toda extensão do Loteamento Milton Vieira (Morro da Formiga), localizado na Estrada do Brejal, KM 3,5 prox. ao Sitio Mello – Posse.</t>
   </si>
   <si>
     <t>25718</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25718/2386.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25718/2386.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar com urgência Operação Tapa Buraco, em toda extensão na na Rua José Timóteo Caldara, Servidão Avelino Garcia situado no Bairro Bela Vista, Petrópolis/RJ. Rua atrás do Bramil Supermercado Itamarati.</t>
   </si>
   <si>
     <t>25768</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25768/2436.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25768/2436.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento da Rua Amazonas, a partir do nº 308 – Nogueira.</t>
   </si>
   <si>
     <t>25815</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25815/2483.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25815/2483.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento da Estrada da Rocinha, em toda a sua extensão, em Secretário, 4º Distrito.</t>
   </si>
   <si>
     <t>25829</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25829/2497.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25829/2497.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de recapeamento asfáltico em toda extensão da Rua Luiz Blezer, no bairro Bingen – Petrópolis – RJ.</t>
   </si>
   <si>
     <t>25831</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25831/2499.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25831/2499.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de recapeamento asfáltico em toda extensão da Rua dos Eucaliptos, bairro Fazenda Inglesa – Petrópolis – RJ.</t>
   </si>
   <si>
     <t>25853</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25853/2521.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25853/2521.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento da Estrada Rio Acima, em toda a sua extensão, Anápolis, em Secretário, 4º Distrito.</t>
   </si>
   <si>
     <t>25884</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25884/2552.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25884/2552.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento da Rua Professor Narciso, em toda sua extensão, localizada na Estrada do Carangola, nº 863, no bairro Carangola.</t>
   </si>
   <si>
     <t>25964</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25964/2632.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25964/2632.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar a pavimentação asfáltica em toda extensão da Rua Manoel Torres, bairro Bingen.</t>
   </si>
   <si>
     <t>25974</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25974/2642.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25974/2642.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar o chamado tapa buraco na Estrada União e Indústria, altura do n.º 753 - em frente a Capotaria Roseiral, bairro Roseiral.</t>
   </si>
   <si>
     <t>25989</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25989/2657.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25989/2657.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar a pavimentação asfáltica em toda extensão da Rua Dias de Oliveira, Bairro Duarte da Silveira.</t>
   </si>
   <si>
     <t>26046</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26046/2714.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26046/2714.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO DO MUNICÍPIO DE PETRÓPOLIS/RJ SEJA REALIZADA PAVIMENTAÇÃO ASFÁLTICA NA RUA ANTÔNIO DA SILVA LIGEIRO, BAIRRO INDEPENDÊNCIA, NAS ADJACÊNCIAS DA ASSOCIAÇÃO DOS SERVIDORES CIVIS DO BRASIL [ASCB], OBSERVADA A NECESSIDADE DA DILIGÊNCIA.</t>
   </si>
   <si>
     <t>26123</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26123/2791.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26123/2791.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de que seja realizado asfaltamento em toda extensão da Servidão Enezio Fernandes da Silva , Bairro Itamarati.</t>
   </si>
   <si>
     <t>26162</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26162/2830.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26162/2830.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de recapeamento asfáltico em toda extensão da Vila Catarina da Silva Nunes (acesso pela Rua Gonçalves Dias), no bairro Valparaíso – Petrópolis – RJ.</t>
   </si>
   <si>
     <t>26278</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26278/2946.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26278/2946.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de pavimentação completa da via. Estrada do Independência, n° 1163 próximo ao lote 05. Bairro: Independência. Referência: Bar do Ronaldo, descendo a rua atrás da reciclagem, seguir até o final da rua e virar a direita.</t>
   </si>
   <si>
     <t>26294</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26294/2962.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26294/2962.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento em toda extensão da via, para que evite o acúmulo de lama que vem ocorrendo com as chuvas. Morro dos Ferroviários. Bairro: Alto da Serra. Referência: parte debaixo do morro, próximo a entrada da antiga Rua Frei Leão que acabou com a tragédia em Fevereiro/2022.</t>
   </si>
   <si>
     <t>26345</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26345/3013.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26345/3013.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de recapeamento asfáltico em toda extensão da Servidão Benedicto Gomes dos Santos, no bairro Roseiral - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>26347</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26347/3015.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26347/3015.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar pavimentação asfáltica em toda a extensão da Servidão Joffre Fontaine, num trecho de aproximadamente 150m, cujo acesso se dá pela Rua Quissamã, 1227 – Petrópolis/RJ.</t>
   </si>
   <si>
     <t>26354</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26354/3022.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26354/3022.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO DE PETRÓPOLIS/RJ A MANUTENÇÃO VIÁRIA E PAVIMENTAÇÃO ASFÁLTICA POR TODA A EXTENSÃO DA RUA DO REPOUSO, BAIRRO SANTA MÔNICA, CEP 25745-220, TENDO POR REFERÊNCIA A VIA DE ACESSO À PRAÇA SANTA MÔNICA, COM VISTAS À NOTÓRIA IMPRESCINDIBILIDADE DA MEDIDA.</t>
   </si>
   <si>
     <t>26356</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26356/3024.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26356/3024.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO DE PETRÓPOLIS/RJ A MANUTENÇÃO VIÁRIA E PAVIMENTAÇÃO ASFÁLTICA POR TODA A EXTENSÃO DA SERVIDÃO AGOSTINHO BERNARDES, TRATANDO-SE DE VIA DE PASSAGEM LOCALIZADA NA RUA DOUTOR LIPOLD, Nº 228, CARANGOLA [CIDADE NOVA], CEP 25715-220, COM VISTAS À NOTÓRIA IMPRESCINDIBILIDADE DA MEDIDA.</t>
   </si>
   <si>
     <t>26413</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26413/3081.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26413/3081.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Asfaltamento em toda extensão na Servidão de N°285 na Rua Aldo Tamancoldi, Bairro Alto da Serra.</t>
   </si>
   <si>
     <t>26519</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26519/3187.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26519/3187.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO DE PETRÓPOLIS/RJ A MANUTENÇÃO VIÁRIA E PAVIMENTAÇÃO ASFÁLTICA POR TODA A EXTENSÃO DA RUA PERNAMBUCO, S/Nº, QUITANDINHA, CEP 25650-450, EM ESPECIAL ATENÇÃO AO FINAL DA VIA, COM VISTAS À NOTÓRIA IMPRESCINDIBILIDADE DA MEDIDA.</t>
   </si>
   <si>
     <t>26533</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26533/3201.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26533/3201.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento em toda extensão, Localizado na Rua Jose Almeida Lima, Santa Mônica, Bairro Itaipava.</t>
   </si>
   <si>
     <t>26569</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26569/3237.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26569/3237.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento em toda extensão da Travessa Paulo Francisco Hoeltz N°36, Bairro Chácara Flora.</t>
   </si>
   <si>
     <t>26578</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26578/3246.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26578/3246.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar asfaltamento em toda extensão, Localizado na Rua José Teixeira Milagres, Bairro Roseiral.</t>
   </si>
   <si>
     <t>26650</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26650/3318.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26650/3318.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar a pavimentação asfáltica na Estrada Parque Bom Clima, próximo ao n.º 11 - Bonsucesso, Itaipava.</t>
   </si>
   <si>
     <t>26654</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26654/3322.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26654/3322.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar tapa buracos na Rua Manoel Torres, altura do n.º 501, dentro da curva, em frente a padaria, bairro Manoel Torres.</t>
   </si>
   <si>
     <t>26655</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26655/3323.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26655/3323.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar tapa buracos na Rua Jadir Ernesto Carneiro, altura do n.º 72 - Parque da Cidade, Araras.</t>
   </si>
   <si>
     <t>26656</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26656/3324.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26656/3324.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar tapa buracos na Rua Luis Salomão Viana, depois da Igreja Católica, bairro Samambaia.</t>
   </si>
   <si>
     <t>26660</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26660/3328.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26660/3328.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar a pavimentação asfáltica em toda extensão da Travessa Professor José Maria de Mello, Bairro Valparaiso.</t>
   </si>
   <si>
     <t>26693</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26693/3361.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26693/3361.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de de pavimentação em asfalto da Servidão Guiomar Ferreira Nunes Francisco, com início no nº 79, na Estrada dos Taboões, em Itaipava.</t>
   </si>
   <si>
     <t>26745</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26745/3413.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26745/3413.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de operação tapa buraco em toda extensão da Rua Henrique Raffard próximo ao N° 1090 Bairro Bingen.</t>
   </si>
   <si>
     <t>26786</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26786/3454.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26786/3454.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento em toda extensão da Rua José Alves, no bairro Independência.</t>
   </si>
   <si>
     <t>26826</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26826/3494.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26826/3494.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de ASFALTAMENTO COM CARÁTER DE URGÊNCIA, EM TODA EXTENSÃO DA RUA SANTA CLARA, ITAIPAVA.</t>
   </si>
   <si>
     <t>26827</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26827/3495.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26827/3495.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de ASFALTAMENTO COM CARÁTER DE URGÊNCIA, EM TODA EXTENSÃO DA RUA GABRIEL CAÇADOR, ITAIPAVA.</t>
   </si>
   <si>
     <t>26828</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26828/3496.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26828/3496.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de RECAPEAMENTO ASFÁLTICO, EM TODA A EXTENSÃO DA RUA GONZAGA VIEIRA JUNIOR, VILA OPERÁRIA DE CASCATINHA.</t>
   </si>
   <si>
     <t>26835</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26835/3503.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26835/3503.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de pavimentação e manutenção viária em toda extensão da Servidão Ana Maria Gall Bull, localizada na Rua Vitório Pereira Nunes, Castelânea - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>26868</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26868/3536.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26868/3536.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de recapeamento asfáltico em toda extensão da Vila Catharina Silva Nunes, localizado no bairro Valparaiso.</t>
   </si>
   <si>
     <t>26930</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26930/3598.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26930/3598.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento em toda a extensão da Rua Coronel Duarte da Silveira – Bingen.</t>
   </si>
   <si>
     <t>26938</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26938/3606.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26938/3606.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar asfaltamento em toda extensão, Localizado na Rua Agnello Barreiro/Vista Alegre, Araras.</t>
   </si>
   <si>
     <t>26940</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26940/3608.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26940/3608.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento em toda a Extensão da Servidão João Ramos do Carmo Localizada Rua 11 Castelo São Manoel. Bairro Corrêas.</t>
   </si>
   <si>
     <t>26946</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26946/3614.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26946/3614.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento da Rua Paschoal Sagesse, em Pedro do Rio.</t>
   </si>
   <si>
     <t>26954</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26954/3622.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26954/3622.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento da Rua Amélia da Silva Machado Assumpção, em Pedro do Rio.</t>
   </si>
   <si>
     <t>27009</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27009/3677.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27009/3677.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de operação tapa buraco na subida da Rua Aldo Tamancoldi em frente ao numero 65 Bairro Alto da Serra.</t>
   </si>
   <si>
     <t>27010</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27010/3678.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27010/3678.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de reparos, operação tapa-buracos, em toda Extensão na Rua Salgado Filho Bairro Valparaiso.</t>
   </si>
   <si>
     <t>27013</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27013/3681.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27013/3681.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de operação tapa buraco na Rua Dr Thouzet Perto do Nº526A, Bairro Quitandinha, Petrópolis-RJ.</t>
   </si>
   <si>
     <t>27059</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27059/3727.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27059/3727.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de operação tapa buracos em toda extensão, Localizado na Rua Eduardo Troyack, Bairro Capela.</t>
   </si>
   <si>
     <t>27061</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27061/3729.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27061/3729.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de operação tapa buracos em toda extensão, Localizado na Rua Arlindo Noel, rua em frente ao colégio de judeus, Bairro Duarte da Silveira.</t>
   </si>
   <si>
     <t>27064</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27064/3732.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27064/3732.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de operação tapa buracos em toda extensão, Localizado na Estrada dos Candimbas, Bairro Araras.</t>
   </si>
   <si>
     <t>27065</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27065/3733.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27065/3733.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar asfaltamento em toda extensão, Localizado Deputado Altair de Oliveira Lima, Bairro Itaipava.</t>
   </si>
   <si>
     <t>27067</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27067/3735.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27067/3735.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar asfaltamento em toda extensão, Localizado na Vila Soares da Silva, Bairro Vila Militar.</t>
   </si>
   <si>
     <t>27082</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27082/3750.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27082/3750.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de operação tapa-buracos. Rua Olinda, nº 53. Bairro Nogueira.</t>
   </si>
   <si>
     <t>27083</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27083/3751.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27083/3751.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de operação tapa-buracos. Rua Henrique João da Cruz, nº 300. Bairro Estrada da Saudade.</t>
   </si>
   <si>
     <t>27122</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27122/3790.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27122/3790.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar pavimentação asfáltica em toda extensão da Rua Loio Galluci (descer em frente a Churrascaria Palhoça, depois da ponte e virar a direita), bairro Cascatinha.</t>
   </si>
   <si>
     <t>27133</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27133/3801.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27133/3801.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar a pavimentação asfáltica em toda extensão da Rua João dos Santos da Costa Frias Filho, bairro Correas.</t>
   </si>
   <si>
     <t>27137</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27137/3805.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27137/3805.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar pavimentação asfáltica em toda extensão da Rua Luiz Pelegrini, bairro Estrada da Saudade.</t>
   </si>
   <si>
     <t>27143</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27143/3811.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27143/3811.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar a pavimentação asfáltica na Rua Paulo Herve, em frente ao n.º 648. Próximo ao Depósito de Gás, Bairro Bingen.</t>
   </si>
   <si>
     <t>27160</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27160/3828.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27160/3828.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de tapa-buracos em toda extensão da Servidão Enezio Fernandes da Silva, Bairro Itamarati.</t>
   </si>
   <si>
     <t>27169</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27169/3837.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27169/3837.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de operação tapa buracos em toda extensão, Localizado na Estrada José Almeida Amado, Bairro Caxambu.</t>
   </si>
   <si>
     <t>27170</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27170/3838.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27170/3838.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar o prosseguimento no asfaltamento em toda extensão, Localizado na Rua Cuba, Bairro Quitandinha.</t>
   </si>
   <si>
     <t>27184</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27184/3852.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27184/3852.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar asfaltamento em toda extensão, Localizado na Rua Trezentos, Bairro Cuiabá.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2460,68 +2460,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23343/0011.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23344/0012.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23345/0013.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23349/0017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23353/0021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23354/0022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23355/0023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23416/0084.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23427/0095.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23438/0106.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23446/0114.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23459/0127.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23513/0181.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23546/0214.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23552/0220.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23602/0270.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23616/0284.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23622/0290.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23639/0307.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23672/0340.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23705/0373.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23718/0386.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23730/0398.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23774/0442.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23814/0482.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23849/0517.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23865/0533.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23876/0544.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23877/0545.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23944/0612.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23948/0616.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23951/0619.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23963/0631.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24017/0685.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24021/0689.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24024/0692.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24029/0697.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24051/0719.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24058/0726.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24060/0728.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24062/0730.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24071/0739.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24111/0779.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24130/0798.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24134/0802.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24135/0803.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24177/0845.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24193/0861.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24207/0875.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24238/0906.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24246/0914.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24282/0950.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24285/0953.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24292/0960.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24307/0975.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24334/1002.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24345/1013.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24356/1024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24365/1033.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24373/1041.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24401/1069.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24409/1077.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24420/1088.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24421/1089.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24439/1107.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24459/1127.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24462/1130.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24495/1163.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24511/1179.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24516/1184.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24539/1207.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24583/1251.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24585/1253.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24602/1270.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24618/1286.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24635/1303.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24671/1339.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24677/1345.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24704/1372.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24715/1383.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24785/1453.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24812/1480.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24826/1494.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24846/1514.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24860/1528.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24931/1599.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24946/1614.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24958/1626.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24963/1631.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24966/1634.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25011/1679.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25027/1695.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25030/1698.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25064/1732.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25073/1741.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25077/1745.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25096/1764.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25124/1792.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25143/1811.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25193/1861.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25261/1929.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25262/1930.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25263/1931.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25305/1973.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25365/2033.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25387/2055.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25523/2191.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25576/2244.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25635/2303.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25718/2386.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25768/2436.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25815/2483.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25829/2497.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25831/2499.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25853/2521.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25884/2552.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25964/2632.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25974/2642.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25989/2657.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26046/2714.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26123/2791.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26162/2830.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26278/2946.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26294/2962.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26345/3013.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26347/3015.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26354/3022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26356/3024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26413/3081.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26519/3187.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26533/3201.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26569/3237.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26578/3246.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26650/3318.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26654/3322.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26655/3323.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26656/3324.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26660/3328.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26693/3361.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26745/3413.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26786/3454.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26826/3494.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26827/3495.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26828/3496.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26835/3503.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26868/3536.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26930/3598.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26938/3606.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26940/3608.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26946/3614.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26954/3622.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27009/3677.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27010/3678.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27013/3681.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27059/3727.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27061/3729.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27064/3732.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27065/3733.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27067/3735.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27082/3750.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27083/3751.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27122/3790.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27133/3801.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27137/3805.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27143/3811.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27160/3828.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27169/3837.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27170/3838.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27184/3852.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23343/0011.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23344/0012.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23345/0013.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23349/0017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23353/0021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23354/0022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23355/0023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23416/0084.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23427/0095.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23438/0106.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23446/0114.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23459/0127.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23513/0181.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23546/0214.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23552/0220.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23602/0270.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23616/0284.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23622/0290.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23639/0307.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23672/0340.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23705/0373.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23718/0386.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23730/0398.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23774/0442.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23814/0482.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23849/0517.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23865/0533.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23876/0544.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23877/0545.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23944/0612.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23948/0616.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23951/0619.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23963/0631.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24017/0685.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24021/0689.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24024/0692.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24029/0697.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24051/0719.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24058/0726.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24060/0728.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24062/0730.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24071/0739.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24111/0779.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24130/0798.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24134/0802.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24135/0803.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24177/0845.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24193/0861.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24207/0875.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24238/0906.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24246/0914.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24282/0950.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24285/0953.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24292/0960.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24307/0975.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24334/1002.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24345/1013.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24356/1024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24365/1033.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24373/1041.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24401/1069.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24409/1077.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24420/1088.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24421/1089.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24439/1107.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24459/1127.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24462/1130.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24495/1163.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24511/1179.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24516/1184.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24539/1207.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24583/1251.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24585/1253.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24602/1270.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24618/1286.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24635/1303.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24671/1339.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24677/1345.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24704/1372.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24715/1383.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24785/1453.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24812/1480.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24826/1494.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24846/1514.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24860/1528.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24931/1599.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24946/1614.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24958/1626.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24963/1631.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24966/1634.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25011/1679.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25027/1695.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25030/1698.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25064/1732.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25073/1741.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25077/1745.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25096/1764.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25124/1792.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25143/1811.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25193/1861.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25261/1929.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25262/1930.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25263/1931.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25305/1973.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25365/2033.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25387/2055.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25523/2191.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25576/2244.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25635/2303.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25718/2386.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25768/2436.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25815/2483.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25829/2497.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25831/2499.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25853/2521.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25884/2552.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25964/2632.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25974/2642.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25989/2657.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26046/2714.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26123/2791.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26162/2830.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26278/2946.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26294/2962.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26345/3013.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26347/3015.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26354/3022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26356/3024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26413/3081.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26519/3187.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26533/3201.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26569/3237.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26578/3246.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26650/3318.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26654/3322.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26655/3323.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26656/3324.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26660/3328.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26693/3361.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26745/3413.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26786/3454.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26826/3494.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26827/3495.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26828/3496.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26835/3503.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26868/3536.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26930/3598.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26938/3606.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26940/3608.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26946/3614.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26954/3622.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27009/3677.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27010/3678.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27013/3681.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27059/3727.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27061/3729.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27064/3732.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27065/3733.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27067/3735.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27082/3750.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27083/3751.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27122/3790.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27133/3801.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27137/3805.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27143/3811.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27160/3828.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27169/3837.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27170/3838.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27184/3852.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H170"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="81.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="80.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>