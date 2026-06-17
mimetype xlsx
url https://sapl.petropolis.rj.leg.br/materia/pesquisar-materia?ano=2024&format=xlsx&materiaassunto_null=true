--- v0 (2025-12-19)
+++ v1 (2026-06-17)
@@ -54,7686 +54,7686 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>23369</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Domingos Protetor</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23369/0037.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23369/0037.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE VENDA E ABASTECIMENTO DE COMBUSTÍVEL EM VEÍCULOS QUE ESTEJAM TRANSPORTANDO BOTIJÕES DE GÁS NO MUNICÍPIO DE PETRÓPOLIS-RJ.</t>
   </si>
   <si>
     <t>23370</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23370/0038.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23370/0038.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FALTA JUSTIFICADA DO EMPREGADO QUE NECESSITAR SE AUSENTAR DO SERVIÇO PARA ACOMPANHAR O ANIMAL DOMÉSTICO EM CONSULTA VETERINÁRIA DE EMERGÊNCIA.</t>
   </si>
   <si>
     <t>23382</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Júnior Coruja</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23382/050-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23382/050-.pdf</t>
   </si>
   <si>
     <t>DENOMINA TERMINAL LUIZ CAUBI DA SILVA, o terminal de transporte coletivo, localizado na Estr. União e Indústria,1132 - Corrêas, 2º Distrito deste Município.</t>
   </si>
   <si>
     <t>23423</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23423/0091.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23423/0091.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR DESCONTO NO IMPOSTO SOBRE SERVIÇOS PARA COMERCIANTE QUE PARTICIPAR DO PROGRAMA COMERCIANTE AMIGO DOS ANIMAIS NO MUNICÍPIO DE PETRÓPOLIS RJ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>23429</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Octavio Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23429/0097.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23429/0097.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação de cartazes educativos nos locais onde a prática do aborto autorizado é realizado</t>
   </si>
   <si>
     <t>23430</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23430/0098.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23430/0098.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Instituição da Semana Municipal de luta contra o aborto</t>
   </si>
   <si>
     <t>23431</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23431/0099.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23431/0099.pdf</t>
   </si>
   <si>
     <t>Assegura aos pais e responsáveis o direito de vedarem a participação de seus filhos em atividades pedagógicas de gênero no âmbito do Município de Petrópolis.</t>
   </si>
   <si>
     <t>23442</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Júlia Casamasso</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23442/0110.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23442/0110.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE PONTOS DE APOIO PARA SITUAÇÕES DE EMERGÊNCIA E DESASTRES SOCIOAMBIENTAIS NO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23457</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Júnior Paixão</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23457/0125.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23457/0125.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A POLÍTICA MUNICIPAL DE AGROECOLOGIA, PRODUÇÃO ORGÂNICA E ALIMENTAÇÃO SAUDÁVEL DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>23520</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23520/0188-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23520/0188-.pdf</t>
   </si>
   <si>
     <t>Dispõe que toda rede elétrica instalada nas ruas, estradas e servidões, no âmbito do município de Petrópolis, cujos fios da alta tensão não possuem proteção em áreas próximas à residencial e comercial e têm distância inferior a cinco metros destas áreas, deverá ser do tipo compacta com os fios encapados e dá outras providências.</t>
   </si>
   <si>
     <t>23566</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Dr. Mauro Peralta</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23566/0234.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23566/0234.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE PETRÓPOLIS O SPECIAL COFFEE FESTIVAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23567</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23567/0235.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23567/0235.pdf</t>
   </si>
   <si>
     <t>INSTITUI o circuito dos cafés especiais cafés do centro histórico e adjacência como uma nova atração turística no já reconhecido roteiro turístico e gastronômico de Petrópolis / rj</t>
   </si>
   <si>
     <t>23650</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Gilda Beatriz</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23650/0318-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23650/0318-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de estabelecimentos de recreação infantil que cita, a permitirem a entrada e permanência de acompanhante de criança com deficiência ou mobilidade reduzida na forma que cita.</t>
   </si>
   <si>
     <t>23709</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23709/0377-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23709/0377-.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE PETRÓPOLIS A "Family Run".</t>
   </si>
   <si>
     <t>23773</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23773/0441.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23773/0441.pdf</t>
   </si>
   <si>
     <t>ALTERA A EMENTA DA LEI MUNICIPAL Nº 8.709 DE 16 JANEIRO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23781</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Gil Magno</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23781/0449.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23781/0449.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração dos artigos 1º, 6º e 7º da Lei nº 8687 de 27 de dezembro de 2023.</t>
   </si>
   <si>
     <t>23882</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Marcelo Chitão</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23882/0550-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23882/0550-.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Regulamentação e Autorização Simplificada para Eventos em Espaços Públicos no Município de Petrópolis e dá outras providências.</t>
   </si>
   <si>
     <t>23911</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23911/0579.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23911/0579.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 6.646 DE 31 de MARÇO DE 2009</t>
   </si>
   <si>
     <t>24026</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24026/0694.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24026/0694.pdf</t>
   </si>
   <si>
     <t>FICA INSTITUÍDA NO MUNICÍPIO DE PETRÓPOLIS A "CAMPANHA DE ENFRENTAMENTO E COMBATE AO ESTUPRO VIRTUAL" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24110</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Fred Procópio, Hingo Hammes</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24110/0778-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24110/0778-.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Incentivo e Fomento às Feiras Livres no Município de Petrópolis e dá outras providências.</t>
   </si>
   <si>
     <t>24164</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24164/0832.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24164/0832.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE PETRÓPOLIS, A FESTA DE SÃO PEDRO, DA PARÓQUIA DE PEDRO DO RIO, QUARTO DISTRITO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24180</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24180/0848.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24180/0848.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DA COSTUREIRA NO CALENDÁRIO MUNICIPAL DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>24237</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24237/0905-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24237/0905-.pdf</t>
   </si>
   <si>
     <t>Fica declarada patrimônio cultural imaterial do povo Petropolitano a Rádio Tribuna de Petrópolis.</t>
   </si>
   <si>
     <t>24315</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Gilda Beatriz, Hingo Hammes</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24315/0983-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24315/0983-.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA MUNICIPAL DE SAÚDE, A REALIZAR O PAGAMENTO DE GRATIFICAÇÃO POR DESEMPENHO AOS PROFISSIONAIS DE SAÚDE BUCAL DE PETRÓPOLIS COM BASE NA PORTARIA GM/MS Nº 960/2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24351</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24351/1019.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24351/1019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO “PROJETO BANCO VERMELHO” NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>24433</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Hingo Hammes</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24433/1101.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24433/1101.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DA ESCALADA EM ROCHA NO CALENDÁRIO MUNICIPAL DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24436</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24436/1104.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24436/1104.pdf</t>
   </si>
   <si>
     <t>Declara patrimônio cultural imaterial do povo Petropolitano a Rádio Imperial de Petrópolis.</t>
   </si>
   <si>
     <t>24457</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24457/1125-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24457/1125-.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE ESPAÇOS RESERVADOS E ADAPTADOS, DE INTEGRAÇÃO SENSORIAL, PARA PESSOAS COM TRANSTORNO DE ESPECTRO AUTISTA – TEA, TRANSTORNO DO DÉFICIT DE ATENÇÃO COM HIPERATIVIDADE – TDAH E OUTRAS PESSOAS NEURODIVERSAS EM ESTÁDIOS E ARENAS ESPORTIVAS, EM SHOPPINGS CENTERS, MUSEUS, TEATROS, CINEMAS, ENTRE OUTROS, NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>24568</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24568/1236.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24568/1236.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a liberação das imagens das câmeras de monitoramento do Centro Integrado de Monitoramento e Operações de Petrópolis.</t>
   </si>
   <si>
     <t>24642</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Júlia Casamasso, Domingos Protetor, Dr. Mauro Peralta, Eduardo do Blog, Fred Procópio, Gilda Beatriz</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24642/1310-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24642/1310-.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE LAVANDERIAS COMUNITÁRIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24649</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Eduardo do Blog</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24649/1317.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24649/1317.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DOS ESTABELECIMENTOS PÚBLICOS E PRIVADOS, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS, A INSERIR NAS PLACAS DE ATENDIMENTO PRIORITÁRIO O SÍMBOLO MUNDIAL DA SÍNDROME DE DOWN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24650</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24650/1318.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24650/1318.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DOS ESTABELECIMENTOS PÚBLICOS E PRIVADOS, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS, A INSERIREM NAS PLACAS DE ATENDIMENTO PRIORITÁRIO O SÍMBOLO INTERNACIONAL DA SURDEZ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24675</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Ronaldo Ramos</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24675/1343.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24675/1343.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de se disponibilizarem aparelhos abafadores de ruídos/protetores auriculares do tipo concha para portadores do Transtorno do Espectro Autista (TEA), em Shoppings Centers do Município de Petrópolis.</t>
   </si>
   <si>
     <t>24692</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24692/1360.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24692/1360.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FORNECIMENTO GRATUITO DE PULSEIRAS DE IDENTIFICAÇÃO COM QRCODE PARA PESSOAS ALÉRGICAS A MEDICAMENTOS, COM DOENÇAS CRÔNICAS E COM ALERGIAS ALIMENTARES.</t>
   </si>
   <si>
     <t>24698</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Fred Procópio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24698/1366.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24698/1366.pdf</t>
   </si>
   <si>
     <t>Cria o Capítulo III no Título IV da Lei nº 5.393 de 28 de maio de 1998 - Lei de Uso, Parcelamento e Ocupação do Solo do Município de Petrópolis, incluídos os artigos 59-A até 59-I.</t>
   </si>
   <si>
     <t>24713</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24713/1381.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24713/1381.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Cão Guia GCM e dá outras providencias.</t>
   </si>
   <si>
     <t>24743</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24743/1411.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24743/1411.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR O BANCO SOCIAL PETROPOLITANO S/A E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24864</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24864/1532.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24864/1532.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE INCENTIVO E PROMOÇÃO AS COOPERATIVAS DE CRÉDITO NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24886</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Dudu</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24886/1554.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24886/1554.pdf</t>
   </si>
   <si>
     <t>Determina prazo para a execução do nivelamento de tampões, caixas de inspeção e tampas metálicas de telefonia, de energia elétrica e de esgoto cloacal, nos locais em que forem executadas obras de pavimentação, recapeamento, reconstrução, tapa-buracos ou qualquer serviço de manutenção em calçadas e vias públicas no Município de Petrópolis.</t>
   </si>
   <si>
     <t>24905</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Marcelo Lessa</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24905/1573.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24905/1573.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revogação da Lei Municipal 8.620, de 23 de Outubro de 2023.</t>
   </si>
   <si>
     <t>24924</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24924/1592.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24924/1592.pdf</t>
   </si>
   <si>
     <t>Declara como Patrimônio Cultural Imaterial do Município de Petrópolis/RJ a FESTA DOS PADROEIROS SANT’ANNA E SÃO JOAQUIM realizada anualmente pela Igreja de Sant’Anna e São Joaquim – Igreja Matriz de Cascatinha.</t>
   </si>
   <si>
     <t>24941</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24941/1609.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24941/1609.pdf</t>
   </si>
   <si>
     <t>RECONHECE ÀS PESSOAS COM FIBROMIALGIA OS DIREITOS E GARANTIAS ATRIBUÍDOS ÀS PESSOAS COM DEFICIÊNCIA NO MUNICÍPIO DE PETRÓPOLIS - RJ.</t>
   </si>
   <si>
     <t>25037</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25037/1705.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25037/1705.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A INCLUSÃO NA MATRIZ CURRICULAR DAS UNIDADES DE ENSINO DA REDE PÚBLICA DO MUNICÍPIO, COMO TEMA TRANSVERSAL, A EDUCAÇÃO CLIMÁTICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>25069</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25069/1737.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25069/1737.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL VIA APLICATIVO DE COMBATE AO BULLYING E DE CYBERBULLYNG NA REDE MUNICIPAL DE EDUCAÇÃO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>25121</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25121/1789.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25121/1789.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE MONUMENTOS DE EXALTAÇÃO A ESCRAVOCRATAS E EUGENISTAS NO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>25181</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25181/1849.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25181/1849.pdf</t>
   </si>
   <si>
     <t>INSTITUI O BANCO DE EMPREGOS PARA PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA), NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>25208</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25208/1876.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25208/1876.pdf</t>
   </si>
   <si>
     <t>Fica declarada como patrimônio cultural de natureza imaterial de Petrópolis o título de primeira dançarina de folclore germânico do Estado do Rio de Janeiro.</t>
   </si>
   <si>
     <t>25209</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25209/1877.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25209/1877.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS SANÇÕES APLICÁVEIS AOS RESPONSÁVEIS POR CASOS DE VANDALISMO A MONUMENTOS, ESTÁTUAS, BUSTOS E MARCOS PÚBLICOS DA CIDADE DE PETRÓPOLIS, NA FORMA QUE MENCIONA</t>
   </si>
   <si>
     <t>25210</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25210/1878.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25210/1878.pdf</t>
   </si>
   <si>
     <t>Define a base de cálculo do ITBI no Município de Petrópolis.</t>
   </si>
   <si>
     <t>25244</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25244/1912.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25244/1912.pdf</t>
   </si>
   <si>
     <t>DENOMINA UNIDADE PRÉ-HOSPITALAR OSVALDO FERNANDES DO VALE, a unidade de saúde municipal localizada na Estrada União e Indústria, nº 19.691, em Pedro do Rio, quarto distrito de Petrópolis.</t>
   </si>
   <si>
     <t>25278</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25278/1946.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25278/1946.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prioridade das mães solo e de seus dependentes no acesso às políticas públicas municipais.</t>
   </si>
   <si>
     <t>25295</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25295/1963.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25295/1963.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA DE ACOLHIMENTO E CAPACITAÇÃO PARA PAIS OU RESPONSÁVEIS DE PESSOAS DIAGNOSTICADAS COM TRANSTORNO DO ESPECTRO AUTISTA -TEA, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>25398</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25398/2066.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25398/2066.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE PETRÓPOLIS A MARCHA PRÓ-VIDA.</t>
   </si>
   <si>
     <t>25399</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25399/2067.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25399/2067.pdf</t>
   </si>
   <si>
     <t>DECLARA COMO PATRIMÔNIO HISTÓRICO E CULTURAL DE NATUREZA MATERIAL DA CIDADE DE PETRÓPOLIS O TRONO DE FÁTIMA.</t>
   </si>
   <si>
     <t>25497</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25497/2165.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25497/2165.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA ACADEMIA AO AR LIVRE PARA TODOS NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>25539</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25539/2207-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25539/2207-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a elaboração do plano de adaptação à mudança do clima no município de Petrópolis.</t>
   </si>
   <si>
     <t>25559</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25559/2227.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25559/2227.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE PETRÓPOLIS A CARTEIRA MUNICIPAL DE IDENTIFICAÇÃO DA PESSOA COM DOENÇA DE CROHN E RETOCOLITE ULCERATIVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>25580</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25580/2248.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25580/2248.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal para a criação de Parques Sensoriais para Crianças com comprometimento multissensorial ou neurodivergentes no município de Petrópolis e dá outras providências.</t>
   </si>
   <si>
     <t>25589</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25589/2257.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25589/2257.pdf</t>
   </si>
   <si>
     <t>TORNA A PREFEITURA MUNICIPAL DE PETRÓPOLIS, POR MEIO DA SECRETARIA MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL, OBRIGADA A ENVIAR À CÂMARA MUNICIPAL RELATÓRIO DETALHADO DO QUADRIMESTRE DA DEFESA CIVIL.</t>
   </si>
   <si>
     <t>25595</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25595/2263.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25595/2263.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.º 8.199 de 29 de outubro de 2021.</t>
   </si>
   <si>
     <t>25613</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25613/2281.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25613/2281.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DE VAGAS DE ESTACIONAMENTO PREFERENCIAIS RESERVADAS ÀS PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA - TEA, SINALIZADAS COM O SÍMBOLO MUNDIAL DE CONSCIENTIZAÇÃO DO AUTISMO, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>25618</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25618/2286.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25618/2286.pdf</t>
   </si>
   <si>
     <t>DENOMINA TERMINAL FARLEN MACIEIRA DA COSTA O terminal ITAMARATI, localizada na rua. Bernardo Proença, 100 – bairro Itamarati, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>25632</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25632/2300-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25632/2300-.pdf</t>
   </si>
   <si>
     <t>DENOMINA PARQUE CRÉMERIE DESEMBARGADOR LUCIO VASCONCELLOS DE OLIVEIRA o Parque Crémerie, localizado na Estr. da Independência, s/n - Independência, Petrópolis - RJ.</t>
   </si>
   <si>
     <t>25643</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25643/2311.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25643/2311.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Agente de Contratação, Equipe de Apoio, Comissão de Contratação e cria a Comissão de Gestão e Fiscalização de Contratos, nos termos da Lei nº 14.133, de 01 de abril de 2021, e altera a Lei Municipal nº 7.295, de 6 de fevereiro de 2015.</t>
   </si>
   <si>
     <t>25762</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25762/2430.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25762/2430.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMPLEXO DE SAÚDE VEREADOR OSVALDO FERNANDES DO VALE - VADINHO, AS UNIDADES DE SAÚDE LOCALIZADAS NA ESTRADA UNIÃO E INDÚSTRIA, Nº 19.691, EM PEDRO DO RIO, QUARTO DISTRITO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>25766</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25766/2434.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25766/2434.pdf</t>
   </si>
   <si>
     <t>DECLARA COMO PATRIMÔNICO NATURAL DO MUNICÍPIO DE PETRÓPOLIS O LAGO DE NOGUEIRA, LOCALIZADO NA AVENIDA MILTON DE SOUZA CARVALHO.</t>
   </si>
   <si>
     <t>25771</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25771/2439.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25771/2439.pdf</t>
   </si>
   <si>
     <t>Declara como Patrimônio Cultural Imaterial do Município de Petrópolis/RJ a FESTA DO PADROEIRO SANTO TOMÁS DE AQUINO, realizada anualmente – Igreja Matriz do Retiro.</t>
   </si>
   <si>
     <t>25783</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25783/2451-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25783/2451-.pdf</t>
   </si>
   <si>
     <t>Declara como Patrimônio Cultural Imaterial do Município de Petrópolis/RJ a FESTA DA PADROEIRA SANTA RITA DE CASSIA, realizada anualmente – Igreja Matriz do bairro Castrioto.</t>
   </si>
   <si>
     <t>25784</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25784/2452.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25784/2452.pdf</t>
   </si>
   <si>
     <t>DECLARA COMO PATRIMÔNIO CULTURAL IMATERIAL DO MUNICÍPIO DE PETRÓPOLIS/RJ A FESTA DO PADROEIRO SÃO SEBASTIÃO, REALIZADA ANUALMENTE NO MÊS DE JANEIRO – IGREJA MATRIZ DO CARANGOLA.</t>
   </si>
   <si>
     <t>25804</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25804/2472.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25804/2472.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a requerer a renovação da autodeclaração referente a segurança e prevenção de incêndios de estabelecimentos situados no município de Petrópolis.</t>
   </si>
   <si>
     <t>25823</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25823/2491.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25823/2491.pdf</t>
   </si>
   <si>
     <t>DECLARA COMO PATRIMÔNIO CULTURAL IMATERIAL DO POVO PETROPOLITANO O BLOCO CARNAVALESCO PARADA OBRIGATÓRIA.</t>
   </si>
   <si>
     <t>25850</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25850/2518.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25850/2518.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA REMOÇÃO IMEDIATA DE TODO MATERIAL PROVENIENTE DA EXECUÇÃO DOS SERVIÇOS DE PODA DE ÁRVORES NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>25858</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25858/2526.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25858/2526.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL PARA A SAÚDE MENTAL E ASSISTÊNCIA PSICOSSOCIAL À GESTANTE, À PARTURIENTE E À PUÉRPERA.</t>
   </si>
   <si>
     <t>25860</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25860/2528.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25860/2528.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECONHECIMENTO DO ESTADO DE EMERGÊNCIA CLIMÁTICA E A INCIDÊNCIA DA ANSIEDADE CLIMÁTICA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>25861</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25861/2529.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25861/2529.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO JONGO NO CALENDÁRIO MUNICIPAL DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>25862</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25862/2530.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25862/2530.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DA DIGNIDADE MENSTRUAL NO CALENDÁRIO OFICIAL DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>25878</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25878/2546.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25878/2546.pdf</t>
   </si>
   <si>
     <t>PERMITE ÀS PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) O INGRESSO E A PERMANÊNCIA EM QUALQUER LOCAL PÚBLICO OU PRIVADO PORTANDO ALIMENTOS PARA CONSUMO PRÓPRIO E UTENSÍLIOS DE USO PESSOAL.</t>
   </si>
   <si>
     <t>25900</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25900/2568.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25900/2568.pdf</t>
   </si>
   <si>
     <t>Fica instituído a “Rota Caipira” de cicloturismo como rota urbana e rural dentro do território do Município de Petrópolis.</t>
   </si>
   <si>
     <t>25908</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25908/2576.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25908/2576.pdf</t>
   </si>
   <si>
     <t>DECLARA-SE COMO PATRIMÔNIO CULTURAL IMATERIAL, NO MUNICÍPIO DE PETRÓPOLIS - RJ, A FEIRA DEGUSTE.</t>
   </si>
   <si>
     <t>25929</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25929/2597.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25929/2597.pdf</t>
   </si>
   <si>
     <t>DECLARA PATRIMÔNIO CULTURAL DE NATUREZA IMATERIAL O JONGO NO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>26016</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26016/2684.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26016/2684.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GARANTIA, AOS PAIS OU RESPONSÁVEIS DE PESSOAS COM DEFICIÊNCIA, DE REQUERER A CONCESSÃO DE FÉRIAS NO MESMO PERÍODO DAS ESCOLARES.</t>
   </si>
   <si>
     <t>26017</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26017/2685.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26017/2685.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DA MULHER QUILOMBOLA NO CALENDÁRIO MUNICIPAL DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>26147</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26147/2815.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26147/2815.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO ESPORTIVO DE EVENTOS DA CIDADE DE PETRÓPOLIS BAUERUN” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>26156</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26156/2824.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26156/2824.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de instalação de placas de sinalização alertando a existência de tubulação de gás, da Companhia Naturgy, localizadas no Município de Petrópolis, e dá outras providências.</t>
   </si>
   <si>
     <t>26157</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26157/2825.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26157/2825.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE AÇÃO DE CONTINGÊNCIA PARA ABRIGAR PESSOAS COM DEFICIÊNCIA EM ESTADO DE EMERGÊNCIA OU CALAMIDADE NO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>26158</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26158/2826.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26158/2826.pdf</t>
   </si>
   <si>
     <t>Garante às mães, pais ou tutores de pessoas com deficiência atendimento preferencial em consultas, exames e procedimentos médicos, bem como atendimentos em repartições públicas no âmbito do município de Petrópolis.</t>
   </si>
   <si>
     <t>26320</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26320/2988.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26320/2988.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS SANÇÕES ADMINISTRATIVAS APLICADAS PELO MUNICÍPIO ÀS PESSOAS QUE FOREM FLAGRADAS EM ÁREAS E LOGRADOUROS PÚBLICOS FAZENDO USO DE DROGAS ILÍCITAS EM DESACORDO COM DETERMINAÇÃO LEGAL OU REGULAMENTAR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>26339</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26339/3007.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26339/3007.pdf</t>
   </si>
   <si>
     <t>DECLARA PATRIMÔNIO CULTURAL DE NATUREZA IMATERIAL A AGRICULTURA FAMILIAR E OS EMPREENDIMENTOS FAMILIARES RURAIS NO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>26342</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26342/3010.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26342/3010.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DIRETRIZES PARA O FECHAMENTO OU TRANSFÊRENCIA DE UNIDADES DE ENSINO PÚBLICO NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>26367</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26367/3035.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26367/3035.pdf</t>
   </si>
   <si>
     <t>INSTITUI COMO PATRIMÔNIO PÚBLICO CULTURAL E RELIGIOSO A PROCISSÃO DE SÃO CRISTÓVÃO, A SER REALIZADA NO DIA 25 DE JULHO DE CADA ANO.</t>
   </si>
   <si>
     <t>26378</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26378/3046.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26378/3046.pdf</t>
   </si>
   <si>
     <t>DECLARA A CAPIVARA COMO PATRIMÔNIO CULTURAL IMATERIAL DO MUNICÍPIO DE PETRÓPOLIS-RJ.</t>
   </si>
   <si>
     <t>26408</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26408/3076.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26408/3076.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL O DIA, BEM COMO A SEMANA DA GUARDA CIVIL MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>26431</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>Fred Procópio, Domingos Protetor, Dr. Mauro Peralta, Dudu, Eduardo do Blog, Gil Magno, Gilda Beatriz, Hingo Hammes, Júlia Casamasso, Júnior Coruja, Júnior Paixão, Marcelo Chitão, Marcelo Lessa, Octavio Sampaio, Ronaldo Ramos</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26431/3099-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26431/3099-.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA AS EMENDAS INDIVIDUAIS A LEI ORÇAMENTÁRIA ANUAL PREVISTAS NO ARTIGO 107, §9º DA LEI ORGÂNICA DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>26472</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26472/3140.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26472/3140.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO AUXÍLIO FINANCEIRO PARA MÃE ATÍPICA NO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>26505</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26505/3173.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26505/3173.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE PETRÓPOLIS, A SEMANA DA GUARDA CIVIL MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>26512</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26512/3180.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26512/3180.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º da Lei 4.640/1989.</t>
   </si>
   <si>
     <t>26513</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26513/3181.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26513/3181.pdf</t>
   </si>
   <si>
     <t>Institui áreas de espera exclusiva para motocicletas e similares em cruzamentos semaforizados no município de Petrópolis.</t>
   </si>
   <si>
     <t>26606</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26606/3274.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26606/3274.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONVOCAR TODOS OS APROVADOS NO CONCURSO PÚBLICO PARA PROVIMENTO DE CARGOS NA COMPANHIA PETROPOLITANA DE TRÂNSITO E TRANSPORTE - CPTRANS REALIZADO EM 2023.</t>
   </si>
   <si>
     <t>26608</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26608/3276.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26608/3276.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESERVA DE VAGAS PARA NEGROS E INDÍGENAS, NOS CONCURSOS PÚBLICOS PARA PROVIMENTO DE CARGOS EFETIVOS E EMPREGOS PÚBLICOS INTEGRANTES DOS QUADROS DE PESSOAL DA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA DO MUNICÍPIO DE PETRÓPOLIS, BEM COMO NAS CONTRATAÇÕES TEMPORÁRIAS.</t>
   </si>
   <si>
     <t>26620</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26620/3288.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26620/3288.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROTOCOLO DE ATUAÇÃO ANTIRRACISTA E DE COMBATE À INTOLERÂNCIA RELIGIOSA NAS ESCOLAS DAS REDES PÚBLICA E PRIVADA DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>26621</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26621/3289.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26621/3289.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL ANTIRRACISTA NO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>26633</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26633/3301.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26633/3301.pdf</t>
   </si>
   <si>
     <t>Declara o Rock Petropolitano como Patrimônio Cultural Imaterial do Município de Petrópolis.</t>
   </si>
   <si>
     <t>26676</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26676/3344.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26676/3344.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Bueiros Inteligentes no âmbito do Município de Petrópolis.</t>
   </si>
   <si>
     <t>26695</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26695/3363.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26695/3363.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O USO DOS BANHEIROS PÚBLICOS NA CIDADE DE PETRÓPOLIS, NA FORMA QUE MENCIONA</t>
   </si>
   <si>
     <t>26730</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26730/3398.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26730/3398.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DAS REDES PÚBLICAS E PRIVADAS DE SAÚDE OFERECEREM LEITO OU ALA SEPARADA PARA AS MÃES DE NATIMORTO E/OU MÃES COM ÓBITO FETAL, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>26768</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26768/3436.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26768/3436.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prevenção de queimadas na região serrana do município de Petrópolis em conjunto com a Prefeitura, o Corpo de Bombeiros, a Defesa Civil e o Instituto Chico Mendes de Conservação da Biodiversidade (ICMBio), e estabelece punições para o crime de queimadas, além de medidas educativas para prevenção.</t>
   </si>
   <si>
     <t>26808</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26808/3476-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26808/3476-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de placas de sinalização de distanciamento entre motoristas e ciclistas, advertindo os motoristas acerca do cuidado com ciclistas.</t>
   </si>
   <si>
     <t>26821</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26821/3489.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26821/3489.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 5º da Lei Municipal n.º 5.426 de 22 de outubro de 1998.</t>
   </si>
   <si>
     <t>26841</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26841/3509.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26841/3509.pdf</t>
   </si>
   <si>
     <t>Estabelece princípios e diretrizes para a implementação e o uso da inteligência artificial no âmbito da Administração Pública Municipal Direta e Indireta, no município de Petrópolis.</t>
   </si>
   <si>
     <t>26876</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26876/3544.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26876/3544.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Capacitação para Monitores que Atuam nos Veículos Utilizados no Transporte Escolar de Alunos na Cidade de Petrópolis, e dá outras providências.</t>
   </si>
   <si>
     <t>26890</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26890/3558.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26890/3558.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA MUNICIPAL DE INCENTIVO À UTILIZAÇÃO DA MUSICOTERAPIA COMO TRATAMENTO TERAPÊUTICO ALTERNATIVO DE PESSOAS COM DEFICIÊNCIA, SÍNDROMES E/OU TRANSTORNO DE ESPECTRO AUTISTA (TEA), NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>26931</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26931/3599.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26931/3599.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DO MONTANHISMO PETROPOLITANO NO CALENDÁRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>26975</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26975/3643.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26975/3643.pdf</t>
   </si>
   <si>
     <t>TORNA FACULTATIVO O USO DO UNIFORME ESCOLAR AOS ESTUDANTES DA REDE MUNICIPAL DE ENSINO COM TRANSTORNO DO ESPECTRO DO AUTISMO – TEA E OUTRAS NEURODIVERSIDADES.</t>
   </si>
   <si>
     <t>26981</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26981/3649.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26981/3649.pdf</t>
   </si>
   <si>
     <t>Institui o Projeto de Lei Autismo, onde assegurado ao servidor público da Administração Direta, Fundações e Autarquias do município de Petrópolis a redução de 50% (cinquenta por cento) da jornada de trabalho, bem como a redução de 30% (trinta por cento) da jornada de trabalho para os servidores da Câmara Municipal de Petrópolis, sem prejuízo da remuneração, que detenha a guarda e responsabilidade de pessoa com deficiência.</t>
   </si>
   <si>
     <t>27115</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27115/3783.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27115/3783.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reserva e demarcação de vagas de estacionamento específicas para pessoas com o Transtorno do Espectro Autista, e dá outras providências.</t>
   </si>
   <si>
     <t>27116</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27116/3784.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27116/3784.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO NO CALENDÁRIO DE EVENTOS DA CIDADE DE PETRÓPOLIS O "FESTIVAL DO CHOCOLATE" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27151</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27151/3819.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27151/3819.pdf</t>
   </si>
   <si>
     <t>Cria o “Programa Visão do Futuro” no âmbito do município de Petrópolis e dá outras providências.</t>
   </si>
   <si>
     <t>27190</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27190/3858.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27190/3858.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º DA LEI MUNICIPAL Nº 7.741 DE 26/11/2018.</t>
   </si>
   <si>
     <t>27206</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>Eduardo do Blog, Júlia Casamasso</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27206/3874.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27206/3874.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE DIVULGAÇÃO, PELAS REDES OFICIAIS DA PREFEITURA MUNICIPAL DE PETRÓPOLIS, DOS REPASSES REALIZADOS ÀS EMPRESAS TERCEIRIZADAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23339</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23339/0007.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23339/0007.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO 6º DO ART. 35 E PARÁGRAFO 6º DO ART. 159 E ACRESCENTA O INCISO VI, §1º DO ART. 159 E O INCISO IV, §8º DO ART. 159 DA RESOLUÇÃO Nº 125 DE 14 DE DEZEMBRO DE 2012 (REGIMENTO INTERNO DA CÂMARA MUNICIPAL).</t>
   </si>
   <si>
     <t>26771</t>
   </si>
   <si>
     <t>Dr. Mauro Peralta, Domingos Protetor, Dudu, Eduardo do Blog, Fred Procópio, Gil Magno, Gilda Beatriz, Hingo Hammes, Júlia Casamasso, Júnior Coruja, Júnior Paixão, Marcelo Chitão, Marcelo Lessa, Octavio Sampaio, Ronaldo Ramos</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26771/3439.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26771/3439.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO N°103 DE 09 DE DEZEMBRO DE 2020.</t>
   </si>
   <si>
     <t>26919</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26919/3587.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26919/3587.pdf</t>
   </si>
   <si>
     <t>REVOGA A RESOLUÇÃO Nº 006, DE 12 DE JUNHO, DE 2019</t>
   </si>
   <si>
     <t>23384</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23384/0052.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23384/0052.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE EDIÇÃO DE DECRETO REVOGANDO A AUTORIZAÇÃO DADA PELO DECRETO Nº 787 DE 29 DE DEZEMBRO DE 2023 PARA REAJUSTE DA TARIFA DE ÁGUA PRATICADA PELA SUBCONCESSIONÁRIA ÁGUAS DO IMPERADOR.</t>
   </si>
   <si>
     <t>23421</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23421/0089.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23421/0089.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A CRIAÇÃO DO CERTIFICADO DE IMPACTO SOCIAL E CRIA O PROGRAMA DE FOMENTO DESTINADO AO FORTALECIMENTO DE ASSOCIAÇÕES, COOPERATIVAS E MICROEMPREENDEDORES, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23554</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23554/0222.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23554/0222.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE NORMA SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DE QR CODE NAS PLACAS QUE INDICAM ZONAS DE ESTACIONAMENTO PÚBLICO, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>23706</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23706/0374.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23706/0374.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REGULAMENTAÇÃO DA LEI Nº 8.677/2023 QUE DISPÕE SOBRE A INSTALAÇÃO OBRIGATÓRIA DE BEBEDOUROS NOS EVENTOS PÚBLICOS E PRIVADOS REALIZADOS NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>23733</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23733/0401.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23733/0401.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A NECESSIDADE DE CONSTRUÇÃO DE BASES COMUNITÁRIAS DE SEGURANÇA A SEREM UTILIZADAS PELA GUARDA MUNICIPAL E POLICIA MILITAR NO DISTRITO DA POSSE.</t>
   </si>
   <si>
     <t>23887</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23887/0555.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23887/0555.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A CRIAÇÃO DO BANCO MUNICIPAL DE SEMENTES, INSUMOS AGRÍCOLAS E MUDAS DO MUNICÍPIO DE PETRÓPOLIS, CONFORME ANTEPROJETO A SEGUIR:</t>
   </si>
   <si>
     <t>23926</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23926/0594.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23926/0594.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE ENVIO DE PROJETO DE LEI QUE DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 6387, DE 26 DE OUTUBRO DE 2006.</t>
   </si>
   <si>
     <t>24097</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24097/0765.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24097/0765.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A PODA E CORTE DE ÁRVORES EM PROPRIEDADE PARTICULAR, COM FINS RESIDENCIAIS, DE PESSOAS EM SITUAÇÃO DE HIPOSSUFICIÊNCIA ECONÔMICA, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS, CONFORME ANTEPROJETO A SEGUIR.</t>
   </si>
   <si>
     <t>24122</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24122/0790.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24122/0790.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA sobre os cargos do grupo ocupacional fiscalização.</t>
   </si>
   <si>
     <t>24131</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24131/0799.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24131/0799.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE a antecipação de uma parcela do pagamento de saldo aos Técnicos Administrativos e Técnicos em Desenho e Cadastro, devido a equiparação salarial com os Técnicos de Contabilidade, de acordo com a Lei 8582 de 17 de julho de 2023.</t>
   </si>
   <si>
     <t>24178</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24178/0846.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24178/0846.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE O PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO PARA OS CARGOS DE AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE ÀS ENDEMIAS DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>24179</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24179/0847.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24179/0847.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE conceder adicional de insalubridade de 40 % aos agentes comunitários de saúde ACS e agentes de combate a endemias ACE.</t>
   </si>
   <si>
     <t>24311</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24311/0979.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24311/0979.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPONHA SOBRE A REGULAMENTAÇÃO PARA A CONCESSÃO DO PAGAMENTO DE GRATIFICAÇÃO POR DESEMPENHO AOS PROFISSIONAIS DA SAÚDE BUCAL DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>24425</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24425/1093.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24425/1093.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE INSTALAÇÃO DO SERVIÇO DE CONVIVÊNCIA E FORTALECIMENTO DE VÍNCULOS - SCFV, EM PEDRO DO RIO, QUARTO DISTRITO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>24430</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24430/1098.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24430/1098.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE OS CARGOS DO GRUPO OCUPACIONAL FISCALIZAÇÃO.</t>
   </si>
   <si>
     <t>24483</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24483/1151.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24483/1151.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PUBLICAÇÃO DE NORMA RECOMENDANDO O USO DOS RECURSOS DO PROGRAMA DINHEIRO DIRETO NA ESCOLA (PDDE) PARA DIVERSAS AÇÕES DE COMBATE À DENGUE, NO ÂMBITO DAS ESCOLAS MUNICIPAIS DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>24486</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24486/1154.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24486/1154.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE CRIAÇÃO DO PROTOCOLO DE PREVENÇÃO E SEGURANÇA ESCOLAR, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>24764</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24764/1432.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24764/1432.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE O PROGRAMA MUNICIPAL LEITE PARA SEGURANÇA ALIMENTAR, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS, CONFORME ANTEPROJETO A SEGUIR:</t>
   </si>
   <si>
     <t>24892</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24892/1560.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24892/1560.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI NENHUMA CRIANÇA SEM ÁGUA POTÁVEL QUE DISPONHA SOBRE A OBRIGAÇÃO DA CONCESSIONÁRIA E SUBCONCESSIONÁRIA DOS SERVIÇOS DE SANEAMENTO BÁSICO DE ÁGUA DO MUNICÍPIO, FORNECER ÁGUA POTÁVEL A TODAS AS CRIANÇAS DO MUNICÍPIO, CONFORME ANTEPROJETO A SEGUIR:</t>
   </si>
   <si>
     <t>24932</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24932/1600.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24932/1600.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE CRIAÇÃO DE CENTRO DE REFERÊNCIA .ESPECIALIZADO DA PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA EM CADA UM DOS CINCO DISTRITOS DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>25085</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25085/1753.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25085/1753.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PUBLICAÇÃO DE DECRETO AUTORIZANDO E REGULANDO AS EXPOSIÇÕES DE EQUINOS NO PARQUE MUNICIPAL PAULO RATTES, EM ITAIPAVA - PETRÓPOLIS.</t>
   </si>
   <si>
     <t>25481</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25481/2149.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25481/2149.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE . Indicação ao executivo municipal a necessidade de construir uma creche na Rua Veridiano Félix - Estrada da Saudade, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>25496</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25496/2164.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25496/2164.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE PARÂMETROS PARA OS PONTOS, ABRIGOS E PARADAS DE ÔNIBUS.</t>
   </si>
   <si>
     <t>25538</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25538/2206.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25538/2206.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INVESTIMENTO EM ÁREA PÚBLICA LOCALIZADA NO BAIRRO DO CAXAMBU EM BENEFÍCIO DA COMUNIDADE.</t>
   </si>
   <si>
     <t>25683</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25683/2351.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25683/2351.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE VERSE SOBRE A CONCESSÃO DE VALE ALIMENTAÇÃO AOS CONSELHEIROS TUTELARES EFETIVOS DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>25786</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25786/2454.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25786/2454.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA DIRETORA DA CÂMARA MUNICIPAL DE PETRÓPOLIS A NECESSIDADE DE INSTITUIR ATRAVÉS DE PROJETO DE RESOLUÇÃO, O PRÊMIO DOADOR NOTA 10, DESTINADO AOS DOADORES DE SANGUE VOLUNTÁRIOS, ASSÍDUOS E COMPROMETIDOS COM O ATO DE DOAÇÃO NOS BANCOS DE SANGUE CREDENCIADOS NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>25805</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25805/2473.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25805/2473.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legistativa que dispõe sobre a possibilidade da obrigatoriedade das empresas prestadoras de serviços, concessionárias de fornecimento de águas, estacionamento rotativo e transporte público, de inserirem nas faturas de consumo ou demais espaços publicitários, mensagem de incentivo à doação de sangue.</t>
   </si>
   <si>
     <t>25806</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25806/2474.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25806/2474.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que dispõe sobre a divulgação de campanhas de doação de sangue no âmbito do Município de Petrópolis, através da inserção de mensagens de incentivo a prática da doação de sangue em carnês de cobrança de tributos municipais, físicos e eletrônicos.</t>
   </si>
   <si>
     <t>25859</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25859/2527.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25859/2527.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL NECESSIDADE DE IMPLEMENTAÇÃO DA LEI ORDINÁRIA 8.508 DE 27 DE FEVEREIRO DE 2023 QUE TORNA OBRIGATÓRIA A ADOÇÃO DE MECANISMOS SUSTENTÁVEIS DE GESTÃO DAS ÁGUAS PLUVIAIS PARA FINS DE CONTROLE DE ENCHENTES E ALAGAMENTOS, APLICANDO NO MUNICÍPIO DE PETRÓPOLIS O CONCEITO DE CIDADE ESPONJA</t>
   </si>
   <si>
     <t>25894</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25894/2562.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25894/2562.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legistativa que DISPÕE SOBRE O PROGRAMA DE TERAPIA NUTRICIONAL PARA PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS</t>
   </si>
   <si>
     <t>25948</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25948/2616.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25948/2616.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE INSTITUI SOBRE O CENTRO COMERCIAL 17, LOCALIZADO ENTRE O NÙMERO 1 AO 300, RUA PAULO HERVÊ, BINGEN.</t>
   </si>
   <si>
     <t>26247</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26247/2915.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26247/2915.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE ALTERE A LEI MUNICIPAL N° 5.545 AUMENTANDO A GRATIFICAÇÃO POR REGIME ESPECIAL DE TRABALHO DA GUARDA MUNICIPAL DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>26299</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26299/2967.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26299/2967.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE a criação do centro de referência da pessoa com transtorno do espectro autista (TEA), denominado casa do autista, no Município de Petrópolis, e dá as outras providências.</t>
   </si>
   <si>
     <t>26340</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26340/3008.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26340/3008.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE EDIÇÃO DE NORMA CRIANDO O PROGRAMA ESPECIAL DE REGULARIZAÇÃO FUNDIÁRIA PARA A AGRICULTURA FAMILIAR, DENTRO DA ESTRUTURA DA SECRETARIA DE ASSISTÊNCIA SOCIAL, HABITAÇÃO E REGULARIZAÇÃO FUNDIÁRIA.</t>
   </si>
   <si>
     <t>26397</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26397/3065.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26397/3065.pdf</t>
   </si>
   <si>
     <t>INDICA a MESA DA CÂMARA, de acordo com o art. 129 § 1º, e § 2º do Regimento Interno a necessidade de parecer da Comissão de Finanças e Orçamento sobre as Contas Anuais da Administração Financeira do Poder Executivo do Município de Petrópolis, referente ao exercício de 2012 - 2016.</t>
   </si>
   <si>
     <t>26619</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26619/3287.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26619/3287.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI QUE DISPONHA SOBRE O COMÉRCIO EM FEIRAS ORGÂNICAS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>26627</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26627/3295.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26627/3295.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REGULAMENTAÇÃO DA LEI Nº 7.549/2017 QUE DISPÕE SOBRE O PROGRAMA HORTA ESCOLAR NAS INSTITUIÇÕES MUNICIPAIS DE ENSINO DO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>26701</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26701/3369.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26701/3369.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A POLÍTICA MUNICIPAL DE INCENTIVOS FISCAIS A RESTAURANTES, AGROINDÚSTRIAS E VAREJO DE ALIMENTOS QUE UTILIZEM OS PRODUTOS DA AGRICULTURA FAMILIAR CULTIVADOS EM PETRÓPOLIS.</t>
   </si>
   <si>
     <t>26849</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26849/3517.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26849/3517.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A CRIAÇÃO DO PROGRAMA BANCO DE SANGUE ITINERANTE NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS, CONFORME ANTEPROJETO A SEGUIR:</t>
   </si>
   <si>
     <t>26891</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26891/3559.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26891/3559.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE, AO MENOS UM, CENTRO DE FISIOTERAPIA EM CADA UM DOS CINCO DISTRITOS, SEJA PELA REDE MUNICIPAL DE SAÚDE OU ATRAVÉS DE CONVÊNIO, NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>26905</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26905/3573.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26905/3573.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE CALÇADAS DRENANTES EM TODOS OS CINCO DISTRITOS DO MUNICÍPIO DE PETRÓPOLÇIS.</t>
   </si>
   <si>
     <t>26915</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26915/3583.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26915/3583.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE CRIAÇÃO DE UM GRUPO TÉCNICO PARA REALIZAR ESTUDO DE VIABILIDADE TÉCNICA E FINANCEIRA PARA INSTALAÇÃO DE PLANTAS DE USINAS DE BIOMETANO NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27172</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27172/3840.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27172/3840.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A CRIAÇÃO DO PROGRAMA INCUBADORA SOCIAL NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS, CONFORME ANTEPROJETO A SEGUIR:</t>
   </si>
   <si>
     <t>23577</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento de Informação</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23577/0245.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23577/0245.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL INFORMAÇÕES SOBRE O EFETIVO CUMPRIMENTO DAS DISPOSIÇÕES DA EMENDA 5547/2022 APROVADA PELA CÂMARA MUNICIPAL EM 21/12/2022 QUE MODIFICOU O PROJETO DE LEI ORÇAMENTÁRIA 4757/2022 ORIUNDO DO GP 565 2022 E QUE DESTINOU R$ 5.000,00 CINCO MIL REAIS PARA ORÇAMENTO DA SECRETARIA DE OBRAS PARA A PINTURA DO VESTIÁRIO DA QUADRA DO CANTINHO DA ESPERANÇA NO BAIRRO ATILIO MAROTTI.</t>
   </si>
   <si>
     <t>23579</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23579/0247.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23579/0247.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL INFORMAÇÕES SOBRE O EFETIVO CUMPRIMENTO DAS DISPOSIÇÕES DA EMENDA 5549/2022 APROVADA PELA CÂMARA MUNICIPAL EM 21/12/2022 QUE MODIFICOU O PROJETO DE LEI ORÇAMENTÁRIA 4757/2022 ORIUNDO DO GP 565/2022 E QUE DESTINOU R$ 5.000,00 CINCO MIL REAIS PARA ORÇAMENTO DA SECRETARIA DE OBRAS PARA A REFORMA DA ILUMINAÇÃO DA QUADRA DO CANTINHO DA ESPERANÇA NO BAIRRO ATILIO MAROTTI.</t>
   </si>
   <si>
     <t>26736</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26736/3404.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26736/3404.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal informações detalhadas acerca do atraso no repasse de recursos destinados às escolas paroquiais.</t>
   </si>
   <si>
     <t>23522</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23522/0190.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23522/0190.pdf</t>
   </si>
   <si>
     <t>REQUER A CRIAÇÃO DE UMA COMISSÃO ESPECIAL DE REESTRUTURAÇÃO DA SAÚDE MENTAL NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>25218</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25218/1886.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25218/1886.pdf</t>
   </si>
   <si>
     <t>REQUER A CRIAÇÃO DA COMISSÃO ESPECIAL SOBRE A MEMÓRIA NEGRA E TRABALHADORA DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>25562</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25562/2230-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25562/2230-.pdf</t>
   </si>
   <si>
     <t>REQUER A CRIAÇÃO DE COMISSÃO PARLAMENTAR DE INQUÉRITO (CPI) PARA INVESTIGAR AS IRREGULARIDADES NA PRESTAÇÃO DE SERVIÇO DO TRANSPORTE PÚBLICO COLETIVO NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>25697</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Dr. Mauro Peralta, Domingos Protetor, Dudu, Júnior Paixão, Marcelo Chitão</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25697/2365-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25697/2365-.pdf</t>
   </si>
   <si>
     <t>REQUER A CRIAÇÃO DE UMA COMISSÃO ESPECIAL PARA TRATAR DAS CORRELAÇÕES ENTRE A LEI ORGÂNICA MUNICIPAL E O REGIMENTO INTERNO EM SUAS RESPECTIVAS REVISÕES.</t>
   </si>
   <si>
     <t>25876</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25876/2544.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25876/2544.pdf</t>
   </si>
   <si>
     <t>REQUER A PRORROGAÇÃO DO PRAZO POR MAIS 90 DIAS DA COMISSÃO ESPECIAL PARA TRATAR DA REVISÃO DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>25879</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25879/2547.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25879/2547.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE CONVOCAÇÃO DO SECRETÁRIO DE FAZENDA E DO PROCURADOR DO MUNICÍPIO PARA PRESTAREM ESCLARECIMENTOS SOBRE A ATUAL SITUAÇÃO FINANCEIRA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>25880</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25880/2548.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25880/2548.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE CONVITE AO SR. PREFEITO PARA PRESTAR ESCLARECIMENTOS SOBRE A ATUAL SITUAÇÃO FINANCEIRA DO MUNICÍPIO</t>
   </si>
   <si>
     <t>25934</t>
   </si>
   <si>
     <t>Dr. Mauro Peralta, Domingos Protetor</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25934/2602.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25934/2602.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE CONVOCAÇÃO DO SECRETÁRIO MUNICIPAL DE FAZENDA E DO PROCURADOR-GERAL DO MUNICÍPIO PARA PRESTAREM ESCLARECIMENTOS SOBRE A QUEDA DO ÍNDICE DE PARTICIPAÇÃO DOS MUNICÍPIOS (IPM); A ARRECADAÇÃO DO IMPOSTO SOBRE CIRCULAÇÃO DE MERCADORIAS E SERVIÇOS (ICMS) PELO MUNICÍPIO E O ESTADO DE “PENÚRIA FINANCEIRA” AFIRMADO EM PETIÇÃO JUNTO AO PODER JUDICIÁRIO.</t>
   </si>
   <si>
     <t>25935</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25935/2603.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25935/2603.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE CONVOCAÇÃO DO PRESIDENTE DA COMPANHIA PETROPOLITANA DE TRÂNSITO E TRÂNSPORTES (CPTRANS), QUE POSSUI STATUS DE SECRETÁRIO MUNICIPAL, PARA PRESTAR ESCLARECIMENTOS SOBRE O NÃO CHAMAMENTO DOS APROVADOS NO CONCURSO PÚBLICO DA COMPANHIA E A CONTRATAÇÃO DE MICROEMPREENDEDORES INDIVIDUAIS PARA AUXÍLIO NO TRÂNSITO DA BAUERNFEST.</t>
   </si>
   <si>
     <t>25936</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25936/2604.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25936/2604.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE CONVOCAÇÃO DA PRESIDENTE DA COMPANHIA MUNICIPAL DE DESENVOLVIMENTO DE PETRÓPOLIS (COMDEP), QUE POSSUI STATUS DE SECRETÁRIA MUNICIPAL PARA PRESTAR ESCLARECIMENTOS SOBRE A COLETA DO LIXO E SEUS PROCEDIMENTOS LICITATÓRIOS.</t>
   </si>
   <si>
     <t>25943</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25943/2611.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25943/2611.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE CONVOCAÇÃO DO EX-DIRETOR-PRESIDENTE DA COMPANHIA MUNICIPAL DE DESENVOLVIMENTO DE PETRÓPOLIS (COMDEP), A FIM DE PRESTAR ESCLARECIMENTOS SOBRE A COLETA DE LIXO E SEUS PROCEDIMENTOS LICITATÓRIOS.</t>
   </si>
   <si>
     <t>25993</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25993/2661.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25993/2661.pdf</t>
   </si>
   <si>
     <t>REQUER A PRORROGAÇÃO DO PRAZO POR MAIS 90 DIAS DA COMISSÃO ESPECIAL PARA TRATAR DA REVISÃO DA LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>26062</t>
   </si>
   <si>
     <t>Domingos Protetor, Dr. Mauro Peralta</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26062/2730.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26062/2730.pdf</t>
   </si>
   <si>
     <t>REQUER A CRIAÇÃO DE UMA COMISSÃO ESPECIAL PARA TRATAR SOBRE A NÃO RESPONSABILIZAÇÃO DA EMPRESA GE CELMA SOBRE A QUEDA DE ARRECADAÇÃO DO ICMS E A DIMINUIÇÃO DO ÍNDICE DE PARTICIPAÇÃO DOS MUNICÍPIOS (IPM) DA CIDADE DE PETRÓPOLIS-RJ.</t>
   </si>
   <si>
     <t>26246</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26246/2914.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26246/2914.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE CONVITE AO SR. PREFEITO PARA PRESTAR ESCLARECIMENTOS SOBRE A ATUAL SITUAÇÃO FINANCEIRA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>26304</t>
   </si>
   <si>
     <t>Fred Procópio, Domingos Protetor, Dr. Mauro Peralta, Gilda Beatriz, Hingo Hammes, Júlia Casamasso, Octavio Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26304/2972.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26304/2972.pdf</t>
   </si>
   <si>
     <t>REQUER A PRORROGAÇÃO DO PRAZO POR MAIS 45 DIAS DA COMISSÃO ESPECIAL PARA TRATAR DA ELABORAÇÃO DO CÓDIGO AMBIENTAL DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>26310</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26310/2978.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26310/2978.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE CONVOCAÇÃO DA PRESIDENTE DA COMPANHIA MUNICIPAL DE DESENVOLVIMENTO DE PETRÓPOLIS (COMDEP), QUE POSSUI STATUS DE SECRETÁRIA MUNICIPAL PARA PRESTAR ESCLARECIMENTOS SOBRE A COLETA DO LIXO E SEUS PROCEDIMENTOS LICITATÓRIOS, NO PRÓXIMO DIA 01 DE AGOSTO DE 2024, ÀS 15 HORAS.</t>
   </si>
   <si>
     <t>26311</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26311/2979.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26311/2979.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE CONVOCAÇÃO DO PRESIDENTE DA COMPANHIA PETROPOLITANA DE TRÂNSITO E TRÂNSPORTES (CPTRANS), QUE POSSUI STATUS DE SECRETÁRIO MUNICIPAL, PARA PRESTAR ESCLARECIMENTOS SOBRE O NÃO CHAMAMENTO DOS APROVADOS NO CONCURSO PÚBLICO DA COMPANHIA E A CONTRATAÇÃO DE MICROEMPREENDEDORES INDIVIDUAIS PARA AUXÍLIO NO TRÂNSITO DA BAUERNFEST, PARA O PRÓXIMO DIA 01 DE AGOSTO DE 2024, ÀS 15 HORAS.</t>
   </si>
   <si>
     <t>26319</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26319/2987.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26319/2987.pdf</t>
   </si>
   <si>
     <t>Requerimento de reapresentação da matéria constante no substitutivo total 9291/2021.</t>
   </si>
   <si>
     <t>26443</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26443/3111.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26443/3111.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DA REAPRESENTAÇÃO DA LEI DE DIRETRIZES ORÇAMENTÁRIAS, GP 491/2024, NA FORMA DO ARTIGO 79, PARÁGRAFO 6º DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>26493</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26493/3161.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26493/3161.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE CONVOCAÇÃO DO SECRETÁRIO DA SECRETÁRIA DE SERVIÇOS, SEGURANÇA E ORDEM PÚBLICA (SSSOP), QUE POSSUI STATUS DE SECRETÁRIA MUNICIPAL PARA PRESTAR ESCLARECIMENTOS SOBRE A COLETA DO LIXO E SEUS PROCEDIMENTOS LICITATÓRIOS, NO PRÓXIMO DIA 22 DE AGOSTO DE 2024, ÀS 15 HORAS.</t>
   </si>
   <si>
     <t>26739</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26739/3407.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26739/3407.pdf</t>
   </si>
   <si>
     <t>REQUER A CRIAÇÃO DE COMISSÃO ESPECIAL PARA ANÁLISE DO CÓDIGO AMBIENTAL, DÁ CONTINUIDADE AOS TRABALHOS DA COMISSÃO CRIADA PELO ATO PRE-LEG 02/2024.</t>
   </si>
   <si>
     <t>26757</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26757/3425.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26757/3425.pdf</t>
   </si>
   <si>
     <t>REQUER A PRORROGAÇÃO DO PRAZO POR MAIS 65 DIAS DA COMISSÃO ESPECIAL SOBRE A MEMÓRIA NEGRA E TRABALHADORA DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>26913</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26913/3581.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26913/3581.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE CONVOCAÇÃO DA SECRETÁRIA DE EDUCAÇÃO PARA PRESTAR ESCLARECIMENTOS SOBRE NOTÍCIA DE DESLIGAMENTO DE ESTAGIÁRIA, ATRASO DOS PAGAMENTOS DOS PROFISSIONAIS DA EDUCAÇÃO E SOBRE O CONCURSO REALIZADO EM 2022.</t>
   </si>
   <si>
     <t>26971</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26971/3639.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26971/3639.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE CONVOCAÇÃO DA SECRETÁRIA DE EDUCAÇÃO PARA PRESTAR ESCLARECIMENTOS ACERCA SITUAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO CONTRATADOS COMO: ESTAGIÁRIOS, RECIBO DE PAGAMENTO AUTÔNOMO E TERCEIRIZADOS.</t>
   </si>
   <si>
     <t>26972</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26972/3640.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26972/3640.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE CONVOCAÇÃO DA SECRETÁRIA DE EDUCAÇÃO PARA PRESTAR ESCLARECIMENTOS SOBRE O CONCURSO PÚBLICO DA EDUCAÇÃO REALIZADO EM 2022.</t>
   </si>
   <si>
     <t>26997</t>
   </si>
   <si>
     <t>Fred Procópio, Domingos Protetor, Dr. Mauro Peralta, Eduardo do Blog, Gilda Beatriz, Hingo Hammes, Octavio Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26997/3665.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26997/3665.pdf</t>
   </si>
   <si>
     <t>REQUER A CRIAÇÃO DE UMA COMISSÃO ESPECIAL PARA DAR CONTINUIDADE AOS TRABALHOS REFERENTE À REVISÃO DA LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>26999</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26999/3667.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26999/3667.pdf</t>
   </si>
   <si>
     <t>REQUER A CRIAÇÃO DE UMA COMISSÃO ESPECIAL PARA DAR CONTINUIDADE AOS TRABALHOS REFERENTE À REVISÃO DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27110</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27110/3778.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27110/3778.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE CONVOCAÇÃO AO DIRETOR-PRESIDENTE DO INPAS CLAUDINEI COSTANTINO PORTUGAL PARA PRESTAR ESCLARECIMENTO DO PAGAMENTO DOS APOSENTADOS E O FUTURO DO INPAS, NO DIA 12 DE NOVEMBRO</t>
   </si>
   <si>
     <t>27191</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27191/3859.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27191/3859.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE CONVOCAÇÃO AO DIRETOR-PRESIDENTE DA COMDEP, ANDERSON DA SILVA FRAGOSO PARA PRESTAR ESCLARECIMENTO SOBRE A IRREGULARIDADE DO LIXO, NO DIA 26 DE NOVEMBRO DE 2024, AS 15 HORAS.</t>
   </si>
   <si>
     <t>23347</t>
   </si>
   <si>
     <t>Indicação Simples</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23347/0015.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23347/0015.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de mudança de local de lixeira na Rua Martinho José Santana, altura do nº 399 - Castelo São Manoel, bairro Correas.</t>
   </si>
   <si>
     <t>23348</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23348/0016.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23348/0016.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de que se realize a demarcação de 5 vagas de táxi no ponto da Rua Nicarágua (ponto de táxi próximo a Casa do Alemão), bairro Quitandinha.</t>
   </si>
   <si>
     <t>23387</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23387/0055.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23387/0055.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de que todos os banheiros do terminal Rodoviário Leonel Brizola localizado no bairro Bingen sejam gratuitos.</t>
   </si>
   <si>
     <t>23435</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23435/0103.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23435/0103.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PINTURA DO QUEBRA-MOLAS NA RUA FERNANDES VIEIRA PRÓXIMO AO NÚMERO 1066, RETIRO.</t>
   </si>
   <si>
     <t>23538</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23538/0206.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23538/0206.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de vistoria e recolocação das placas de identificação dos pontos de ônibus na Rodovia Philúvio Cerqueira Rodrigues, do km 01 até o km 05, em Itaipava.</t>
   </si>
   <si>
     <t>23586</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23586/0254.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23586/0254.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO DO MUNICÍPIO DE PETRÓPOLIS/RJ A NECESSIDADE DE MANUTENÇÃO DOS EMPREGOS DE COBRADORES, MOTORISTAS, FISCAIS, MECÂNICOS E DEMAIS PROFISSIONAIS NO PROCESSO DE TRANSIÇÃO DAS LINHAS DE TRANSPORTE PÚBLICO.</t>
   </si>
   <si>
     <t>23668</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23668/0336.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23668/0336.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar remoção de pedras na Rua Washington Luiz, altura do nº 693, bairro Centro.</t>
   </si>
   <si>
     <t>23683</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23683/0351.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23683/0351.pdf</t>
   </si>
   <si>
     <t>INDICO A NECESSIDADE DA ANULAÇÃO DA LICITAÇÃO n.º 11/23 QUE TRATA DA EXECUÇÃO E INSTALAÇÃO DO PAVILHÃO NIEMEYER NO PARQUE MUNICIPAL PADRE QUINHA NO VALOR DE R$ 10.283.709,30.</t>
   </si>
   <si>
     <t>23694</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23694/0362.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23694/0362.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar a desobstrução da calçada na Rua Washington Luiz, altura do nº 693, bairro Centro.</t>
   </si>
   <si>
     <t>23731</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23731/0399.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23731/0399.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a viabilização do ônibus Escolar, para atender os alunos, no trajeto do bairro N.S.de Fátima até os Ceis's Angela Maria e Cei José G. da Motta, bairro Posse - Petrópolis - RJ.</t>
   </si>
   <si>
     <t>23740</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23740/0408.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23740/0408.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de criar área de convivência na rua Alexandre Alves Antunes, nas imediações do nº 80, Bonfim - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>23742</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23742/0410.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23742/0410.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de formalização de uma parceria estratégica com o Governo Federal e CEF (Caixa Econômica Federal) em favor das famílias com renda de até cinco salários mínimos, grupos familiares atingidos pelas chuvas de 2022, assim como as que se encontram utilizando o beneficio social (aluguel social) até os dias de hoje.</t>
   </si>
   <si>
     <t>23812</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23812/0480.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23812/0480.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a realização de drenagem viária, na BR 495, próximo ao Condomínio Cenário da Montanha, bairro Benfica, Petrópolis, RJ.</t>
   </si>
   <si>
     <t>23820</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23820/0488.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23820/0488.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de troca de lugar da lixeira, localizada na Rua Quissamã, próximo ao número 1109 - Quissamã.</t>
   </si>
   <si>
     <t>23848</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23848/0516.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23848/0516.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de uma demarcação de vaga exclusiva para farmácia na Estrada União Indústria nº 19.373, em Pedro do Rio.</t>
   </si>
   <si>
     <t>23904</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23904/0572.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23904/0572.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de proceder com a capitação de águas pluviais e esgoto de pavimentação da via ( 40 mts ), na Rua D situada na Estrada do Palmital no Bairro Águas lindas em Nogueiras- Petrópolis- Rj.</t>
   </si>
   <si>
     <t>23907</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23907/0575.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23907/0575.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de estabelecer de um Núcleo da Companhia Petropolitana de Transportes e Trânsito, (CPTrans), no Parque Municipal Prefeito Paulo Rattes, situado a Estrada União e Indústria nº 10.000 em Itaipava - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>23918</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23918/0586.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23918/0586.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de proceder com as devidas providências com relação ao desabamento parcial da Rua Vereador Décio Nicolay - Quitandinha.</t>
   </si>
   <si>
     <t>23936</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23936/0604.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23936/0604.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de estudo para substituir a rede de águas que desce pela escadaria, localizada na Rua Haroldo Mano, nº 15, Jardim Salvador.</t>
   </si>
   <si>
     <t>23945</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23945/0613.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23945/0613.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de INSTALAÇÃO DE BEBEDOUROS ADAPTADOS NO TERMINAL RODOVIÁRIO DE CORRÊAS NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>23946</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23946/0614.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23946/0614.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade DE INSTALAÇÃO DE BEBEDOUROS, INCLUSIVE ADAPTADOS NO TERMINAL RODOVIÁRIO IMPERATRIZ LEOPOLDINA DO MUNICÍPIO DE PETRÓPOLIS</t>
   </si>
   <si>
     <t>23950</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23950/0618.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23950/0618.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de instalação e pintura de faixas de pedestres na União Industria n°2009, próximo ao Posto Ipiranga, Bairro Corrêas.</t>
   </si>
   <si>
     <t>23961</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23961/0629.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23961/0629.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de INSTALAÇÃO DE BEBEDOUROS INCLUSIVE ADAPTADOS, NO TERMINAL RODOVIÁRIO DO ITAMARATI NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>23964</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23964/0632.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23964/0632.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AMPLIAÇÃO DO ATENDIMENTO NAS BRINQUEDOTECAS NAS UNIDADES HOSPITALARES DA REDE MUNICIPAL DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>24006</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24006/0674.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24006/0674.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de remoção da lixeira, instalação de "placa proibido jogar lixo e entulho", e instalação de um canteiro de flores na Estrada da Independência, 460 - Independência.</t>
   </si>
   <si>
     <t>24012</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24012/0680.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24012/0680.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Criar um estacionamento público de apoio aos comerciantes do Itamaraty, no início da Rua Dr. João Bacelos, Ponte de Ferro.</t>
   </si>
   <si>
     <t>24028</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24028/0696.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24028/0696.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de retirada de lixo verde e troncos na Estrada do Limoeiro (BR040, sentido Itaipava, primeira rua a direita após o KM 72), bairro Fazenda Inglesa.</t>
   </si>
   <si>
     <t>24033</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24033/0701.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24033/0701.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar abertura de porta frontal de depósito de lixo situado a Vila Dr. Hélio Amado, 1318 (acesso pela Rua Teresa), Alto da Serra - Petrópolis/RJ, (ao lado do Clube Euterpe), com objetivo de facilitar a coleta dos funcionários da COMDEP, bem como melhorar as condições de salubridade da referida Vila.</t>
   </si>
   <si>
     <t>24036</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24036/0704.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24036/0704.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de ampliação de trecho de ônibus escolar, que atualmente transita pela Estrada das Arcas, Itaipava - Petrópolis/RJ, por toda a extensão da Rua Crescêncio Costa, situada no mesmo bairro, a fim de atender as necessidades de transporte público aos alunos das Escolas Municipais situadas nas adjacências.</t>
   </si>
   <si>
     <t>24075</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24075/0743.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24075/0743.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de pintura do meio fio e sinalização dos locais com entrada e saída de veículos em toda extensão da Avenida Marciano Magalhães, Bairro Morin.</t>
   </si>
   <si>
     <t>24116</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24116/0784.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24116/0784.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de criação de um estacionamento de apoio aos comerciantes, localizado na Rua Dr. João Barcelos, (próximo a Ponte de Ferro) no bairro do Itamarati.</t>
   </si>
   <si>
     <t>24126</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24126/0794.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24126/0794.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de mudança de local do abrigo do ônibus para o lado oposto, localizado no ponto final da Vila Santos, Caminho do Fragoso, Estrada da Saudade.</t>
   </si>
   <si>
     <t>24144</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24144/0812.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24144/0812.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de demarcação da calçada, localizada na Rua Bernardo Proença, nº 809 C, Itamarati.</t>
   </si>
   <si>
     <t>24191</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24191/0859.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24191/0859.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE AMPLIAÇÃO DO HORÁRIO DE FUNCIONAMENTO DOS BANHEIROS DO TERMINAL CENTRO.</t>
   </si>
   <si>
     <t>24194</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24194/0862.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24194/0862.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de REALIZAR UM ESTUDO TÉCNICO, PARA VIABILIZAR O AUMENTO DA LARGURA DA ESTRADA DA CASCATINHA, AO LADO DO LOTE 11, NO BAIRRO DE CASCATINHA.</t>
   </si>
   <si>
     <t>24204</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24204/0872.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24204/0872.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade “URGENTE” de proceder com a continuidade das obras, Localizada na Rua Waldermar Vieira Afonso n° 250, Bairro Carangola.</t>
   </si>
   <si>
     <t>24212</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24212/0880.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24212/0880.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de construir uma calçada, no início da Rua Humberto Rovigatti, próximo ao número 40 – Samambaia.</t>
   </si>
   <si>
     <t>24214</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24214/0882.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24214/0882.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de instalação de Agência Regional da COMDEP com Ecoponto no bairro Carangola.</t>
   </si>
   <si>
     <t>24233</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24233/0901.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24233/0901.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar aterro na Estrada Vicenzo Rivetti, Condomínio Vicenzo Rivetti, em frente ao Condomínio 2, bairro Caragola.</t>
   </si>
   <si>
     <t>24249</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24249/0917.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24249/0917.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de obras para rede de captação de águas pluviais, localizada na Rua Minas Gerais, Nogueira.</t>
   </si>
   <si>
     <t>24250</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24250/0918.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24250/0918.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de construção de rua (pavimentação, iluminação pública e rede de esgoto), localizado na Rua Minas Gerais, Nogueira.</t>
   </si>
   <si>
     <t>24253</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24253/0921.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24253/0921.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de urbanização e infraestrutura (pavimentação, iluminação pública, calçada e rede de águas pluviais) por toda extensão da Rua da Chácara, Boa Vista, Estrada da Saudade.</t>
   </si>
   <si>
     <t>24254</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24254/0922.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24254/0922.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de urbanização e infraestrutura (pavimentação, iluminação pública, calçada e rede de águas pluviais) por toda extensão da Rua da Represa, Boa Vista, Estrada da Saudade.</t>
   </si>
   <si>
     <t>24283</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24283/0951.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24283/0951.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de instalar câmeras de segurança para coibir o descarte irregular (ponto final) Vila Santos, Estrada da Saudade.</t>
   </si>
   <si>
     <t>24284</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24284/0952.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24284/0952.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de instalar câmeras de segurança para coibir o descarte irregular na Rua Viúva Lima, próximo ao nº 300, Itamarati.</t>
   </si>
   <si>
     <t>24298</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24298/0966.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24298/0966.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de confecção e afixação de placa contendo nome de logradouro “Servidão Maria Pitzer de Gonçalves”, cujo acesso se dá pela BR-040 sentido Terminal Rodoviário, próximo ao Km 81, Contorno – Petrópolis/RJ.</t>
   </si>
   <si>
     <t>24302</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24302/0970.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24302/0970.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de confecção e afixação de placa contendo nome de Espaço Recreativo Público recém denominado, “Praça Dr. Natalicio Lopes de Farias”, situada a Rua Alberto de Oliveira, próximo ao nº 514, Mosela – Petrópolis/RJ.</t>
   </si>
   <si>
     <t>24306</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24306/0974.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24306/0974.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de sinalização por toda extensão da Servidão que liga a Rua Friedrich Korsch à Rua Montese Servidão nº 270, Itamarati</t>
   </si>
   <si>
     <t>24320</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24320/0988.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24320/0988.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de uma visita da equipe da vigilância ambiental (CAMPANHA AO AEDES AEGYPTI - DENGUE) em todo o bairro Vila Militar.</t>
   </si>
   <si>
     <t>24381</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24381/1049.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24381/1049.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de elaborar estudo de viabilidade para instalação de Placas de Captação de Energia Solar em pontos de táxi no município de Petrópolis, estabelecidos pelo Executivo de acordo com regulamentação.</t>
   </si>
   <si>
     <t>24392</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24392/1060.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24392/1060.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de os Agentes de Saúde e Combate a Endemias, durante as visitas a estabelecimentos comerciais e residenciais, orientem a população sobre a necessidade de realização de limpeza das marquises.</t>
   </si>
   <si>
     <t>24396</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24396/1064.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24396/1064.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de elaborar estudo de viabilidade para instalação de Placas de Captação de Energia Solar em Ponto de Táxi, situado a Estrada União e Indústria, nº 11880, Itaipava - Petrópolis/RJ. Referência em frente ao Posto do Bob's Itaipava.</t>
   </si>
   <si>
     <t>24397</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24397/1065.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24397/1065.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de instalação de um Centro Cultural e uma Biblioteca na casa localizada junto à Praça José de Lima, situada na Estrada de Secretário, nº 112, no Centro, em Secretário.</t>
   </si>
   <si>
     <t>24426</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24426/1094.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24426/1094.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de estudo técnico para viabilizar a implantação de uma Policlínica ou uma Unidade Básica de Saúde, no terreno ao lado do estacionamento da Escola Municipal Fábrica do Saber, em Cascatinha.</t>
   </si>
   <si>
     <t>24450</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24450/1118.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24450/1118.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de pulverização de inseticida com carro fumacê nas ruas e praças no Município de Petrópolis.</t>
   </si>
   <si>
     <t>24458</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24458/1126.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24458/1126.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de providências com relação aos fios desencapados e expostos na Rua Antônio da Silva Ligeiro, quadra do cruzeiro – Taquara.</t>
   </si>
   <si>
     <t>24491</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24491/1159.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24491/1159.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PINTURA DAS FAIXA DE PEDESTRES, RUA DR. PORCIÚNCULA PRÓXIMO AO Nº 58, CENTRO.</t>
   </si>
   <si>
     <t>24531</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24531/1199.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24531/1199.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de providências com relação aos fios desencapados e expostos na Estrada da Saudade, 2166 – Estrada da Saudade.</t>
   </si>
   <si>
     <t>24564</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24564/1232.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24564/1232.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade URGENTE da ampliação de rede de captação de águas pluviais, na Rua José da Gama Machado, nº 33, em Madame Machado, Itaipava.</t>
   </si>
   <si>
     <t>24590</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24590/1258.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24590/1258.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de sinalização com (redutores de velocidade, placas de conscientização área residencial), localizado na Rua Bernardo Tosta, nº 368, Vila Operária, Cascatinha.</t>
   </si>
   <si>
     <t>24623</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24623/1291.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24623/1291.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de promover resgate e incremento na promoção de Eventos organizados no distrito de Itaipava – Petrópolis/RJ.</t>
   </si>
   <si>
     <t>24624</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24624/1292.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24624/1292.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de contemplar e integrar o distrito de Itaipava aos Eventos tradicionais do Calendário da Cidade, tais como: (Bauenfest, Bunka-sai, Festa Italiana, Natal Imperial, entre outros).</t>
   </si>
   <si>
     <t>24626</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24626/1294.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24626/1294.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de ampliar da visibilidade e publicidade de eventos do Parque Municipal Prefeito Paulo Rattes, através de peça publicitária fixada na fachada do referido local.</t>
   </si>
   <si>
     <t>24630</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24630/1298.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24630/1298.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de demarcação e controle de estacionamento para veículos em atividade, utilizados como transporte coletivo de turistas, no Horto Municipal de Itaipava, situado a Estrada União e Indústria, nº 9500, Itaipava – Petrópolis/RJ.</t>
   </si>
   <si>
     <t>24634</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24634/1302.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24634/1302.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de instaurar Comissão Pós-Crise a fim de tratar sobre assuntos relacionados a retomada econômica do Município, após intercorrências severas e/ou estado de calamidade.</t>
   </si>
   <si>
     <t>24639</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24639/1307.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24639/1307.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de necessidade retirada de tronco de arvore que está prestes a cair, na rua visconde do bom retiro nº 187.</t>
   </si>
   <si>
     <t>24720</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24720/1388.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24720/1388.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de manter as imagens das câmeras do Centro Integrado de Monitoramento e Operações de Petrópolis, disponíveis permanente via internet, para acesso dos cidadãos Petropolitanos.</t>
   </si>
   <si>
     <t>24722</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24722/1390.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24722/1390.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de executar um estudo técnico para a substituição gradativa das faixas de pedestres existentes no Município de Petrópolis, por faixas de pedestres elevadas.</t>
   </si>
   <si>
     <t>24769</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24769/1437.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24769/1437.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de colocação de uma placa de proibido estacionar na Vila Catharina Justen Kappaun, em frente ao nº 119, localizada na Rua Álvaro Lopes de Castro, no bairro Mosela - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>24814</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24814/1482.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24814/1482.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de canalização de água oriunda de nascente na Rua Manoel Borges de Freitas, comunidade do veludo, Bairro Duarte da Silveira.</t>
   </si>
   <si>
     <t>24866</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24866/1534.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24866/1534.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de término da obra de rede de captação de águas pluviais, na Estrada União Indústria, nº 21.861, em Pedro do Rio.</t>
   </si>
   <si>
     <t>24870</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24870/1538.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24870/1538.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER DE EXECUTIVO MUNICIPAL A NECESSIDADE DA CONCESSÃO DE APOIO ESTRUTURAL EM FAVOR DA PRÁTICA DO MOTOCROSS EM PETRÓPOLIS.</t>
   </si>
   <si>
     <t>24872</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24872/1540.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24872/1540.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO DE PETRÓPOLIS - RJ A NECESSIDADE URGENTE DE INTERVIR JUNTO AO GOVERNO DO ESTADO A FIM DE DILIGENCIARMOS REPAROS NA ESTRADA VELHA DA ESTRELA - SERRA VELHA - QUE CONECTA OS MUNICÍPIOS DE PETRÓPOLIS E MAGÉ.</t>
   </si>
   <si>
     <t>24918</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24918/1586.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24918/1586.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de colocação de pedra britada para absorção em caso de vazamento de óleo de motor dos coletivos, nas plataformas dos terminais rodoviários de Corrêas e Itaipava.</t>
   </si>
   <si>
     <t>24926</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24926/1594.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24926/1594.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realização de projeto para reforma geral e inclusão de banheiro PCD e espaço para fraldário e cadeira de amamentação no interior dos terminais rodoviários de Corrêas e Itaipava.</t>
   </si>
   <si>
     <t>24927</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24927/1595.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24927/1595.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de restabelecimento das guaritas de controle de entrada dos terminais rodoviários de Corrêas e Itaipava.</t>
   </si>
   <si>
     <t>24944</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24944/1612.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24944/1612.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de implementação de um sistema de drenagem urbana no Bairro Alto da Serra, mais precisamente na Rua Oswero Villaça entre a curva do vento e Rua Lopes Trovão N° 201.</t>
   </si>
   <si>
     <t>24945</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24945/1613.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24945/1613.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de possa proceder com a retirada URGENTE, da árvore que se encontra caída dentro do rio na Avenida General Marciano Magalhães ,próximo ao número 166,situado no Bairro: Morin Petrópolis-R/J.</t>
   </si>
   <si>
     <t>24956</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24956/1624.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24956/1624.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de elaborar estudo de viabilidade e execução de projeto objetivando a estabilidade estrutural da Rua Presidente Carlos Luz, Valparaíso – Petrópolis/RJ, de acordo com RO Nº 58799 (em anexo).</t>
   </si>
   <si>
     <t>24982</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24982/1650.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24982/1650.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL de incluir no protocolo de atendimento do Serviço Social a Permanência e obrigatoriedade do Profissional noturno nas Unidades de Pronto Atendimento do Município.</t>
   </si>
   <si>
     <t>25084</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25084/1752.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25084/1752.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de reinstalação dos bebedouros de água potável no Parque Municipal Prefeito Paulo Rattes, localizado no bairro Itaipava.</t>
   </si>
   <si>
     <t>25120</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25120/1788.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25120/1788.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de que possa proceder com a manutenção ou troca do ponto de ônibus (abrigo),na Estrada do Calembe próximo ao número 350,(próximo a cascata) situado no Bairro: Nogueiras.</t>
   </si>
   <si>
     <t>25139</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25139/1807.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25139/1807.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de transferência do Posto de Saúde Águas Lindas, localizado na Estrada do Palmital - Nogueira.</t>
   </si>
   <si>
     <t>25159</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25159/1827.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25159/1827.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de uma caçamba de lixo de metal para entulho. Rua Oswero do Carmo Vilaça, início da rua. Bairro: Alto da Serra. Referência: Seguindo a Rua Teresa, próximo ao n° 2160, depois da praça.</t>
   </si>
   <si>
     <t>25196</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25196/1864.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25196/1864.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Ampliação das vagas de estacionamento para motos enfrente ao Parque Municipal Prefeito Paulo Rattes, no distrito de Itaipava.</t>
   </si>
   <si>
     <t>25214</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25214/1882.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25214/1882.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Estudo de viabilidade tendo em vista desapropriação de terreno situado a Estrada Jerônimo Ferreira Alves, Itaipava – Petrópolis/RJ, cujo acesso se dá pela BR 040, Km 495, ou Estrada União e Indústria, próximo ao nº 12011, para estruturar praça e estacionamento destinado a veículos transportes turísticos, no molde da praça 14 Bis, no Centro da Cidade.</t>
   </si>
   <si>
     <t>25220</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25220/1888.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25220/1888.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO DO MUNICÍPIO DE PETRÓPOLIS - RJ A NECESSIDADE DE CHAMAMENTO DOS APROVADOS NO CONCURSO PÚBLICO REALIZADO NESTE ANO PARA INGRESSO NA CPTRANS, CONVOCANDO-OS PARA QUE TOMEM POSSE NOS CARGOS.</t>
   </si>
   <si>
     <t>25274</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25274/1942.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25274/1942.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de para a construção de calçada por toda sua extensão, localizada na Estrada de Cascatinha, 2º Distrito de Cascatinha.</t>
   </si>
   <si>
     <t>25276</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25276/1944.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25276/1944.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de encaminhar providências de acordo com RO 61341, objetivando promover obras de restruturação do imóvel e de parte da VIA, da Servidão 296-A, situada a Rua Vinte e Quatro de Maio, Alto da Serra – Petrópolis/RJ.</t>
   </si>
   <si>
     <t>25285</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25285/1953.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25285/1953.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de manutenção e limpeza de todas as galerias pluviais que atendem a Rua José Geraldo de Souza, Glória - Petrópolis/RJ bem como suas imediações.</t>
   </si>
   <si>
     <t>25302</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25302/1970.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25302/1970.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de reposicionar o ponto de ônibus, localizado na Estrada de Secretário, Lt 12, próximo à entrada da Rua Aloísio Costa Leite, em Secretário.</t>
   </si>
   <si>
     <t>25336</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25336/2004.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25336/2004.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de que proceda a mudança de local do abrigo de passageiros de parada de ônibus (próximo a entrada do Ribeirão Grande, e ao km, 57 Sentido, juiz de Fora / Rio de Janeiro)</t>
   </si>
   <si>
     <t>25345</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25345/2013.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25345/2013.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE, REPARO (DESENTUPIMENTO) DO BUEIRO, NA SERVIDÃO EDUARDO TROYACK, BINGEN.</t>
   </si>
   <si>
     <t>25353</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25353/2021.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25353/2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de mais um ponto de ônibus com embarque e desembarque próximo ao n°1566 na Rua Teresa no Bairro Alto da Serra.</t>
   </si>
   <si>
     <t>25368</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25368/2036.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25368/2036.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de instalação de uma placa de embarque e desembarque enfrente a Chopptiscos, número, 12.095 localizado na Estrada União e Industria, no distrito de Itaipava.</t>
   </si>
   <si>
     <t>25369</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25369/2037.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25369/2037.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de um espaço de convivência humanizado e adequado para os usuários que se encontram abrigados no Centro de Acolhimento Gabriel Vila Real da Rocha, sito a Rua Floriano Peixoto, 285 – Centro.</t>
   </si>
   <si>
     <t>25378</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25378/2046.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25378/2046.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de pintura dos guarda-corpos em toda a extensão da comunidade do Alemão, no bairro Retiro.</t>
   </si>
   <si>
     <t>25381</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25381/2049.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25381/2049.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de pintura de sinalização dos pontos de ônibus demarcando a área reservada para ónibus, em toda a extensão da comunidade do Alemão localizada no bairro Retiro.</t>
   </si>
   <si>
     <t>25391</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25391/2059.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25391/2059.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de desobstrução da galeria de águas pluviais da Rua Doutor Arthur Cruz, próximo ao número 315 – Comunidade Vitória – Duarte da Silveira.</t>
   </si>
   <si>
     <t>25408</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25408/2076.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25408/2076.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de uma lombada modular / Quebra mola na Rua Alfredo Schilick em frente a Padaria Lírio da Serra próximo ao n°146 Bairro Alto da Serra.</t>
   </si>
   <si>
     <t>25435</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25435/2103.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25435/2103.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de providências na Escola Municipal Prefeito Jamil Sabrá, localizada na Rua Coronel Veiga, nº 1130 – Coronel Veiga, quanto ao relatado no Relatório de Ocorrência – RO Nº: 62591 da Defesa Civil.</t>
   </si>
   <si>
     <t>25436</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25436/2104.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25436/2104.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de instalação de uma placa de ponto de ônibus, Localizado na Rua Manoel Walter Bechtlufft ° 300, antiga (rua 12), Castelo São Manoel, Bairro Corrêas.</t>
   </si>
   <si>
     <t>25437</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25437/2105.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25437/2105.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de instalação de placa de ponto de ônibus, Localizado na Rua Martinho José Santana n° 1157, próximo ao Armazém do Rafael (antiga Rua 6), Castelo São Manoel, Bairro Corrêas.</t>
   </si>
   <si>
     <t>25441</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25441/2109.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25441/2109.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de instalação de placa proibindo o descarte irregular de entulho Localizado na Rua Pedro Ivo n° 870, Bairro Morin.</t>
   </si>
   <si>
     <t>25462</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25462/2130.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25462/2130.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de demarcação de uma vaga para veículo escolar, em frente à Escola Municipal Dr. Franco, na Estrada do Fagundes, nº 1, em Secretário.</t>
   </si>
   <si>
     <t>25495</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25495/2163.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25495/2163.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE AMPLIAÇÃO DA QUANTIDADE DE BANHEIROS PÚBLICOS COM FRALDÁRIOS NO CENTRO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>25509</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25509/2177.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25509/2177.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de demarcação das vagas para os veículos, localizado na Praça Sant’ana e São Joaquim, Vila Operária, Cascatinha.</t>
   </si>
   <si>
     <t>25511</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25511/2179.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25511/2179.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de fixação da placa, Passagem Sinalizada de Pedestres. Pois a referida placa se encontra jogada e abandonada no chão. localizado em frente ao Colégio Bom Jesus, número´11.540 na Estrada união e Industria, no distrito de Itaipava.</t>
   </si>
   <si>
     <t>25521</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25521/2189.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25521/2189.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a redução pela metade da tarifa de água para imóveis do Programa Minha Casa, Minha Vida no Município de Petrópolis e dá outras providências.</t>
   </si>
   <si>
     <t>25535</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25535/2203.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25535/2203.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de um estudo para instalar um abrigo de passageiros, na Rua Barão de Amazonas, nº 46, Centro.</t>
   </si>
   <si>
     <t>25537</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25537/2205.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25537/2205.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de estabelecer um ponto de apoio ao ciclista, na Praça José Rodrigues Lima, em Secretário, distrito de Pedro do Rio, Petrópolis.</t>
   </si>
   <si>
     <t>25555</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25555/2223.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25555/2223.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de parceria entre a Secretária de Saúde e a Secretária de Educação para implantação de consultório temporário nas Escolas do Município de Petrópolis.</t>
   </si>
   <si>
     <t>25572</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25572/2240.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25572/2240.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE IMPLANTAÇÃO DE REDE DE CAPTAÇÃO DE ÁGUAS PLUVIAIS, EM TODA A EXTENSÃO DA SERVIDÃO EXISTENTE NO FINAL DA RUA ALCEBÍADES BARBOSA, LOCAL CONHECIDO COMO GROTINHA, FUTURA SERVIDÃO MARIA TERESINHA DE JESUS ANTONIO, LOTEAMENTO SAMAMBAIA.</t>
   </si>
   <si>
     <t>25590</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25590/2258.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25590/2258.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Institui no calendário Oficial do Município de Petrópolis. O Bloco de Carnaval Parada Obrigatória, a se realizar na semana que se antecede o carnaval. localizado no bairro do Morin, em Petrópolis.</t>
   </si>
   <si>
     <t>25598</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25598/2266.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25598/2266.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de adaptação de espaço para fraldário, no interior do terminal rodoviário de Itaipava.</t>
   </si>
   <si>
     <t>25599</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25599/2267.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25599/2267.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de adaptação de espaço para fraldário, no interior do terminal rodoviário de Corrêas.</t>
   </si>
   <si>
     <t>25600</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25600/2268.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25600/2268.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de criação de espaço adaptado com cadeira de amamentação no interior do terminal rodoviário de Corrêas.</t>
   </si>
   <si>
     <t>25601</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25601/2269.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25601/2269.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de criação de espaço adaptado com cadeira de amamentação no interior do terminal rodoviário de Itaipava.</t>
   </si>
   <si>
     <t>25621</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25621/2289.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25621/2289.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de recolocação da placa que foi arrancada. Rua Oswaldo de Freitas, próximo ao n° 1.995. Bairro: Castelânea.</t>
   </si>
   <si>
     <t>25638</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25638/2306.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25638/2306.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de reativação do chafariz com água corrente, localizado praça São Cristóvão (praça de Nogueira), bairro, Nogueira em Petrópolis.</t>
   </si>
   <si>
     <t>25653</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25653/2321.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25653/2321.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de pavimentação, instalação de iluminação publica e a colocação de corrimão, localizado na Servidão Aristeu de Andrade que da acesso a estrada das Arcas (Ao lada do da Padaria da Serra), no bairro Lajinha no distrito de Itaipava.</t>
   </si>
   <si>
     <t>25665</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25665/2333.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25665/2333.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Urbanização com área de lazer, Parque infantil, Academia no Ar Livre, Quiosques de Sape para Piniques e Quadra Poliesportiva da praça Publica Monsenhor Luiz Brasil Cerqueira, localizada na entrada da estrada Jerônimo Ferreira Alves, no entroncamento com Estrada união e industria na altura do número, 12.024 próximo a passarela e a BR 040, no distrito de Itaipava.</t>
   </si>
   <si>
     <t>25669</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25669/2337.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25669/2337.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de providências em relação a obra de ampliação do Centro de Educação Infantil Marli Soares Ferreira Netto, localizado na Servidão Sebastiana Dhalia de Jesus Silva, Rua Dr. Thouzet, 71 – Quitandinha.</t>
   </si>
   <si>
     <t>25680</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25680/2348.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25680/2348.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de solicitar Limpeza e a Relocação da Caçamba de Lixo em frente ao endereço Estrada Ministro Salgado Filho, 255, Vale do Cuiabá, Petrópolis/RJ, para uma localidade próxima ao número 300.</t>
   </si>
   <si>
     <t>25708</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25708/2376.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25708/2376.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de um estudo técnico para a viabilidade para a colocação de sinalização na Estrada da Divisa, prox. ao nº 1600 – Santa Mônica – Itaipava.</t>
   </si>
   <si>
     <t>25731</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25731/2399.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25731/2399.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de um estudo técnico para a transferência do CEI Criança Santa Edwiges, situado na Rua Augusto Francisco da Silva, 1010 – Vila Rica, para outro local com instalações e condições no entorno adequadas para recebimento dos alunos e funcionários.</t>
   </si>
   <si>
     <t>25765</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25765/2433.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25765/2433.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de solicitar estudo de viabilidade e execução de projeto com o objetivo de implantar sistema de escoamento de águas pluviais, na Estrada Ministro Salgado Filho, Servidão João Pedrinho da Ponte, S/N, Cuiabá – Petrópolis/RJ.</t>
   </si>
   <si>
     <t>25770</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25770/2438.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25770/2438.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de estabelecer uma parceria com o Instituto Estadual do Ambiente para a instalação de uma praça no terreno localizado na Estrada Ministro Salgado Filho, nº 4.468, Vale do Cuiabá, Itaipava.</t>
   </si>
   <si>
     <t>25777</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25777/2445.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25777/2445.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade do recolhimento dos galhos de árvores na Rua Doutor Paulo Hervé , número 1375 bairro Bingen , Petrópolis – RJ.</t>
   </si>
   <si>
     <t>25793</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25793/2461.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25793/2461.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a Necessidade em Buscar de Meios de Financiamento para a Reconstrução do Comércio Local Atingido por Incêndio, localizado na Rua do Imperador, nº 391, Centro.</t>
   </si>
   <si>
     <t>25794</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25794/2462.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25794/2462.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de poda de árvores que estão apoiadas nas redes elétricas na Rua Emídio Tavares N° 406 Carangola, Vincenzo Rivett CEP 25715361.</t>
   </si>
   <si>
     <t>25818</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25818/2486.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25818/2486.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de instalação de placa de identificação de rua para a Rua Vital Brasil, no bairro São Sebastião.</t>
   </si>
   <si>
     <t>25843</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25843/2511.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25843/2511.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de providências quanto a vistoria realizada no Posto de Saúde Águas Lindas, localizado na Estrada do Palmital, nº 768 – Nogueira e foram verificados problemas estruturais e na rede elétrica da unidade.</t>
   </si>
   <si>
     <t>25844</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25844/2512.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25844/2512.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de desapropriação do terreno localizado na Estrada União Indústria número 4000,situado no Bairro Corrêas ,( antiga Montreal ,antiga garagem da Empresa de ônibus Autobus.</t>
   </si>
   <si>
     <t>25864</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25864/2532.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25864/2532.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de aquisição de mais um aparelho de Eletrocardiograma – EEG e reparo do aparelho que está sem funcionamento, no Ambulatório da Saúde Mental localizado na Avenida Dom Pedro I, nº 185 – Centro.</t>
   </si>
   <si>
     <t>25874</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25874/2542.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25874/2542.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de diminuir a altura dos degraus, na Servidão Pedro Carlos, localizada na Rua Indaiá, próx. ao nº 536, no São Sebastião.</t>
   </si>
   <si>
     <t>25890</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25890/2558.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25890/2558.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de um Centro de Atendimento a Autismo em Pedro do Rio.</t>
   </si>
   <si>
     <t>25892</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25892/2560.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25892/2560.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de abrir diálogo com a comunidade do Lajinha - Itaipava, através de grupos de representatividade popular da região, a fim de deliberar sobre o melhor local para o retorno do PSF ao referido bairro, a fim de restabelecer, facilitar e otimizar o acesso a saúde pública de seus respectivos moradores.</t>
   </si>
   <si>
     <t>25896</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25896/2564.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25896/2564.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de demarcação de vagas exclusivas para motos, na Estrada União Indústria, nº 12.380, em Itaipava.</t>
   </si>
   <si>
     <t>25905</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25905/2573.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25905/2573.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de instituir no calendário oficial do município de Petrópolis a festa junina, O ARRAIÁ DO SESC NOGUEIRA. Realizado, anualmente, durante o mês de junho. A festa conta com, brincadeiras, barracas de comidas típicas, quadrilhas e shows, além do tradicional trenzinho que transporta os populares até o local da festa com embarque e desembarque na praça de Nogueira. localizado na Estrada do Calembe, 2000 - no bairro Nogueira em Petrópolis.</t>
   </si>
   <si>
     <t>25910</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25910/2578.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25910/2578.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade do aumento do número de caminhões para efetuar a entrega dos alimentos para merendas nas unidades escolares, visto que são 193 unidades e apenas 02 (dois) caminhões.</t>
   </si>
   <si>
     <t>25911</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25911/2579.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25911/2579.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade da locação de um galpão que tenha espaço suficiente para manter estoque de alimentos da merenda escolar ou locação de outro galpão para suporte ao atual, a fim de evitar o problema de falta de alimentos nas unidades escolares.</t>
   </si>
   <si>
     <t>25960</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25960/2628.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25960/2628.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de solicitar a cessão de 05 Barracas, a serem instaladas no Centro de Educação Infantil CEI Sérgio Ribeiro Rocha, na Estrada do Palmital S/N, situado no bairro Águas Lindas - Petrópolis/RJ, próximo ao ponto final do ônibus 603 - Águas Lindas.</t>
   </si>
   <si>
     <t>25966</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25966/2634.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25966/2634.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de mudança de local de lixeiras na Rua Capitão Danilo Paladini, em frente ao n.º 289, Bairro São Sebastião.</t>
   </si>
   <si>
     <t>26044</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26044/2712.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26044/2712.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO DO MUNICÍPIO DE PETRÓPOLIS/RJ A MANUTENÇÃO OU, A DEPENDER DA NECESSIDADE, A RECONSTRUÇÃO DA PONTE LOCALIZADA NA RUA ANTÔNIO DA SILVA LIGEIRO, BAIRRO INDEPENDÊNCIA, EM PROXIMIDADE DO IMÓVEL DE Nº 274, TENDO POR REFERÊNCIA ESTAR LOCALIZADA NAS ADJACÊNCIAS DA ASSOCIAÇÃO DOS SERVIDORES CIVIS DO BRASIL [ASCB], COM VISTAS À NOTÓRIA IMPRESCINDIBILIDADE DA MEDIDA.</t>
   </si>
   <si>
     <t>26048</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26048/2716.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26048/2716.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO DO MUNICÍPIO DE PETRÓPOLIS / RJ A ADOÇÃO DE MEDIDAS ADMINISTRATIVAS DE COMBATE AO ATUAL QUADRO DE "PENÚRIA FINANCEIRA".</t>
   </si>
   <si>
     <t>26063</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26063/2731.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26063/2731.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de término urgente da obra da ponte. Rua Coronel Duarte da Silveira, n° 1895. Bairro: Duarte da Silveira.</t>
   </si>
   <si>
     <t>26090</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26090/2758.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26090/2758.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de um estudo técnico para inibir a frequência de pombos dentro do Terminal de Integração de Itaipava.</t>
   </si>
   <si>
     <t>26108</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26108/2776.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26108/2776.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de disponibilização de mais assentos na recepção do Centro de Terapia Oncológica – CTO, polo localizado no Hospital Alcides Carneiro, sito a Rua Vigário Correa, 1345 – Correas.</t>
   </si>
   <si>
     <t>26120</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26120/2788.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26120/2788.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de demarcação de embarque e desembarque escolar, localizada na Rua Ana Neri (em frente ao CEI Carolina Amorim) Estrada da Saudade.</t>
   </si>
   <si>
     <t>26122</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26122/2790.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26122/2790.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de aquisição de mais um aparelho de ultrassom e reparo do aparelho que está sem funcionamento, no Hospital Municipal Dr Nelson de Sá Earp, localizado na Rua Paulino Afonso, 255 – Centro.</t>
   </si>
   <si>
     <t>26130</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26130/2798.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26130/2798.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de pintura da faixa central, na Av. Nôemia Alves Rattes, na Posse, 5º distrito de Petrópolis.</t>
   </si>
   <si>
     <t>26204</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26204/2872.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26204/2872.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de retorno do desfile cívico de 7 de Setembro no distrito de Pedro do Rio.</t>
   </si>
   <si>
     <t>26205</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26205/2873.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26205/2873.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de retorno do desfile cívico de 7 de Setembro no distrito de Itaipava.</t>
   </si>
   <si>
     <t>26206</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26206/2874.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26206/2874.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de verificar em caráter de urgência a viabilidade para implementação de Ponto de Ônibus, na a Estrada Caboclo, em bifurcação a Estrada do Maloca na localidade do Brejal, situado no bairro da Posse, Itaipava/RJ.</t>
   </si>
   <si>
     <t>26207</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26207/2875.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26207/2875.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de retorno do desfile cívico de 7 de Setembro no distrito de Posse.</t>
   </si>
   <si>
     <t>26208</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26208/2876.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26208/2876.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de verificar em caráter de urgência a viabilidade para implementação de Ponto de Ônibus, na a Estrada Arnaldo Dyckerhoff, próximo a Escola Municipal Arnaldo Dyckerhoff na localidade do Brejal, situado no bairro da Posse, Itaipava/RJ.</t>
   </si>
   <si>
     <t>26222</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26222/2890.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26222/2890.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de solicitar estudo de viabilidade e execução de projeto com o objetivo de implantar sistema de escoamento de águas pluviais, na Servidão Celso Christ, situado na Rua Vale das Flores, bairro Bonfim - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>26337</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26337/3005.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26337/3005.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de demarcação de local para lixeiras na Rua Fonseca Ramos, entre os n.º 149 e 175, ao lado da Enel, Bairro Centro.</t>
   </si>
   <si>
     <t>26344</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26344/3012.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26344/3012.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de alteração no horário de abertura dos portões para acesso do público, a partir da 06:00 hs, no Parque Municipal Prefeito Paulo Rattes, na Estrada União Indústria, nº 10.000, em Itaipava.</t>
   </si>
   <si>
     <t>26348</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26348/3016.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26348/3016.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade da presença da vigilância sanitária para controle zoonoses, localizado na Rua Humberto Rovigatti, nº 765, Samambaia.</t>
   </si>
   <si>
     <t>26353</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26353/3021.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26353/3021.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de revitalização da demarcação, horizontal do espaço reservado a vaga de ambulante do trailer de caldo de cana, localizado na Praça Luiz Furtado da Rosa, no bairro Corrêas em Petrópolis</t>
   </si>
   <si>
     <t>26359</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26359/3027.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26359/3027.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de revitalização da demarcação, horizontal do espaço reservado ao estacionamento para motos, localizado na Praça Luiz Furtado da Rosa, no bairro Corrêas em Petrópolis</t>
   </si>
   <si>
     <t>26370</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26370/3038.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26370/3038.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de demarcação de proibido estacionar em ambos os lados da via, situada na Rua Anita Garibaldi, números 81 e 90, Centro, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>26372</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26372/3040.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26372/3040.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de demarcação de proibido estacionar em ambos os lados da via, situada na Rua Anita Garibaldi, altura do número 60, Centro, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>26375</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26375/3043.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26375/3043.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de reabertura para visitação do Palácio Rio Negro - Palácio dos Presidentes, que foi fechado na pandemia e, não reabriu. localizado na Avenida Koeler, 255 Centro, Petrópolis</t>
   </si>
   <si>
     <t>26401</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26401/3069.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26401/3069.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade que se proceda a pintura (Revitalização) em faixa de pedestres localizada na Rua Rocha Cardoso ao lado da Unidade de Pronto Atendimento (UPA) Centro, Petrópolis.</t>
   </si>
   <si>
     <t>26428</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26428/3096.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26428/3096.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de instalação de uma coletora de lixo do tipo contêiner enfrente ao Lajinha Futebol clube, localizado na Estrada das Arcas no bairro lajinha, número 2.945 no distrito de Itaipava.</t>
   </si>
   <si>
     <t>26458</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26458/3126.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26458/3126.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de instalação de sinalização vertical e horizontal com placas de aviso de ponto de ônibus e faixa de pedestres, Localizado na Rua Cel. Duarte da Silveira n° 1893, em frente a ponte nova da comunidade (morro do Brito), Bairro Duarte da Silveira.</t>
   </si>
   <si>
     <t>26462</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26462/3130.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26462/3130.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de repintura da faixa de pedestres localizada em frente ao ciep do independência, na Travessa Pref. Yedo Fiuza, nº 527, no bairro Independência.</t>
   </si>
   <si>
     <t>26463</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26463/3131.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26463/3131.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de instalação de uma placa de ponto de ônibus, Localizado na Rua Luiz Arlindo Vivarini, no começo da Rua, Bairro Roseiral.</t>
   </si>
   <si>
     <t>26497</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26497/3165.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26497/3165.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade da afixação da placa indicativa de parada no ponto de ônibus, localizado na Estrada das Arcas, nº 3.673 ao lado do Itaipava Country Club no distrito de Itaipava.</t>
   </si>
   <si>
     <t>26507</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26507/3175.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26507/3175.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE COLOCAÇÃO DE PLACAS INFORMATIVAS NOS PARQUÍMETROS SOBRE A LEI MUNICIPAL Nº 8.417/2022 “QUE DISPÕE SOBRE A ISENÇÃO DOS USUÁRIOS DO ESTACIONAMENTO ROTATIVO DE PAGAMENTO NOS PRIMEIROS QUINZE MINUTOS”.</t>
   </si>
   <si>
     <t>26534</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26534/3202.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26534/3202.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de que se faça um estudo técnico possibilitando à demarcação de vaga destinada a carga e descarga nas proximidades do Centro da Cidadania, 11.860 e ao Shopping Altair, 11.833 para atender os comerciantes. Localizado na Estrada União e industria, no distrito de Itaipava.</t>
   </si>
   <si>
     <t>26535</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26535/3203.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26535/3203.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de em parceria com a Cia Águas do Imperador, retornasse com o posto de atendimento ao cliente, colocando no Centro de Cidadania em Itaipava, na Estrada União Indústria, nº 11.860, em Itaipava.</t>
   </si>
   <si>
     <t>26536</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26536/3204.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26536/3204.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de instalação de um abrigo para passageiros de ônibus, no início da Rua Antônio Francisco da Silva, na BR 040, prox. nº 50.396, na Vila Rica.</t>
   </si>
   <si>
     <t>26550</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26550/3218.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26550/3218.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de disponibilização de equipamentos audiovisuais para apresentação de filmes para as comunidades atendidas no Centro de Cultura Celina de Oliveira Barbosa, na Rua Capitão José Leal, s/n, em Pedro do Rio.</t>
   </si>
   <si>
     <t>26551</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26551/3219.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26551/3219.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de disponibilização de equipamentos audiovisuais para apresentação de filmes para as comunidades atendidas no Centro de Secretário, na Praça José de Lima, na Estrada de Secretário nº 112, em Secretário.</t>
   </si>
   <si>
     <t>26607</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26607/3275.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26607/3275.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de um estudo técnico para viabilizar um período de gratuidade para “Doadores de Sangue” em vagas exclusivas próximas ao local de doação na Rua Dr. Paulo Hervê, nº 1.130, no bairro Bingen.</t>
   </si>
   <si>
     <t>26617</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26617/3285.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26617/3285.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de uma parceria público privada através de convênio com a prefeitura, de uma Ong protetora de animais, para que utilizasse o espaço ocioso da prefeitura na Estrada União Indústria, nº 14.625, em Itaipava.</t>
   </si>
   <si>
     <t>26631</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26631/3299.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26631/3299.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PAVIMENTAÇÃO ECOLÓGICA AO LONGO DA ESTRADA MINEIRA, LOCALIZADA EM CORRÊAS.</t>
   </si>
   <si>
     <t>26636</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26636/3304.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26636/3304.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CRIAÇÃO DE UMA INSTITUIÇÃO DE LONGA PERMANÊNCIA PARA PESSOAS IDOSAS (ILPI) OBSERVADAS AS DETERMINAÇÕES DA LEI FEDERAL Nº 8849/1994.</t>
   </si>
   <si>
     <t>26644</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26644/3312.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26644/3312.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de um estudo técnico para a instalação de um ponto de parada de ônibus, bem como sinalização na Estrada Velha da Estrela, prox ao nº 3333 – Meio da Serra.</t>
   </si>
   <si>
     <t>26673</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26673/3341.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26673/3341.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de sinalização viária e demarcação de área escolar na Estrada de Samambaia, próximo ao nº 307 - Samambaia.</t>
   </si>
   <si>
     <t>26674</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26674/3342.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26674/3342.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO DO MUNICÍPIO DE PETRÓPOLIS / RJ A IMPLEMENTAÇÃO DE UM TRANSPORTE PÚBLICO COMUM INCLUSIVO PARA ATENDIMENTO DOS ALUNOS COM NECESSIDADES ESPECIAIS DA ESCOLA SÃO JUDAS TADEU, COM VISTAS À NOTÓRIA IMPRESCINDIBILIDADE DA MEDIDA.</t>
   </si>
   <si>
     <t>26675</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26675/3343.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26675/3343.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO DO MUNICÍPIO DE PETRÓPOLIS/RJ A INCLUSÃO DA ESCOLA MUNICIPAL AVELINO DE CARVALHO ENQUANTO UNIDADE EDUCACIONAL DE DIFÍCIL ACESSO, COM VISTAS AO QUE PREVÊ O ARTIGO 33 DA LEI MUNICIPAL Nº 6.870/2011, DESTACANDO-SE A IMPRESCINDIBILIDADE DA MEDIDA.</t>
   </si>
   <si>
     <t>26718</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26718/3386.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26718/3386.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de solicitar junto a Cia Águas do Imperador, o término do serviço iniciado na Estrada Retiro das Pedras, nº 483, em Pedro do Rio.</t>
   </si>
   <si>
     <t>26723</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26723/3391.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26723/3391.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Implementação de Coleta Seletiva, no Quinto Distrito do Município de Petrópolis.</t>
   </si>
   <si>
     <t>26733</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26733/3401.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26733/3401.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de retirada de veículos abandonados, pois está dificultando o ir e vir de pedestres e veículos. Rua Vereador Arnaldo de Azevedo, próximo ao nº 1.200. Bairro Alto da Serra.</t>
   </si>
   <si>
     <t>26738</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26738/3406.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26738/3406.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de um estudo técnico para a viabilidade de sinalização viária e demarcação de vagas para pessoas de deficiência e TEA nas proximidades da Avenida Ipiranga – Centro.</t>
   </si>
   <si>
     <t>26744</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26744/3412.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26744/3412.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de distribuição gratuita em toda rede pública municipal de ensino da cartilha Sou diferente, e daí? Tem lugar aí pra mim?, no âmbito do Município de Petrópolis.</t>
   </si>
   <si>
     <t>26752</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26752/3420.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26752/3420.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de um estudo técnico para a instalação de um abrigo de ônibus, bem como a sinalização na Estrada Philuvio Cerqueira Rodrigues, prox. ao nº 2200 – Itaipava, imediações do Condomínio Cenário da Montanha.</t>
   </si>
   <si>
     <t>26761</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26761/3429.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26761/3429.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de que seja disponibilizado um banheiro químico para utilização dos expositores e visitantes da Feira de Economia Solidária e Feira de Antiguidades que acontecem todos os finais de semana e feriados na Praça Visconde de Mauá, prox. ao nº 89 – Centro.</t>
   </si>
   <si>
     <t>26790</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26790/3458.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26790/3458.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de colocação de uma placa informando Ponto de ônibus na Estrada União Indústria, nº 21.054, nas sete casas em Pedro do Rio.</t>
   </si>
   <si>
     <t>26798</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26798/3466.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26798/3466.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de implementação de coleta seletiva. Estrada União e Industria, em frente ao número 33,251. Bairro Posse.</t>
   </si>
   <si>
     <t>26829</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26829/3497.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26829/3497.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de que seja disponibilizado um banheiro químico para utilização dos expositores e visitantes da feira Circuito Petrópolis Ecosol que acontecem todos os finais de semana e feriados na Praça Visconde de Mauá, prox. ao nº 89 – Centro.</t>
   </si>
   <si>
     <t>26840</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26840/3508.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26840/3508.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de MATERIAL PARA A CONSTRUÇÃO DE UM MURO, LOCALIZADO NA RUA JOSÉ TIMÓTEO CALDARA, Nº 808, BELA VISTA, (MORRO DO BUJÃO) – BELA VISTA.</t>
   </si>
   <si>
     <t>26861</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26861/3529.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26861/3529.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de instalação de placa de proibido estacionar e parar, no ponto final do Vila Santos, Estrada da Saudade.</t>
   </si>
   <si>
     <t>26863</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26863/3531.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26863/3531.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de remoção de coletora de resíduos domiciliares, em frente a residência, na Rua A, Travessa 4, Quadra 5, Casa 01, na comunidade do Vila Rica, em Pedro do Rio.</t>
   </si>
   <si>
     <t>26865</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26865/3533.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26865/3533.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de estudo técnico, para a implantação de um redutor de velocidade, na Estrada da Saudade, próximo ao número 2168.</t>
   </si>
   <si>
     <t>26924</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26924/3592.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26924/3592.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de instalação de sinalização de áreas de Proibido Estacionar nas curvas da Rua José Joaquim Rodrigues, em Pedro do Rio.</t>
   </si>
   <si>
     <t>26959</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26959/3627.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26959/3627.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de aquisição de um imóvel para instalação de uma creche para as crianças, da comunidade do Vale do Cuiabá e arredores, no Vale do Cuiabá.</t>
   </si>
   <si>
     <t>26961</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26961/3629.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26961/3629.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de demarcar área específica para utilização de vagas de Vans Escolares, na Rua Marechal Floriano Peixoto, em frente a Escola Monsenhor Gentil, situado no bairro Centro, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>26979</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26979/3647.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26979/3647.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade da colocação de placa identificação do ponto de ônibus, localizado na Estrada do Calembe em bifurcação com a Rua Juiz de Fora, em frente ao numeração 350, situada no bairro Nogueira - Petrópolis/RJ</t>
   </si>
   <si>
     <t>26983</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26983/3651.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26983/3651.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de troca das torneiras convencionais das escolas e prédios municipais por torneiras de fechamento automático.</t>
   </si>
   <si>
     <t>27092</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27092/3760.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27092/3760.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de remanejamento de ponto de ônibus, sentido Centro da cidade, existente na Rua Dr. Hermogenio Silva, próximo a escola Municipalizada Almirante Tamandare, entrada do PIC-NIC, Bairro Retiro.</t>
   </si>
   <si>
     <t>27112</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27112/3780.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27112/3780.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de extensão em 300 mts da Avenida General Marciano Magalhães, a partir do número 880 até o entroncamento da Augusto Severo, próximo ao nº 72, ( na frente da Igreja Nossa Senhora da Glória), no Bairro: Morin - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>27175</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27175/3843.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27175/3843.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de troca do espelho convexo, Localizado no Cruzeiro, entrada da Estrada da Mombaça, Bairro Araras.</t>
   </si>
   <si>
     <t>24440</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24440/1108.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24440/1108.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO A SECRETARIA DE EDUCAÇÃO ADRIANA DE PAULA</t>
   </si>
   <si>
     <t>27146</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27146/3814.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27146/3814.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO À EMPRESA CONCER.</t>
   </si>
   <si>
     <t>23514</t>
   </si>
   <si>
     <t>REQIN</t>
   </si>
   <si>
     <t>Requerimento de Inclusão</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23514/0182.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23514/0182.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência dos Projetos de Resolução 5186/2023, 5073/2023, 5193/2023, 5188/2023, 5074/2023, 5076/2023, 5189/2023 e 5075/2023.</t>
   </si>
   <si>
     <t>23517</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23517/0185.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23517/0185.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de especial o projeto de lei nº 0050/2024, em 1ª e 2ª discussão e votação na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>23548</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23548/0216.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23548/0216.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência da Indicação Legislativa n.º 0052/2024.</t>
   </si>
   <si>
     <t>23553</t>
   </si>
   <si>
     <t>Fred Procópio, Dr. Mauro Peralta, Hingo Hammes</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23553/0221.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23553/0221.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial do Requerimento nº 190/2024 para discussão e votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>23735</t>
   </si>
   <si>
     <t>Gilda Beatriz, Domingos Protetor, Eduardo do Blog, Fred Procópio, Hingo Hammes, Júlia Casamasso, Júnior Paixão, Marcelo Chitão, Octavio Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23735/0403-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23735/0403-.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência do Projeto de Lei nº 0318/2024 para 1ª e 2ª discussão e votação na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>23736</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23736/0404.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23736/0404.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência da indicação nº 0351/2024 para discussão e votação na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>23741</t>
   </si>
   <si>
     <t>Fred Procópio, Domingos Protetor, Dr. Mauro Peralta, Dudu, Eduardo do Blog, Gilda Beatriz, Hingo Hammes, Júnior Paixão, Marcelo Chitão, Marcelo Lessa, Octavio Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23741/0409.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23741/0409.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial do Projeto de Lei nº 2221/2021 para 1ª e 2ª discussão e votação na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>23769</t>
   </si>
   <si>
     <t>Júlia Casamasso, Domingos Protetor, Dr. Mauro Peralta, Eduardo do Blog, Gilda Beatriz, Hingo Hammes</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23769/0437.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23769/0437.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA O PROJETO DE DECRETO LEGISLATIVO Nº 5185/2023.</t>
   </si>
   <si>
     <t>23914</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23914/0582.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23914/0582.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial, com base no Art. 94. do Regimento Interno, Indicação 0581/2024 para discussão e votação, na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>24171</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24171/0839.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24171/0839.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA, A INDICAÇÃO LEGISLATIVA Nº 0799/2024, PARA 1ª E 2ª DISCUSSÃO E VOTAÇÃO NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>24172</t>
   </si>
   <si>
     <t>Júlia Casamasso, Domingos Protetor, Eduardo do Blog, Gil Magno, Gilda Beatriz</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24172/0840.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24172/0840.pdf</t>
   </si>
   <si>
     <t>Requerer a tramitação em Regime de Urgência o Projeto de Lei nº 2692/2023.</t>
   </si>
   <si>
     <t>24173</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24173/0841.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24173/0841.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência a Indicação Legislativa 6089/2023.</t>
   </si>
   <si>
     <t>24174</t>
   </si>
   <si>
     <t>Domingos Protetor, Dr. Mauro Peralta, Fred Procópio, Hingo Hammes, Júlia Casamasso</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24174/0842.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24174/0842.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA DO PROJETO DE LEI 5617/2023, PARA 1ª E 2ª DISCUSSÃO E VOTAÇÃO NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>24176</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24176/0844.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24176/0844.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de urgência 0843/2024 para discussão e votação na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>24198</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24198/0866.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24198/0866.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA DO PROJETO DE LEI Nº 5617/2023, PARA 1ª E 2ª DISCUSSÃO E VOTAÇÃO NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>24199</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24199/0867.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24199/0867.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência para 1ª e 2ª discussão e votação na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>24310</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24310/0978.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24310/0978.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL do projeto de lei Nº 9291/2021 PARA 1 e 2 discussão e votação na ordem do dia de hoje</t>
   </si>
   <si>
     <t>24316</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24316/0984.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24316/0984.pdf</t>
   </si>
   <si>
     <t>REQUERER A TRAMITAÇÃO EM REGIME DE URGÊNCIA O PROJETO DE LEI Nº 4357/2023.</t>
   </si>
   <si>
     <t>24355</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24355/1023.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24355/1023.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA O PROJETO DE LEI Nº 4045/2023.</t>
   </si>
   <si>
     <t>24431</t>
   </si>
   <si>
     <t>Gil Magno, Domingos Protetor, Júlia Casamasso, Júnior Paixão, Marcelo Lessa</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24431/1099.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24431/1099.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA, A INDICAÇÃO LEGISLATIVA Nº 1098/2024, PARA PARA VOTAÇÃO ÚNICA, NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>24434</t>
   </si>
   <si>
     <t>Fred Procópio, Domingos Protetor, Dr. Mauro Peralta, Dudu, Eduardo do Blog, Gilda Beatriz, Hingo Hammes, Octavio Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24434/1102.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24434/1102.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial do Requerimento nº 996/2024 para discussão e votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>24435</t>
   </si>
   <si>
     <t>Júlia Casamasso, Domingos Protetor, Dr. Mauro Peralta, Eduardo do Blog, Fred Procópio, Gil Magno, Marcelo Chitão</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24435/1103.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24435/1103.pdf</t>
   </si>
   <si>
     <t>REQUERER A TRAMITAÇÃO EM REGIME DE URGÊNCIA O PROJETO DE LEI Nº 3679/2023.</t>
   </si>
   <si>
     <t>24438</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24438/1106.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24438/1106.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial o Projeto de Lei nº 1105/2024, em 1ª e 2ª discussão e votação na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>24441</t>
   </si>
   <si>
     <t>Gilda Beatriz, Domingos Protetor, Fred Procópio, Hingo Hammes, Octavio Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24441/1109.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24441/1109.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência a Moção de Repúdio nº 1108/2024 para votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>24460</t>
   </si>
   <si>
     <t>Júlia Casamasso, Domingos Protetor, Dr. Mauro Peralta, Eduardo do Blog, Fred Procópio, Hingo Hammes</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24460/1128.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24460/1128.pdf</t>
   </si>
   <si>
     <t>REQUERER A TRAMITAÇÃO EM REGIME DE URGÊNCIA O PROJETO DE LEI Nº 0110/2024.</t>
   </si>
   <si>
     <t>24562</t>
   </si>
   <si>
     <t>Domingos Protetor, Fred Procópio, Gilda Beatriz, Hingo Hammes, Júlia Casamasso</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24562/1230.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24562/1230.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência do Projeto de Lei 0599/2024.</t>
   </si>
   <si>
     <t>24563</t>
   </si>
   <si>
     <t>Júlia Casamasso, Domingos Protetor, Dr. Mauro Peralta, Eduardo do Blog, Fred Procópio, Gil Magno, Gilda Beatriz</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24563/1231.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24563/1231.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA O PROJETO DE LEI 0110/2024.</t>
   </si>
   <si>
     <t>24565</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24565/1233.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24565/1233.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DO PROJETO DE LEI PROC. Nº 0467/2024, PARA 1 E 2 DISCUSSÃO E VOTAÇÃO NA ORDEM DO DIA DE HOJE</t>
   </si>
   <si>
     <t>24638</t>
   </si>
   <si>
     <t>Fred Procópio, Domingos Protetor, Dr. Mauro Peralta, Dudu, Eduardo do Blog, Gilda Beatriz, Hingo Hammes</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24638/1306.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24638/1306.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial do Projeto de Resolução n.º 1736/2023 para 2ª discussão e votação na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>24643</t>
   </si>
   <si>
     <t>Gilda Beatriz, Domingos Protetor, Dr. Mauro Peralta, Eduardo do Blog, Fred Procópio, Hingo Hammes, Júlia Casamasso, Octavio Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24643/1311.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24643/1311.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em regime de urgência do Projeto de Lei nº 0983/2024 para 1ª e 2ª discussão e votação na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>24679</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24679/1347.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24679/1347.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA, O PROJETO DE LEI Nº 6094/2023, PARA 1ª e 2ª VOTAÇÃO, NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>24887</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24887/1555.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24887/1555.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência do Projeto GP 170/2023 - CMP 1039/2024.</t>
   </si>
   <si>
     <t>24923</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24923/1591.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24923/1591.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL, COM BASE NO ART. 94. DO REGIMENTO INTERNO, PROJETO DE LEI Nº 1573/2024 PARA INCLUSÃO E VOTAÇÃO, NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>24964</t>
   </si>
   <si>
     <t>Eduardo do Blog, Fred Procópio, Gilda Beatriz, Hingo Hammes, Júlia Casamasso, Octavio Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24964/1632.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24964/1632.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA DO PROJETO DE LEI PROCESSO Nº 1609 / 2024 PARA 1ª E 2ª DISCUSSÃO E VOTAÇÃO NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>24965</t>
   </si>
   <si>
     <t>Octavio Sampaio, Dudu, Fred Procópio, Gilda Beatriz, Hingo Hammes, Júnior Coruja, Júnior Paixão, Marcelo Chitão, Marcelo Lessa</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24965/1633.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24965/1633.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL do projeto de lei proc. Nº 2736/2023 PARA discussão e votação na ordem do dia de hoje</t>
   </si>
   <si>
     <t>24967</t>
   </si>
   <si>
     <t>Octavio Sampaio, Dudu, Eduardo do Blog, Fred Procópio, Gilda Beatriz, Hingo Hammes, Júnior Coruja, Júnior Paixão, Marcelo Chitão, Marcelo Lessa</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24967/1635.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24967/1635.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL do projeto de lei proc. Nº 2736/2023 PARA 2 discussão e votação na ordem do dia de hoje</t>
   </si>
   <si>
     <t>25080</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25080/1748.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25080/1748.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial, com base no Art. 94. do Regimento Interno, Projeto de Lei 1260/2024, para inclusão e votação, na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>25081</t>
   </si>
   <si>
     <t>Gil Magno, Domingos Protetor, Júlia Casamasso, Júnior Paixão</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25081/1749.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25081/1749.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência DO PROJETO DE LEI PROCESSO Nº 1738/2024, PARA DISCUSSÃO E VOTAÇÃO ÚNICA NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>25182</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25182/1850.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25182/1850.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA A INDICAÇÃO LEGISLATIVA Nº 1753/2024, PARA VOTAÇÃO ÚNICA NA OREDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>25183</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25183/1851.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25183/1851.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial do Projeto de Lei processo Nº 0832/2024 para 1ª e 2ª votação na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>25184</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25184/1852.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25184/1852.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONVOCAR TODOS OS APROVADOS NO CONCURSO PÚBLICO PARA PROVIMENTO DE CARGOS NA REDE MUNICIPAL DE ENSINO, REALIZADO EM 2022.</t>
   </si>
   <si>
     <t>25186</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25186/1854.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25186/1854.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DO PROJETO DE LEI PROCESSO Nº0091/2024 PARA 1ª E 2ª VOTAÇÃO NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>25188</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25188/1856.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25188/1856.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência o Projeto de Lei nº 5143/2023.</t>
   </si>
   <si>
     <t>25216</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25216/1884.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25216/1884.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de urgência especial, o processo GP 252/2024 - CMP 1593/2024, para 1ª e 2ª discussão e votação na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>25316</t>
   </si>
   <si>
     <t>Júlia Casamasso, Domingos Protetor, Dr. Mauro Peralta, Eduardo do Blog, Gilda Beatriz</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25316/1984.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25316/1984.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência o Projeto de Lei nº 5298/2023.</t>
   </si>
   <si>
     <t>25319</t>
   </si>
   <si>
     <t>Júnior Paixão, Domingos Protetor, Dr. Mauro Peralta, Dudu, Eduardo do Blog, Fred Procópio, Gil Magno, Gilda Beatriz, Hingo Hammes, Júlia Casamasso, Júnior Coruja, Marcelo Chitão, Marcelo Lessa, Octavio Sampaio, Ronaldo Ramos</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25319/1987.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25319/1987.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial, o Projeto de Lei nº 1912/2024, com base no Art.94. do Regimento Interno, para 1ª e 2ª discussão e votação, na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>25338</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25338/2006.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25338/2006.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Especial o Projeto de Lei nº 5484/2023 em 1ª e 2ª discussão e votação na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>25422</t>
   </si>
   <si>
     <t>Júlia Casamasso, Domingos Protetor, Dr. Mauro Peralta, Eduardo do Blog, Fred Procópio, Gil Magno, Gilda Beatriz, Hingo Hammes</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25422/2090.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25422/2090.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência o Projeto de Lei nº 0848/2024.</t>
   </si>
   <si>
     <t>25428</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25428/2096.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25428/2096.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial, com base no Art. 94. do Regimento Interno, Projeto de Lei 3605/2022, para inclusão e votação, na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>25444</t>
   </si>
   <si>
     <t>Fred Procópio, Domingos Protetor, Dr. Mauro Peralta, Gilda Beatriz, Hingo Hammes, Octavio Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25444/2112.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25444/2112.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência o Projeto de lei nº. 0187/2024, para 1ª e 2ª discussão e votação, na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>25446</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25446/2114.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25446/2114.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial, com base no Art. 94. do Regimento Interno, Projeto de Lei 1260/2024, para 1ª e 2ª discussão e votação, na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>25450</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25450/2118.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25450/2118.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial do Projeto de Lei GP 208/23 - CMP 2305/2023 na Ordem do dia de hoje.</t>
   </si>
   <si>
     <t>25454</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25454/2122.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25454/2122.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência o Requerimento 1886/2024.</t>
   </si>
   <si>
     <t>25544</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Octavio Sampaio, Domingos Protetor, Dr. Mauro Peralta, Dudu, Eduardo do Blog, Fred Procópio, Gil Magno, Gilda Beatriz, Hingo Hammes, Júlia Casamasso, Júnior Coruja, Júnior Paixão, Marcelo Chitão, Marcelo Lessa, Ronaldo Ramos</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25544/2212.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25544/2212.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL do projeto de lei PROCESSO Nº 1877/2024 PARA 1 e 2 discussão e votação na ordem do dia de hoje</t>
   </si>
   <si>
     <t>25553</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25553/2221.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25553/2221.pdf</t>
   </si>
   <si>
     <t>25561</t>
   </si>
   <si>
     <t>Júlia Casamasso, Domingos Protetor, Dr. Mauro Peralta, Fred Procópio, Gil Magno, Gilda Beatriz, Hingo Hammes, Marcelo Chitão</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25561/2229.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25561/2229.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência o Projeto de Lei nº 4614/2023.</t>
   </si>
   <si>
     <t>25614</t>
   </si>
   <si>
     <t>Fred Procópio, Dr. Mauro Peralta, Eduardo do Blog, Gilda Beatriz, Hingo Hammes, Marcelo Lessa, Octavio Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25614/2282.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25614/2282.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial dos Projetos de Lei n.º 2164/2023, 2184/2023, 2257/2024 e 2263/2024 para 1ª e 2ª discussão e votação na Ordem do Dia de hoje.</t>
   </si>
   <si>
     <t>25615</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25615/2283.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25615/2283.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL do projeto de lei PROCESSO Nº 1236/2024 PARA 1 e 2 discussão e votação na ordem do dia de hoje</t>
   </si>
   <si>
     <t>25617</t>
   </si>
   <si>
     <t>Ronaldo Ramos, Domingos Protetor, Dr. Mauro Peralta, Dudu, Eduardo do Blog, Fred Procópio, Gil Magno, Gilda Beatriz, Hingo Hammes, Júlia Casamasso, Júnior Coruja, Júnior Paixão, Marcelo Chitão, Marcelo Lessa, Octavio Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25617/2285.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25617/2285.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência o processo nº 1593/2024 GP 252/2024.</t>
   </si>
   <si>
     <t>25636</t>
   </si>
   <si>
     <t>Júlia Casamasso, Domingos Protetor, Dr. Mauro Peralta, Eduardo do Blog, Gil Magno, Gilda Beatriz, Marcelo Chitão, Ronaldo Ramos</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25636/2304.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25636/2304.pdf</t>
   </si>
   <si>
     <t>25639</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25639/2307.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25639/2307.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de urgência o Projeto de Lei nº 0050/2024.</t>
   </si>
   <si>
     <t>25642</t>
   </si>
   <si>
     <t>Domingos Protetor, Dr. Mauro Peralta, Fred Procópio, Gil Magno, Gilda Beatriz, Hingo Hammes, Júlia Casamasso</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25642/2310.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25642/2310.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA O PROJETO DE LEI Nº2295/2024.</t>
   </si>
   <si>
     <t>25650</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25650/2318.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25650/2318.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL do projeto de lei PROCESSO Nº 2067/2024 PARA 1 e 2 discussão e votação na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>25652</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25652/2320.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25652/2320.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial dos Projetos de Lei n.º 2286/2024 e 2300/2024 para 1ª e 2ª discussão e votação na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>25656</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Gilda Beatriz, Domingos Protetor, Eduardo do Blog, Fred Procópio, Hingo Hammes, Júlia Casamasso, Júnior Paixão, Octavio Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25656/2324.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25656/2324.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência do Projeto de Lei nº 2227/2024 para 1ª e 2ª discussão e votação na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>25666</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25666/2334.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25666/2334.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência o Processo nº 2271/2024 GP nº 347/2024</t>
   </si>
   <si>
     <t>25667</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25667/2335.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25667/2335.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial do Projeto de Lei 2311/2024 para 1ª e 2ª votação, na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>25734</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25734/2402.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25734/2402.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência do Processo Nº 2353/2024 GP Nº 360/2024.</t>
   </si>
   <si>
     <t>25735</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Octavio Sampaio, Domingos Protetor, Dr. Mauro Peralta, Dudu, Eduardo do Blog, Fred Procópio, Gil Magno, Gilda Beatriz, Hingo Hammes, Júnior Coruja, Júnior Paixão, Marcelo Chitão, Marcelo Lessa, Ronaldo Ramos</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25735/2403.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25735/2403.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL do Substitutivo PROCESSO Nº 1520/2022 PARA discussão e votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>25773</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25773/2441.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25773/2441.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência o Projeto de lei nº 2434/2024.</t>
   </si>
   <si>
     <t>25774</t>
   </si>
   <si>
     <t>Fred Procópio, Domingos Protetor, Dr. Mauro Peralta, Dudu, Eduardo do Blog, Gil Magno, Gilda Beatriz, Hingo Hammes, Octavio Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25774/2442.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25774/2442.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial dos Projetos de Lei n.º 1592/2024 e 2439/2024, para 1ª e 2ª discussão e votação, na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>25778</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25778/2446.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25778/2446.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de urgência o Projeto de Resolução nº 4613/23, para 1ª e 2ª discussão e votação, na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>25846</t>
   </si>
   <si>
     <t>Marcelo Lessa, Domingos Protetor, Dr. Mauro Peralta, Dudu, Gilda Beatriz, Hingo Hammes, Júlia Casamasso, Júnior Coruja, Júnior Paixão, Marcelo Chitão, Octavio Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25846/2514.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25846/2514.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial, com base no Art.94. do Regimento Interno, processo 2512/2024 , para 1ª e 2ª discussão e votação, na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>25925</t>
   </si>
   <si>
     <t>Júlia Casamasso, Domingos Protetor, Dr. Mauro Peralta, Eduardo do Blog, Fred Procópio, Gilda Beatriz, Hingo Hammes, Marcelo Lessa</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25925/2593.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25925/2593.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência o Requerimento de Convocação nº 2547/2024.</t>
   </si>
   <si>
     <t>25926</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25926/2594.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25926/2594.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência o Requerimento de Convite nº 2548/2024.</t>
   </si>
   <si>
     <t>25930</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25930/2598.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25930/2598.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência o Projeto de lei nº 2576/2024.</t>
   </si>
   <si>
     <t>25932</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25932/2600.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25932/2600.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência o Projeto de Lei nº 2430/2024, que Denomina Complexo de Saúde Vereador Osvaldo Fernandes do Vale - Vadinho, as unidades de Saúde localizadas na Estrada União Indústria nº 19.691, Pedro do Rio.</t>
   </si>
   <si>
     <t>25933</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25933/2601.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25933/2601.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência do Projeto de Lei nº 2518/2024 para 1ª e 2ª discussão e votação na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>25937</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25937/2605.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25937/2605.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA O REQUERIMENTO DE CONVITE 2603/2024 E 2604/2024.</t>
   </si>
   <si>
     <t>25944</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25944/2612.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25944/2612.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA O REQUERIMENTO Nº 2611/24, PARA DISCUSSÃO E VOTAÇÃO ÚNICA, NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>25950</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25950/2618.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25950/2618.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência o Projeto de Lei nº 2430/24, que denomina complexo de saúde vereador Osvaldo Fernandes do Vale - Vadinho, as unidades de saúde localizadas na Estrada União Indústria nº 19.691, Pedro do Rio.</t>
   </si>
   <si>
     <t>25951</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25951/2619.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25951/2619.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial do Projeto de Lei nº 1876/2024 na Ordem do Dia de hoje.</t>
   </si>
   <si>
     <t>25952</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25952/2620.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25952/2620.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência do Projeto de Lei Substitutivo nº 2617/2024 para votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>26118</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26118/2786.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26118/2786.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial dos Requerimentos nº 2544/2024 e 2661/2024, para discussão e votação, na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>26232</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26232/2900.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26232/2900.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência o Projeto de Lei nº 2815/2024.</t>
   </si>
   <si>
     <t>26233</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26233/2901.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26233/2901.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência o Projeto de lei nº 0928/2024.</t>
   </si>
   <si>
     <t>26234</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26234/2902.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26234/2902.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência o Projeto nº 0412/2024.</t>
   </si>
   <si>
     <t>26235</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26235/2903.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26235/2903.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial do Projeto de Lei n.° 2166/2023 para 2ª discussão e votação na Ordem do Dia de Hoje.</t>
   </si>
   <si>
     <t>26236</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26236/2904.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26236/2904.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência o Projeto lei nº 5528/2023.</t>
   </si>
   <si>
     <t>26237</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26237/2905.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26237/2905.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência o Projeto lei nº 0411/2024.</t>
   </si>
   <si>
     <t>26238</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26238/2906.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26238/2906.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de urgência, o projeto nº 1600/2024, que indica a necessidade de criação do centro de referência especializado da pessoa com transtorno do espectro autista em cada um dos cinco distritos do município de Petrópolis.</t>
   </si>
   <si>
     <t>26239</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26239/2907.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26239/2907.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de URGÊNCIA o Projeto de Lei nº 1391/2024 que denomina rua vale encantado o logradouro público que se inicia na estrada pedro do rio x vale das videiras.</t>
   </si>
   <si>
     <t>26240</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26240/2908.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26240/2908.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial do Projeto de Lei n.° 3437/2023 para 1ª e 2ª discussão e votação na Ordem do Dia de Hoje.</t>
   </si>
   <si>
     <t>26241</t>
   </si>
   <si>
     <t>Júlia Casamasso, Domingos Protetor, Dr. Mauro Peralta, Eduardo do Blog, Fred Procópio, Gilda Beatriz, Hingo Hammes</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26241/2909.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26241/2909.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência os Projetos de Lei nº 2685/2024 e 1557/2024.</t>
   </si>
   <si>
     <t>26242</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26242/2910.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26242/2910.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência o Projeto Lei nº 4859/2023.</t>
   </si>
   <si>
     <t>26243</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26243/2911.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26243/2911.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL, COM BASE NO ART. 94. DO REGIMENTO INTERNO, OS PROCESSOS 1104/2024 E 0235/2024, PARA 1ª E 2ª DISCUSSÃO E VOTAÇÃO, NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>26244</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26244/2912.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26244/2912.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial do Projeto de Lei nº 2826/2024 para 1ª e 2ª discussão e votação na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>26248</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26248/2916.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26248/2916.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial dos Processos GP Veto n.° 412/2024 CMP n.° 2682/2024, GP Veto n.° 411/2024 CMP n.° 2681/2024 e GP Veto n.° 416/2024 CMP n.° 2677/2024 para discussão e votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>26249</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26249/2917.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26249/2917.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência o Requerimento nº 2914/2024.</t>
   </si>
   <si>
     <t>26250</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26250/2918.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26250/2918.pdf</t>
   </si>
   <si>
     <t>REQUEREM a tramitação em Regime de Urgência Especial, com base no Art.94. do Regimento Interno, a Indicação Legislativa 2915/2024, para discussão e votação única, na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>26251</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26251/2919.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26251/2919.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DO PROJETO DE LEI PROC. Nº 2410/2024, PARA 1 e 2 discussão e votação na ordem do dia de hoje</t>
   </si>
   <si>
     <t>26253</t>
   </si>
   <si>
     <t>Dr. Mauro Peralta, Domingos Protetor, Dudu</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26253/2921.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26253/2921.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial, com base no Art.94. do Regimento Interno, o Requerimento 2365/2024, para discussão e votação única, na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>26303</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Júlia Casamasso, Domingos Protetor, Dr. Mauro Peralta, Eduardo do Blog, Fred Procópio, Gilda Beatriz, Júnior Paixão</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26303/2971.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26303/2971.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência os Projetos de Lei 2685/2024 e 1557/2024.</t>
   </si>
   <si>
     <t>26305</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26305/2973.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26305/2973.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência a Indicação nº 2927/2024.</t>
   </si>
   <si>
     <t>26306</t>
   </si>
   <si>
     <t>Fred Procópio, Dr. Mauro Peralta, Dudu, Gilda Beatriz, Hingo Hammes, Júlia Casamasso, Octavio Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26306/2974.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26306/2974.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial do Requerimento n.º 2972/2024 para discussão e votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>26307</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26307/2975.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26307/2975.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DOS PROCESSOS GP VETO N.° 412/2024 CMP N.° 2682/2024, GP VETO N.° 411/2024 CMP N.° 2681/2024 E GP VETO N.° 416/2024 CMP N.° 2677/2024 PARA DISCUSSÃO E VOTAÇÃO ÚNICA NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>26312</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26312/2980.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26312/2980.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL, COM BASE NO ART.94. DO REGIMENTO INTERNO, OS REQUERIMENTOS 2978/2024 e 2979/2024, PARA DISCUSSÃO E VOTAÇÃO ÚNICA, NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>26313</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26313/2981.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26313/2981.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DO PROCESSO GP VETO Nº 283/2024 - CMP Nº 1803/2024 PARA DISCUSSÃO E VOTAÇÃO ÚNICA NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>26314</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26314/2982.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26314/2982.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial o Projeto de Lei CMP nº3009/2023, para a 2º discussão na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>26315</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26315/2983.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26315/2983.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial dos GPs Veto n.º 2465/2024, n.º 2466/2024 e n.º 2467/2024 para discussão e votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>26324</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26324/2992.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26324/2992.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL, COM BASE NO ART.94. DO REGIMENTO INTERNO, A INDICAÇÃO LEGISLATIVA 2915/2024, PARA DISCUSSÃO E VOTAÇÃO ÚNICA, NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>26371</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26371/3039.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26371/3039.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL, COM BASE NO ART.94. DO REGIMENTO INTERNO, O PROJETO DE LEI Nº 4516/2023, PARA 1º E 2º DISCUSSÃO E VOTAÇÃO, NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>26379</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26379/3047.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26379/3047.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência o Projeto de Lei nº 1310/2024.</t>
   </si>
   <si>
     <t>26380</t>
   </si>
   <si>
     <t>Domingos Protetor, Dr. Mauro Peralta, Fred Procópio, Gil Magno, Gilda Beatriz, Hingo Hammes, Júlia Casamasso, Júnior Paixão, Marcelo Chitão, Marcelo Lessa</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26380/3048.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26380/3048.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA O PROJETO DE LEI Nº 3046/2024.</t>
   </si>
   <si>
     <t>26387</t>
   </si>
   <si>
     <t>Dudu, Domingos Protetor, Dr. Mauro Peralta, Eduardo do Blog, Fred Procópio, Gil Magno, Gilda Beatriz, Hingo Hammes, Júlia Casamasso, Júnior Coruja, Júnior Paixão, Marcelo Chitão, Marcelo Lessa, Octavio Sampaio, Ronaldo Ramos</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26387/3055.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26387/3055.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL, COM BASE NO ART.94. DO REGIMENTO INTERNO, O PROJETO DE LEI Nº 3035/2024, PARA 1º E 2º DISCUSSÃO E VOTAÇÃO, NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>26388</t>
   </si>
   <si>
     <t>Gilda Beatriz, Domingos Protetor, Dudu, Eduardo do Blog, Fred Procópio, Hingo Hammes, Júlia Casamasso, Júnior Paixão, Octavio Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26388/3056.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26388/3056.pdf</t>
   </si>
   <si>
     <t>26391</t>
   </si>
   <si>
     <t>Gil Magno, Domingos Protetor, Júlia Casamasso, Júnior Coruja, Júnior Paixão, Marcelo Lessa</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26391/3059.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26391/3059.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de urgência especial do Projeto de Lei nº 1585/2024, para 1ª e 2ª discussão e votação na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>26393</t>
   </si>
   <si>
     <t>Gilda Beatriz, Domingos Protetor, Dr. Mauro Peralta, Eduardo do Blog, Hingo Hammes, Júlia Casamasso, Júnior Paixão, Octavio Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26393/3061.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26393/3061.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência o GP 466/2024 CMP 2994/2024 na ordem o dia, da 2ª sessão de hoje.</t>
   </si>
   <si>
     <t>26396</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26396/3064.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26396/3064.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de urgência especial,, o projeto de lei nº 3035/24, para 1ª e 2ª votação na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>26398</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26398/3066.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26398/3066.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial, com base no Art.94. do Regimento Interno, Indicação Legislativa 3065/2024 para votação única, na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>26427</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26427/3095.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26427/3095.pdf</t>
   </si>
   <si>
     <t>REQUEREM a tramitação em Regime de Urgência Especial, com base no Art.94. do Regimento Interno, o processo 2568/2024 para 1ª e 2ª discussão e votação, na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>26433</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26433/3101.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26433/3101.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial o Projeto de Lei, Processo nº 6185/2023.</t>
   </si>
   <si>
     <t>26435</t>
   </si>
   <si>
     <t>Fred Procópio, Domingos Protetor, Dr. Mauro Peralta, Dudu, Gilda Beatriz, Hingo Hammes, Júlia Casamasso, Marcelo Lessa, Octavio Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26435/3103.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26435/3103.pdf</t>
   </si>
   <si>
     <t>26436</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26436/3104.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26436/3104.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência do Projeto de Lei nº 1019/2024 para 1ª e 2ª discussão e votação, na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>26469</t>
   </si>
   <si>
     <t>Dudu, Gil Magno, Gilda Beatriz, Hingo Hammes, Júnior Paixão, Octavio Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26469/3137.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26469/3137.pdf</t>
   </si>
   <si>
     <t>REQUEREM a tramitação em Regime de Urgência Especial, com base no Art.94. do Regimento Interno, do processo Nº2491/24 para 1ª e 2ª discussão e votação, na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>26470</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26470/3138.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26470/3138.pdf</t>
   </si>
   <si>
     <t>REQUEREM a tramitação em Regime de Urgência Especial, com base no Art.94. do Regimento Interno, os Vetos: Cmp 2827/24, 2828/24 e 2829/24 para discussão e votação única, na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>26473</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26473/3141.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26473/3141.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência o Projeto de Lei Substitutivo nº 1021/2024.</t>
   </si>
   <si>
     <t>26494</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Dr. Mauro Peralta, Domingos Protetor, Dudu, Eduardo do Blog, Fred Procópio, Gilda Beatriz, Hingo Hammes, Júlia Casamasso, Marcelo Chitão, Marcelo Lessa, Octavio Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26494/3162.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26494/3162.pdf</t>
   </si>
   <si>
     <t>REQUEREM A IMEDIATA INCLUSÃO NA ORDEM DO DIA A MATÉRIA REFERENTE AO JULGAMENTO DAS CONTAS JÁ PRESTADAS PELO PODER EXECUTIVO MUNICIPAL, REFERENTE AOS ANOS DE 2014, 2015, 2016, 2018, 2019, 2020, 2021 E 2022, CUJOS PARECERES PRÉVIOS JÁ FORAM EMITIDOS PELO TRIBUNAL DE CONTAS DO ESTADO DO RIO DE JANEIRO, PARA DISCUSSÃO E VOTAÇÃO ÚNICA, O QUE FAZ COM BASE NOS ARTIGOS 66, §5°; 73 §10, inciso III, alínea “d”; 80, § 1º, I; 84 §2º e 86 §3°, inciso V DO REGIMENTO INTERNO, REQUERENDO, AINDA, A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL, COM BASE NO ART. 94 DO REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>26496</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26496/3164.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26496/3164.pdf</t>
   </si>
   <si>
     <t>REQUEREM a tramitação em Regime de Urgência Especial, com base no Art.94. do Regimento Interno, o Requerimento 3161/24 para discussão e votação única, na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>26539</t>
   </si>
   <si>
     <t>Gil Magno, Domingos Protetor, Júlia Casamasso, Júnior Coruja, Júnior Paixão, Marcelo Lessa, Ronaldo Ramos</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26539/3207.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26539/3207.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DOS PROJETOS DE LEI Nº 1585/2024 E Nº 5667/2023, PARA 1ª E 2ª DISCUSSÃO E VOTAÇÃO NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>26543</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26543/3211.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26543/3211.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA O PROJETO DE LEI Nº 2526/2024.</t>
   </si>
   <si>
     <t>26545</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26545/3213.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26545/3213.pdf</t>
   </si>
   <si>
     <t>26574</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26574/3242.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26574/3242.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial, com base no Art. 94. do Regimento Interno, projeto de lei 1131/2024 e 3180/2024 para 1ª e 2ª discussão e votação, na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>26582</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>Fred Procópio, Domingos Protetor, Dr. Mauro Peralta, Dudu, Eduardo do Blog, Gilda Beatriz, Hingo Hammes, Júnior Coruja, Júnior Paixão, Octavio Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26582/3250.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26582/3250.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial do Projeto de Lei n.º 3099/2024, para primeira discussão e votação na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>26583</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26583/3251.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26583/3251.pdf</t>
   </si>
   <si>
     <t>REQUEREM a tramitação em Regime de Urgência Especial, com base no Art. 94. do Regimento Interno, dos projetos de leis 5923/2022; 5972/2022 e 4659/2023 para 2º discussão, na ordem do dia de hoje</t>
   </si>
   <si>
     <t>26587</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26587/3255.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26587/3255.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL, COM BASE NO ART. 94. DO REGIMENTO INTERNO, O PROCESSO 4162/2023, PARA 1ª E 2ª DISCUSSÃO E VOTAÇÃO, NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>26711</t>
   </si>
   <si>
     <t>Octavio Sampaio, Domingos Protetor, Dr. Mauro Peralta, Dudu, Eduardo do Blog, Fred Procópio, Gilda Beatriz, Hingo Hammes, Júnior Coruja, Júnior Paixão, Marcelo Chitão, Marcelo Lessa</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26711/3379.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26711/3379.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL do PROJETO DE LEI PROC. Nº. 0098/2024 PARA 1 e 2 discussão e votação na ordem do dia de hoje</t>
   </si>
   <si>
     <t>26737</t>
   </si>
   <si>
     <t>Fred Procópio, Dr. Mauro Peralta, Dudu, Eduardo do Blog, Gilda Beatriz, Hingo Hammes, Júlia Casamasso, Júnior Coruja, Júnior Paixão, Marcelo Chitão, Marcelo Lessa, Octavio Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26737/3405.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26737/3405.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial do Projeto de Lei n.º 3099/2024 para 2ª discussão e votação na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>26740</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26740/3408.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26740/3408.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial do Requerimento n.º 3407/2024, para discussão e votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>26819</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>Fred Procópio, Domingos Protetor, Dr. Mauro Peralta, Dudu, Eduardo do Blog, Gilda Beatriz, Hingo Hammes, Júlia Casamasso</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26819/3487.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26819/3487.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial do Projeto de Lei n.º 1878/2024, para 1ª e 2ª discussão e votação, na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>26830</t>
   </si>
   <si>
     <t>Gilda Beatriz, Domingos Protetor, Eduardo do Blog, Fred Procópio, Hingo Hammes, Júlia Casamasso, Marcelo Chitão, Octavio Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26830/3498.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26830/3498.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência a indicação simples nº 3497/2024 para votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>26884</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26884/3552.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26884/3552.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência o Requerimento nº 3425/2024.</t>
   </si>
   <si>
     <t>26885</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26885/3553.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26885/3553.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial, com base no Art.94. do Regimento Interno, Projeto de Lei 2913/2024 para 1ª e 2ª discussão e votação, na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>26914</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26914/3582.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26914/3582.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência o Requerimento nº 3581/2024.</t>
   </si>
   <si>
     <t>26921</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26921/3589.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26921/3589.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL, COM BASE NO ART. 94. DO REGIMENTO INTERNO, O PROCESSO 3439/2024, PARA 1ª E 2ª DISCUSSÃO E VOTAÇÃO, NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>26923</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26923/3591.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26923/3591.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial, com base no Art.94. do Regimento Interno, Projeto de Resolução 3587/2024 para 1ª e 2ª discussão e votação, na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>26973</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26973/3641.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26973/3641.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência os Requerimentos nº 3639/2024 e 3640/2024.</t>
   </si>
   <si>
     <t>26998</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26998/3666.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26998/3666.pdf</t>
   </si>
   <si>
     <t>Requerer a tramitação em Regime de Urgência o Projeto de Lei nº 2183/2023.</t>
   </si>
   <si>
     <t>27000</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27000/3668.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27000/3668.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência Especial dos Requerimentos n.º 3665/2024 e 3667/2024 para discussão e votação única na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>27109</t>
   </si>
   <si>
     <t>Marcelo Chitão, Domingos Protetor, Dr. Mauro Peralta, Dudu, Eduardo do Blog, Fred Procópio, Gil Magno, Gilda Beatriz, Hingo Hammes, Júlia Casamasso, Júnior Coruja, Júnior Paixão, Marcelo Lessa, Octavio Sampaio, Ronaldo Ramos</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27109/3777.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27109/3777.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DOS REQUERIMENTOS N.º 5923/2022, 0550/2024 E 2189/2024 PARA DISCUSSÃO E VOTAÇÃO ÚNICA NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>27111</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27111/3779.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27111/3779.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de urgência do Processo Nº 3778/2024</t>
   </si>
   <si>
     <t>27113</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27113/3781.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27113/3781.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial, com base no Art. 94. do Regimento Interno, Indicação 3780/2024 para discussão e votação, na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>27145</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27145/3813.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27145/3813.pdf</t>
   </si>
   <si>
     <t>REQUER A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DOS PROJETO DE LEI N.º 0550/2024 E PARA DISCUSSÃO E VOTAÇÃO ÚNICA NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>27147</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27147/3815.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27147/3815.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em Regime de Urgência a Moção de Repúdio nº 3814/2024.</t>
   </si>
   <si>
     <t>27189</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27189/3857.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27189/3857.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência o GP nº 621/24 - CMP nº 3717/24</t>
   </si>
   <si>
     <t>27192</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27192/3860.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27192/3860.pdf</t>
   </si>
   <si>
     <t>REQUEREM a tramitação em Regime de Urgência Especial, com base no Art.94. do Regimento Interno, o GP Projeto de Lei 3435/2024 para 1ª e 2ª discussão e votação, na ordem do dia de hoje.</t>
   </si>
   <si>
     <t>27193</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27193/3861.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27193/3861.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial do Processo 3859/2024</t>
   </si>
   <si>
     <t>27194</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>Dr. Mauro Peralta, Domingos Protetor, Dudu, Eduardo do Blog, Fred Procópio, Hingo Hammes, Júlia Casamasso, Marcelo Chitão, Marcelo Lessa</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27194/3862.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27194/3862.pdf</t>
   </si>
   <si>
     <t>27195</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>Dr. Mauro Peralta, Domingos Protetor, Dudu, Eduardo do Blog, Fred Procópio, Hingo Hammes, Júlia Casamasso, Júnior Coruja, Marcelo Chitão, Marcelo Lessa</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27195/3863.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27195/3863.pdf</t>
   </si>
   <si>
     <t>Requerem a tramitação em Regime de Urgência Especial, Processo Nº 3439/2024.</t>
   </si>
   <si>
     <t>27204</t>
   </si>
   <si>
     <t>Dr. Mauro Peralta, Domingos Protetor, Eduardo do Blog, Fred Procópio, Júlia Casamasso, Marcelo Chitão, Marcelo Lessa</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27204/3872.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27204/3872.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL, PROCESSO Nº 3439/2024.</t>
   </si>
   <si>
     <t>27205</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27205/3873.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27205/3873.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DO PROCESSO 3859/2024.</t>
   </si>
   <si>
     <t>27208</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>Eduardo do Blog, Domingos Protetor, Dr. Mauro Peralta, Dudu, Fred Procópio, Gil Magno, Gilda Beatriz, Hingo Hammes, Júlia Casamasso, Júnior Coruja, Júnior Paixão, Marcelo Chitão, Marcelo Lessa, Octavio Sampaio, Ronaldo Ramos</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27208/3876.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27208/3876.pdf</t>
   </si>
   <si>
     <t>REQUEREM A TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DO PROJETO DE LEI Nº 3874/2024 PARA 1ª E 2ª DISCUSSÃO E VOTAÇÃO NA ORDEM DO DIA DE HOJE.</t>
   </si>
   <si>
     <t>23456</t>
   </si>
   <si>
     <t>PROLS</t>
   </si>
   <si>
     <t>Projeto de Lei Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23456/0124.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23456/0124.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO TOTAL AO PROJETO DE LEI Nº 6142/2023.</t>
   </si>
   <si>
     <t>23800</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23800/0468.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23800/0468.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO TOTAL AO PROJETO DE LEI nº 5589/2023.</t>
   </si>
   <si>
     <t>24353</t>
   </si>
   <si>
     <t>Júlia Casamasso, Gilda Beatriz</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24353/1021-.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24353/1021-.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO TOTAL AO PROJETO DE LEI Nº 4357/2023.</t>
   </si>
   <si>
     <t>25070</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25070/1738.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25070/1738.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO TOTAL AO PROJETO DE LEI Nº 2980/2022.</t>
   </si>
   <si>
     <t>25620</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25620/2288.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25620/2288.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO AO Nº 1381/2024.</t>
   </si>
   <si>
     <t>25949</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25949/2617.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25949/2617.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO TOTAL AO PROJETO DE LEI Nº 2546/2024.</t>
   </si>
   <si>
     <t>26556</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26556/3224.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26556/3224.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO TOTAL AO PROJETO DE LEI Nº 2227/2024.</t>
   </si>
   <si>
     <t>23938</t>
   </si>
   <si>
     <t>MOCC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23938/0606.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23938/0606.pdf</t>
   </si>
   <si>
     <t>MOÇÃO CONGRATULATÓRIA A SRA MAYARA LOPES PEREIRA</t>
   </si>
   <si>
     <t>26176</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26176/2844.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26176/2844.pdf</t>
   </si>
   <si>
     <t>MOÇÃO CONGRATULATÓRIA AO SR. BENTO LUIS PAIXÃO</t>
   </si>
   <si>
     <t>23392</t>
   </si>
   <si>
     <t>GPV</t>
   </si>
   <si>
     <t>GP Veto</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Petrópolis</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23392/gp11.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23392/gp11.pdf</t>
   </si>
   <si>
     <t>GP 11/2024 PRE LEG 749/2023 Veto Total ao Projeto de Lei que, "Institui o "Fundo Municipal de combate à fome", no âmbito do município de Petrópolis e dá outras providências", De autoria do Vereador Marcelo Lessa</t>
   </si>
   <si>
     <t>23450</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23450/gp17.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23450/gp17.pdf</t>
   </si>
   <si>
     <t>GP 17/ 2024 PRE LEG 0780/2024 veto parcial ao Projeto de Lei 5840/2023 (LOA 2024), de autoria do do Sr. Prefeito.</t>
   </si>
   <si>
     <t>23853</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23853/gp96.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23853/gp96.pdf</t>
   </si>
   <si>
     <t>GP 96/2024 PRE LEG 48/2024 Vetei totalmente o Projeto de lei CMP 3455/2023 que "DISPÕE SOBRE A OBRIGATORIDADE DE IDENTIFICAÇÃO DOS AGENTES DE ÓRGÃOS ENTIDADES CONCESSIONÁRIAS OU SUBCONCESSIONÁRIAS DE TRÂNSITO OU OPERADORES DE ESTACIONAMENTO ROTATIVO DO MUNICÍPIO DE PETRÓPOLIS" de autoria do vereador Octavio Sampaio.</t>
   </si>
   <si>
     <t>23854</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23854/gp97.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23854/gp97.pdf</t>
   </si>
   <si>
     <t>GP 97 PRE LEG 52/2024 Veta totalmente o projeto de lei 3728/2023 que " INSTITUI A POLÍTICA MUNICIPAL DE ATENÇÃO À SAÚDE MENTAL", de autoria do Vereador Dudu</t>
   </si>
   <si>
     <t>24371</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24371/gp170.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24371/gp170.pdf</t>
   </si>
   <si>
     <t>GP 170/2024, PRE-LEG 102/2024, VETO TOTAL AO PROJETO DE LEI 3099/2023, QUE "DISPÕE SOBRE A CRIAÇÃO DO CENTRO MUNICIPAL DE LINGUAGEM PARA O ENSINO DE IDIOMAS AOS ESTUDANTES DA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS", DE AUTORIA DO VEREADOR JÚNIOR CORUJA.</t>
   </si>
   <si>
     <t>24575</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24575/gp197.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24575/gp197.pdf</t>
   </si>
   <si>
     <t>GP 197/2024 PRE LEG 0132/2024 VETO PARCIAL AO PROJETO DE LEI 2692/2023 QUE "EMENTA" , DE AUTORIA DA VEREADORA JÚLIA CASAMASSO.</t>
   </si>
   <si>
     <t>24576</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24576/gp198.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24576/gp198.pdf</t>
   </si>
   <si>
     <t>GP 198/2024 PRE LEG 0118/2024 VETO PARCIAL AO PROJETO DE LEI 0401/2022, DE AUTORIA DO VEREADOR DOMINGOS PROTETOR.</t>
   </si>
   <si>
     <t>24625</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24625/gp201.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24625/gp201.pdf</t>
   </si>
   <si>
     <t>GP 201/2024 PRE LEG 0142/2024 VETO TOTAL AO P0ROJETO DE LEI 5617/2024, QUE "INSTITUI O BANCO DE RAÇÃO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS", DE AUTORIA DO VEREADOR DOMINGOS PROTETOR.</t>
   </si>
   <si>
     <t>24628</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24628/gp202.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24628/gp202.pdf</t>
   </si>
   <si>
     <t>GP 202/2024 PRE LEG 0140/2024 VETO PARCIAL AO PROJETO DE LEI 0481/2022 QUE "FICA ASSEGURADO ÀS MULHERES O DIREITO DE TER ACOMPANHANTE PESSOA DE SUA LIVRE ESCOLHA NAS CONSULTAS E EXAMES INCLUSIVE OS GINECOLÓGICOS NOS ESTABELECIMENTOS PÚBLICOS E PRIVADOS DE SAÚDE DO MUNICÍPIO DE PETRÓPOLIS",DE AUTORIA DO VEREADOR HINGO HAMMES E DA VEREADORA GILDA BEATRIZ.</t>
   </si>
   <si>
     <t>24717</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24717/gp211.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24717/gp211.pdf</t>
   </si>
   <si>
     <t>GP 211/2024 PRE LEG 0160/2024 VETO TOTAL AO PROJETO DE LEI 3478/2022 QUE "DISPÕE SOBRE A CARTEIRA DE IDENTIFICAÇÃO E INFORMAÇÃO DO PACIENTE DIABÉTICO, DE EXPEDIÇÃO GRATUITA, NA QUAL CONSTARÃO DETALHES DE SUA PATOLOGIA , MEDICAÇÕES UTILIZADAS E RECOMENDAÇÕES PARA O TRATAMENTO DE URGÊNCIA E EMERGÊNCIA, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS", DE AUTORIA DO VEREADOR EDUARDO DO BLOG.</t>
   </si>
   <si>
     <t>24718</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24718/gp212.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24718/gp212.pdf</t>
   </si>
   <si>
     <t>GP 212/2024 PRE LEG 0148/2024 VETO TOTAL AO PROJETO DE LEI 9291/2021 QUE " DISPÕE SOBRE AS SANÇÕES ADMINISTRATIVAS APLICADAS PELO MUNICÍPIO ÀS PESSOAS QUE FOREM FLAGRADAS EM ÁREAS E LOGRADOUROS PÚBLICOS FAZENDO USO DE DROGAS ILÍCITAS EM DESACORDO COM DETERMINAÇÃO LEGAL OU REGULAMENTAR E DÁ OUTRAS PROVIDÊNCIAS, DE AUTORIA DO VEREADOR OCTÁVIO SAMPAIO.</t>
   </si>
   <si>
     <t>24719</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24719/gp213.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24719/gp213.pdf</t>
   </si>
   <si>
     <t>GP 213/2024 PRE LEG 0162/2024 VETO TOTAL AO PROJETO DE LEI 4045/2024 QUE"DISPÕE SOBRE A PUBLICAÇÃO DO BOLETIM DE DADOS SOBRE DIREITOS SEXUAIS E REPRODUTIVOS", DE AUTORIA DA VEREADORA JULIA CASAMASSO.</t>
   </si>
   <si>
     <t>24805</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24805/gp229.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24805/gp229.pdf</t>
   </si>
   <si>
     <t>GP 229/2024 PRE LEG 0164/2024 VETO TOTAL AO PROJETO DE LEI 6445/2022 QUE "INDTITUI A SEMANA MUNICIPAL DE PREVENÇÃO DO DIABETES MELLITUS EM CÃES E GATOS NO MUNICÍPIO DE PETRÓPOLIS", DE AUTORIA DO VEREADOR DOMINGOS PROTETOR.</t>
   </si>
   <si>
     <t>24806</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24806/gp230.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24806/gp230.pdf</t>
   </si>
   <si>
     <t>GP 230/2024 PRE LEG 0168/2024 VETO TOTAL DO PROJETO DE LEI 1105/2024 QUE "DISPÕE SOBRE A OBRIGATORIEDADE DO FORNECIMENTO GRATUITO DE REPELENTE NAS UNIDADES PÚBLICAS DE SAÚDE NO MUNICIPIO DE PETRÓPOLIS COMO FORMA DE PREVENÇÃO ÀS DOENÇAS TRANSMITIDAS PELO MOSQUITO AEDES AEGYPTI E DÀ OUTRAS PROVIDÊNCIAS", DE AUTORIA DO VEREADOR JÚNIOR CORUJA.</t>
   </si>
   <si>
     <t>24807</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24807/gp231.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24807/gp231.pdf</t>
   </si>
   <si>
     <t>GP 231/20240PRE LEG 0170/2024 VETO TOTAL AO 0PROJETO DE LEI QUE "DISPÕE SOBRE A PROMOÇÃO DA ALIMENTAÇÃO ADEQUADA E SAUDÁVEL NO AMBIENTE ESCOLAR DAS UNIDADES ESCOLARES DAS REDES PÚBLICA E PRIVADA DE EDUCAÇÃO BÁSICA NO MUNICÍPIO DE PETRÓPOLIS", DE AUTORIA DA VEREADORA JÚLIA CASAMASSO.</t>
   </si>
   <si>
     <t>24808</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24808/gp232.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24808/gp232.pdf</t>
   </si>
   <si>
     <t>GP 232/2024 PRE LEG 0171/2024 VETO TOTAL AO PROJETO DE LEI 6287/2022 QUE "CRIA A CAMPANHA DE CONSCIENTIZAÇÃO DAS DOENÇAS CAUSADAS PELO USO EXCESSIVO DA INTERNET, A SER REALIZADA NAS ESCOLAS PÚBLICAS E PRIVADAS DO MUNICÍPIO DE PETRÓPOLIS", DE AUTORIA DO VEREADOR HINGO HAMMES.</t>
   </si>
   <si>
     <t>24809</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24809/gp233.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24809/gp233.pdf</t>
   </si>
   <si>
     <t>GP 233/2024 PRE LEG 0176/2024 VETO TOTAL AO PROJETO DE LEI 2607/2023 QUE "ESTABELECE O DIREITO À PRESENÇA DE UM INTÉRPRETE DA LÍNGUA BRASILEIRA DE SINAIS - LIBRAS, PARA ACOMPANHAR AS CONSULTAS DE PRÉ NATAL, O TRABALHO DE PARTO E AS CONSULTAS NO PUERPÉRIO, DAS GESTANTES, PARTURIENTES E PUÉRPERAS COM DEFICIÊNCIA AUDITIVA", DE AUTORIA DA VEREADORA JÚLIA CASAMASSO.</t>
   </si>
   <si>
     <t>24810</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24810/gp234.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24810/gp234.pdf</t>
   </si>
   <si>
     <t>GP 234/2024 PRE LEG 0177/2024 VETO TOTAL AO PROJETO DE LEI 2512/2023 QUE "INSTITUI NO CALENDÁRIO OFICIAL DE DATAS E EVENTOS O "DIA MUNICIPAL DO PROFISSIONAL DA ENFERMAGEM" E DÁ OUTRAS PROVIDÊNCIAS", DE AUTORIA DO VEREADOR FRED PROCÓPIO.</t>
   </si>
   <si>
     <t>24960</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24960/gp258.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24960/gp258.pdf</t>
   </si>
   <si>
     <t>GP 258/2024 PRE LEG 0192/2024 VETO TOTAL AO PROJETO DE LEI 4403/2022 QUE "Estabelece o Programa Municipal de Assistência Psicológica às Vítimas de Violência Doméstica e Familiar no Município de Petrópolis", DE AUTORIA DA VEREADORA GILDA BEATRIZ.</t>
   </si>
   <si>
     <t>24961</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24961/gp257.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24961/gp257.pdf</t>
   </si>
   <si>
     <t>GP 257/2024, PRE-LEG0185/2024 VETO TOTALMENTE AO PROJETO DE LEI 0599/2024 QUE "DISPÕE SOBRE A AUTORIZAÇÃO A INCLUIR EM TODAS AS CAMPANHAS DE VACINAÇÃO ANTIRRÁBICA DE FORMA GRATUITA NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS- RJ AS VACINAS V10 E V4 NO COMBATE E PREVENÇÃO ÀS DOENÇAS EM ANIMAIS DOMÉSTICOS E DÁ OUTRAS PROVIDÊNCIAS" DE AUTORIA DO VEREADOR DOMINGOS PROTETOR.</t>
   </si>
   <si>
     <t>24962</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24962/gp256.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24962/gp256.pdf</t>
   </si>
   <si>
     <t>GP 256/2024 PRE LEG 0182/2024 VETO TOAL AO PROJETO DE LEI 0110/2024 QUE "INSTITUI A POLÍTICA MUNICIPAL DE PONTOS DE APOIO PARA SITUAÇÕES DE EMERGÊNCIA E DESASTRES SOCIOAMBIENTAIS NO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS", DE AUTORIA DA VEREADORA JULIA CASAMASSO.</t>
   </si>
   <si>
     <t>24990</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/</t>
   </si>
   <si>
     <t>GP 263/2024 PRE LEG 0195/2024 VETO TOTAL AO PROJETO DE LEI QUE"INSTITUI O DIA MUNICIPAL DE CONSCIENTIZAÇÃO E ORIENTAÇÃO SOBRE O RETINOBLASTOMA NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS", DE AUTORIA DO VEREADOR EDUARDO DO BLOG.</t>
   </si>
   <si>
     <t>24991</t>
   </si>
   <si>
     <t>GP 266/2024 PRE LEG 0196/2024 VETO TOTAL AO PROJETO DE LEI QUE "INSTITUI A POLÍTICA MUNICIPAL DE ATENÇÃO DIAGNÓSTICO E TRATAMENTO ÀS PESSOAS COM DOENÇAS RARAS NO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS", DE AUTORIA DA VEREADORA GILDA BEATRIZ.</t>
   </si>
   <si>
     <t>24992</t>
   </si>
   <si>
     <t>GP 264/2024 PRE LEG 0202/2024 VETO TOTAL AO PROJETO DE LEI QUE "INSTITUI A CAMPANHA PERMANENTE DE ORIENTAÇÃO E CONSCIENTIZAÇÃO SOBRE O ENVELHECIMENTO ATIVO E SAUDÁVEL", DE AUTORIA DO VEREADOR HINGO HAMMES.</t>
   </si>
   <si>
     <t>24993</t>
   </si>
   <si>
     <t>GP 265/2024 PRE LEG 0211/2024 VETO TOTAL AO PROJETO DE LEI 1978/2024 QUE "REGULAMENTA AS CIRURGIAS PARA PACIENTES COM OBESIDADES, DE AUTORIA DO VEREADOR DUDU.</t>
   </si>
   <si>
     <t>25133</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25133/gp281.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25133/gp281.pdf</t>
   </si>
   <si>
     <t>GP 281/2024 PRE LEG 0214/2024 VETO TOTAL AO PROJETO DE LEI QUE" DISPÕE SOBRE O PROGRAMA SABER DIREITO NO MUNICÍPIO DE PETRÓPOLIS, PARA A REALIZAÇÃO DE AULAS EXPOSITIVAS SOBRE A CONSTITUIÇÃO FEDERAL E DIREITOS HUMANOS AOS ALUNOS DA REDE PÚBLICA MUNICIPAL DE ENSINO", DE AUTORIA DO VEREADOR FRED PROCÓPIO.</t>
   </si>
   <si>
     <t>25134</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25134/gp282.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25134/gp282.pdf</t>
   </si>
   <si>
     <t>GP 282/2024 PRE LEG 0218/2024 VETO TOTAL AO PROJETO DE LEI 0280/2022 QUE "Dispõe sobre a necessidade do atendimento no pavimento térreo de prédios públicos, aos idosos, gestantes, pessoas com deficiência física e/ou dificuldade ou restrição de locomoção, quando inexistente equipamento interno para acesso a pavimentos superiores no Município de Petrópolis" DE AUTORIA DO VEREADOR EDUARDO DO BLOG.</t>
   </si>
   <si>
     <t>25135</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25135/gp283.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25135/gp283.pdf</t>
   </si>
   <si>
     <t>GP 283/2024 PRE LEG 0222/2024 VETO TOTAL TOTAL AO PROJETO DE LEI 2731/2022 QUE "DISPÕE SOBRE A OBRIGATORIEDADE DA PROMOÇÃO DE ACESSIBILIDADE PELOS ESTABELECIMENTOS FUNERÁRIOS DO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS", DE AUTORIA DA VEREADORA GILDA BEATRIZ.</t>
   </si>
   <si>
     <t>25136</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25136/gp280.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25136/gp280.pdf</t>
   </si>
   <si>
     <t>GP 280/2024 PRE LEG 0223/2024 VETO TOTAL AO PROJETO DE LEI 9273/2021 QUE "Institui o Programa "Direito na Escola", a ser oferecido, preferencialmente, em parceria com a OAB, no contraturno das escolas municipais de educação", DE AUTORIA DO VEREADOR MARCELO CHITÃO.</t>
   </si>
   <si>
     <t>25137</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25137/gp279.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25137/gp279.pdf</t>
   </si>
   <si>
     <t>GP 279/20245 PRE LEG 0219/2024 VETO TOTAL AO PROJETO DE LEIN 3761/2023 QUE "Institui a Campanha Julho Sem Plástico, no âmbito do Município de Petrópolis", DE AUTORIA DO VEREADOR DOMINGOS PROTETOR.</t>
   </si>
   <si>
     <t>25310</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25310/gp299.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25310/gp299.pdf</t>
   </si>
   <si>
     <t>GP 299/2024 PRE LEG 0229/2024 VETO TOTAL AO PROJETO DE LEI 3778/2023 QUE "DENOMINA "SERVIDÃO PEDRA DO CRISTO" O LOGRADOURO PÚBLICO LOCALIZADO NA ESTRADA VELHA DA ESTRELA, NA ALTURA DOS NÚMEROS 256 AO 257 J, ALTO DA SERRA - PETRÓPOLIS", DE AUTORIA DO VEREADOR HINGO HAMMES.</t>
   </si>
   <si>
     <t>25311</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25311/gp300.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25311/gp300.pdf</t>
   </si>
   <si>
     <t>GP 300/2024 PRE LEG 0230/2024 VETO TOTAL AO PROJETO DE LEI 2476/2024 QUE " INSTITUI A CAMPANHA DA SEGURANÇA DIGITAL NAS ESCOLAS DO MUNICÍPIO DE PETRÓPOLIS", DE AUTORIA DO VEREADOR JÚNIOR CORUJA.</t>
   </si>
   <si>
     <t>25312</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25312/gp302.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25312/gp302.pdf</t>
   </si>
   <si>
     <t>GP 302/2024 PRE LEG 0242/2024 VETO TOTAL AO PROJETO DE LEI 2543/2023 QUE "DISPÕE SOBRE AFIXAÇÃO DE CARTAZES INFORMATIVOS NAS REPARTIÇÕES MUNICIPAIS, DURANTE O MÊS DE MAIO, CONTENDO OS NÚMEROS DOS CANAIS PÚBLICOS DE UTILIDADE PARA COMBATE AO ABUSO E EXPLORAÇÃO SEXUAL DE CRIANÇAS E ADOLESCENTES", DE AUTORIA DO VEREADOR EDUARDO DO BLOG.</t>
   </si>
   <si>
     <t>25313</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25313/gp301.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25313/gp301.pdf</t>
   </si>
   <si>
     <t>GP 301/2024 PRE LEG 0241/2024 VETO PARCIAL AO PROJETO DE LEI 2067/2023 QUE "Institui no âmbito do município de Petrópolis o "PROGRAMA ASSOCIAÇÃO LEGAL" e dá outras providências", DE AUTORIA DO VEREADOR MARCELO CHITÃO.</t>
   </si>
   <si>
     <t>25392</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25392/gp312.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25392/gp312.pdf</t>
   </si>
   <si>
     <t>GP 312/2024, PRE-LEG 0252/2024, VETO TOTALMENTE AO PROJETO DE LEI 0048/2023, QUE DISPÕE SOBRE A CRIAÇÃO DO ATENDIMENTO ODONTOLÓGICO DE PLANTÃO 24 HORAS NO ÂMBITO DO MÚNICIPIO DE PETRÓPOLIS, DE AUTORIA DO VEREADOR DUDU.</t>
   </si>
   <si>
     <t>25393</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25393/gp313.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25393/gp313.pdf</t>
   </si>
   <si>
     <t>GP 313/2024 PRE LEG 0253/2024 VETO TOTAL DP PROJETO DE LEI 0251/2023 QUE " DETERMINA CRITÉRIOS DE INEXIGIBILIDADE DE LICENCIAMENTO AMBIENTAL OPARA EDIFICAÇÃO UNIFAMILIAR" , DE AUTORIA DO VEREADOR FRED PROCÓPIO</t>
   </si>
   <si>
     <t>25394</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25394/gp314.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25394/gp314.pdf</t>
   </si>
   <si>
     <t>GP 314/2024, PRE-LEG 2736/2023, VETO TOTALMENTE AO PROJETO DE LEI 2736/2024, QUE DISPÕE SOBRE A PERMANÊNCIA E OBRIGATORIEDADE DO PROFISSIONAL FISIOTERAPEUTA NAS UNIDADES DE TERAPIA INTENSIVA UTIS DO MUNICÍPIO DE PETRÓPOLIS ADULTO NEONATAL E PEDIÁTRICO E DÁ OUTRAS PROVIDÊNCIAS, DE AUTORIA DO VEREADOR OCTAVIO SAMPAIO.</t>
   </si>
   <si>
     <t>25395</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25395/gp315.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25395/gp315.pdf</t>
   </si>
   <si>
     <t>GP 315/2024 PRE LEG 0256/2024 VETO TOTAL AO PROJETO DE LEI 1609/2024 QUE " RECONHECE ÀS PESSOAS COM FIBROMIALGIA OS DIREITOS E GARANTIAS ATRIBUÍDOS ÀS PESSOAS COM DEFICIÊNCIA NO MUNICÍPIO DE PETRÓPOLIS - RJ." DE AUTORIA DO VERADOR EDUARDO DO BLOG.</t>
   </si>
   <si>
     <t>25470</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25470/gp332.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25470/gp332.pdf</t>
   </si>
   <si>
     <t>GP 332/2024 PRE LEG 0266/2024 VETO TOTAL AO PROJETO DE LEI 0486/2023, QUE "Dispõe sobre a implementação da modalidade de telessaúde no Município de Petrópolis", DE AUTORIA DO VEREADOR HINGO HAMMES.</t>
   </si>
   <si>
     <t>25472</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25472/gp331.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25472/gp331.pdf</t>
   </si>
   <si>
     <t>GP 331/2024 PRE LEG 0262/2023 VETO TOTAL AO PROJETO DE LEI 2012/2023 QUE "Institui e inclui no Calendário Oficial de Eventos do Município de Petrópolis o evento "Páscoa Imperial" e dá outras providências", DE AUTORIA DO VEREADOR DOMINGOS PROTETOR</t>
   </si>
   <si>
     <t>25577</t>
   </si>
   <si>
     <t>GP 348/2024 PRE LEG 0280/2024 VETO TOTAL AO PROJETO DE LEI 5143/2023, QUE "AUTORIZA O PODER EXECUTIVO A CONVOCAR TODOS OS APROVADOS NO CONCURSO PÚBLICO PARA PROVIMENTO DE CARGOS NA REDE MUNICIPAL DE ENSINO REALIZADO EM 2022", DE AUTORIA DA VEREADORA JÚLIA CASAMASSO.</t>
   </si>
   <si>
     <t>25578</t>
   </si>
   <si>
     <t>GP 349/2024 PRE LEG 0128/2024 VETO PARCIAL AO PROJETO DE LEI 4532/2023 QUE "ESTABELECE SANÇÕES ADMINISTRATIVAS PARA QUEM CAUSAR DANOS ÀS ESTRUTURAS FÍSICAS OU SÍMBOLOS RELIGIOSOS", DE AUTORIA DO VEREADOR OCTAVIO SAMPAIO.</t>
   </si>
   <si>
     <t>25684</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25684/gp361.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25684/gp361.pdf</t>
   </si>
   <si>
     <t>GP 361/2024 PRE LEG 0302/2024 VETO TOTAL AO PROJETO DE LEI 2973/2022, QUE "Institui o Dia Municipal dos Museus a ser comemorado em 18 de maio ocasião em que serão realizados e divulgados eventos que promovam os museus como instituições de natureza cultural", DE AUTORIA DO VEREADOR HINGO HAMMES.</t>
   </si>
   <si>
     <t>25685</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25685/gp360.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25685/gp360.pdf</t>
   </si>
   <si>
     <t>GP 360/2024, PROJETO DE LEI QUE DENOMINA UNIDADE PRÉ-HOSPITALAR OSVALDO FERNANDES DO VALE, A UNIDADE DE SAÚDE MUNICIPAL LOCALIZADA NA ESTRADA UNIÃO E INDUSTRIA, Nº 19.691, EM PEDRO DO RIO, QUARTO DISTRITO DE PETRÓPOLIS, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>25686</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25686/gp359.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25686/gp359.pdf</t>
   </si>
   <si>
     <t>GP 359/2024, PROJETO DE LEI QUE DISPÕE SOBRE A AFIXAÇÃO DE CARTAZES INFORMATIVOS NOS ESTABELECIMENTOS DE SAÚDE DO MUNICÍPIO DE PETRÓPOLIS, INCENTIVANDO A DOAÇÃO DE ÓRGÃOS E DE TECIDOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>25797</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25797/gp377.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25797/gp377.pdf</t>
   </si>
   <si>
     <t>GP 377/2024, PRE-LEG 0309/2024, VETO TOTALMENTE AO PROJETO DE LEI QUE "DISPÕE SOBRE A IMPLANTAÇÃO DE INFRAESTRUTURA CICLOVIÁRIA NO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS." DE AUTORIA DA VEREADORA GILDA BEATRIZ.</t>
   </si>
   <si>
     <t>25798</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25798/gp378.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25798/gp378.pdf</t>
   </si>
   <si>
     <t>GP 378/2024 PRE LEG 0312/2024 VETO TOTAL AO PROJETO DE LEI 2727/2024 QUE "DISPÕE SOBRE A IMPLANTAÇÃO DE UM PROJETO QUE VISA APRIMORAR A INTELIGÊNCIA EMOCIONAL DOS ALUNOS DA REDE MUNICIPAL DE ENSINO", DE AUTORIA DO VEREADOR JÚNIOR CORUJA.</t>
   </si>
   <si>
     <t>25799</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25799/gp379.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25799/gp379.pdf</t>
   </si>
   <si>
     <t>GP 379/2024, PRE-LEG 0326/2024, VETO TOTALMENTE AO PROJETO DE LEI 1260/2024, QUE "FICA DENOMINADO COMO RUA NILSON FLORIANO DA SILVA, O LOGRADOURO PÚBLICO LOCALIZADO NA RUA MANOEL MAIA FILHO, NA ALTURA DO Nº 94, BAIRRO MORIN, PETRÓPOLIS/RJ." DE AUTORIA DO VEREADOR MARCELO LESSA.</t>
   </si>
   <si>
     <t>25899</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25899/gp395.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25899/gp395.pdf</t>
   </si>
   <si>
     <t>GP 395/2024 PRE LEG 0331/2024 VETO TOTAL AO PROJETO DE LEI QUE"DISPÕE SOBRE AS SANÇÕES APLICÁVEIS AOS RESPONSÁVEIS POR CASOS DE VANDALISMO A MONUMENTOS, ESTÁTUAS, BUSTOS E MARCOS PÚBLICOS DA CIDADE DE PETRÓPOLIS, NA FORMA QUE MENCIONA", DE AUTORIA DO VEREADOR OCTAVIO SAMPAIO.</t>
   </si>
   <si>
     <t>25915</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25915/gp397.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25915/gp397.pdf</t>
   </si>
   <si>
     <t>GP 397/2024 PRE LEG 0347/2024 VETO TOTAL AO PROJETO DE LEI 6161/2022, DE AUTORIA DO VEREADOR DOMIGOS PROTETOR</t>
   </si>
   <si>
     <t>26002</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26002/gp421.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26002/gp421.pdf</t>
   </si>
   <si>
     <t>GP 421/2024 PRE LEG 0354/2024 VETO TOTAL AO PROJETO DE LEI 6369/2022 QUE "Dispõe sobre a garantia de acessibilidade aos deficientes visuais a projetos culturais patrocinados ou fomentados com verba pública no Município de Petrópolis", DE AUTORIA DO VEREADOR DOMINGOS PROTETOR.</t>
   </si>
   <si>
     <t>26003</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26003/gp423.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26003/gp423.pdf</t>
   </si>
   <si>
     <t>GP 423/2024 PRE LEG 0383/2024 VETO TOTAL AO PROJETO DE LEI 2067/2024 QUE "DECLARA COMO PATRIMÔNIO HISTÓRICO E CULTURAL DE NATUREZA MATERIAL DA CIDADE DE PETRÓPOLIS O TRONO DE FÁTIMA", DE AUTORIA DO VEREADOR OCTAVIO SAMPAIO.</t>
   </si>
   <si>
     <t>26004</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26004/gp422.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26004/gp422.pdf</t>
   </si>
   <si>
     <t>GP 422/2024 PRE LEG 0778/2024 VETO TOTAL AO PRROJETO DE LEI 0778/2024 QUE "Institui a Política Municipal de Incentivo e Fomento às Feiras Livres no Município de Petrópolis e dá outras providências", DE AUTORIA DO VEREADOR HINGO HAMMES</t>
   </si>
   <si>
     <t>26005</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26005/gp418.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26005/gp418.pdf</t>
   </si>
   <si>
     <t>GP 418/2024 PRE LEG 0353/2024 VETO TOTAL AO PROJETO DE LEI 9846/2021 QUE "DISPÕE SOBRE A INSTALAÇÃO DE CÉLULA DE SEGURANÇA PARA OS GARIS NOS CAMINHÕES QUE FAZEM A COLETA DE LIXO NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS", DE AUTORIA DO VEREADOR JUNIOR PAIXÃO.</t>
   </si>
   <si>
     <t>26006</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26006/gp420.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26006/gp420.pdf</t>
   </si>
   <si>
     <t>GP 420/2024 PRE LEG 0366/2024 VETO TOTAL AO PROJETO DE LEI 6286/2022 QUE "DISPÕE SOBRE A PROMOÇÃO DE AÇÕES PARA CONSCIENTIZAÇÃO SOBRE OS MALEFÍCIOS DO USO DE CIGARRO ELETRÔNICO" , DE AUTORIA DO VEREADOR HINGO HAMMES.</t>
   </si>
   <si>
     <t>26007</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26007/gp414.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26007/gp414.pdf</t>
   </si>
   <si>
     <t>GP 414/2024 PRE LEG 0385/2024 VETO TOTAL AO PROJETO DE LEI 2300/2024 QUE "DENOMINA PARQUE CRÉMERIE DESEMBARGADOR LUCIO VASCONCELLOS DE OLIVEIRA o Parque Cremerie, localizado na Estr. da Independência, s/n - Independência, Petrópolis - RJ" , DE AUTORIA DO VEREADOR FRED PROCÓPIO.</t>
   </si>
   <si>
     <t>26008</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26008/gp415.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26008/gp415.pdf</t>
   </si>
   <si>
     <t>GP 415/2024 PRE LEG 0387/2024 VETO TOTAL AO PROJETO DE LEI 3075/2022 QUE "DISPÕE SOBRE A CONCESSÃO DE ALVARÁ DE FUNCIONAMENTO OBSERVANDO AS REGRAS DE ACESSIBILIDADE NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS" DE AUTORIA DA VEREADORA GILDA BEATRIZ.</t>
   </si>
   <si>
     <t>26009</t>
   </si>
   <si>
     <t>GP 416/2024 PRE LEG 0362/2024 VETO TOTAL AO PROJETO DE LEI 2263/2024 QUE "Altera a Lei n.º 8.199 de 29 de outubro de 2021", DE AUTORIA DO VEREADOR FRED PROCÓPIO.</t>
   </si>
   <si>
     <t>26010</t>
   </si>
   <si>
     <t>GP 419/2024 PRE LEG 0355/2024 VETO TOTAL AO PROJETO DE LEI 4089/2023 QUE "DISPÕE SOBRE A INSTALAÇÃO DE LIXEIRAS ECOLÓGICAS PARA RECOLHIMENTO DOS MATERIAIS ORGÂNICOS PRODUZIDOS EM FEIRAS LIVRES ARTESANAIS EVENTOS CULTURAIS E ESPORTIVOS REALIZADOS NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS" DE AUTORIA DO VEREADOR JÚNIOR CORUJA.</t>
   </si>
   <si>
     <t>26011</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26011/gp417.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26011/gp417.pdf</t>
   </si>
   <si>
     <t>GP 417/2024 PRE LEG 0350/2024 VETO TOTAL AO PROJETO DE LEI 8363/2021 QUE "DISPÕE SOBRE PETRÓPOLIS AO AR LIVRE NO AMBITO DO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS" DE AUTORIA DO VEREADOR GIL MAGNO.</t>
   </si>
   <si>
     <t>26012</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26012/gp410.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26012/gp410.pdf</t>
   </si>
   <si>
     <t>GP 410/2024 PRE LEG 0351/2024 VETO TOTAL AO PROJETO DE LEI 1236/2024 QUE "Dispõe sobre a liberação das imagens das câmeras de monitoramento do Centro Integrado de Monitoramento e Operações de Petrópolis", DE AUTORIA DO VEREADOR OCTAVIO SAMPAIO.</t>
   </si>
   <si>
     <t>26013</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26013/gp411.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26013/gp411.pdf</t>
   </si>
   <si>
     <t>GP 411/2024 PRE LEG 0352/2024 VETO TOTAL AO PROJETO DE LEI 2164/2023 QUE "TORNA A PREFEITURA MUNICIPAL DE PETRÓPOLIS, POR MEIO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, OBRIGADA A ENVIAR À CÂMARA MUNICIPAL O RELATÓRIO DETALHADO DO QUADRIMESTRE DA EDUCAÇÃO", DE AUTORIA DO VEREADOR FRED PROCÓPIO.</t>
   </si>
   <si>
     <t>26014</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26014/gp412.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26014/gp412.pdf</t>
   </si>
   <si>
     <t>GP 412/2024 PRE LEG 0363/2024 VETO TOTAL AOM PROJETO DE LEI 2257/2024 QUE "PREFEITURA MUNICIPAL DE PETRÓPOLIS, POR MEIO DA SECRETARIA MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL, OBRIGADA A ENVIAR À CÂMARA MUNICIPAL RELATÓRIO DETALHADO DO QUADRIMESTRE DA DEFESA CIVIL", DE AUTORIA DO VEREADORE FRED PROCÓPIO.</t>
   </si>
   <si>
     <t>26015</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26015/gp413.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26015/gp413.pdf</t>
   </si>
   <si>
     <t>GP 413/2024 PRE LEG 0380/2024 VETO TOTAL AO PROJETO DE LEI 0050/2024 QUE "DENOMINA TERMINAL LUIZ CAUBI DA SILVA, o terminal de transporte coletivo, localizado na Estr. União e Indústria,1132 - Corrêas, 2º Distrito deste Município" DE AUTORIA DO VEREADOR JÚNIOR CORUJA.</t>
   </si>
   <si>
     <t>26159</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26159/gp440.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26159/gp440.pdf</t>
   </si>
   <si>
     <t>GP 440/2024 PRE LEG 0401/2024 VETO TOTAL AO PROJETO DE LEI 1520/2024 QUE "Veda comemorações e proíbe homenagens a pessoas, organizações, eventos ou datas que simbolizem o socialismo, o comunismo, o fascismo ou o nazismo", DE AUTORIA DO VEREADOR OCTAVIO SAMPAIO.</t>
   </si>
   <si>
     <t>26160</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26160/gp441.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26160/gp441.pdf</t>
   </si>
   <si>
     <t>GP 441/2024, PRE-LEG 0400/2024 VETO TOTAL AO PROJETO DE LEI Nº 2474/2023, QUE "CRIA A POLÍTICA MUNICIPAL PARA A PESSOA IDOSA - POMPI E DÁ OUTRAS PROVIDÊNCIAS." DE AUTORIA DO VEREADOR FRED PROCÓPIO.</t>
   </si>
   <si>
     <t>26161</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26161/gp442.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26161/gp442.pdf</t>
   </si>
   <si>
     <t>GP 442/2024, PRE-LEG 0403/2024, VETO TOTAL AO PROJETO DE LEI Nº 7762/2021 QUE "DISPÕE SOBRE A PRIORIDADE NO ATENDIMENTO DE CIRURGIA PLÁSTICA REPARADORA PELO SISTEMA ÚNICO DE SAÚDE (SUS), PARA MULHERES VÍTIMAS DE AGRESSÃO DA QUAL RESULTE EM DANOS A SUA INTEGRIDADE FÍSICA OU ESTÉTICA E DÁ OUTRAS PROVIDÊNCIAS" DE AUTORIA DO VEREADOR GIL MAGNO.</t>
   </si>
   <si>
     <t>26325</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26325/gp471.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26325/gp471.pdf</t>
   </si>
   <si>
     <t>GP 471/2024 PRE LEG 0448/2024 VETO TOTAL AO PROJETO DE LEI QUE "ALTERA O ART. 1º DA LEI MUNICIPAL Nº 8.225, DE 02 DE DEZEMBRO DE 2021, QUE DISPÕE SOBRE A POLÍTICA MUNICIPAL DO SISTEMA DE QR CODE DE INFORMAÇÕES NO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS", DE AUTORIA DOS VEREADORES GIL MAGNO E MARCELO CHITÃO.</t>
   </si>
   <si>
     <t>26326</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26326/gp466.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26326/gp466.pdf</t>
   </si>
   <si>
     <t>GP 466/2024 PRE LEG 0438/2024 VETO TOTAL AO PROJETO DE LEI 2518/2024 QUE DISPÕE SOBRE A OBRIGATORIEDADE DA REMOÇÃO IMEDIATA DE TODO MATERIAL PROVENIENTE DA EXECUÇÃO DOS SERVIÇOS DE PODA DE ÁRVORES NO MUNICÍPIO DE PETRÓPOLIS, DE AUTORIA DA VEREADORA GILDA BEATRIZ</t>
   </si>
   <si>
     <t>26327</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26327/gp467.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26327/gp467.pdf</t>
   </si>
   <si>
     <t>GP 467/2024 PRE LEG 0444/2024 VETO TOTAL AO PROJETO DE LEI QUE "ISENTA IDOSOS ACIMA DE 60 ANOS E PESSOAS COM DEFICIÊNCIA DO PAGAMENTO NO RESTAURANTE POPULAR", DE AUTORIA DO VEREADOR DUDU.</t>
   </si>
   <si>
     <t>26437</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26437/gp495.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26437/gp495.pdf</t>
   </si>
   <si>
     <t>GP 495/2024 PRE LEG 0469/2024 VETO TOTAL AO PROJETO DE LEI 3437/2023 QUE " ALTERA A LEI Nº5.951 DE 27 DE DEZEMBRO DE 2002 QUE "INSTITUI A CONTRIBUIÇÃO DE ILUMINAÇÃO PUBLICA- CIP, E DÁ OUTRAS PROVIDÊNCIAS", DE AUTORIA DO VEREADOR FRED PROCÓPIO.</t>
   </si>
   <si>
     <t>26499</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26499/gp505.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26499/gp505.pdf</t>
   </si>
   <si>
     <t>GP 505/2024 PRE LEG 0492/2024 VETO TOTAL AO PROJETO DE LEI QUE " ESTABELECE A OBRIGATORIEDADE DE TRANSPARÊNCIA NA FILA DE VAGAS EM CRECHES MUNICIPAIS E CRITÉRIOS DE PRIORIZAÇÃO PARA CRIANÇAS EM SITUAÇÃO DE VULNERABILIDADE SOCIAL E OUTROS DO MUNICÍPIO DE PETRÓPOLIS", DE AUTORIA DA VEREADORA JÚLIA CASAMASSO.</t>
   </si>
   <si>
     <t>26559</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26559/gp519.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26559/gp519.pdf</t>
   </si>
   <si>
     <t>GP 519/2024, PRE-LEG 0526/2024, VETO TOTAL AO PROJETO DE LEI 2510/203, QUE "INSTITIU NO CALENDÁRIO OFICIAL DE DATAS E EVENTOS O DIA MUNICIPAL AGENTE COMUNITÁRIO DE SAÚDE E DOS AGENTES DE COMBATE ÀS ENDEMIAS E DA OUTRAS PROVIÊNCIAS" DE AUTORIA DO VEREADOR FRED PROCÓPIO.</t>
   </si>
   <si>
     <t>26560</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26560/gp517.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26560/gp517.pdf</t>
   </si>
   <si>
     <t>GP 517/2024 PRE LEG 0527/2024 VETO TOTAL AO PROJETO DE LEI 4962/2023, DE AUTORIA DO VEREADOR DUDU</t>
   </si>
   <si>
     <t>26561</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26561/gp516.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26561/gp516.pdf</t>
   </si>
   <si>
     <t>GP 516/2024, PRE-LEG 0514/2024, VETO TOTAL AO PROJETO DE LEI 0400/2022, QUE "Altera a Lei Municipal n 6946 de 05 de abril de 2012, que dispõe sobre o Regime Jurídico dos Servidores Públicos de Petrópolis." DE AUTORIA DO VEREADOR OCTÁVIO SAMPAIO.</t>
   </si>
   <si>
     <t>26562</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26562/gp515.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26562/gp515.pdf</t>
   </si>
   <si>
     <t>GP 515/2024 PRE LEG 0513/2024 VETO TOTAL AO PROJETO DE LEI 5988/2022 , DE AUTORIA DO VEREADOR GIL MAGNO</t>
   </si>
   <si>
     <t>26563</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26563/gp514.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26563/gp514.pdf</t>
   </si>
   <si>
     <t>GP 514/2024, PRE-LEG 0511/2024, VETO TOTAL AO PROJETO DE LEI 1310/2024 QUE "INSTITUI A POLÍTICA MUNICIPAL DE LAVANDERIAS COMUNITÁRIAS E DÁ OUTRAS PROVIDÊNCIAS." DE AUTORIA DA VEREADORA JÚLIA CASAMASSO.</t>
   </si>
   <si>
     <t>26564</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26564/gp513.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26564/gp513.pdf</t>
   </si>
   <si>
     <t>GP 513/2024, PRE-LEG 0503/2024, VETO TOTAL AO PROJETO DE LEI 3050/2023, QUE "Institui o "Programa de Atenção às Pessoas com Transtorno de Acumulação Compulsiva de Animais", no Município de Petrópolis" DE AUTORIA DO VEREADOR DOMINGOS PROTETOR.</t>
   </si>
   <si>
     <t>26602</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26602/gp524.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26602/gp524.pdf</t>
   </si>
   <si>
     <t>GP 524/2024, PRE-LEG 0538/2024, VETO TOTAL AO PROJETO DE LEI Nº 1019/2024, QUE " DISPÕE SOBRE A CRIAÇÃO DO 'PROJETO BANCO VERMELHO' NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS." DE AUTORIA DA VEREADORA GILDA BEATRIZ.</t>
   </si>
   <si>
     <t>26678</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26678/gp531.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26678/gp531.pdf</t>
   </si>
   <si>
     <t>GP 531/2024, PRE-LEG 0547/2024, VETO TOTAL AO PROJETO DE LEI Nº 0810/2022, QUE "REGULAMENTA O TRATAMENTO JURÍDICO DIFERENCIADO A MICROEMPRESAS E EMPRESAS DE PEQUENO PORTE MICROEMPREENDEDORES INDIVIDUAIS MEI S DE PRODUTOS E SERVIÇOS AMBIENTAIS E SANEAMENTO BÁSICO DO MUNICÍPIO DE PETRÓPOLIS EM CERTAMES LICITATÓRIOS." DE AUTORIA DO VEREADOR FRED PROCÓPIO.</t>
   </si>
   <si>
     <t>26679</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26679/gp533.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26679/gp533.pdf</t>
   </si>
   <si>
     <t>GP 533/2024, PRE-LEG 0549/2024, VETO TOTAL AO PROJETO DE LEI Nº 2491/2024, QUE "DECLARA COMO PATRIMÔNIO CULTURAL IMATERIAL DO POVO PETROPOLITANO O BLOCO CARNAVALESCO PARADA OBRIGATÓRIA." DE AUTORIA DO VEREADOR DUDU.</t>
   </si>
   <si>
     <t>26680</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26680/gp532.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26680/gp532.pdf</t>
   </si>
   <si>
     <t>GP 532/2024 PRE LEG 0548/2024 VETO TOTAL AO PROJETO DE LEI 1939/2024 QUE "DISPÕE SOBRE À AUTORIZAÇÃO DO PODER PÚBLICO MUNICIPAL DE PETRÓPOLIS A PROMOVER A PRORROGAÇÃO DOS PRAZOS DOS ALVARÁS DE CONSTRUÇÃO E DÁ OUTRAS PROVIDÊNCIAS", DE AUTORIA DO VEREADOR MARCELO LESSA.</t>
   </si>
   <si>
     <t>26681</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26681/gp537.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26681/gp537.pdf</t>
   </si>
   <si>
     <t>GP 537/2024, PRE-LEG 0558/2024, VETO TOTAL AO PROJETO DE LEI Nº 4671/2022, QUE "DISPÕE SOBRE AS DIMENSÕES E INFORMAÇÕES CONTIDAS NAS PLACAS INDICATIVAS DOS NOMES DAS VIAS E LOGRADOUROS PÚBLICOS NO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS." DE AUTORIA DO VEREADOR MARCELO CHITÃO.</t>
   </si>
   <si>
     <t>26725</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26725/gp546.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26725/gp546.pdf</t>
   </si>
   <si>
     <t>GP 546/2024 PRE LEG 0571/2024, VETO TOTAL AO PROJETO DE LEI 2526/2024 QUE "INSTITUI O PLANO MUNICIPAL PARA A SAÚDE MENTAL E ASSISTÊNCIA PSICOSSOCIAL À GESTANTE, À PARTURIENTE E À PUÉRPERA", DE AUTORIA DA VEREADORA JÚLIA CASAMASSO.</t>
   </si>
   <si>
     <t>26726</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26726/gp545.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26726/gp545.pdf</t>
   </si>
   <si>
     <t>GP 545/2024 PRE LEG 0570/2024, VETO TOTAL AO PROJETO DE LEI 2166/2023 QUE "DISPÕE SOBRE A CRIAÇÃO DO CORREDOR CULTURAL E GASTRONÔMICO DA RUA TERESA E ESTABELECE REGRAS PARA O USO E OCUPAÇÃO DE ESPAÇO PÚBLICO PARA FINS DE REALIZAÇÃO DE EVENTOS E DÁ OUTRAS PROVIDÊNCIAS", DE AUTORIA DO VEREADOR FRED PROCÓPIO.</t>
   </si>
   <si>
     <t>26727</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26727/gp544.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26727/gp544.pdf</t>
   </si>
   <si>
     <t>GP 544/2024 PRE LEG 0569/2024, VETO TOTAL AO PROJETO DE LEI 1784/2023 QUE "CRIA O PROGRAMA "AJUDA PET" NO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS", DE AUTORIA DO VEREADOR DOMINGOS PROTETOR.</t>
   </si>
   <si>
     <t>26728</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26728/gp543.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26728/gp543.pdf</t>
   </si>
   <si>
     <t>GP 543/2024 PRE LEG 0561/2024, VETO TOTAL AO PROJETO DE LEI 3631/2022 QUE DISPÕE SOBRE A INSTITUIÇÃO DO IPTU VERDE NO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS", DE AUTORIA DO VEREADOR DOMINGOS PROTETOR.</t>
   </si>
   <si>
     <t>26748</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26748/gp557.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26748/gp557.pdf</t>
   </si>
   <si>
     <t>GP 557/2024, PRE-LEG 0574/2024, VETO TOTALMENTE AO PROJETO DE LEI Nº 1822/2022, QUE "Regulamenta os Benefícios Eventuais da Assistência Social no âmbito do Município de Petrópolis e dá outras providências" DE AUTORIA DOS VEREADORES DOMINGOS PROTETOR, FRED PROCÓPIO, JÚNIOR CORUJA, JUNIOR PAIXÃO E YURI MOURA.</t>
   </si>
   <si>
     <t>26779</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26779/gp569.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26779/gp569.pdf</t>
   </si>
   <si>
     <t>GP 569/2024 PRE LEG 0594/2024, VETO TOTAL AO PROJETO DE LEI 4784/2022 QUE "DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA "PETRÓPOLIS UNIDA" E DÁ OUTRAS PROVIDÊNCIAS", DE AUTORIA DO VEREADOR HINGO HAMMES.</t>
   </si>
   <si>
     <t>26780</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26780/gp567.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26780/gp567.pdf</t>
   </si>
   <si>
     <t>GP 567/2024 PRE LEG 0593/2024, VETO TOTAL AO PROJETO DE LEI 6127/2021 QUE "INSTITUI A CAMPANHA ABRIL VERDE, DE PREVENÇÃO DE ACIDENTES DE TRABALHO E DE DOENÇAS OCUPACIONAIS, NO MUNICÍPIO DE PETRÓPOLIS.", DE AUTORIA DO VEREADOR EDUARDO DO BLOG</t>
   </si>
   <si>
     <t>26781</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26781/gp568.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26781/gp568.pdf</t>
   </si>
   <si>
     <t>GP 568/2024 PRE LEG 0588/2024, VETO TOTAL AO PROJETO DE LEI 5375/2022 QUE "DISPÕE SOBRE A PUBLICAÇÃO DOS PROCESSOS DE SOLICITAÇÃO DE PODA CORTE SUPRESSÃO E REMOÇÃO DE ÁRVORES E RESPECTIVOS LAUDOS NO SITE OFICIAL DO MUNICÍPIO DE PETRÓPOLIS", DE AUTORIA DO VEREADOR HINGO HAMMES.</t>
   </si>
   <si>
     <t>26878</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26878/gp597.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26878/gp597.pdf</t>
   </si>
   <si>
     <t>GP 597/2024 PRE LEG 0608/2023 VETO TOTAL AO PROJETO DE LEI 3099/2024, QUE "REGULAMENTA AS EMENDAS INDIVIDUAIS À LEI ORÇAMENTÁRIA ANUAL PREVISTAS NO ARTIGO 107, §9º DA LEI ORGÂNICA DO MUNICÍPIO DE PETRÓPOLIS", DE AUTORIA DO VEREADOR DOMINGOS PROTETOR, VEREADOR DR. MAURO PERALTA, VEREADOR DUDU, VEREADOR EDUARDO DO BLOG, VEREADOR GIL MAGNO, VEREADORA GILDA BEATRIZ, VEREADOR HINGO HAMMES, VEREADORA JÚLIA CASAMASSO, VEREADOR JÚNIOR CORUJA, VEREADOR JUNIOR PAIXÃO, VEREADOR MARCELO CHITÃO, VEREADOR MARCELO LESSA, VEREADOR OCTAVIO SAMPAIO E VEREADOR RONALDO RAMOS.</t>
   </si>
   <si>
     <t>26879</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26879/gp596.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26879/gp596.pdf</t>
   </si>
   <si>
     <t>GP 596/2024 PRE LEG 0613/2024, VETO TOTAL AO PROJETO DE LEI 0221/2023 QUE "INSTITUI MULTA ADMINITRATIVA AOS AGRESSORES DE VÍTIMAS À VIOLÊNCIA DOMÉSTICA E FAMILIAR", DE AUTORIA DO VEREADOR DUDU.</t>
   </si>
   <si>
     <t>26892</t>
   </si>
   <si>
     <t>GP 602/2024 PRE LEG 0627/2024 VETO TOTAL AO PROJETO DE LE 5377/2022 QUE " INSTITUI A POLÍTICA DE PREVENÇÃO À VIOLÊNCIA CONTRA EDUCADORES DO MUNICÍPIO DE PETRÓPOLIS" ,DE AUTORIA DO VEREADOR HINGO HAMMES.</t>
   </si>
   <si>
     <t>26893</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26893/gp602.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26893/gp602.pdf</t>
   </si>
   <si>
     <t>GP 602/2024 PRE LEG 0627/2024 VETO TOTAL AO PROJETO DE LEI 5377/2022 QUE " INSTITUI A POLÍTICA DE PREVENÇÃO À VIOLÊNCIA CONTRA OS EDUCADORES DO MUNICÍPIO DE PETRÓPOLIS", DE AUTORIA DO VEREADOR HINGO HAMMES.</t>
   </si>
   <si>
     <t>26901</t>
   </si>
   <si>
     <t>teste</t>
   </si>
   <si>
     <t>27041</t>
   </si>
   <si>
     <t>GP 628/2024 PRE LEG 0645/2024 VETO TOTAL AO PROJETO DE LEI 2913/2024 QUE DENOMINA RUA DONA VERA MARIA LEITE GARCIA ARMANINO, QUE SE INICIA NA ESTRADA MINISTRO SALGADO FILHO , VALE DO CUIABÁ, ITAIPAVA, 3° DISTRITO DE PETRÓPOLIS, DE AUTORIA DO VEREADOR JUNIOR PAIXÃO</t>
   </si>
   <si>
     <t>24884</t>
   </si>
   <si>
     <t>GPPL</t>
   </si>
   <si>
     <t>GP Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24884/ldo.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24884/ldo.pdf</t>
   </si>
   <si>
     <t>GP 251/2024 PROJETO DE LEI QUE "DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIAS DE 2025 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>24925</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24925/gp252.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24925/gp252.pdf</t>
   </si>
   <si>
     <t>GP 252/2024 PROJETO DE LEI QUE ALTERA A LEI MUNICIPAL N° 7.920/2020 , E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>25603</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25603/gp347.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25603/gp347.pdf</t>
   </si>
   <si>
     <t>GP 347/2024, PROJETO DE LEI QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DA PESSOA COM DEFICIÊNCIA, MOBILIDADE REDUZIDA E DOEÇAS RARAS DE PETRÓPOLIS - CMPCD - E REVOGA ALEI MUNICIPAL Nº 5.820 E SUAS ALTERAÇÕES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>26426</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26426/gp491.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26426/gp491.pdf</t>
   </si>
   <si>
     <t>GP 491/2024, PRE-LEG 0490/2024, GP PROJETO DE LEI SUBSTITUTIVO AO GP251/2024, CMP 1552/2024, QUE DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2025 E DÁ OUTRA PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>26639</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26639/gp527.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26639/gp527.pdf</t>
   </si>
   <si>
     <t>GP 527/2024, PROJETO DE LEI QUE "ALTERA A LEI Nº 5.885, DE 11 DE JUNHO DE 2002, QUE 'CRIA O CONSELHO MUNICIPAL ANTIDROGAS DE PETRÓPOLIS - COMAD' E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>26640</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26640/gp525.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26640/gp525.pdf</t>
   </si>
   <si>
     <t>GP 525/2024 PROJETO DE LEI QUE "DECLARA "CIDADES IRMÃS" O MUNICÍPIO DE PETRÓPOLIS E A FREGUESIA DE ALJEZUR" E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>26641</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26641/gp526.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26641/gp526.pdf</t>
   </si>
   <si>
     <t>GP 526/2024 PROJETO DE LEI QUE " ALTERA A REDAÇÃO DO ARTIGO 158,CAPUT, E OS SEUS PARÁGRAFOS 2º E 3º, BEM COMO ACRESCENTA OS PARÁGRAFOS 4º E 5º, NA LEI MUNICIPAL Nº 6.946/2012 QUE "DISPÕE SOBRE O REGIME JURÍDICO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE PETRÓPOLIS".</t>
   </si>
   <si>
     <t>26685</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26685/gp535.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26685/gp535.pdf</t>
   </si>
   <si>
     <t>GP 535/2024 PROJETO DA LEI ORÇAMENTÁRIA ANUAL (LOA) PARA EXERCÍCIO DE 2025 DO MUNICÍPIO DE PETRÓPOLIS, DE MINHA AUTORIA, QUE "ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PETRÓPOLIS PARA O EXERCÍCIO FINANCEIRO DE 2025".</t>
   </si>
   <si>
     <t>26767</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26767/gp565.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26767/gp565.pdf</t>
   </si>
   <si>
     <t>GP 565/2024 PORJETO DE LEI QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A ISENTAR DE TRIBUTOS MUNICIPAIS INCIDENTES SOBRE IMÓVEIS PÚBLICOS DESTINADOS A EMPREENDIMENTOS HABITACIONAIS A SEREM EDIFICADOS NO ÂMBITO DO PROGRAMA MINHA CASA , MINHA VIDA -PMCMV , E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>26818</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26818/gp577.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26818/gp577.pdf</t>
   </si>
   <si>
     <t>GP 577/2024 PROJETO DE LEI QUE "ACRESCENTA O ARTIGO 45-A À LEI 8.713 DE 16 DE JANEIRO DE 2024, QUE INSTITUI O CÓDIGO DE OBRAS E EDIFICAÇÕES DO MUNICÍPIO DE PETRÓPOLIS", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27049</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27049/gp621.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27049/gp621.pdf</t>
   </si>
   <si>
     <t>GP 621/2024, PROJETO DE LEI QUE "ALTERA OS ARTIGOS 7º E 8º E INCLUI O ARTIGO 9º A LEI MUNICIPAL Nº 7.247, DE 30 DE OUTUBRO DE 2014" QUE " DISPÕE SOBRE A RESERVA DE VAGAS PARA NEGROS E INDÍGENAS, NOS CONCURSOS PÚBLICOS PARA PROVIMENTO DE CARGOS EFETIVOS E EMPREGOS PÚBLICOS DA ADMNISTRAÇÃO PÚBLICA DIRETA E INDIRETA DO MUNICÍPIO DE PETRÓPOLIS, BEM COMO NAS CONTRATAÇÕES TEMPORÁRIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27050</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27050/gp630.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27050/gp630.pdf</t>
   </si>
   <si>
     <t>GP 630 PROJETO DE LEI QUE " ALTERA A LEI MUNICIPAL Nº 8.802 DE 12 DE JUNHO DE 2024, QWUE " DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DA PESSOA CO DEFICIÊNCIA, MOBILIDADE REDUZIDA E DOENÇAS RARAS DE PETRÓPOLIS- CMPCD".</t>
   </si>
   <si>
     <t>27051</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27051/gp629.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27051/gp629.pdf</t>
   </si>
   <si>
     <t>GP 629/2024, PROJETO DE LEI QUE "ALTERA A LEI MUNICIPAL Nº 5.169, DE 10 DE JANEIRO DE 1955, PARA CRIAR O CARGO DE PROFISSIONAL DE EDUCAÇÃO FÍSICA NA ÁREA DE SAÚDE, NÍVEL SUPERIOR III, DO QUADRO PERMANENTEMENTE DA SECRETARIA MUNICIPAL DE SAÚDE DE PETRÓPOLIS." E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27052</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27052/gp623.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27052/gp623.pdf</t>
   </si>
   <si>
     <t>GP 623/2024 PROJETO DE LEI QUE " CRIA OP SERVIÇO DE INSPEÇÃO DOS PRODUTOS DE ORIGEM ANIMAL-SIM- E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>27053</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27053/gp627.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27053/gp627.pdf</t>
   </si>
   <si>
     <t>GP 627/2024, PROJETO DE LEI QUE "INSTITIU O FESTIVAL LITERÁRIO INTERNACIONAL DE PETRÓPOLIS - FLIPETRÓPOLIS NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE PETRÓPOLIS" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27054</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27054/gp624.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27054/gp624.pdf</t>
   </si>
   <si>
     <t>GP 624/2024 PROJETO DE LEI QUE "ESTABELECE AS POLITICAS PÚBLICAS PARA CONTROLE POPULACIONAL, IDENTIFICAÇÃO E REGISTRO DE CÃES E GATOS NO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>27048</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27048/gp622.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27048/gp622.pdf</t>
   </si>
   <si>
     <t>GP 622/2024 PROJETO DE LEI QUE "ALTERA O § 3º DO ART.177 DA LEI MUNICIPAL Nº 6.946, DE 04 DE ABRIL DE 2012, QUE "DISPÕE SOBRE O REGIME JURÍDICO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE PETRÓPOLIS" E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23366</t>
   </si>
   <si>
     <t>GPD</t>
   </si>
   <si>
     <t>GP Diversos</t>
   </si>
   <si>
     <t>GP 01/2024 PRE LEG 0746/2023, REQUER DILAÇÃO DE PRAZO DO REQUERIMENTO DE INFORMAÇÃO 5902/2023, DE AUTORIA DO VEREADOR OCTAVIO SAMPAIO PRE LEG 0747/2023, REQUER DILAÇÃO DE PRAZO DO REQUERIMENTO DE INFORMAÇÃO 5928/2023, DE AUTORIA DO VEREADOR HINGO HAMMES</t>
   </si>
   <si>
     <t>23371</t>
   </si>
   <si>
     <t>GP 02/2024 PRE DIV 0033/2023 DEVERÁ SER USADO PARA PROMULGAÇÃO DA LEI O N° 8.707, REFERENTE AO PROJETO DE LEI 2593/2021 PRE DIV 0033/2023 DEVERÁ SER USADO PARA PROMULGAÇÃO DA LEI O N° 8.708, REFERENTE AO PROJETO DE LEI 1401/2023 PRE DIV 0033/2023 DEVERÁ SER USADO PARA PROMULGAÇÃO DA LEI O N° 8.679, REFERENTE AO PROJETO DE LEI 4156/2023 PRE DIV 0033/2023 DEVERÁ SER USADO PARA PROMULGAÇÃO DA LEI O N° 8.680, REFERENTE AO PROJETO DE LEI 3114/2023 PRE DIV 0033/2023 DEVERÁ SER USADO PARA PROMULGAÇÃO DA LEI O N° 8.678, REFERENTE AO PROJETO DE LEI 5580/2022 PRE DIV 0033/2023 DEVERÁ SER USADO PARA PROMULGAÇÃO DA LEI O N° 8.681, REFERENTE AO PROJETO DE LEI 9570/2023.</t>
   </si>
   <si>
     <t>23378</t>
   </si>
@@ -7758,90 +7758,90 @@
   <si>
     <t>GP 06/2024 PRE LEG 0777/2023, REQUER DILAÇÃO DE PRAZO DO REQUERIMENTO DE INFORMAÇÃO 6062/2023, DE AUTIRIA DA VEREADORA JÚLIA CASAMASSO.</t>
   </si>
   <si>
     <t>23385</t>
   </si>
   <si>
     <t>GP 08/2024 PRE LEG 0778/2023, REQUER DILAÇÃO DE PRAZO DO REQUERIMENTO DE INFORMAÇÃO 5539/2023, DE AUTORIA DO VEREADOR HINGO HAMMES PRE LEG 0779/2023, REQUER DILAÇÃO DE PRAZO DO REQUERIMENTO DE INFORMAÇÃO 6238/2023, DE AUTORIA DO VEREADOR HINGO HAMMES</t>
   </si>
   <si>
     <t>23397</t>
   </si>
   <si>
     <t>GP 12/2024 RESPOSTA DO REQUERIMENTO DE INFORMAÇÃO 5928/2023, DE AUTORIA DO VEREADOR HINGO HAMMES</t>
   </si>
   <si>
     <t>23398</t>
   </si>
   <si>
     <t>GP 12/2024 RESPOSTA DO REQUERIMENTO DE INFORMAÇÃO 5902/2023, DE AUTORIA DO VEREADOR OCTAVIO SAMPAIO</t>
   </si>
   <si>
     <t>23451</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23451/gp16.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23451/gp16.pdf</t>
   </si>
   <si>
     <t>GP 16/ 2024 PRE LEG 0777/2024, resposta ao requerimento de informação 6062/2023, de autoria do vereador(a) JÚLIA CASAMASSO</t>
   </si>
   <si>
     <t>23460</t>
   </si>
   <si>
     <t>GP 53/ 2024 PRE LEG 0779/2023, resposta ao requerimento de informação 6238/2023, de autoria do vereador(a) Hingo Hammes</t>
   </si>
   <si>
     <t>23461</t>
   </si>
   <si>
     <t>GP 52/ 2024 PRE LEG 0778/2023, resposta ao requerimento de informação 6236/2023, de autoria do vereador(a) Hingo Hammes.</t>
   </si>
   <si>
     <t>23463</t>
   </si>
   <si>
     <t>GP 70/2024 PRE DIV 01/2024 Deverá ser usado para promulgação da Lei o número 8.714/2024 referente ao Projeto de Lei 5104/2022</t>
   </si>
   <si>
     <t>23499</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23499/gp71.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23499/gp71.pdf</t>
   </si>
   <si>
     <t>GP 71/2024 "Encaminho à Vossa Excelência e seus ilustres Pares, na data que marca a sessão de abertura dos trabalhos legislativos, a Mensagem do Poder executivo contendo metas do governo, em cumprimento ao artigo 78, inciso XXXVIII, da Lei Orgânica do Município"</t>
   </si>
   <si>
     <t>23559</t>
   </si>
   <si>
     <t>INPAS - INPAS</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23559/gp_inpas.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23559/gp_inpas.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o aumento da idade de regra permanente de aposentadoria elaborada para ser anexado o GP 206/2023 CMP 2317/2023</t>
   </si>
   <si>
     <t>23707</t>
   </si>
   <si>
     <t>GP 84/2024 PREDIV N° 0002/2024 DEVERÁ SER USADO PARA PROMULGAÇÃO DA LEI O NÚMERO 8.715, REFERENTE AO PROJETO DE LEI 3484/2023.</t>
   </si>
   <si>
     <t>23775</t>
   </si>
   <si>
     <t>GP 90/2024, prediv n.º 003/2024, deverão ser usados para promulgação, respectivamente, os números de leis 8.716, 8.717 e 8.718 , referentes aos projetos de Lei 223/2023, 4415/2022 e 5051/2022 de autoria dos vereadores Dudu, Domingos Protetor e Fred Procópio. Este protocolo foi feito a mão em virtude da falta de internet na Casa.</t>
   </si>
   <si>
     <t>23788</t>
   </si>
   <si>
     <t>GP 91/2024 PRE-LEG 0002/2024, REQUER DILAÇÃO DE PRAZO DO REQUERIMENTO DE INFORMAÇÃO 0040/2024, DE AUTORIA DO VEREADOR OCTAVIO SAMPAIO PRE-LEG 0003/2024, REQUER DILAÇÃO DE PRAZO DO REQUERIMENTO DE INFORMAÇÃO 0063/2024, DE AUTORIA DO VEREADOR OCTAVIO SAMPAIO PRE-LEG 0004/2024, REQUER DILAÇÃO DE PRAZO DO REQUERIMENTO DE INFORMAÇÃO 0064/2024, DE AUTORIA DO VEREADOR OCTAVIO SAMPAIO PRE-LEG 0005/2024, REQUER DILAÇÃO DE PRAZO DO REQUERIMENTO DE INFORMAÇÃO 00117/2024, DE AUTORIA DO VEREADOR EDUARDO DO BLOG PRE-LEG 0007/2024, REQUER DILAÇÃO DE PRAZO DO REQUERIMENTO DE INFORMAÇÃO 6255/2023, DE AUTORIA DO VEREADOR FRED PROCÓPIO PRE-LEG 0008/2024, REQUER DILAÇÃO DE PRAZO DO REQUERIMENTO DE INFORMAÇÃO 6257/2023, DE AUTORIA DO VEREADOR FRED PROCÓPIO PRE-LEG 0022/2024, REQUER DILAÇÃO DE PRAZO DO REQUERIMENTO DE INFORMAÇÃO 0143/2024, DE AUTORIA DO VEREADOR EDUARDO DO BLOG PRE-LEG 0023/2024, REQUER DILAÇÃO DE PRAZO DO REQUERIMENTO DE INFORMAÇÃO 0144/2024, DE AUTORIA DO VEREADOR EDUARDO DO BLOG PRE-LEG 0024/2024, REQUER DILAÇÃO DE PRAZO DO REQUERIMENTO DE INFORMAÇÃO 0145/2024, DE AUTORIA DO VEREADOR EDUARDO DO BLOG PRE-LEG 0025/2024, REQUER DILAÇÃO DE PRAZO DO REQUERIMENTO DE INFORMAÇÃO 0146/2024, DE AUTORIA DO VEREADOR EDUARDO DO BLOG PRE-LEG 0026/2024, REQUER DILAÇÃO DE PRAZO DO REQUERIMENTO DE INFORMAÇÃO 0147/2024, DE AUTORIA DO VEREADOR EDUARDO DO BLOG PRE-LEG 0027/2024, REQUER DILAÇÃO DE PRAZO DO REQUERIMENTO DE INFORMAÇÃO 0148/2024, DE AUTORIA DO VEREADOR EDUARDO DO BLOG PRE-LEG 0028/2024, REQUER DILAÇÃO DE PRAZO DO REQUERIMENTO DE INFORMAÇÃO 0149/2024, DE AUTORIA DO VEREADOR EDUARDO DO BLOG PRE-LEG 0029/2024, REQUER DILAÇÃO DE PRAZO DO REQUERIMENTO DE INFORMAÇÃO 0150/2024, DE AUTORIA DO VEREADOR EDUARDODO BLOG PRE-LEG 0030/2024, REQUER DILAÇÃO DE PRAZO DO REQUERIMENTO DE INFORMAÇÃO 0151/2024, DE AUTORIA DO VEREADOR EDUARDO DO BLOG PRE-LEG 0031/2024, REQUER DILAÇÃO DE PRAZO DO REQUERIMENTO DE INFORMAÇÃO 0152/2024, DE AUTORIA DO VEREADOR EDUARDO DO BLOG PRE-LEG 0032/2024, REQUER DILAÇÃO DE PRAZO DO REQUERIMENTO DE INFORMAÇÃO 0153/2024, DE AUTORIA DO VEREADOR EDUARDO DO BLOG PRE-LEG 0033/2024, REQUER DILAÇÃO DE PRAZO DO REQUERIMENTO DE INFORMAÇÃO 0154/2024, DE AUTORIA DO VEREADOR EDUARDO DO BLOG PRE-LEG 0034/2024, REQUER DILAÇÃO DE PRAZO DO REQUERIMENTO DE INFORMAÇÃO 0155/2024, DE AUTORIA DO VEREADOR EDUARDO DO BLOG PRE-LEG 0035/2024, REQUER DILAÇÃO DE PRAZO DO REQUERIMENTO DE INFORMAÇÃO 0156/2024, DE AUTORIA DO VEREADOR EDUARDO DO BLOG PRE-LEG 0036/2024, REQUER DILAÇÃO DE PRAZO DO REQUERIMENTO DE INFORMAÇÃO 0157/2024, DE AUTORIA DO VEREADOR EDUARDO DO BLOG PRE-LEG 0037/2024, REQUER DILAÇÃO DE PRAZO DO REQUERIMENTO DE INFORMAÇÃO 0158/2024, DE AUTORIA DO VEREADOR EDUARDO DO BLOG PRE-LEG 0038/2024, REQUER DILAÇÃO DE PRAZO DO REQUERIMENTO DE INFORMAÇÃO 0159/2024, DE AUTORIA DO VEREADOR EDUARDO DO BLOG PRE-LEG 0039/2024, REQUER DILAÇÃO DE PRAZO DO REQUERIMENTO DE INFORMAÇÃO 0160/2024, DE AUTORIA DO VEREADOR EDUARDO DO BLOG PRE-LEG 0040/2024, REQUER DILAÇÃO DE PRAZO DO REQUERIMENTO DE INFORMAÇÃO 0161/2024, DE AUTORIA DO VEREADOR EDUARDO DO BLOG PRE-LEG 0041/2024, REQUER DILAÇÃO DE PRAZO DO REQUERIMENTO DE INFORMAÇÃO 0162/2024, DE AUTORIA DO VEREADOR EDUARDO DO BLOG PRE-LEG 0042/2024, REQUER DILAÇÃO DE PRAZO DO REQUERIMENTO DE INFORMAÇÃO 0163/2024, DE AUTORIA DO VEREADOR EDUARDO DO BLOG PRE-LEG 0043/2024, REQUER DILAÇÃO DE PRAZO DO REQUERIMENTO DE INFORMAÇÃO 0164/2024, DE AUTORIA DO VEREADOR EDUARDO DO BLOG PRE-LEG 0044/2024, REQUER DILAÇÃO DE PRAZO DO REQUERIMENTO DE INFORMAÇÃO 0165/2024, DE AUTORIA DO VEREADOR EDUARDO DO BLOG PRE-LEG 0045/2024, REQUER DILAÇÃO DE PRAZO DO REQUERIMENTO DE INFORMAÇÃO 0166/2024, DE AUTORIA DO VEREADOR EDUARDO DO BLOG</t>
   </si>
   <si>
     <t>23789</t>
   </si>
@@ -8238,51 +8238,51 @@
   <si>
     <t>GP 221/2024 RESPOSTA DO REQUERIMENTO DE INFORMAQÇÃO 0850/2024, DE AUTORIA DO VEREADOR EDUARDO DO BLOG.</t>
   </si>
   <si>
     <t>24737</t>
   </si>
   <si>
     <t>GP 223/2024, PRE-LEG 0128/2024, RESPOSTA AO REQUERIMENTO DE INFORMAÇÃO Nº 0852/2024, DE AUTORIA DO VEREADOR EDUARDO DO BLOG.</t>
   </si>
   <si>
     <t>24738</t>
   </si>
   <si>
     <t>GP 222/2024 RESPOSTA DO REQUERIMENTO DE INFORMAÇÃO 0851/2024, DE AUTORIA DO VEREADOR EDUARDO DO BLOG</t>
   </si>
   <si>
     <t>24767</t>
   </si>
   <si>
     <t>GP 227/2024, PRE-LEG 0169/2024, RESPOSTA AO REQUERIMENTO DE INFORMAÇÃO Nº 1040/2024, DE AUTORIA DO VERADOR JÚNIOR CORUJA.</t>
   </si>
   <si>
     <t>24876</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24876/prestacao_de_contas.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24876/prestacao_de_contas.pdf</t>
   </si>
   <si>
     <t>GP 242/2024 PRESTAÇÃO DE CONTAS REFERENTE AO EXERCÍCIO 2023.</t>
   </si>
   <si>
     <t>24877</t>
   </si>
   <si>
     <t>GP 248/2024 PRE LEG 0143/2024 , RESPOSTA AO REQUERIMENTO DE INFORMAÇÃO 0959/2024, DE AUTORIA DA VEREADORA GILDA BEATRIZ</t>
   </si>
   <si>
     <t>24878</t>
   </si>
   <si>
     <t>GP 249/2024 PRE LEG 0153/2024, RESPOSTA AO REQUERIMENTO DE INFORMAÇÃO 0990/2024, DE AUTORIA DO VEREADOR EDUARDO DO BLOG</t>
   </si>
   <si>
     <t>24879</t>
   </si>
   <si>
     <t>GP 244/2024 PRE DIV 0006/2024 DEVERÁ SER USADO PARA PROMULGAÇÃO DA LEI O NÚMERO 8.757, REFERENTE AO PROJETO DE LEI 4858/2023. PRE DIV 0006/2024 DEVERÁ SER USADO PARA PROMULGAÇÃO DA LEI O NÚMERO 8.758, REFERENTE AO PROJETO DE LEI 8020/2021. PRE DIV 0007/2024 DEVERÁ SER USADO PARA PROMULGAÇÃO DA LEI O NÚMERO 8.759, REFERENTE AO PROJETO DE LEI 4088/2023. PRE DIV 0007/2024 DEVERÁ SER USADO PARA PROMULGAÇÃO DA LEI O NÚMERO 8.760, REFERENTE AO PROJETO DE LEI 890/2022. PRE DIV 0007/2024 DEVERÁ SER USADO PARA PROMULGAÇÃO DA LEI O NÚMERO 8.761, REFERENTE AO PROJETO DE LEI 2960/2023. PRE DIV 0007/2024 DEVERÁ SER USADO PARA PROMULGAÇÃO DA LEI O NÚMERO 8.762, REFERENTE AO PROJETO DE LEI 3582/2023.</t>
   </si>
   <si>
     <t>24880</t>
   </si>
@@ -8451,51 +8451,51 @@
   <si>
     <t>GP 326/2024 RESPOSTA DO REQUERIMENTO DE INFORMAÇÃO 1525/2024, DE AUTORIA DA VEREADORA JÚLIA CASAMASSO</t>
   </si>
   <si>
     <t>25419</t>
   </si>
   <si>
     <t>GP 327/2024, PRE-LEG 0237/2024, RESPOSTA AO REQUERIMENTO DE INFORMÇÃO 1527/2024, DE AUTORIA DO VEREADORA JÚLIA CASAMASSO.</t>
   </si>
   <si>
     <t>25432</t>
   </si>
   <si>
     <t>GP 330/2024 RESPOSTA DO REQUERIMENTO DE INFORMAÇÃO 1733/2024, DE AUTORIA DO VEREADOR DOMINGOS PROTETOR.</t>
   </si>
   <si>
     <t>25471</t>
   </si>
   <si>
     <t>GP 333/2024, PRE-DIV Nº 010/2024, DEVERÁ SER USADO PARA PROMULGAÇÃO DA LEI Nº 8.780, REFERENTE AO PROJETO DE LEI 2512/2023, DE AUTORIA DO VEREADOR FRED PROCÓPIO. DEVERÁ SER USADO PARA PROMULGAÇÃO DA LEI Nº 8.781, REFERENTE AO PROJETO DE LEI 6445/2022, DE AUTORIA DO VEREADOR DOMINGOS PROTETOR. DEVERÁ SER USADO PARA PROMULGAÇÃO DA LEI Nº 8.782, REFERENTE AO PROJETO DE LEI 2607/2023, DE AUTORIA DO VEREADORA JÚLIA CASAMASSO. DEVERÁ SER USADO PARA PROMULGAÇÃO DA LEI Nº 8.783, REFERENTE AO PROJETO DE LEI 3679/2023, DE AUTORIA DO VEREADORA JÚLIA CASAMASSO. DEVERÁ SER USADO PARA PROMULGAÇÃO DA LEI Nº 8.784, REFERENTE AO PROJETO DE LEI 1105/2024, DE AUTORIA DO VEREADOR JÚNIOR CORUJA.</t>
   </si>
   <si>
     <t>25490</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25490/gp340.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25490/gp340.pdf</t>
   </si>
   <si>
     <t>GP 340/2024 1º QUADRIMESTRE DA SAÚDE.</t>
   </si>
   <si>
     <t>25540</t>
   </si>
   <si>
     <t>GP 342/20214, PRE-LEG 0257/2024, RESPOSTA AO REQUERIMENTO DE INFORMAÇÃO Nº1605/2024, DE AUTORIA DO VERADOR MARCELO CHITÃO.</t>
   </si>
   <si>
     <t>25557</t>
   </si>
   <si>
     <t>GP 345/2024 PRE LEG 0284/2024 , REQUER DILAÇÃO DE PRAZO POR 10 DIAS DO REQUERIMENTO DE INFORMAÇÃO Nº 1872/2024 DE AUTORIA DA VEREADORA GILDA BEATRIZ</t>
   </si>
   <si>
     <t>25634</t>
   </si>
   <si>
     <t>GP 358/2024 PRE LEG 0292/2024 REQUER DILAÇÃO DE PRAZO DO REQUERIMENTO DE INFORMAÇÃO 1883/2024, DE AUTORIA DO VEREADOR HINGO HAMMES PRE LEG 0293/2024 REQUER DILAÇÃO DE PRAZO DO REQUERIMENTO DE INFORMAÇÃO 1945/2024, DE AUTORIA DA VEREADORA JÚLIA CASAMASSO PRE LEG 0294/2024 REQUER DILAÇÃO DE PRAZO DO REQUERIMENTO DE INFORMAÇÃO 1968/2024, DE AUTORIA DO VEREADOR EDUARDO DO BLOG PRE LEG 0295/2024 REQUER DILAÇÃO DE PRAZO DO REQUERIMENTO DE INFORMAÇÃO 1977/2024, DE AUTORIA DA VEREADORA GILDA BEATRIZ</t>
   </si>
   <si>
     <t>25704</t>
   </si>
@@ -8748,51 +8748,51 @@
   <si>
     <t>26297</t>
   </si>
   <si>
     <t>GP 459/2024, PRE-LEG 0395/2024, RESPOSTA AO REQUERIMENTO DE INFORMAÇÃO 2336/2024, DE AUTORIA DA VEREADORA GILDA BEATRIZ.</t>
   </si>
   <si>
     <t>26298</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>GP 461/2024 RESPOSTA DO REQUERIMENTO DE INFORMAÇÃO 2440/2024, DE AUTORIA DO VEREADOR MARCELO LESSA</t>
   </si>
   <si>
     <t>26316</t>
   </si>
   <si>
     <t>GP 463/2024 PRE LEG 0440/2024 , REQUER DILAÇÃO DE PRAZO DO REQUERIMENTO DE INFORMAÇÃO 2537/2024 DE AUTORIA DO VEREADOR OCTAVIO SAMPAIO. GP 463/2024 PRE LEG 0441/2024 , REQUER DILAÇÃO DE PRAZO DO REQUERIMENTO DE INFORMAÇÃO 2555/2024 DE AUTORIA DA VERADORA JULIA CASAMASSO. GP 463/2024 PRE LEG 0442/2024 , REQUER DILAÇÃO DE PRAZO DO REQUERIMENTO DE INFORMAÇÃO 2588/2024 DE AUTORIA DO VERADOR OCTAVIO SAMPAIO. GP 463/2024 PRE LEG 0451/2024 , REQUER DILAÇÃO DE PRAZO DO REQUERIMENTO DE INFORMAÇÃO 2610/2024 DE AUTORIA DO VEREADOR MARCELO CHITÃO.</t>
   </si>
   <si>
     <t>26323</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26323/gp470.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26323/gp470.pdf</t>
   </si>
   <si>
     <t>GP 470/2024 "NOVO ANEXO A LEI DE DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIAS DE 2025 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>26361</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>GP 475/2024, PRE-LEG 0417/2024, RESPOSTA AO REQUERIMENTO DE INFORMAÇÃO 2453/2024, QUE "Solicita ao executivo municipal, informações, com base na apresentação do 1º Quadrimestre de Metas Fiscais de 2024." DE AUTORIA DO VEREADOR FRED PROCÓPIO.</t>
   </si>
   <si>
     <t>26362</t>
   </si>
   <si>
     <t>GP 476/2024, PRE-LEG 0422/2024, RESPOSTA AO REQUERIMENTO DE INFORMAÇÃO Nº 2520/2024, QUE "Solicita ao executivo municipal as seguintes informações e inteiro teor da Licença ( Ambiental ), dos Alvarás, e do Projeto da empresa Construtora e Incorporadora Gênesis, responsável pela obra Estação Nogueira I e II, localizado na Rua Braz Rossi, na altura do n° 778 - Petrópolis/RJ." DE AUTORIA DO VEREADOR MARCELO LESSA.</t>
   </si>
   <si>
     <t>26363</t>
   </si>
   <si>
     <t>GP 477/2024, PRE-LEG 0420/2024, RESPOSTA AO REQUERIMENTO DE INFORMAÇÃO Nº 2485/2024, QUE "REQUER AO PODER EXECUTIVO MUNICIPAL INFORMAÇÕES ACERCA DAS OBRAS DE CONTENÇÃO E DRENAGEM EM ENCONSTA NA SERVIDÃO MODESTO GARRIDO E RUA 1º DE MAIO, CASTELANEA." DE AUTORIA DO VEREADOR EDUARDO DO BLOG.</t>
   </si>
@@ -8871,51 +8871,51 @@
   <si>
     <t>26423</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>GP 487/2024, PRE-LEG 0483/2024, RESPOSTA AO REQUERIMENTO DE INFORMAÇÃO Nº 2888/2024 QUE "SOLICITA AO EXECUTIVO MUNICIPAL, INFORMAÇÕES SOBRE A INFRAESTRUTURA PERTENCENTE A COMDEP PARA A REALIZAÇÃO DE EVENTOS NO MUNICÍPIO DE PETRÓPOLIS." DE AUTORIA DO VEREADOR MARCELO CHITÃO.</t>
   </si>
   <si>
     <t>26424</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>GP 485/2024 RESPOSTA DO REQUERIMENTO DE INFORMAÇÃO 2789/2024, DE AUTORIA DO VEREADOR FRED PROCÓPIO</t>
   </si>
   <si>
     <t>26444</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26444/gp491.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26444/gp491.pdf</t>
   </si>
   <si>
     <t>GP 491/2024, PRE-LEG 0490/2024. "APRESENTAR REQUERIMENTO DE REAPRESENTAÇÃO DO PROJETO DE LEI DE LEI, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTARIA DE 2025 E DÁ OUTRAS PROVIDÊNCIAS, NA FORMA DO ARTIGO 79, PARÁGRAFO 6º.</t>
   </si>
   <si>
     <t>26446</t>
   </si>
   <si>
     <t>GP 496/2024 PRE LEG 0500/2024, RESPOSTA AO REQUERIMENTO DE CONVOCAÇÃO 2978/2024, DE AUTORIA DO VEREADOR DR. MAURO PERALTA; PRE LEG 0501/2024, RESPOSTA AO REQUERIMENTO DE CONVOCAÇÃO 2979/2024, DE AUTORIA DO VEREADOR DR. MAURO PERALTA.</t>
   </si>
   <si>
     <t>26460</t>
   </si>
   <si>
     <t>GP 497/2024 PRE DIV 0022/2024 DEVERÁ SER USADO PARA PROMULGAÇÃO DA LEI O NÚMERO 8.856, REFERENTE AO PROJETO DE LEI 2973/2022. PRE DIV 0022/2024 DEVERÁ SER USADO PARA PROMULGAÇÃO DA LEI O NÚMERO 8.857, REFERENTE AO PROJETO DE LEI 9558/2021. PRE DIV 0022/2024 DEVERÁ SER USADO PARA PROMULGAÇÃO DA LEI O NÚMERO 8.858, REFERENTE AO PROJETO DE LEI 2727/2023. PRE DIV 0022/2024 DEVERÁ SER USADO PARA PROMULGAÇÃO DA LEI O NÚMERO 8.859, REFERENTE AO PROJETO DE LEI 2263/2024. PRE DIV 0022/2024 DEVERÁ SER USADO PARA PROMULGAÇÃO DA LEI O NÚMERO 8.860, REFERENTE AO PROJETO DE LEI 2164/2023. PRE DIV 0022/2024 DEVERÁ SER USADO PARA PROMULGAÇÃO DA LEI O NÚMERO 8.861, REFERENTE AO PROJETO DE LEI 2257/2024. PRE DIV 0022/2024 DEVERÁ SER USADO PARA PROMULGAÇÃO DA LEI O NÚMERO 8.862, REFERENTE AO PROJETO DE LEI 5288/2023.</t>
   </si>
   <si>
     <t>26461</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>GP 498/2024, PRE-DIV 0023/2024 DEVERÁ SER USADO PARA PROMULGAÇÃO DA LEI Nº 1877/2024 REFERENTE AO PROJETO DE LEI Nº 8.863, DE AUTORIA DO VEREADOR OCTÁVIO SAMPAIO. LEI Nº 2300/2024 REFERENTE AO PROJETO DE LEI Nº 8.864, DE AUTORIA DO VEREADOR FRED PRÓCOPIO. LEI Nº 6286/2022 REFERENTE AO PROJETO DE LEI Nº 8.865, DE AUTORIA DO VEREADOR HINGO HAMMES. LEI Nº 50/2024 REFERENTE AO PROJETO DE LEI Nº 8.866, DE AUTORIA DO VEREADOR JÚNIOR CORUJA. LEI Nº 1236/2024 REFERENTE AO PROJETO DE LEI Nº 8.867, DE AUTORIA DO VEREADOR OCTÁVIO SAMPAIO. LEI Nº 2067/2024 REFERENTE AO PROJETO DE LEI Nº 8.868, DE AUTORIA DO VEREADOR OCTÁVIO SAMPAIO. LEI Nº 2518/2024 REFERENTE AO PROJETO DE LEI Nº 8.869, DE AUTORIA DO VEREADORA GILDA BEATRIZ.</t>
   </si>
@@ -9129,63 +9129,63 @@
   <si>
     <t>26817</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>GP 576/2024 PRE LEG 0583/2024, RESPOSTA AO REQUERIMENTO DE INFORMAÇÃO 3253/2024, DE AUTORIA DA VEREADORA GILDA BEATRIZ.</t>
   </si>
   <si>
     <t>26823</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>GP 578/2024 PRE LEG 0603/2024, RESPOSTA AO REQUERIMENTO DE INFORMAÇÃO 3332/2024, DE DE AUTORIA DO VEREADOR DOMINGOS PROTETOR.</t>
   </si>
   <si>
     <t>26831</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26831/gp579.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26831/gp579.pdf</t>
   </si>
   <si>
     <t>GP 579/2024 RELATÓRIO DE GESTÃO DE METAS FISCAIS DO QUADRIMESTRE.</t>
   </si>
   <si>
     <t>26832</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26832/quadrimestre_saude.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26832/quadrimestre_saude.pdf</t>
   </si>
   <si>
     <t>GP 573/2024 RELATÓRIO DO 2º QUADRIMESTRE DA SAÚDE</t>
   </si>
   <si>
     <t>26850</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>GP 585/2024 PRE LEG 0592/2024, RESPOSTA AO REQUERIMENTO DE INFORMAÇÃO 3278/2024, DE AUTORIA DA VEREADORA GILDA BEATRIZ.</t>
   </si>
   <si>
     <t>26851</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>GP 583/2024 PRE LEG 0590/2024, RESPOSTA AO REQUERIMENTO DE INFORMAÇÃO 3260/2024, DE AUTORIA DO VEREADOR FRED PROCÓPIO.</t>
   </si>
   <si>
     <t>26852</t>
   </si>
@@ -9222,51 +9222,51 @@
   <si>
     <t>26877</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>GP 592/2024, PRE-LEG 0614/2024, REQUER DILAÇÃO DE PRAZO DO REQUERIMENTO DE INFORMAÇÃO 3404/2024, QUE "SOLICITA AO EXECUTIVO MUNICIPAL INFORMAÇÕES DETALHADAS ACERCA DO ATRASO NO REPASSE DE RECURSOS DESTINADOS ÀS ESCOLAS PAROQUIAIAS" DE AUTORIA DO VEREADOR OCTAVIO SAMPAIO.</t>
   </si>
   <si>
     <t>26888</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>GP: 599/2024 PRE LEG 0624/2024, requer dilação de prazo dos requerimentos de informação 3430/2024 e 3431/2024.</t>
   </si>
   <si>
     <t>26889</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26889/gp456.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26889/gp456.pdf</t>
   </si>
   <si>
     <t>GP 456/2024 REF: OFÍCIO DA COMISSÃO DE FINANÇAS E ORÇAMENTO - CFO Nº 25/2024 - ASSUNTO: SOLICITAÇÃO DE PROVIDÊNCIAS REFERENTE À LEI ORÇAMENTÁRIA ANUAL</t>
   </si>
   <si>
     <t>26909</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>GP 604/2024 RESPOSTA DO REQUERIMENTO DE INFORMAÇÃO 3404/2024, DE AUTORIA DO VEREADOR OCTAVIO SAMPAIO</t>
   </si>
   <si>
     <t>26910</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>GP 606/2024 PRE DIV 0037/2022 DEVERÁ SER USADO PARA PROMULGAÇÃO DA LEI O NÚMERO 8.925, REFERENTE AO PROJETO DE LEI 397/2022 PRE DIV 0037/2022 DEVERÁ SER USADO PARA PROMULGAÇÃO DA LEI O NÚMERO 8.926, REFERENTE AO PROJETO DE LEI 98/2024 PRE DIV 0037/2022 DEVERÁ SER USADO PARA PROMULGAÇÃO DA LEI O NÚMERO 8.927, REFERENTE AO PROJETO DE LEI 1417/2023.</t>
   </si>
   <si>
     <t>26911</t>
   </si>
@@ -9303,768 +9303,768 @@
   <si>
     <t>26965</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>GP 612/2024 RESPOSTA DO REQUERIMENTO DE INFORMAÇÃO 3431/2024, DE AUTORIA DO VEREADOR OCTAVIO SAMPAIO</t>
   </si>
   <si>
     <t>27008</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>GP 625/2024, PRE-LEG 0632/2024. RESPOSTA AO REQUERIMENTO DE INFORMAÇÃO 3478/2024, QUE "Solicita ao executivo municipal informações sobre a forma de contratação de Guardião de Piscina para as escolas do município de Petrópolis." DE AUTORIA DO VEREADOR FRED PROCOPIO.</t>
   </si>
   <si>
     <t>27030</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27030/gp626.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27030/gp626.pdf</t>
   </si>
   <si>
     <t>GP 626/2024 SOLICITA A RETIRADA DO PROJETO DE LEI QUE "ALTERA O ARTIGO 28, DA LEI ORGÂNICA MUNICIPAL -LOM , E DA OUTRAS PROVIDÊNCIAS", CMP 2317/2023.</t>
   </si>
   <si>
     <t>27073</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27073/gp633.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27073/gp633.pdf</t>
   </si>
   <si>
     <t>GP 633/2024 SOLICITAR QUE SEJA DESCONSIDERADO O TEOR DO OFÍCIO GP 626/2024, PROTOCOLADO SOB O N° CMP 3698/2024, A FIM DE QUE O PROJETO DE LEI QUE " ALTERA O ARTIGO 28M DA LEI ORGANICA MUNICIPAL - LOM , E DÁ OUTRAS PROVIDENCIAS", PROTOCOLADO JUNTO À CAMARA MUNICIPAL SOB O N° CMO 2317/2023, CONTINUE COM SUA DEVIDA TRAMITAÇÃO</t>
   </si>
   <si>
     <t>27084</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>GP 634/2024, PRE-DIV 0038/2024. DEVERÁ SER USADO PARA PROMULGÇÃO DA LEI Nº 8.930, REFERENTE AO PROJETO DE LEI Nº 810/2022, DE AUTORIA DO VEREADOR FRED PROCÓPIO. DEVERÁ SER USADO PARA PROMULGÇÃO DA LEI Nº 8.931, REFERENTE AO PROJETO DE LEI Nº 3631/2024, DE AUTORIA DO VEREADOR DOMINGOS PROTETOR. DEVERÁ SER USADO PARA PROMULGÇÃO DA LEI Nº 8.932, REFERENTE AO PROJETO DE LEI Nº 1784/2024, DE AUTORIA DO VEREADOR HINGO HAMMES. DEVERÁ SER USADO PARA PROMULGÇÃO DA LEI Nº 8.933, REFERENTE AO PROJETO DE LEI Nº 2166/2023, DE AUTORIA DO VEREADOR FRED PROCÓPIO. DEVERÁ SER USADO PARA PROMULGÇÃO DA LEI Nº 8.934, REFERENTE AO PROJETO DE LEI Nº 2526/2024, DE AUTORIA DA VEREADORA JÚLIA CASAMASSO. DEVERÁ SER USADO PARA PROMULGÇÃO DA LEI Nº 8.935, REFERENTE AO PROJETO DE LEI Nº 1939/2022, DE AUTORIA DO VEREADOR MARCELO LESSA. DEVERÁ SER USADO PARA PROMULGÇÃO DA LEI Nº 8.936, REFERENTE AO PROJETO DE LEI Nº 1822/2022, DE AUTORIA DOS VEREADORES HINGO HAMMES, YURI MOURA, DOMINGOS PROTETOR, JUNIOR CORUJA, JUNIOR PAIXÃO E FRED PROCÓPIO.</t>
   </si>
   <si>
     <t>27085</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27085/relatorio_quadrimestre.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27085/relatorio_quadrimestre.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO QUADRIMESTRE JUNHO- SETEMBRO/2024 - CUMPRIMENTO DA LEI 8.861/2024</t>
   </si>
   <si>
     <t>27095</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>GP 636/2024 PRE LEG 0650/2024, REQUER DILAÇAO DE PRAZO DO REQUERIMENTO DE INFORMAÇÃO 3554/2024 , DE AUTORIA DA VERADORA JULIA CASAMASSO GP 636/2024 PRE LEG 0651/2024, REQUER DILAÇAO DE PRAZO DO REQUERIMENTO DE INFORMAÇÃO 3562/2024 , DE AUTORIA DO VERADOR FRED PROCÓPIO GP 636/2024 PRE LEG 0655/2024, REQUER DILAÇAO DE PRAZO DO REQUERIMENTO DE INFORMAÇÃO 3580/2024 , DE AUTORIA DA VERADORA JULIA CASAMASSO</t>
   </si>
   <si>
     <t>27199</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>GP 642/2024 PRE DIV 0039/2024 DEVERÁ SER USADO PARA PROMULGAÇÃO DA LEI O Nº 8.941/2024, REFERENTE AO PROJETO DE LEI 221/2023, DE AUTORIA DO VEREADOR DUDU; PRE DIV 0039/2024, DEVERÁ SER USADO PARA PROMULGAÇÃO DA LEI O Nº 8.942/2024, REFERENTE AO PROJETO DE LEI 3099/2024, DE AUTORIA DOS VEREADORES FRED PROCÓPIO, DOMINGOS PROTETOR, DR. MAURO PERALTA, DUDU, EDUARDO DO BLOG, GIL MAGNO, GILDA BEATRIZ, HINGO HAMMES, JÚLIA CASAMASSO, JÚNIOR CORUJA, JUNIOR PAIXÃO, MARCELO CHITÃO, MARCELO LESSA, OCTAVIO SAMPAIO E RONALDO RAMOS.</t>
   </si>
   <si>
     <t>27002</t>
   </si>
   <si>
     <t>ETCP</t>
   </si>
   <si>
     <t>Encaminhamento Título de Cidadania Petropolitana</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27002/3670.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27002/3670.pdf</t>
   </si>
   <si>
     <t>Título de Cidadania Petropolitana</t>
   </si>
   <si>
     <t>26687</t>
   </si>
   <si>
     <t>EPE10</t>
   </si>
   <si>
     <t>Encaminhamento de Premiação de Educador Nota 10</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26687/3355.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26687/3355.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. LUCIA HELENA DA CUNHA LIMA MAIA para receber a Premiação de Educador Nota 10.</t>
   </si>
   <si>
     <t>26895</t>
   </si>
   <si>
     <t>EDE</t>
   </si>
   <si>
     <t>Encaminhamento de Destaque Empresarial</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26895/3563.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26895/3563.pdf</t>
   </si>
   <si>
     <t>INDICA O SOBRADO ESPAÇO CULTURAL LTDA PARA RECEBER O PRÊMIO DE DESTAQUE EMPRESARIAL 2024.</t>
   </si>
   <si>
     <t>24003</t>
   </si>
   <si>
     <t>EMADI</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24003/0671.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24003/0671.pdf</t>
   </si>
   <si>
     <t>Acresce o artigo 5º ao Projeto de Lei CMP 6286/2022.</t>
   </si>
   <si>
     <t>25423</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25423/2091.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25423/2091.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA OS INCISOS X, XI E XII AO ART. 15, DO PROJETO DE LEI GP 251/2024, CMP 1552/2024, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2025.</t>
   </si>
   <si>
     <t>25424</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25424/2092.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25424/2092.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFO ÚNICO AO ART. 18, DO PROJETO DE LEI GP 251/2024, CMP 1552/2024, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2025.</t>
   </si>
   <si>
     <t>25425</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25425/2093.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25425/2093.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA OS INCISOS VI E VII AO §1º, DO ART. 2º, DO PROJETO DE LEI GP 251/2024, CMP 1552/2024, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2025.</t>
   </si>
   <si>
     <t>25434</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25434/2102.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25434/2102.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O PARÁGRAFO ÚNICO AO ART. 35, DO PROJETO DE LEI GP 251/2024, CMP 1552/2024, QUE DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2025, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>25452</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25452/2120.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25452/2120.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao projeto de Lei GP 251 - CMP 1552/2024</t>
   </si>
   <si>
     <t>25461</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25461/2129.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25461/2129.pdf</t>
   </si>
   <si>
     <t>Fica acrescido ao inciso V, do §1º do art. 2º do projeto de Lei GP 251/2024- CMP 1552/2024.</t>
   </si>
   <si>
     <t>25489</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25489/2157.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25489/2157.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA META AO ANEXO I - METAS E PRIORIDADES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, NA META BANCO IMPLANTADO DO PROJETO DE LEI GP 251/2024, CMP 1552/2024, QUE DISPÕE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2025.</t>
   </si>
   <si>
     <t>25491</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25491/2159.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25491/2159.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA META AO ANEXO I - METAS E PRIORIDADES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, NA META PESSOAS ATENDIDAS POR TRANSFERÊNCIA DIRETA DE RENDA, DO PROJETO DE LEI GP 251/2024, CMP 1552/2024, QUE DISPÕE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2025.</t>
   </si>
   <si>
     <t>25492</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25492/2160.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25492/2160.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA META AO ANEXO I - METAS E PRIORIDADES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, NA META PESSOAS ATENDIDAS POR LAVANDERIA COMUNITÁRIA, DO PROJETO DE LEI GP 251/2024, CMP 1552/2024, QUE DISPÕE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2025.</t>
   </si>
   <si>
     <t>25493</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25493/2161.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25493/2161.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA META AO ANEXO I - METAS E PRIORIDADES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, NA META PESSOAS ATENDIDAS POR MÉTODOS CONTRACEPTIVOS E PLANEJAMENTO FAMILIAR, DO PROJETO DE LEI GP 251/2024, CMP 1552/2024, QUE DISPÕE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2025.</t>
   </si>
   <si>
     <t>25494</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25494/2162.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25494/2162.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA A AÇÃO ALUGUEL SOCIAL PARA MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA E FAMILIAR, NO PROGRAMA TEMÁTICO BENEFÍCIOS EVENTUAIS DO ANEXO I - METAS E PRIORIDADES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, DO PROJETO DE LEI GP 251/2024, CMP 1552/2024, QUE DISPÕE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2025.</t>
   </si>
   <si>
     <t>25499</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25499/2167.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25499/2167.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA OS INCISOS VI, VII, VIII, IX E X AO §1º DO ART. 2º DO PROJETO DE LEI GP 251/2024, CMP 1552/2024, QUE DISPÕE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2025.</t>
   </si>
   <si>
     <t>25500</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25500/2168.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25500/2168.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA A AÇÃO “PROGRAMA DE AQUISIÇÃO DE ALIMENTOS”, NO PROGRAMA TEMÁTICO “SEGURANÇA ALIMENTAR” DO ANEXO I - METAS E PRIORIDADES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, DO PROJETO DE LEI GP 251/2024, CMP 1552/2024, QUE DISPÕE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2025.</t>
   </si>
   <si>
     <t>25501</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25501/2169.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25501/2169.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA A AÇÃO “EDUCAÇÃO ALIMENTAR E NUTRICIONAL SUSTENTÁVEL NOS EQUIPAMENTOS DE SEGURANÇA ALIMENTAR E NUTRICIONAL (SAN)”, NO PROGRAMA TEMÁTICO “SEGURANÇA ALIMENTAR” DO ANEXO I - METAS E PRIORIDADES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, DO PROJETO DE LEI GP 251/2024, CMP 1552/2024, QUE DISPÕE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2025.</t>
   </si>
   <si>
     <t>25502</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25502/2170.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25502/2170.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA A AÇÃO “DIVULGAÇÃO DA NORMA BRASILEIRA DE COMERCIALIZAÇÃO DE ALIMENTOS PARA LACTENTES (NBCAL)”, NO PROGRAMA TEMÁTICO “SEGURANÇA ALIMENTAR” DO ANEXO I - METAS E PRIORIDADES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, DO PROJETO DE LEI GP 251/2024, CMP 1552/2024, QUE DISPÕE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2025.</t>
   </si>
   <si>
     <t>25503</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25503/2171.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25503/2171.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA A AÇÃO “MONITORAMENTO DA POLÍTICA MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL PELO CONSELHO MUNICIPAL DE SEGURANÇA ALIMENTAR (COMSEA)”, NO PROGRAMA TEMÁTICO “SEGURANÇA ALIMENTAR” DO ANEXO I - METAS E PRIORIDADES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, DO PROJETO DE LEI GP 251/2024, CMP 1552/2024, QUE DISPÕE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2025.</t>
   </si>
   <si>
     <t>25504</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25504/2172.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25504/2172.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA A AÇÃO “APOIO, DESENVOLVIMENTO E FORMAÇÃO DE AGENTES DA AGRICULTURA FAMILIAR E AGROECOLOGIA”, NO PROGRAMA TEMÁTICO “SEGURANÇA ALIMENTAR” DO ANEXO I - METAS E PRIORIDADES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, DO PROJETO DE LEI GP 251/2024, CMP 1552/2024, QUE DISPÕE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2025.</t>
   </si>
   <si>
     <t>26480</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26480/3148.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26480/3148.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA OS INCISOS X, XI E XII AO ART. 15, DO PROJETO DE LEI SUBSTITUTIVO GP 491/2024, CMP 3094/2024, QUE DISPÕE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2025.</t>
   </si>
   <si>
     <t>26481</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26481/3149.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26481/3149.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFO ÚNICO AO ART. 18, DO PROJETO DE LEI SUBSTITUTIVO GP 491/2024, CMP 3094/2024, QUE DISPÕE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2025.</t>
   </si>
   <si>
     <t>26482</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26482/3150.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26482/3150.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA OS INCISOS VI, VII, VIII, IX, X E XI AO §1º DO ART. 2º, DO PROJETO DE LEI SUBSTITUTIVO GP 491/2024, CMP 3094/2024, QUE DISPÕE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2025.</t>
   </si>
   <si>
     <t>26483</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26483/3151.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26483/3151.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA OS INCISOS VI, VII, VIII, IX, X E XI AO §1º DO ART. 2º, PROJETO DE LEI SUBSTITUTIVO GP 491/2024, CMP 3094/2024, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2025.</t>
   </si>
   <si>
     <t>26484</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26484/3152.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26484/3152.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA META AO ANEXO I - METAS E PRIORIDADES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, NA META BANCO IMPLANTADO DO PROJETO DE LEI SUBSTITUTIVO GP 491/2024, CMP 3094/2024, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2025.</t>
   </si>
   <si>
     <t>26485</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26485/3153.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26485/3153.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA META AO ANEXO I - METAS E PRIORIDADES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, NA META PESSOAS ATENDIDAS POR TRANSFERÊNCIA DIRETA DE RENDA, DO PROJETO DE LEI SUBSTITUTIVO GP 491/2024, CMP 3094/2024, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2025.</t>
   </si>
   <si>
     <t>26486</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26486/3154.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26486/3154.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA META AO ANEXO I - METAS E PRIORIDADES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, NA META “PESSOAS ATENDIDAS POR LAVANDERIA COMUNITÁRIA, DO PROJETO DE LEI SUBSTITUTIVO GP 491/2024, CMP 3094/2024, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2025.</t>
   </si>
   <si>
     <t>26487</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26487/3155.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26487/3155.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA META AO ANEXO I - METAS E PRIORIDADES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, NA META “PESSOAS ATENDIDAS POR MÉTODOS CONTRACEPTIVOS E PLANEJAMENTO FAMILIAR, DO PROJETO DE LEI SUBSTITUTIVO GP 491/2024, CMP 3094/2024, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2025.</t>
   </si>
   <si>
     <t>26488</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26488/3156.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26488/3156.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA A AÇÃO ALUGUEL SOCIAL PARA MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA E FAMILIAR, NO PROGRAMA TEMÁTICO BENEFÍCIOS EVENTUAIS DO ANEXO I - METAS E PRIORIDADES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, DO PROJETO DE LEI SUBSTITUTIVO GP 491/2024, CMP 3094/2024, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2025.</t>
   </si>
   <si>
     <t>26489</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26489/3157.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26489/3157.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA A AÇÃO “PROGRAMA DE AQUISIÇÃO DE ALIMENTOS”, NO PROGRAMA TEMÁTICO “SEGURANÇA ALIMENTAR” DO ANEXO I - METAS E PRIORIDADES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, DO PROJETO DE LEI SUBSTITUTIVO GP 491/2024, CMP 3094/2024, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2025.</t>
   </si>
   <si>
     <t>26490</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26490/3158.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26490/3158.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA A AÇÃO “EDUCAÇÃO ALIMENTAR E NUTRICIONAL SUSTENTÁVEL NOS EQUIPAMENTOS DE SEGURANÇA ALIMENTAR E NUTRICIONAL (SAN)”, NO PROGRAMA TEMÁTICO “SEGURANÇA ALIMENTAR” DO ANEXO I - METAS E PRIORIDADES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, DO PROJETO DE LEI SUBSTITUTIVO GP 491/2024, CMP 3094/2024, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2025.</t>
   </si>
   <si>
     <t>26491</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26491/3159.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26491/3159.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA A AÇÃO “DIVULGAÇÃO DA NORMA BRASILEIRA DE COMERCIALIZAÇÃO DE ALIMENTOS PARA LACTENTES (NBCAL)”, NO PROGRAMA TEMÁTICO “SEGURANÇA ALIMENTAR” DO ANEXO I - METAS E PRIORIDADES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, DO PROJETO DE LEI SUBSTITUTIVO GP 491/2024, CMP 3094/2024, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2025.</t>
   </si>
   <si>
     <t>26492</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26492/3160.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26492/3160.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA A AÇÃO “APOIO, DESENVOLVIMENTO E FORMAÇÃO DE AGENTES DA AGRICULTURA FAMILIAR E AGROECOLOGIA”, NO PROGRAMA TEMÁTICO “SEGURANÇA ALIMENTAR” DO ANEXO I - METAS E PRIORIDADES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, DO PROJETO DE LEI SUBSTITUTIVO GP 491/2024, CMP 3094/2024, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2025.</t>
   </si>
   <si>
     <t>26495</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26495/3163.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26495/3163.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA A AÇÃO “MONITORAMENTO DA POLÍTICA MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL PELO CONSELHO MUNICIPAL DE SEGURANÇA ALIMENTAR (COMSEA)”, NO PROGRAMA TEMÁTICO “SEGURANÇA ALIMENTAR” DO ANEXO I - METAS E PRIORIDADES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, DO PROJETO DE LEI SUBSTITUTIVO GP 491/2024, CMP 3094/2024, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2025.</t>
   </si>
   <si>
     <t>26502</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26502/3170.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26502/3170.pdf</t>
   </si>
   <si>
     <t>FICA ACRESCIDO AO INCISO V, DO §1º DO ART. 2º DO PROJETO DE LEI GP 491/2024 - CMP 3094/2024.</t>
   </si>
   <si>
     <t>26503</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26503/3171.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26503/3171.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI GP 491/2024 - CMP 3094/2024.</t>
   </si>
   <si>
     <t>26504</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26504/3172.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26504/3172.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O PARÁGRAFO ÚNICO AO ART. 35, DO PROJETO DE LEI GP 491/2024, CMP 3094/2024, QUE DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23710</t>
   </si>
   <si>
     <t>EMEMO</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23710/0378.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23710/0378.pdf</t>
   </si>
   <si>
     <t>Fica alterado o artigo 1º do Projeto de Lei nº 2166/2023 que "Dispõe sobre a Criação do Corredor Cultural e Gastronômico da Rua Teresa e estabelece regras para o uso e ocupação de espaço público para fins de realização de eventos e dá outras providências.".</t>
   </si>
   <si>
     <t>24370</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24370/1038.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24370/1038.pdf</t>
   </si>
   <si>
     <t>FICA ALTERADO O ARTIGO 2º DO PROJETO DE LEI Nº 0436/2024 QUE DISPÕE SOBRE A INSTITUIÇÃO DO NÚMERO MÍNIMO DE CASTRAÇÕES POR ANO NO MUNICÍPIO DE PETRÓPOLIS-RJ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24573</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24573/1241.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24573/1241.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 5º do Projeto de Lei CMP nº 4784/2022.</t>
   </si>
   <si>
     <t>24633</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24633/1301.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24633/1301.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 7º do projeto de Lei 0983/2024, na forma abaixo.</t>
   </si>
   <si>
     <t>24651</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24651/1319.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24651/1319.pdf</t>
   </si>
   <si>
     <t>FICA ALTERADO O ARTIGO 2º DO PROJETO DE LEI Nº 1324/2022, DISPÕE SOBRE A INSTALAÇÃO DE CÉLULA DE SEGURANÇA PARA OS GARIS NOS CAMINHÕES QUE FAZEM A COLETA DE LIXO.</t>
   </si>
   <si>
     <t>25185</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25185/1853.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25185/1853.pdf</t>
   </si>
   <si>
     <t>Fica alterado o artigo 2º do Projeto de Lei n.º 5395/2023, que Estabelece a criação de santuário ecológico para a preservação de animais silvestres no Parque Natural Municipal Caititu Carangola.</t>
   </si>
   <si>
     <t>25194</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25194/1862.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25194/1862.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PARÁGRAFO ÚNICO DO ARTIGO 2º DO PROJETO DE LEI Nº 0091/2024, QUE AUTORIZA O PODER EXECUTIVO A INSTITUIR DESCONTO NO IMPOSTO SOBRE SERVIÇOS PARA COMERCIANTE QUE PARTICIPAR DO PROGRAMA COMERCIANTE AMIGO DOS ANIMAIS NO MUNICÍPIO DE PETRÓPOLIS RJ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>25269</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25269/1937.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25269/1937.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO ART. 2º DO PROJETO DE LEI Nº 5972/2022.</t>
   </si>
   <si>
     <t>25427</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25427/2095.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25427/2095.pdf</t>
   </si>
   <si>
     <t>MODIFICA O PARÁGRAFO ÚNICO, DO ART. 21, DO PROJETO DE LEI GP 251/2024, CMP 1552/2024, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2025.</t>
   </si>
   <si>
     <t>25469</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25469/2137.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25469/2137.pdf</t>
   </si>
   <si>
     <t>Fica modificado o parágrafo único do art. 43 do projeto de Lei GP 251 - CMP 1552/2024, passando a vigorar com a seguinte redação:</t>
   </si>
   <si>
     <t>25625</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25625/2293.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25625/2293.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º do Projeto de Lei n.º 2164/2023 que TORNA A PREFEITURA MUNICIPAL DE PETRÓPOLIS, POR MEIO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, OBRIGADA A ENVIAR À CÂMARA MUNICIPAL O RELATÓRIO DETALHADO DO QUADRIMESTRE DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>26478</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26478/3146.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26478/3146.pdf</t>
   </si>
   <si>
     <t>MODIFICA O PARÁGRAFO ÚNICO DO ART. 21,PROJETO DE LEI SUBSTITUTIVO GP 491/2024, CMP 3094/2024, QUE DISPÕE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2025.</t>
   </si>
   <si>
     <t>26514</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26514/3182.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26514/3182.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 43 DO GP N.º 491/2024 CMP N.º 3094/2024 GP PROJETO DE LEI SUBSTITUTIVO AO GP251/2024, CMP 1552/2024, QUE DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2025 E DÁ OUTRA PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>26425</t>
   </si>
   <si>
     <t>DIV</t>
   </si>
   <si>
     <t>Diversos</t>
   </si>
   <si>
     <t>SEHAC - SEHAC</t>
   </si>
   <si>
     <t>Ofício enviado pelo SEHAC 0533/2024, sobre resposta ao Requerimento de Informação 2359/2024, de autoria do Vereador Dr. Mauro Peralta, Pre-Leg 0397/2024, repassado pelo GP 435/2024, CMP 2809/2024 ao SEHAC, o qual tem competência para tal resposta.</t>
   </si>
   <si>
     <t>25426</t>
   </si>
   <si>
     <t>EMSUP</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25426/2094.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25426/2094.pdf</t>
   </si>
   <si>
     <t>SUPRIME O ART. 17, DO PROJETO DE LEI GP 251/2024, CMP 1552/2024, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2025.</t>
   </si>
   <si>
     <t>26479</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26479/3147.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26479/3147.pdf</t>
   </si>
   <si>
     <t>SUPRIME O ART. 17, DO PROJETO DE LEI SUBSTITUTIVO GP 491/2024, CMP 3094/2024, QUE DISPÕE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2025.</t>
   </si>
   <si>
     <t>27185</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27185/3853.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27185/3853.pdf</t>
   </si>
   <si>
     <t>Ficam suprimidos os incisos IX e X do artigo 1º do Projeto de Lei n.º 2140/2023.</t>
   </si>
   <si>
     <t>26573</t>
   </si>
   <si>
     <t>LOAIM</t>
   </si>
   <si>
     <t>Emenda à LOA - Impositiva</t>
   </si>
   <si>
     <t>EMENDA INDIVIDUAL IMPOSITIVA À LEI ORÇAMENTARIA ANUAL PARA O EXERCÍCIO DE 2024.</t>
   </si>
   <si>
     <t>27078</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27078/3746.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27078/3746.pdf</t>
   </si>
   <si>
     <t>EMENDA INDIVIDUAL IMPOSITIVA À LEI ORÇAMENTARIA ANUAL PARA O EXERCÍCIO DE 2025.</t>
   </si>
   <si>
     <t>27086</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27086/3754.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27086/3754.pdf</t>
   </si>
   <si>
     <t>27089</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27089/3757.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27089/3757.pdf</t>
   </si>
   <si>
     <t>27093</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27093/3761.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27093/3761.pdf</t>
   </si>
   <si>
     <t>EMENDA INDIVIDUAL PARLAMENTAR IMPOSITIVA AO PROJETO DE LEI QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PETRÓPOLIS PARA O EXERCÍCIO FINANCEIRO DE 2025, GP Nº 535/2024, PROCESSO Nº 3353/2024.</t>
   </si>
   <si>
     <t>27094</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27094/3762.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27094/3762.pdf</t>
   </si>
   <si>
     <t>27096</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27096/3764.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27096/3764.pdf</t>
   </si>
   <si>
     <t>27097</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27097/3765.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27097/3765.pdf</t>
   </si>
   <si>
     <t>27098</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27098/3766_2.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27098/3766_2.pdf</t>
   </si>
   <si>
     <t>27099</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27099/3767.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27099/3767.pdf</t>
   </si>
   <si>
     <t>27100</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27100/3768.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27100/3768.pdf</t>
   </si>
   <si>
     <t>27101</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27101/3769.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27101/3769.pdf</t>
   </si>
   <si>
     <t>27102</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27102/3770.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27102/3770.pdf</t>
   </si>
   <si>
     <t>27103</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27103/3771.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27103/3771.pdf</t>
   </si>
   <si>
     <t>27104</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27104/3772.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27104/3772.pdf</t>
   </si>
   <si>
     <t>27105</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27105/3773.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27105/3773.pdf</t>
   </si>
   <si>
     <t>27106</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27106/3774.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27106/3774.pdf</t>
   </si>
   <si>
     <t>26638</t>
   </si>
   <si>
     <t>GPSUB</t>
   </si>
   <si>
     <t>GP Projeto de Lei Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26638/gp528.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26638/gp528.pdf</t>
   </si>
   <si>
     <t>GP 528/2024 SUBSTITUTIVO TOTAL AO PROJETO DE LEI GP 346/2024- CMP 2224/2024 QUE " INSTITUI A POLÍTICA MUNICIPAL DO MEIO AMBIENTE E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -10371,68 +10371,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23369/0037.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23370/0038.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23382/050-.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23423/0091.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23429/0097.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23430/0098.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23431/0099.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23442/0110.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23457/0125.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23520/0188-.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23566/0234.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23567/0235.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23650/0318-.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23709/0377-.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23773/0441.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23781/0449.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23882/0550-.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23911/0579.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24026/0694.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24110/0778-.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24164/0832.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24180/0848.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24237/0905-.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24315/0983-.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24351/1019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24433/1101.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24436/1104.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24457/1125-.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24568/1236.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24642/1310-.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24649/1317.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24650/1318.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24675/1343.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24692/1360.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24698/1366.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24713/1381.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24743/1411.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24864/1532.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24886/1554.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24905/1573.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24924/1592.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24941/1609.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25037/1705.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25069/1737.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25121/1789.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25181/1849.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25208/1876.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25209/1877.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25210/1878.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25244/1912.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25278/1946.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25295/1963.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25398/2066.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25399/2067.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25497/2165.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25539/2207-.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25559/2227.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25580/2248.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25589/2257.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25595/2263.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25613/2281.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25618/2286.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25632/2300-.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25643/2311.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25762/2430.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25766/2434.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25771/2439.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25783/2451-.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25784/2452.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25804/2472.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25823/2491.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25850/2518.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25858/2526.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25860/2528.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25861/2529.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25862/2530.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25878/2546.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25900/2568.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25908/2576.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25929/2597.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26016/2684.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26017/2685.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26147/2815.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26156/2824.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26157/2825.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26158/2826.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26320/2988.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26339/3007.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26342/3010.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26367/3035.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26378/3046.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26408/3076.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26431/3099-.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26472/3140.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26505/3173.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26512/3180.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26513/3181.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26606/3274.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26608/3276.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26620/3288.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26621/3289.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26633/3301.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26676/3344.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26695/3363.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26730/3398.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26768/3436.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26808/3476-.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26821/3489.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26841/3509.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26876/3544.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26890/3558.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26931/3599.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26975/3643.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26981/3649.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27115/3783.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27116/3784.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27151/3819.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27190/3858.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27206/3874.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23339/0007.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26771/3439.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26919/3587.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23384/0052.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23421/0089.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23554/0222.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23706/0374.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23733/0401.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23887/0555.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23926/0594.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24097/0765.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24122/0790.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24131/0799.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24178/0846.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24179/0847.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24311/0979.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24425/1093.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24430/1098.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24483/1151.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24486/1154.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24764/1432.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24892/1560.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24932/1600.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25085/1753.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25481/2149.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25496/2164.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25538/2206.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25683/2351.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25786/2454.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25805/2473.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25806/2474.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25859/2527.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25894/2562.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25948/2616.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26247/2915.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26299/2967.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26340/3008.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26397/3065.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26619/3287.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26627/3295.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26701/3369.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26849/3517.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26891/3559.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26905/3573.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26915/3583.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27172/3840.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23577/0245.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23579/0247.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26736/3404.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23522/0190.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25218/1886.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25562/2230-.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25697/2365-.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25876/2544.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25879/2547.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25880/2548.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25934/2602.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25935/2603.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25936/2604.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25943/2611.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25993/2661.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26062/2730.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26246/2914.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26304/2972.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26310/2978.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26311/2979.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26319/2987.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26443/3111.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26493/3161.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26739/3407.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26757/3425.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26913/3581.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26971/3639.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26972/3640.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26997/3665.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26999/3667.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27110/3778.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27191/3859.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23347/0015.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23348/0016.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23387/0055.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23435/0103.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23538/0206.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23586/0254.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23668/0336.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23683/0351.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23694/0362.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23731/0399.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23740/0408.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23742/0410.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23812/0480.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23820/0488.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23848/0516.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23904/0572.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23907/0575.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23918/0586.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23936/0604.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23945/0613.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23946/0614.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23950/0618.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23961/0629.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23964/0632.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24006/0674.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24012/0680.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24028/0696.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24033/0701.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24036/0704.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24075/0743.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24116/0784.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24126/0794.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24144/0812.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24191/0859.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24194/0862.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24204/0872.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24212/0880.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24214/0882.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24233/0901.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24249/0917.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24250/0918.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24253/0921.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24254/0922.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24283/0951.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24284/0952.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24298/0966.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24302/0970.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24306/0974.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24320/0988.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24381/1049.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24392/1060.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24396/1064.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24397/1065.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24426/1094.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24450/1118.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24458/1126.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24491/1159.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24531/1199.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24564/1232.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24590/1258.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24623/1291.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24624/1292.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24626/1294.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24630/1298.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24634/1302.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24639/1307.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24720/1388.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24722/1390.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24769/1437.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24814/1482.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24866/1534.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24870/1538.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24872/1540.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24918/1586.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24926/1594.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24927/1595.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24944/1612.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24945/1613.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24956/1624.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24982/1650.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25084/1752.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25120/1788.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25139/1807.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25159/1827.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25196/1864.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25214/1882.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25220/1888.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25274/1942.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25276/1944.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25285/1953.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25302/1970.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25336/2004.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25345/2013.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25353/2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25368/2036.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25369/2037.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25378/2046.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25381/2049.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25391/2059.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25408/2076.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25435/2103.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25436/2104.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25437/2105.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25441/2109.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25462/2130.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25495/2163.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25509/2177.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25511/2179.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25521/2189.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25535/2203.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25537/2205.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25555/2223.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25572/2240.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25590/2258.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25598/2266.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25599/2267.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25600/2268.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25601/2269.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25621/2289.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25638/2306.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25653/2321.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25665/2333.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25669/2337.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25680/2348.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25708/2376.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25731/2399.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25765/2433.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25770/2438.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25777/2445.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25793/2461.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25794/2462.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25818/2486.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25843/2511.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25844/2512.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25864/2532.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25874/2542.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25890/2558.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25892/2560.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25896/2564.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25905/2573.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25910/2578.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25911/2579.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25960/2628.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25966/2634.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26044/2712.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26048/2716.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26063/2731.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26090/2758.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26108/2776.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26120/2788.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26122/2790.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26130/2798.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26204/2872.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26205/2873.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26206/2874.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26207/2875.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26208/2876.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26222/2890.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26337/3005.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26344/3012.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26348/3016.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26353/3021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26359/3027.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26370/3038.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26372/3040.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26375/3043.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26401/3069.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26428/3096.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26458/3126.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26462/3130.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26463/3131.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26497/3165.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26507/3175.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26534/3202.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26535/3203.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26536/3204.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26550/3218.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26551/3219.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26607/3275.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26617/3285.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26631/3299.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26636/3304.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26644/3312.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26673/3341.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26674/3342.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26675/3343.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26718/3386.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26723/3391.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26733/3401.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26738/3406.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26744/3412.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26752/3420.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26761/3429.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26790/3458.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26798/3466.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26829/3497.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26840/3508.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26861/3529.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26863/3531.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26865/3533.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26924/3592.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26959/3627.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26961/3629.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26979/3647.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26983/3651.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27092/3760.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27112/3780.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27175/3843.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24440/1108.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27146/3814.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23514/0182.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23517/0185.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23548/0216.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23553/0221.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23735/0403-.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23736/0404.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23741/0409.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23769/0437.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23914/0582.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24171/0839.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24172/0840.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24173/0841.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24174/0842.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24176/0844.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24198/0866.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24199/0867.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24310/0978.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24316/0984.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24355/1023.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24431/1099.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24434/1102.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24435/1103.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24438/1106.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24441/1109.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24460/1128.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24562/1230.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24563/1231.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24565/1233.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24638/1306.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24643/1311.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24679/1347.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24887/1555.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24923/1591.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24964/1632.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24965/1633.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24967/1635.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25080/1748.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25081/1749.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25182/1850.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25183/1851.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25184/1852.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25186/1854.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25188/1856.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25216/1884.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25316/1984.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25319/1987.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25338/2006.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25422/2090.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25428/2096.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25444/2112.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25446/2114.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25450/2118.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25454/2122.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25544/2212.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25553/2221.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25561/2229.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25614/2282.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25615/2283.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25617/2285.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25636/2304.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25639/2307.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25642/2310.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25650/2318.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25652/2320.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25656/2324.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25666/2334.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25667/2335.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25734/2402.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25735/2403.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25773/2441.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25774/2442.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25778/2446.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25846/2514.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25925/2593.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25926/2594.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25930/2598.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25932/2600.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25933/2601.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25937/2605.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25944/2612.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25950/2618.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25951/2619.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25952/2620.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26118/2786.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26232/2900.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26233/2901.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26234/2902.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26235/2903.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26236/2904.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26237/2905.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26238/2906.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26239/2907.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26240/2908.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26241/2909.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26242/2910.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26243/2911.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26244/2912.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26248/2916.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26249/2917.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26250/2918.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26251/2919.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26253/2921.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26303/2971.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26305/2973.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26306/2974.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26307/2975.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26312/2980.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26313/2981.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26314/2982.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26315/2983.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26324/2992.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26371/3039.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26379/3047.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26380/3048.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26387/3055.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26388/3056.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26391/3059.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26393/3061.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26396/3064.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26398/3066.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26427/3095.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26433/3101.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26435/3103.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26436/3104.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26469/3137.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26470/3138.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26473/3141.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26494/3162.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26496/3164.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26539/3207.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26543/3211.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26545/3213.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26574/3242.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26582/3250.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26583/3251.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26587/3255.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26711/3379.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26737/3405.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26740/3408.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26819/3487.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26830/3498.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26884/3552.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26885/3553.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26914/3582.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26921/3589.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26923/3591.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26973/3641.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26998/3666.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27000/3668.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27109/3777.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27111/3779.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27113/3781.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27145/3813.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27147/3815.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27189/3857.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27192/3860.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27193/3861.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27194/3862.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27195/3863.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27204/3872.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27205/3873.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27208/3876.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23456/0124.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23800/0468.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24353/1021-.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25070/1738.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25620/2288.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25949/2617.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26556/3224.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23938/0606.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26176/2844.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23392/gp11.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23450/gp17.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23853/gp96.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23854/gp97.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24371/gp170.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24575/gp197.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24576/gp198.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24625/gp201.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24628/gp202.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24717/gp211.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24718/gp212.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24719/gp213.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24805/gp229.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24806/gp230.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24807/gp231.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24808/gp232.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24809/gp233.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24810/gp234.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24960/gp258.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24961/gp257.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24962/gp256.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25133/gp281.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25134/gp282.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25135/gp283.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25136/gp280.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25137/gp279.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25310/gp299.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25311/gp300.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25312/gp302.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25313/gp301.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25392/gp312.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25393/gp313.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25394/gp314.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25395/gp315.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25470/gp332.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25472/gp331.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25684/gp361.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25685/gp360.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25686/gp359.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25797/gp377.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25798/gp378.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25799/gp379.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25899/gp395.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25915/gp397.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26002/gp421.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26003/gp423.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26004/gp422.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26005/gp418.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26006/gp420.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26007/gp414.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26008/gp415.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26011/gp417.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26012/gp410.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26013/gp411.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26014/gp412.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26015/gp413.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26159/gp440.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26160/gp441.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26161/gp442.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26325/gp471.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26326/gp466.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26327/gp467.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26437/gp495.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26499/gp505.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26559/gp519.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26560/gp517.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26561/gp516.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26562/gp515.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26563/gp514.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26564/gp513.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26602/gp524.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26678/gp531.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26679/gp533.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26680/gp532.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26681/gp537.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26725/gp546.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26726/gp545.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26727/gp544.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26728/gp543.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26748/gp557.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26779/gp569.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26780/gp567.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26781/gp568.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26878/gp597.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26879/gp596.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26893/gp602.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24884/ldo.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24925/gp252.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25603/gp347.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26426/gp491.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26639/gp527.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26640/gp525.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26641/gp526.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26685/gp535.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26767/gp565.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26818/gp577.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27049/gp621.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27050/gp630.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27051/gp629.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27052/gp623.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27053/gp627.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27054/gp624.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27048/gp622.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23451/gp16.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23499/gp71.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23559/gp_inpas.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24876/prestacao_de_contas.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25490/gp340.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26323/gp470.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26444/gp491.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26831/gp579.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26832/quadrimestre_saude.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26889/gp456.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27030/gp626.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27073/gp633.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27085/relatorio_quadrimestre.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27002/3670.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26687/3355.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26895/3563.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24003/0671.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25423/2091.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25424/2092.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25425/2093.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25434/2102.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25452/2120.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25461/2129.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25489/2157.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25491/2159.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25492/2160.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25493/2161.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25494/2162.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25499/2167.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25500/2168.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25501/2169.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25502/2170.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25503/2171.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25504/2172.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26480/3148.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26481/3149.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26482/3150.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26483/3151.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26484/3152.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26485/3153.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26486/3154.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26487/3155.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26488/3156.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26489/3157.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26490/3158.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26491/3159.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26492/3160.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26495/3163.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26502/3170.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26503/3171.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26504/3172.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23710/0378.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24370/1038.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24573/1241.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24633/1301.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24651/1319.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25185/1853.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25194/1862.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25269/1937.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25427/2095.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25469/2137.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25625/2293.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26478/3146.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26514/3182.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25426/2094.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26479/3147.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27185/3853.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27078/3746.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27086/3754.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27089/3757.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27093/3761.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27094/3762.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27096/3764.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27097/3765.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27098/3766_2.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27099/3767.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27100/3768.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27101/3769.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27102/3770.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27103/3771.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27104/3772.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27105/3773.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27106/3774.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26638/gp528.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23369/0037.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23370/0038.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23382/050-.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23423/0091.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23429/0097.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23430/0098.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23431/0099.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23442/0110.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23457/0125.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23520/0188-.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23566/0234.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23567/0235.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23650/0318-.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23709/0377-.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23773/0441.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23781/0449.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23882/0550-.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23911/0579.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24026/0694.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24110/0778-.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24164/0832.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24180/0848.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24237/0905-.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24315/0983-.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24351/1019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24433/1101.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24436/1104.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24457/1125-.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24568/1236.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24642/1310-.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24649/1317.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24650/1318.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24675/1343.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24692/1360.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24698/1366.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24713/1381.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24743/1411.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24864/1532.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24886/1554.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24905/1573.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24924/1592.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24941/1609.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25037/1705.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25069/1737.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25121/1789.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25181/1849.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25208/1876.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25209/1877.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25210/1878.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25244/1912.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25278/1946.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25295/1963.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25398/2066.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25399/2067.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25497/2165.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25539/2207-.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25559/2227.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25580/2248.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25589/2257.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25595/2263.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25613/2281.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25618/2286.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25632/2300-.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25643/2311.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25762/2430.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25766/2434.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25771/2439.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25783/2451-.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25784/2452.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25804/2472.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25823/2491.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25850/2518.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25858/2526.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25860/2528.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25861/2529.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25862/2530.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25878/2546.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25900/2568.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25908/2576.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25929/2597.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26016/2684.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26017/2685.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26147/2815.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26156/2824.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26157/2825.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26158/2826.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26320/2988.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26339/3007.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26342/3010.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26367/3035.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26378/3046.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26408/3076.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26431/3099-.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26472/3140.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26505/3173.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26512/3180.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26513/3181.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26606/3274.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26608/3276.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26620/3288.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26621/3289.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26633/3301.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26676/3344.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26695/3363.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26730/3398.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26768/3436.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26808/3476-.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26821/3489.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26841/3509.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26876/3544.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26890/3558.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26931/3599.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26975/3643.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26981/3649.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27115/3783.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27116/3784.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27151/3819.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27190/3858.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27206/3874.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23339/0007.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26771/3439.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26919/3587.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23384/0052.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23421/0089.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23554/0222.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23706/0374.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23733/0401.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23887/0555.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23926/0594.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24097/0765.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24122/0790.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24131/0799.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24178/0846.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24179/0847.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24311/0979.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24425/1093.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24430/1098.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24483/1151.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24486/1154.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24764/1432.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24892/1560.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24932/1600.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25085/1753.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25481/2149.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25496/2164.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25538/2206.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25683/2351.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25786/2454.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25805/2473.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25806/2474.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25859/2527.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25894/2562.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25948/2616.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26247/2915.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26299/2967.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26340/3008.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26397/3065.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26619/3287.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26627/3295.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26701/3369.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26849/3517.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26891/3559.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26905/3573.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26915/3583.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27172/3840.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23577/0245.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23579/0247.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26736/3404.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23522/0190.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25218/1886.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25562/2230-.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25697/2365-.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25876/2544.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25879/2547.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25880/2548.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25934/2602.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25935/2603.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25936/2604.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25943/2611.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25993/2661.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26062/2730.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26246/2914.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26304/2972.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26310/2978.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26311/2979.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26319/2987.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26443/3111.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26493/3161.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26739/3407.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26757/3425.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26913/3581.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26971/3639.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26972/3640.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26997/3665.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26999/3667.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27110/3778.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27191/3859.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23347/0015.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23348/0016.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23387/0055.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23435/0103.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23538/0206.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23586/0254.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23668/0336.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23683/0351.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23694/0362.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23731/0399.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23740/0408.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23742/0410.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23812/0480.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23820/0488.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23848/0516.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23904/0572.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23907/0575.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23918/0586.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23936/0604.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23945/0613.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23946/0614.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23950/0618.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23961/0629.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23964/0632.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24006/0674.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24012/0680.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24028/0696.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24033/0701.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24036/0704.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24075/0743.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24116/0784.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24126/0794.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24144/0812.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24191/0859.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24194/0862.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24204/0872.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24212/0880.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24214/0882.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24233/0901.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24249/0917.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24250/0918.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24253/0921.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24254/0922.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24283/0951.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24284/0952.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24298/0966.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24302/0970.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24306/0974.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24320/0988.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24381/1049.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24392/1060.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24396/1064.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24397/1065.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24426/1094.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24450/1118.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24458/1126.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24491/1159.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24531/1199.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24564/1232.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24590/1258.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24623/1291.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24624/1292.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24626/1294.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24630/1298.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24634/1302.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24639/1307.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24720/1388.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24722/1390.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24769/1437.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24814/1482.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24866/1534.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24870/1538.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24872/1540.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24918/1586.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24926/1594.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24927/1595.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24944/1612.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24945/1613.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24956/1624.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24982/1650.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25084/1752.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25120/1788.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25139/1807.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25159/1827.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25196/1864.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25214/1882.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25220/1888.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25274/1942.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25276/1944.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25285/1953.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25302/1970.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25336/2004.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25345/2013.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25353/2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25368/2036.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25369/2037.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25378/2046.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25381/2049.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25391/2059.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25408/2076.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25435/2103.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25436/2104.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25437/2105.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25441/2109.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25462/2130.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25495/2163.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25509/2177.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25511/2179.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25521/2189.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25535/2203.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25537/2205.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25555/2223.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25572/2240.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25590/2258.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25598/2266.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25599/2267.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25600/2268.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25601/2269.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25621/2289.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25638/2306.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25653/2321.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25665/2333.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25669/2337.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25680/2348.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25708/2376.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25731/2399.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25765/2433.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25770/2438.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25777/2445.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25793/2461.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25794/2462.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25818/2486.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25843/2511.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25844/2512.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25864/2532.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25874/2542.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25890/2558.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25892/2560.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25896/2564.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25905/2573.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25910/2578.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25911/2579.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25960/2628.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25966/2634.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26044/2712.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26048/2716.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26063/2731.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26090/2758.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26108/2776.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26120/2788.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26122/2790.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26130/2798.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26204/2872.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26205/2873.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26206/2874.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26207/2875.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26208/2876.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26222/2890.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26337/3005.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26344/3012.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26348/3016.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26353/3021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26359/3027.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26370/3038.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26372/3040.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26375/3043.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26401/3069.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26428/3096.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26458/3126.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26462/3130.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26463/3131.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26497/3165.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26507/3175.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26534/3202.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26535/3203.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26536/3204.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26550/3218.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26551/3219.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26607/3275.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26617/3285.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26631/3299.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26636/3304.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26644/3312.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26673/3341.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26674/3342.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26675/3343.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26718/3386.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26723/3391.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26733/3401.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26738/3406.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26744/3412.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26752/3420.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26761/3429.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26790/3458.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26798/3466.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26829/3497.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26840/3508.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26861/3529.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26863/3531.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26865/3533.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26924/3592.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26959/3627.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26961/3629.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26979/3647.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26983/3651.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27092/3760.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27112/3780.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27175/3843.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24440/1108.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27146/3814.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23514/0182.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23517/0185.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23548/0216.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23553/0221.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23735/0403-.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23736/0404.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23741/0409.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23769/0437.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23914/0582.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24171/0839.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24172/0840.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24173/0841.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24174/0842.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24176/0844.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24198/0866.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24199/0867.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24310/0978.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24316/0984.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24355/1023.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24431/1099.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24434/1102.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24435/1103.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24438/1106.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24441/1109.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24460/1128.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24562/1230.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24563/1231.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24565/1233.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24638/1306.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24643/1311.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24679/1347.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24887/1555.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24923/1591.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24964/1632.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24965/1633.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24967/1635.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25080/1748.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25081/1749.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25182/1850.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25183/1851.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25184/1852.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25186/1854.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25188/1856.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25216/1884.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25316/1984.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25319/1987.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25338/2006.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25422/2090.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25428/2096.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25444/2112.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25446/2114.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25450/2118.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25454/2122.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25544/2212.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25553/2221.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25561/2229.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25614/2282.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25615/2283.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25617/2285.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25636/2304.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25639/2307.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25642/2310.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25650/2318.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25652/2320.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25656/2324.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25666/2334.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25667/2335.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25734/2402.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25735/2403.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25773/2441.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25774/2442.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25778/2446.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25846/2514.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25925/2593.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25926/2594.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25930/2598.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25932/2600.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25933/2601.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25937/2605.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25944/2612.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25950/2618.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25951/2619.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25952/2620.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26118/2786.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26232/2900.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26233/2901.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26234/2902.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26235/2903.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26236/2904.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26237/2905.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26238/2906.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26239/2907.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26240/2908.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26241/2909.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26242/2910.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26243/2911.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26244/2912.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26248/2916.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26249/2917.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26250/2918.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26251/2919.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26253/2921.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26303/2971.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26305/2973.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26306/2974.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26307/2975.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26312/2980.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26313/2981.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26314/2982.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26315/2983.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26324/2992.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26371/3039.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26379/3047.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26380/3048.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26387/3055.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26388/3056.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26391/3059.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26393/3061.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26396/3064.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26398/3066.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26427/3095.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26433/3101.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26435/3103.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26436/3104.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26469/3137.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26470/3138.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26473/3141.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26494/3162.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26496/3164.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26539/3207.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26543/3211.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26545/3213.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26574/3242.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26582/3250.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26583/3251.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26587/3255.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26711/3379.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26737/3405.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26740/3408.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26819/3487.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26830/3498.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26884/3552.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26885/3553.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26914/3582.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26921/3589.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26923/3591.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26973/3641.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26998/3666.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27000/3668.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27109/3777.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27111/3779.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27113/3781.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27145/3813.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27147/3815.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27189/3857.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27192/3860.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27193/3861.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27194/3862.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27195/3863.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27204/3872.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27205/3873.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27208/3876.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23456/0124.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23800/0468.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24353/1021-.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25070/1738.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25620/2288.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25949/2617.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26556/3224.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23938/0606.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26176/2844.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23392/gp11.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23450/gp17.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23853/gp96.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23854/gp97.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24371/gp170.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24575/gp197.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24576/gp198.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24625/gp201.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24628/gp202.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24717/gp211.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24718/gp212.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24719/gp213.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24805/gp229.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24806/gp230.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24807/gp231.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24808/gp232.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24809/gp233.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24810/gp234.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24960/gp258.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24961/gp257.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24962/gp256.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25133/gp281.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25134/gp282.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25135/gp283.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25136/gp280.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25137/gp279.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25310/gp299.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25311/gp300.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25312/gp302.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25313/gp301.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25392/gp312.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25393/gp313.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25394/gp314.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25395/gp315.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25470/gp332.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25472/gp331.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25684/gp361.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25685/gp360.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25686/gp359.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25797/gp377.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25798/gp378.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25799/gp379.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25899/gp395.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25915/gp397.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26002/gp421.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26003/gp423.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26004/gp422.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26005/gp418.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26006/gp420.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26007/gp414.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26008/gp415.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26011/gp417.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26012/gp410.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26013/gp411.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26014/gp412.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26015/gp413.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26159/gp440.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26160/gp441.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26161/gp442.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26325/gp471.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26326/gp466.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26327/gp467.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26437/gp495.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26499/gp505.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26559/gp519.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26560/gp517.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26561/gp516.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26562/gp515.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26563/gp514.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26564/gp513.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26602/gp524.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26678/gp531.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26679/gp533.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26680/gp532.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26681/gp537.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26725/gp546.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26726/gp545.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26727/gp544.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26728/gp543.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26748/gp557.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26779/gp569.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26780/gp567.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26781/gp568.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26878/gp597.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26879/gp596.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26893/gp602.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24884/ldo.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24925/gp252.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25603/gp347.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26426/gp491.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26639/gp527.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26640/gp525.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26641/gp526.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26685/gp535.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26767/gp565.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26818/gp577.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27049/gp621.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27050/gp630.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27051/gp629.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27052/gp623.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27053/gp627.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27054/gp624.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27048/gp622.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23451/gp16.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23499/gp71.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23559/gp_inpas.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24876/prestacao_de_contas.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25490/gp340.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26323/gp470.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26444/gp491.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26831/gp579.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26832/quadrimestre_saude.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26889/gp456.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27030/gp626.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27073/gp633.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27085/relatorio_quadrimestre.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27002/3670.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26687/3355.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26895/3563.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24003/0671.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25423/2091.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25424/2092.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25425/2093.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25434/2102.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25452/2120.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25461/2129.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25489/2157.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25491/2159.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25492/2160.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25493/2161.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25494/2162.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25499/2167.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25500/2168.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25501/2169.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25502/2170.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25503/2171.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25504/2172.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26480/3148.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26481/3149.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26482/3150.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26483/3151.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26484/3152.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26485/3153.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26486/3154.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26487/3155.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26488/3156.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26489/3157.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26490/3158.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26491/3159.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26492/3160.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26495/3163.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26502/3170.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26503/3171.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26504/3172.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/23710/0378.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24370/1038.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24573/1241.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24633/1301.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/24651/1319.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25185/1853.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25194/1862.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25269/1937.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25427/2095.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25469/2137.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25625/2293.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26478/3146.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26514/3182.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/25426/2094.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26479/3147.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27185/3853.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27078/3746.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27086/3754.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27089/3757.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27093/3761.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27094/3762.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27096/3764.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27097/3765.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27098/3766_2.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27099/3767.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27100/3768.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27101/3769.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27102/3770.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27103/3771.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27104/3772.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27105/3773.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/27106/3774.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2024/26638/gp528.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1007"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="203.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>