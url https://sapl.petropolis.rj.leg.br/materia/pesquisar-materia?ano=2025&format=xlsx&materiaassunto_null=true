--- v0 (2025-12-18)
+++ v1 (2026-05-09)
@@ -54,9316 +54,9316 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>27211</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Gilda Beatriz</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27211/proc_0078-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27211/proc_0078-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO_x000D_
 PROGRAMA ESCOLA INCLUSIVA QUE_x000D_
 VISA INCLUIR UM PROFESSOR DE APOIO_x000D_
 ESPECIALIZADO PARA ALUNO_x000D_
 DIAGNOSTICADO COM TRANSTORNO DO_x000D_
 ESPECTRO AUTISTA EM ÂMBITO_x000D_
 MUNICIPAL.</t>
   </si>
   <si>
     <t>27215</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27215/050-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27215/050-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE_x000D_
 DOS CENTROS DE FORMAÇÃO DE_x000D_
 CONDUTORES OU AUTOESCOLAS_x000D_
 DISPONIBILIZAREM UM PROFISSIONAL_x000D_
 HABILITADO EM TRADUÇÃO E_x000D_
 INTERPRETAÇÃO DA LÍNGUA BRASILEIRA_x000D_
 DE SINAIS-LIBRAS ÀS PESSOAS COM_x000D_
 DEFICIÊNCIA AUDITIVA , NO ÂMBITO DO_x000D_
 MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27217</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE_x000D_
 DOS HOSPITAIS E MATERNIDADES_x000D_
 PÚBLICAS E PRIVADAS DE PRESTAREM_x000D_
 ORIENTAÇÕES PARA PRIMEIROS_x000D_
 SOCORROS EM CASO DE_x000D_
 ENGASGAMENTO, ASPIRAÇÃO DE CORPO_x000D_
 ESTRANHO, ASFIXIA E PREVENÇÃO DE_x000D_
 MORTE SÚBITA DE RECÉM NASCIDOS, E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>27218</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27218/53-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27218/53-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO NO_x000D_
 PORTAL DE TRANSPARÊNCIA DA_x000D_
 PREFEITURA MUNICIPAL DE_x000D_
 PETRÓPOLIS A LISTAGEM DE DEMANDAS_x000D_
 E DENÚNCIAS RECEBIDAS PELA_x000D_
 COORDENADORIA DO BEM ESTAR_x000D_
 ANIMAL - COBEA.</t>
   </si>
   <si>
     <t>27219</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27219/55-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27219/55-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AFIXAÇÃO DE PLACA_x000D_
 COM INFORMAÇÕES SOBRE DESPESAS_x000D_
 EM EVENTOS PROMOVIDOS,_x000D_
 PATROCINADOS OU COM EMPREGO DE_x000D_
 DINHEIRO PÚBLICO MUNICIPAL E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27220</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27220/62-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27220/62-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONSERVAÇÃO DE_x000D_
 ÁRVORES EM VIAS PÚBLICAS NO_x000D_
 MUNICÍPIO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27221</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27221/72-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27221/72-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI A ÁREA DE PROTEÇÃO AO_x000D_
 CICLISTA DE COMPETIÇÃO - APCC, NO_x000D_
 ÂMBITO DO MUNICÍPIO DA PETRÓPOLIS_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27222</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27222/75-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27222/75-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA_x000D_
 OFERTA DE INSTRUMENTOS PARA A_x000D_
 VERIFICAÇÃO DE RÓTULOS DE_x000D_
 PRODUTOS COMERCIALIZADOS NOS_x000D_
 SUPERMERCADOS HIPERMERCADOS E_x000D_
 CONGÊNERES NO MUNICÍPIO DE_x000D_
 PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27223</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27223/84-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27223/84-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A_x000D_
 REALIZAR EXAME PARA O DIAGNÓSTICO_x000D_
 DE RETINOBLASTOMA EM CRIANÇAS NO_x000D_
 MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27224</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27224/99-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27224/99-2025.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PRIORIDADE NO_x000D_
 ATENDIMENTO DE PESSOA COM_x000D_
 TRANSTORNO DO ESPECTRO AUTISTA_x000D_
 NOS ESTABELECIMENTOS E ÓRGÃOS DO_x000D_
 MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27225</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27225/108-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27225/108-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO DOSSIÊ_x000D_
 MULHER NO ÂMBITO DO MUNICÍPIO DE_x000D_
 PETRÓPOLIS, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27226</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27226/118-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27226/118-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESOBRIGAÇÃO DOS_x000D_
 VEÍCULOS ESTACIONADOS NO ROTATIVO_x000D_
 DE EFETUAREM CADASTRO PRÉVIO.</t>
   </si>
   <si>
     <t>27229</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27229/131-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27229/131-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DE IPTU PARA_x000D_
 AS PESSOAS COM DEFICIÊNCIA E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27231</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27231/135-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27231/135-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE_x000D_
 DISTRIBUIÇÃO GRATUITA DE_x000D_
 ABSORVENTES HIGIÊNICOS EM_x000D_
 UNIDADES DA REDE MUNICIPAL DE_x000D_
 SAÚDE NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27233</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27233/139-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27233/139-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO GRUPO_x000D_
 DE APOIO ÀS MULHERES VÍTIMAS DE_x000D_
 VIOLÊNCIA NO MUNICÍPIO DE_x000D_
 PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27236</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27236/143-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27236/143-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE_x000D_
 DIVULGAÇÃO DOS TERMOS DA LEI_x000D_
 MUNICIPAL Nº 8 218 DE 23 DE NOVEMBRO_x000D_
 DE 2021 NO ÂMBITO DO MUNICÍPIO DE_x000D_
 PETRÓPOLIS</t>
   </si>
   <si>
     <t>27237</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27237/148-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27237/148-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ATENDIMENTO_x000D_
 GRATUITO DE CÃES E GATOS CUJO_x000D_
 TUTOR SEJA PESSOA HIPOSSUFICIENTE_x000D_
 ECONOMICAMENTE E ADOTA OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27238</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27238/149-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27238/149-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE PROTEÇÃO_x000D_
 ESPECIAL DOS PRIMEIROS MIL DIAS DE_x000D_
 VIDA DAS CRIANÇAS NASCIDAS EM_x000D_
 UNIDADES DA REDE PÚBLICA DE SAÚDE_x000D_
 NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27240</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27240/151-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27240/151-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PERMISSÃO DE_x000D_
 PESSOAS COM DEFICIÊNCIA E IDOSOS_x000D_
 ACIMA DE 80 ANOS DE ESTACIONAREM O_x000D_
 VEÍCULO EM QUALQUER VAGA DO_x000D_
 ESTACIONAMENTO ROTATIVO.</t>
   </si>
   <si>
     <t>27242</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27242/157-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27242/157-2025.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIO GARANTIR À_x000D_
 GESTANTE A POSSIBILIDADE DE OPTAR_x000D_
 PELO PARTO CESARIANA A PARTIR DA_x000D_
 TRIGÉSIMA NONA SEMANA DE GESTAÇÃO_x000D_
 BEM COMO A ANALGESIA MESMO_x000D_
 QUANDO ESCOLHIDO O PARTO NORMAL.</t>
   </si>
   <si>
     <t>27244</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27244/165-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27244/165-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA CARTEIRA_x000D_
 DE IDENTIDADE DIGITAL ANIMAL E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>27245</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27245/181-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27245/181-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 6.387 DE 26_x000D_
 DE OUTUBRO DE 2006 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27248</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27248/198-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27248/198-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DESPESAS_x000D_
 DECORRENTES DO PREPARO E DO_x000D_
 TRASLADO DE CORPO EM CASO DE_x000D_
 ÓBITO EM OUTRO MUNICÍPIO.</t>
   </si>
   <si>
     <t>27250</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27250/209-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27250/209-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DISPONIBILIZAÇÃO DE_x000D_
 AR-CONDICIONADO NAS UNIDADES DE_x000D_
 SAÚDE DO ÂMBITO DO MUNICÍPIO DE_x000D_
 PETRÓPOLIS NA FORMA QUE_x000D_
 ESPECIFICA</t>
   </si>
   <si>
     <t>27253</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27253/224-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27253/224-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ATENDIMENTO_x000D_
 PREFERENCIAL AS PESSOAS COM_x000D_
 DOENÇA DE CROHN E RETOCOLITE_x000D_
 ULCERATIVA E GARANTE A CRIAÇÃO DA_x000D_
 CARTEIRA MUNICIPAL DE IDENTIFICAÇÃO_x000D_
 DOS MESMOS.</t>
   </si>
   <si>
     <t>27257</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27257/244-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27257/244-2025.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A AFIXAÇÃO DE_x000D_
 AVISO SOBRE DIREITO DA GESTANTE À_x000D_
 CESARIANA.</t>
   </si>
   <si>
     <t>27259</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27259/259-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27259/259-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNICÍPIO DE_x000D_
 PETRÓPOLIS O MÊS DE_x000D_
 CONSCIENTIZAÇÃO DA DOENÇA DE_x000D_
 PARKINSON QUE É SIMBOLIZADA_x000D_
 MUNDIALMENTE PELA TULIPA VERMELHA_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27261</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27261/275-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27261/275-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNICÍPIO DE_x000D_
 PETRÓPOLIS O MÊS ABRIL LARANJA,_x000D_
 DEDICADO À CAMPANHA DE PREVENÇÃO_x000D_
 DA CRUELDADE CONTRA OS ANIMAIS E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27262</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27262/337-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27262/337-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO_x000D_
 PROGRAMA DE VACINAÇÃO DOMICILIAR_x000D_
 DO IDOSO E DA PESSOA COM_x000D_
 DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>27264</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27264/364-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27264/364-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O AGENDAMENTO_x000D_
 TELEFÔNICO DE CONSULTAS PARA_x000D_
 PESSOAS COM DEFICIÊNCIA E IDOSOS.</t>
   </si>
   <si>
     <t>27267</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27267/369-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27267/369-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ENTREGA DOMICILIAR_x000D_
 DE MEDICAMENTOS AOS PACIENTES_x000D_
 QUE FAÇAM USO CONTÍNUO</t>
   </si>
   <si>
     <t>27269</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27269/370-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27269/370-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE OFICINAS_x000D_
 ABERTAS DE TRABALHO E RENDA PARA_x000D_
 PESSOAS COM DEFICIÊNCIA</t>
   </si>
   <si>
     <t>27271</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27271/379-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27271/379-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CENTRO_x000D_
 DIA DO IDOSO E DA PESSOA COM_x000D_
 DEFICIÊNCIA NO MUNICÍPIO DE_x000D_
 PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27275</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>Júnior Paixão</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27275/1023-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27275/1023-2025.pdf</t>
   </si>
   <si>
     <t>FICA DETERMINADA A CRIAÇÃO DE UMA_x000D_
 SALA DE DESCOMPRESSÃO PARA SER_x000D_
 UTILIZADA PELOS ENFERMEIROS,_x000D_
 TÉCNICOS DE ENFERMAGEM E_x000D_
 AUXILIARES DE ENFERMAGEM NAS_x000D_
 UNIDADES DE SAÚDE PÚBLICA E_x000D_
 PRIVADAS CONVENIADAS COM O PODER_x000D_
 PÚBLICO DO MUNICÍPIO DE_x000D_
 PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27276</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27276/1036-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27276/1036-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA_x000D_
 AFIXAÇÃO DE PLACA EM ÓRGÃOS E_x000D_
 ENTIDADES PÚBLICOS E PRIVADOS_x000D_
 PRESTADORES DE SERVIÇOS À_x000D_
 POPULAÇÃO COM AVISO RELATIVO A_x000D_
 INFRAÇÕES E CRIMES CONTRA O IDOSO_x000D_
 NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27277</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27277/1047-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27277/1047-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA AS_x000D_
 POLÍTICAS PÚBLICAS DE ESTÍMULO_x000D_
 INCENTIVO PROMOÇÃO E APOIO A_x000D_
 MULHER EMPREENDEDORA NO_x000D_
 MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27278</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>Tiago Leite</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27278/1288-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27278/1288-2025.pdf</t>
   </si>
   <si>
     <t>OBRIGA AS EMPRESAS DE TRANSPORTE_x000D_
 PÚBLICO A IMPLEMENTAR MECANISMOS_x000D_
 ALTERNATIVOS DE PAGAMENTO DA_x000D_
 TARIFA DE TRANSPORTE.</t>
   </si>
   <si>
     <t>27279</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>Marquinhos Almeida</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27279/1332-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27279/1332-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 7.416 DE 06_x000D_
 DE MAIO DE 2016, QUE INSTITUIU A_x000D_
 CAMPANHA MAIO ROXO NO ÂMBITO DO_x000D_
 MUNICÍPIO DE PETRÓPOLIS</t>
   </si>
   <si>
     <t>27280</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>Professora Lívia</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27280/1342-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27280/1342-2025.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL PARA TARIFA_x000D_
 ZERO – FUNTAZ – QUE TEM COMO_x000D_
 OBJETIVO A IMPLEMENTAÇÃO DA TARIFA_x000D_
 ZERO NO TRANSPORTE PÚBLICO_x000D_
 COLETIVO MUNICIPAL DE PETRÓPOLIS E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>27281</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27281/1353-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27281/1353-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO DE_x000D_
 JOVENS EM PROJETOS E EVENTOS_x000D_
 ESPORTIVOS E CULTURAIS REALIZADOS_x000D_
 NO ÂMBITO DO MUNÍCIPIO DE_x000D_
 PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27282</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27282/1384-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27282/1384-2025.pdf</t>
   </si>
   <si>
     <t>DECLARA COMO PATRIMÔNIO CULTURAL_x000D_
 DO POVO PETROPOLITANO O_x000D_
 HORTOMERCADO MUNICIPAL DE_x000D_
 PETRÓPOLIS JOSÉ CARNEIRO DIAS,_x000D_
 LOCALIZADO NO DISTRITO DE ITAIPAVA</t>
   </si>
   <si>
     <t>27283</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>Wesley Barreto</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27283/1411-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27283/1411-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA ‘OLHOS_x000D_
 EMPRESTADOS’ PARA APOIO ÀS_x000D_
 PESSOAS COM DEFICIÊNCIA VISUAL NO_x000D_
 MUNICÍPIO DE PETRÓPOLIS E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27284</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27284/1412-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27284/1412-2025.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 7.713/2018_x000D_
 PARA ATUALIZAR E AMPLIAR O ROL DE_x000D_
 DOENÇAS A SEREM RASTREADAS PELO_x000D_
 TESTE DO PEZINHO, NOS MOLDES DA_x000D_
 LEI NACIONAL Nº 14.154/2021 QUE_x000D_
 APERFEIÇOA O PROGRAMA NACIONAL_x000D_
 DE TRIAGEM NEONATAL (PNTN).</t>
   </si>
   <si>
     <t>27285</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>Octavio Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27285/1477-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27285/1477-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE_x000D_
 ORIENTAÇÃO E ESCLARECIMENTO ÀS_x000D_
 GESTANTES SOBRE OS RISCOS E_x000D_
 CONSEQUÊNCIAS DO PROCEDIMENTO_x000D_
 ABORTIVO NO ÂMBITO DO SISTEMA_x000D_
 MUNICIPAL DE SAÚDE DE PETRÓPOLIS E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>27319</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27319/1490-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27319/1490-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O MÊS JULHO AMARELO_x000D_
 DEDICADO À AÇÕES RELACIONADAS À_x000D_
 LUTA CONTRA AS HEPATITES VIRAIS NO_x000D_
 ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS,_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27320</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27320/1532-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27320/1532-2025.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA “ATIVA MENTE” NO_x000D_
 ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS,_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27322</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27322/1569-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27322/1569-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL A FORNECER APARELHO_x000D_
 SENSOR DE MONITORAMENTO_x000D_
 CONTÍNUO DE GLICOSE, PARA_x000D_
 PACIENTES COM DIABETES TIPO 1 E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27323</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27323/1636-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27323/1636-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A_x000D_
 CONCEDER GRATUIDADE NO_x000D_
 TRANSPORTE COLETIVO PARA_x000D_
 MULHERES EM SITUAÇÃO DE VIOLÊNCIA_x000D_
 DOMÉSTICA E FAMILIAR E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27325</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27325/1685-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27325/1685-2025.pdf</t>
   </si>
   <si>
     <t>REVOGA PARCIALMENTE A LEI_x000D_
 MUNICIPAL Nº 7.039/2012 PARA DAR NOVO_x000D_
 TRATAMENTO ÀS PESSOAS COM_x000D_
 DEFICIÊNCIA, CONCEDENDO_x000D_
 GRATUIDADE NOS ESTACIONAMENTOS_x000D_
 ROTATIVOS PÚBLICOS DO MUNICÍPIO E_x000D_
 AMPLIAR O NÚMERO DE VAGAS_x000D_
 DESTINADAS A IDOSOS.</t>
   </si>
   <si>
     <t>27343</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>Léo França</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27343/1690-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27343/1690-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA ADOTE UM_x000D_
 CASARÃO NO MUNICÍPIO DE_x000D_
 PETRÓPOLIS, PARA INCENTIVAR A_x000D_
 RECUPERAÇÃO, CONSERVAÇÃO E USO_x000D_
 SUSTENTÁVEL DE IMÓVEIS HISTÓRICOS,_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27345</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27345/1693-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27345/1693-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DA_x000D_
 COBRANÇA DO ESTACIONAMENTO_x000D_
 ROTATIVO NO MUNICÍPIO DE_x000D_
 PETRÓPOLIS PARA PACIENTES EM_x000D_
 TRATAMENTO ONCOLÓGICO E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27327</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27327/1747-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27327/1747-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FISCALIZAÇÃO DO_x000D_
 DESCARTE DO LIXO ATRAVÉS DO_x000D_
 MONITORAMENTO DE CÂMERAS E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS, NO ÂMBITO DO_x000D_
 MUNICÍPIO DE PETRÓPOLIS, CONFORME_x000D_
 ANTEPROJETO A SEGUIR:</t>
   </si>
   <si>
     <t>27328</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27328/1766-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27328/1766-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE_x000D_
 ESTABELECIMENTOS COMERCIAIS_x000D_
 INFORMAREM, DE FORMA VISÍVEL, NO_x000D_
 ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS,_x000D_
 A NÃO ACEITAÇÃO DE PAGAMENTOS VIA_x000D_
 PIX E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27329</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27329/1768-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27329/1768-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE_x000D_
 INFORMAR NA ENTRADA DOS_x000D_
 ESTABELECIMENTOS COMERCIAIS,_x000D_
 RESTAURANTES, BARES, E SIMILARES,_x000D_
 AS FORMAS DE PAGAMENTO ACEITAS,_x000D_
 NO ÂMBITO DO MUNICÍPIO DE_x000D_
 PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27330</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>Júnior Coruja</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27330/1769-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27330/1769-2025.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUA OCTACILIA DE AQUINO_x000D_
 GRIJO, O LOGRADOURO PÚBLICO_x000D_
 LOCALIZADO NA RUA JOÃO CAPITÃO_x000D_
 AMACIO DE SOUZA COUTINHO, CASTELO_x000D_
 SÃO MANOEL.</t>
   </si>
   <si>
     <t>27331</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27331/1770-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27331/1770-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DO_x000D_
 POLO GASTRONÔMICO DA MOSELA NO_x000D_
 MUNICÍPIO DE PETRÓPOLIS</t>
   </si>
   <si>
     <t>27333</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>Dr. Aloisio</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27333/1784-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27333/1784-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DE_x000D_
 VAGAS DE ESTACIONAMENTO_x000D_
 PREFERENCIAIS RESERVADAS ÀS_x000D_
 PESSOAS COM TRANSTORNO DO_x000D_
 ESPECTRO AUTISTA – TEA, SINALIZADAS_x000D_
 COM O SÍMBOLO MUNDIAL DE_x000D_
 CONSCIENTIZAÇÃO DO AUTISMO.</t>
   </si>
   <si>
     <t>27335</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27335/1815-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27335/1815-2025.pdf</t>
   </si>
   <si>
     <t>DENOMINA SERVIDÃO MANOEL_x000D_
 GONÇALVES FARROCO, LOGRADOURO_x000D_
 PÚBLICO COM INICIO NA RUA_x000D_
 BERNARDINO VIEIRA, SANTA ISABEL,_x000D_
 CAXAMBU.</t>
   </si>
   <si>
     <t>27337</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>Gil Magno</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27337/1851-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27337/1851-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL PARA A_x000D_
 IMPLANTAÇÃO DO PROGRAMA LIXO_x000D_
 ZERO NO ÂMBITO DO MUNICÍPIO DE_x000D_
 PETRÓPOLIS E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>27339</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27339/1855-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27339/1855-2025.pdf</t>
   </si>
   <si>
     <t>27342</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27342/1872-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27342/1872-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO_x000D_
 CONSELHO MUNICIPAL DA DIVERSIDADE_x000D_
 SEXUAL E DE GÊNERO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27346</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27346/1873-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27346/1873-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DE_x000D_
 FAIXA DE PARADA EXCLUSIVA PARA_x000D_
 MOTOCICLETAS NOS SEMÁFOROS DO_x000D_
 MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27349</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27349/1905-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27349/1905-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRIORIDADE ESPECIAL_x000D_
 DOS IDOSOS MAIORES DE 80 (OITENTA)_x000D_
 ANOS NA REALIZAÇÃO DE EXAMES E_x000D_
 CONSULTAS NAS REDES PÚBLICAS E_x000D_
 PRIVADAS DE SAÚDE E ESTIPULA PRAZO_x000D_
 PARA A REALIZAÇÃO.</t>
   </si>
   <si>
     <t>27354</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27354/1906-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27354/1906-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DO CORTE_x000D_
 DOS SERVIÇOS DE FORNECIMENTO DE_x000D_
 ENERGIA ELÉTRICA E ÁGUA NO_x000D_
 MUNICÍPIO DE PETRÓPOLIS EM CASO DE_x000D_
 PAGAMENTO EM DUPLICIDADE E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27355</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27355/1907-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27355/1907-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O NIVELAMENTO DE_x000D_
 TAMPÕES, CAIXAS DE INSPEÇÃO E_x000D_
 TAMPAS METÁLICAS DE TELEFONIA, DE_x000D_
 ENERGIA ELÉTRICA E DE ESGOTO_x000D_
 CLOACAL, POR PARTE DAS EMPRESAS_x000D_
 POR ELES RESPONSÁVEIS, NOS LOCAIS_x000D_
 EM QUE FOREM EXECUTADAS OBRAS DE_x000D_
 PAVIMENTAÇÃO, RECAPEAMENTO,_x000D_
 RECONSTRUÇÃO, TAPA-BURACOS OU_x000D_
 QUALQUER SERVIÇO DE MANUTENÇÃO_x000D_
 EM PASSEIOS E VIAS PÚBLICAS.</t>
   </si>
   <si>
     <t>27358</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27358/1908-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27358/1908-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A ESTRUTURA ADMINISTRATIVA_x000D_
 DA CÂMARA MUNICIPAL DE PETRÓPOLIS_x000D_
 INSTITUÍDA PELA LEI N 6.749 DE 04 DE_x000D_
 MAIO DE 2010.</t>
   </si>
   <si>
     <t>27361</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>Júlia Casamasso</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27361/1940-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27361/1940-2025.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE_x000D_
 COMBATE ÀS INTOLERÂNCIAS E AO_x000D_
 RACISMO RELIGIOSO- COMCIRR.</t>
   </si>
   <si>
     <t>27363</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>Thiago Damaceno</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27363/1991-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27363/1991-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE_x000D_
 INCENTIVO À EDUCAÇÃO MIDIÁTICA NO_x000D_
 MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27364</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27364/2030-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27364/2030-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O ROTEIRO OFICIAL DE_x000D_
 ECOTURISMO DO MUNICÍPIO DE_x000D_
 PETRÓPOLIS, VISANDO PROMOVER O_x000D_
 DESENVOLVIMENTO SUSTENTÁVEL DO_x000D_
 TURISMO DE NATUREZA, INCENTIVAR A_x000D_
 CONSERVAÇÃO AMBIENTAL, FOMENTAR_x000D_
 O DESENVOLVIMENTO ECONÔMICO_x000D_
 LOCAL, DIVULGAR O MUNICÍPIO COMO_x000D_
 DESTINO TURÍSTICO DE EXCELÊNCIA E_x000D_
 MELHORAR A QUALIDADE DE VIDA DA_x000D_
 POPULAÇÃO, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27367</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27367/2031-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27367/2031-2025.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O “DIA MUNICIPAL DO PLANTIO_x000D_
 DE ÁRVORES – TEMPO DE PLANTAR”, A_x000D_
 SER COMEMORADO ANUALMENTE NO_x000D_
 PRIMEIRO DOMINGO DE DEZEMBRO “.</t>
   </si>
   <si>
     <t>27369</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27369/2032-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27369/2032-2025.pdf</t>
   </si>
   <si>
     <t>CRIA O SELO MUNICIPAL DE INOVAÇÃO_x000D_
 TRABALHISTA NO MUNICÍPIO DE_x000D_
 PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27371</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27371/2098-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27371/2098-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE_x000D_
 ACEITAÇÃO DE PAGAMENTO VIA PIX, SEM_x000D_
 VALOR MÍNIMO DE PAGAMENTO, PELAS_x000D_
 CONCESSIONÁRIAS OU_x000D_
 PERMISSIONÁRIAS QUE EXPLORAM A_x000D_
 ATIVIDADE DE ESTACIONAMENTO_x000D_
 ROTATIVO, COMO EXEMPLO SINALPARK,_x000D_
 NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27372</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27372/2119-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27372/2119-2025.pdf</t>
   </si>
   <si>
     <t>VEDA A EXIGÊNCIA DE AQUISIÇÃO DE_x000D_
 MATERIAL ESCOLAR E OUTROS INSUMOS_x000D_
 PELOS EDUCANDOS, SEUS PAIS OU_x000D_
 RESPONSÁVEIS, NOS_x000D_
 ESTABELECIMENTOS DE ENSINO_x000D_
 MUNICIPALIZADOS.</t>
   </si>
   <si>
     <t>27375</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27375/2234-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27375/2234-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DA_x000D_
 HISTÓRIA DO MUNICÍPIO DE_x000D_
 PETRÓPOLIS NA GRADE CURRICULAR DA_x000D_
 EDUCAÇÃO INFANTIL E DO ENSINO_x000D_
 FUNDAMENTAL, EM CARÁTER_x000D_
 COMPLEMENTAR, NO ÂMBITO DO_x000D_
 MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27377</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27377/2235-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27377/2235-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A_x000D_
 CONVOCAR TODOS OS APROVADOS NO_x000D_
 CONCURSO PÚBLICO PARA PROVIMENTO_x000D_
 DE CARGOS NA COMPANHIA MUNICIPAL_x000D_
 DE DESENVOLVIMENTO DE PETRÓPOLIS_x000D_
 REALIZADO EM 2023.</t>
   </si>
   <si>
     <t>27378</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27378/2239-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27378/2239-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DE_x000D_
 MOBILIZAÇÃO E COMBATE AO ASSÉDIO_x000D_
 MORAL E SEXUAL NO SERVIÇO PÚBLICO,_x000D_
 NO ÂMBITO PÚBLICO DA ADMINISTRAÇÃO_x000D_
 PÚBLICA DIRETA E INDIRETA DO_x000D_
 MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27379</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27379/2300-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27379/2300-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DIREITO AO_x000D_
 TRANSPORTE GRATUITO PARA_x000D_
 PACIENTES EM TRATAMENTO_x000D_
 ONCOLÓGICO NO MUNICÍPIO DE_x000D_
 PETRÓPOLIS E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>27381</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27381/2397-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27381/2397-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE BOLSA_x000D_
 EDUCAÇÃO NO ÂMBITO DA COMPANHIA_x000D_
 MUNICIPAL DE DESENVOLVIMENTO DE_x000D_
 PETRÓPOLIS – COMDEP E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27385</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27385/2415-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27385/2415-2025.pdf</t>
   </si>
   <si>
     <t>PROÍBE A CONTRATAÇÃO/REALIZAÇÃO_x000D_
 DE SHOWS, APRESENTAÇÕES_x000D_
 ARTÍSTICAS E EVENTOS DESTINADOS AO_x000D_
 PÚBLICO INFANTOJUVENIL QUE,_x000D_
 DURANTE A EXECUÇÃO, PROMOVAM OU_x000D_
 FAÇAM APOLOGIA AO CRIME_x000D_
 ORGANIZADO OU AO CONSUMO DE_x000D_
 DROGAS, E ESTABELECE OUTRAS_x000D_
 MEDIDAS.</t>
   </si>
   <si>
     <t>27388</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27388/2458-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27388/2458-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE_x000D_
 BEBEDOUROS COM ÁGUA POTÁVEL EM_x000D_
 ESPAÇOS PÚBLICOS DE GRANDE_x000D_
 CIRCULAÇÃO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>27389</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27389/2459-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27389/2459-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AFIXAÇÃO DE CARTAZ_x000D_
 INFORMATIVO NOS ESTABELECIMENTOS_x000D_
 DE SAÚDE DO MUNICÍPIO DE_x000D_
 PETRÓPOLIS</t>
   </si>
   <si>
     <t>27392</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27392/2463-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27392/2463-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LIBERAÇÃO DO_x000D_
 ACESSO À INTERNET, VIA REDE SEM FIO_x000D_
 (WI-FI), AOS USUÁRIOS DE TODAS AS_x000D_
 UNIDADES DE SAÚDE DO MUNICÍPIO DE_x000D_
 PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27394</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27394/2469-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27394/2469-2025.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A OBRIGATORIEDADE DE_x000D_
 DELIBERAÇÃO PELA GESTÃO ESCOLAR_x000D_
 E PELO CONSELHO ESCOLAR ANTES DA_x000D_
 RESCISÃO DE CONTRATOS DE_x000D_
 PROFISSIONAIS DE APOIO ESCOLAR_x000D_
 CONTRATADOS POR EMPRESAS_x000D_
 TERCEIRIZADAS NO MUNICÍPIO DE_x000D_
 PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27396</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27396/2526-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27396/2526-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A_x000D_
 IMPLEMENTAR A RECOMPOSIÇÃO_x000D_
 SALARIAL DOS SERVIDORES PÚBLICOS_x000D_
 MUNICIPAIS COM BASE NO CÁLCULO DA_x000D_
 INFLAÇÃO ACUMULADA NOS ÚLTIMOS 15_x000D_
 ANOS.</t>
   </si>
   <si>
     <t>27399</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>Carlos Alberto</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27399/2572-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27399/2572-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DO_x000D_
 ARTESANATO PETROPOLITANO E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27404</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27404/2689-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27404/2689-2025.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A POLÍTICA DE_x000D_
 CONSCIENTIZAÇÃO DE PROTEÇÃO AOS_x000D_
 RECURSOS NATURAIS E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27406</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27406/2691-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27406/2691-2025.pdf</t>
   </si>
   <si>
     <t>DENOMINA “RUA JOAQUIM SANT ANNA DE_x000D_
 ARAUJO”, A LOGRADOURO PÚBLICO NO_x000D_
 5º DISTRITO DO MUNICÍPIO DE_x000D_
 PETRÓPOLIS</t>
   </si>
   <si>
     <t>27408</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27408/2692-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27408/2692-2025.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO LOGRADOURO_x000D_
 PÚBLICO NO MUNICÍPIO DE_x000D_
 PETRÓPOLIS, A RUA MANUEL AUGUSTO_x000D_
 GONÇALVES DE OLIVEIRA, CUJO_x000D_
 ACESSO SE DÁ PELO CAMINHO ALBERTO_x000D_
 PULLIG, PRÓXIMO AO Nº 1743, ITAMARATI,_x000D_
 COM EXTENSÃO DE APROXIMADAMENTE_x000D_
 500M.</t>
   </si>
   <si>
     <t>27427</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27427/2702-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27427/2702-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ATENDIMENTO AOS_x000D_
 ESTUDANTES COM DEFICIÊNCIA EM_x000D_
 SITUAÇÃO DE INCLUSÃO NA REDE_x000D_
 MUNICIPAL DE ENSINO DE PETRÓPOLIS_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27429</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27429/2706-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27429/2706-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO JONGO E A_x000D_
 SEMANA MUNICIPAL DO JONGO NO_x000D_
 CALENDÁRIO OFICIAL DE EVENTOS DO_x000D_
 MUNICÍPIO.</t>
   </si>
   <si>
     <t>27431</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27431/2780-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27431/2780-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AO EXECUTIVO A INSTALAÇÃO_x000D_
 DE PONTOS DE APOIO PARA_x000D_
 ENTREGADORES E MOTOBOYS NO_x000D_
 MUNICÍPIO DE PETRÓPOLIS/RJ.</t>
   </si>
   <si>
     <t>27433</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27433/2781-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27433/2781-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE PREVENÇÃO_x000D_
 AOS IMPACTOS DAS APOSTAS ONLINE_x000D_
 (BETS) E DE COMBATE À LUDOPATIA NO_x000D_
 MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27436</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27436/2783-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27436/2783-2025.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A EXPLORAÇÃO DE_x000D_
 IMÓVEIS RESIDENCIAIS COMO MEIO DE_x000D_
 HOSPEDAGEM REMUNERADA NO_x000D_
 MUNICÍPIO DE PETRÓPOLIS E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>27438</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27438/2817-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27438/2817-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DA_x000D_
 TEMÁTICA DE EDUCAÇÃO CLIMÁTICA NO_x000D_
 PROGRAMA DE ENSINO DAS ESCOLAS_x000D_
 DA REDE PÚBLICA DO MUNICÍPIO E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27439</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27439/2835-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27439/2835-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO V DA LEI N 6.749 DE 04_x000D_
 DE MAIO DE 2010.</t>
   </si>
   <si>
     <t>27440</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27440/2869-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27440/2869-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI A DISCIPLINA DE EDUCAÇÃO_x000D_
 FINANCEIRA COMO COMPONENTE_x000D_
 CURRICULAR OBRIGATÓRIO NAS_x000D_
 ESCOLAS DA REDE MUNICIPAL DE_x000D_
 ENSINO DE PETRÓPOLIS E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27441</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27441/2927-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27441/2927-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A CARGA HORÁRIA SEMANAL DO_x000D_
 CARGO DE ASSISTENTE SOCIAL NO_x000D_
 MUNICÍPIO DE PETRÓPOLIS DE ACORDO_x000D_
 COM A LEI FEDERAL Nº 12.317/10.</t>
   </si>
   <si>
     <t>27442</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27442/2938-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27442/2938-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE_x000D_
 CULTURA VIVA.</t>
   </si>
   <si>
     <t>27443</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27443/2963-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27443/2963-2025.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A DISPONIBILIZAÇÃO DE_x000D_
 VAGAS DE EMBARQUE E DESEMBARQUE_x000D_
 PARA MOTOBOYS EM ÁREAS DE_x000D_
 SERVIÇO COMERCIAL NO MUNICÍPIO DE_x000D_
 PETRÓPOLIS</t>
   </si>
   <si>
     <t>27444</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27444/2968-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27444/2968-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DE_x000D_
 EVENTOS DO MUNICÍPIO DE_x000D_
 PETRÓPOLIS O EVENTO DENOMINADO_x000D_
 “FESTIVAL GASTRONÔMICO DO_x000D_
 VALPARAÍSO” E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27445</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27445/3060-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27445/3060-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 6.387, DE 26 DE_x000D_
 OUTUBRO DE 2006, PARA CONCEDER_x000D_
 ISENÇÃO DE TARIFA DE TRANSPORTE_x000D_
 PÚBLICO A GESTANTES, PUÉRPERAS,_x000D_
 MÃES, PAIS OU RESPONSÁVEIS LEGAIS_x000D_
 DE CRIANÇAS MATRICULADAS NOS_x000D_
 CENTROS DE EDUCAÇÃO INFANTIL DA_x000D_
 REDE MUNICIPAL DE ENSINO NO_x000D_
 MUNICÍPIO DE PETRÓPOLIS, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27446</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27446/3116-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27446/3116-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 8.337 DE 17/05/2022,_x000D_
 ACRESCENTANDO O INCISO VI AO_x000D_
 ARTIGO 5º, O QUAL DISPÕE SOBRE OS_x000D_
 OBJETIVOS DA POLÍTICA MUNICIPAL DE_x000D_
 FOMENTO AO TURISMO RURAL.</t>
   </si>
   <si>
     <t>27447</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27447/3142-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27447/3142-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 6.646/2009 E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27448</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27448/3145-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27448/3145-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FESTIVAL_x000D_
 GASTRONÔMICO “CIRCUITO COMIDA DE_x000D_
 BUTECO”, A SER REALIZADO_x000D_
 ANUALMENTE NO MÊS DE JANEIRO NO_x000D_
 MUNICÍPIO DE PETRÓPOLIS, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27449</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27449/3146-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27449/3146-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE_x000D_
 ENFRENTAMENTO AOS EFEITOS DO_x000D_
 CALOR EXTREMO NO MUNICÍPIO E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27508</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27508/3147-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27508/3147-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DISTRIBUIÇÃO_x000D_
 GRATUITA DE PROTETOR SOLAR E_x000D_
 UNIFORMES APROPRIADOS AOS_x000D_
 SERVIDORES PÚBLICOS E_x000D_
 TRABALHADORES DE EMPRESAS_x000D_
 PÚBLICAS E DE ECONOMIA MISTA QUE_x000D_
 ATUAM EXPOSTOS À RADIAÇÃO SOLAR_x000D_
 INTENSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27509</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27509/3148-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27509/3148-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O USO DE VESTIMENTAS_x000D_
 ADEQUADAS AO CLIMA POR MOTORISTAS_x000D_
 E COBRADORES DE ÔNIBUS E SOBRE A_x000D_
 OBRIGATORIEDADE DO FORNECIMENTO_x000D_
 DE UNIFORMES PELAS EMPRESAS DE_x000D_
 TRANSPORTE COLETIVO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>27510</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27510/3203-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27510/3203-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DA_x000D_
 SERVIDÃO LOCALIZADA NO SARGENTO_x000D_
 BOENING, ENTRE A SERVIDÃO_x000D_
 LEONARDO WEBLER E A SERVIDÃO_x000D_
 DOMINGOS DO AMARAL, COM O NOME_x000D_
 DE HELOISA PETRONILHA FERREIRA</t>
   </si>
   <si>
     <t>27511</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27511/3228-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27511/3228-2025.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 8.990, DE 29_x000D_
 DE JANEIRO DE 2025, QUE FIXA OS_x000D_
 SUBSÍDIOS DO PREFEITO, VICEPREFEITO E DOS SECRETÁRIOS_x000D_
 MUNICIPAIS PARA O PERÍODO DA_x000D_
 LEGISLATURA 2025 A 2029.</t>
   </si>
   <si>
     <t>27512</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27512/3237-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27512/3237-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE_x000D_
 BEBEDOUROS INCLUSIVOS EM LOCAIS_x000D_
 PÚBLICOS NO MUNICÍPIO DE_x000D_
 PETRÓPOLIS PARA FORNECIMENTO_x000D_
 GRATUITO DE ÁGUA POTÁVEL À_x000D_
 POPULAÇÃO, ASSEGURANDO_x000D_
 CONDIÇÕES DE HIGIENE E_x000D_
 ACESSIBILIDADE E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27513</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27513/3248-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27513/3248-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA BANCA DO_x000D_
 ESPORTE NO ÂMBITO DO MUNICÍPIO DE_x000D_
 PETRÓPOLIS E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27514</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27514/3287-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27514/3287-2025.pdf</t>
   </si>
   <si>
     <t>DECLARA COMO PATRIMÔNIO CULTURAL_x000D_
 IMATERIAL DO MUNICÍPIO DE_x000D_
 PETRÓPOLIS/RJ A FESTA E_x000D_
 CELEBRAÇÕES DO PADROEIRO SÃO_x000D_
 JOÃO BATISTA REALIZADA ANUALMENTE_x000D_
 PELA IGREJA MATRIZ DA POSSE,_x000D_
 LOCALIZADA NO 5º DISTRITO DE_x000D_
 PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27515</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27515/3314-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27515/3314-2025.pdf</t>
   </si>
   <si>
     <t>ASSEGURA O ACESSO DO CIDADÃO AOS_x000D_
 SÍTIOS NATURAIS LOCALIZADOS NO_x000D_
 MUNICÍPIO DE PETRÓPOLIS E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27516</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27516/3315-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27516/3315-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DAS_x000D_
 TRILHAS DE CAMINHADA NO ÂMBITO DO_x000D_
 MUNICÍPIO DE PETRÓPOLIS, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27517</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27517/3395-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27517/3395-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O AUXÍLIO GÁS VOLTADO A_x000D_
 MÃES SOLO E MULHERES CHEFES DE_x000D_
 FAMÍLIA NO ÂMBITO DO MUNICÍPIO DE_x000D_
 PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27518</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27518/3415-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27518/3415-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ART. 1° DA LEI_x000D_
 MUNICIPAL Nº 8.417/2022 QUE ISENTA O_x000D_
 USUÁRIO DO ESTACIONAMENTO_x000D_
 ROTATIVO DO MUNICÍPIO DE_x000D_
 PETRÓPOLIS DE PAGAMENTO DO PREÇO_x000D_
 PÚBLICO NOS PRIMEIROS QUINZE_x000D_
 MINUTOS DE ESTACIONAMENTO E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27519</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27519/3433-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27519/3433-2025.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMPLEXO DE SAÚDE DR._x000D_
 ALOISIO BARBOSA DA SILVA, A UNIDADE_x000D_
 DE SAÚDE LOCALIZADA NA RUA TEREZA_x000D_
 1781 – ALTO DA SERRA</t>
   </si>
   <si>
     <t>27520</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27520/3508-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27520/3508-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA ESCOLA AMIGA_x000D_
 DA VACINA NO MUNICÍPIO DE_x000D_
 PETRÓPOLIS, COM O OBJETIVO DE_x000D_
 INCENTIVAR E FACILITAR A VACINAÇÃO_x000D_
 INFANTIL NAS ESCOLAS DA REDE_x000D_
 PÚBLICA E PRIVADA, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>27521</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
     <t>Dudu</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27521/3509-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27521/3509-2025.pdf</t>
   </si>
   <si>
     <t>REVOGA-SE A LEI Nº 8.720/2024, QUE_x000D_
 DISPÕE SOBRE A CONCESSÃO DE_x000D_
 DESVINCULAÇÃO DA TAXA DE_x000D_
 ILUMINAÇÃO PÚBLICA DA CONTA DE_x000D_
 ENERGIA ELÉTRICA.</t>
   </si>
   <si>
     <t>27522</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27522/3514-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27522/3514-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI A “FEIRA DA MULHER_x000D_
 EMPREENDEDORA” NO MUNICÍPIO DE_x000D_
 PETRÓPOLIS E ESTABELECE_x000D_
 DIRETRIZES PARA SUA REALIZAÇÃO.</t>
   </si>
   <si>
     <t>27523</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27523/3548-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27523/3548-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLEMENTAÇÃO DE_x000D_
 MEDIDAS PARA AUMENTAR A SEGURANÇA_x000D_
 NO TERMINAL RODOVIÁRIO DO CENTRO_x000D_
 DE PETRÓPOLIS E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>27524</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27524/3561-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27524/3561-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE BANCO_x000D_
 DE SEMENTES NATIVAS PARA_x000D_
 PRESERVAÇÃO DE BIODIVERSIDADE_x000D_
 LOCAL, REFLORESTAMENTO,_x000D_
 AGRICULTURA SUSTENTÁVEL E_x000D_
 DISTRIBUIÇÃO COMUNITÁRIA NO ÂMBITO_x000D_
 DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>27525</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27525/3562-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27525/3562-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE_x000D_
 AFIXAÇÃO DE CARTAZES INFORMATIVOS_x000D_
 SOBRE A GARANTIA DE ATESTADO PARA_x000D_
 MÃES E RESPONSÁVEIS LEGAIS EM_x000D_
 CONSULTAS MÉDICAS NO ÂMBITO DO_x000D_
 MUNICÍPIO DE PETRÓPOLIS E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>27526</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27526/3635-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27526/3635-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 6.946/2012,_x000D_
 ACRESCENTANDO O INCISO XI AO ART._x000D_
 141, O INCISO III AO ARTIGO 142,_x000D_
 MODIFICANDO A REDAÇÃO DO ARTIGO_x000D_
 143, MODIFICANDO A SEÇÃO II AO_x000D_
 CAPÍTULO V, ACRESCENTANDO O ART._x000D_
 144-A E MODIFICANDO A REDAÇÃO DOS_x000D_
 ARTIGOS 146 E 147, PARA GARANTIR_x000D_
 LICENÇA DE TRÊS DIAS CONSECUTIVOS,_x000D_
 A CADA MÊS, ÀS MULHERES E DEMAIS_x000D_
 PESSOAS QUE MENSTRUAM QUE_x000D_
 COMPROVEM SINTOMAS GRAVES_x000D_
 ASSOCIADOS AO FLUXO MENSTRUAL.</t>
   </si>
   <si>
     <t>27527</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27527/3644-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27527/3644-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROCEDIMENTO PARA_x000D_
 DISPONIBILIZAÇÃO DO PRONTUÁRIO AO_x000D_
 PACIENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27528</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27528/3659.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27528/3659.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MODIFICAÇÃO DOS_x000D_
 ARTS. 1º, 2º E 3º E A INCLUSÃO DE_x000D_
 PARÁGRAFOS NOS ART. 4º E 5º DA LEI_x000D_
 MUNICIPAL Nº 6.858/2011 QUE DISPÕE_x000D_
 SOBRE A INCLUSÃO DE MEDIDAS DE_x000D_
 CONSCIENTIZAÇÃO, PREVENÇÃO E_x000D_
 COMBATE AO BULLYING ESCOLAR NO_x000D_
 PROJETO PEDAGÓGICO ELABORADO_x000D_
 PELAS ESCOLAS DE EDUCAÇÃO BÁSICA_x000D_
 DO MUNICÍPIO DE PETRÓPOLIS, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27529</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27529/3664.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27529/3664.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE_x000D_
 PARCERIAS ENTRE O MUNICÍPIO DE_x000D_
 PETRÓPOLIS E TATUADORES_x000D_
 PROFISSIONAIS PARA O ATENDIMENTO_x000D_
 DE MULHERES MASTECTOMIZADAS NOS_x000D_
 ÓRGÃOS DE SAÚDE DO MUNICÍPIO E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27530</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27530/3706-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27530/3706-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DE ALERTA_x000D_
 SOBRE OS RISCOS DO CONSUMO DE_x000D_
 ÁLCOOL DURANTE A GESTAÇÃO NO_x000D_
 ÂMBITO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>27531</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27531/3723-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27531/3723-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PERMANÊNCIA DE_x000D_
 PROFISSIONAIS CAPACITADOS PARA_x000D_
 LIDAR COM CRISES DE ANSIEDADE EM_x000D_
 EVENTOS ESPORTIVOS.</t>
   </si>
   <si>
     <t>27532</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27532/3759-2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27532/3759-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 6.387/06 PARA_x000D_
 CONCEDER GRATUIDADE NO_x000D_
 TRANSPORTE PÚBLICO MUNICIPAL PARA_x000D_
 MÃES, PAIS E RESPONSÁVEIS DE_x000D_
 ESTUDANTES MATRICULADOS NA_x000D_
 EDUCAÇÃO INFANTIL E ENSINO_x000D_
 FUNDAMENTAL I, VISANDO GARANTIR O_x000D_
 ACESSO À EDUCAÇÃO E A SEGURANÇA_x000D_
 DOS ESTUDANTES.</t>
   </si>
   <si>
     <t>27533</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27533/3768.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27533/3768.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL A DOAR IMÓVEL AO GOVERNO_x000D_
 DO ESTADO DO RIO DE JANEIRO PARA A_x000D_
 CONSTRUÇÃO DE UMA DELEGACIA_x000D_
 ESPECIALIZADA DE ATENDIMENTO À_x000D_
 MULHER (DEAM).</t>
   </si>
   <si>
     <t>27534</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27534/3771.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27534/3771.pdf</t>
   </si>
   <si>
     <t>EMENTA: INSTITUI O PROGRAMA AUXÍLIOPASSAGEM - CARTÃO MOVE MULHER, E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27535</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27535/3810.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27535/3810.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROJETO DOADORES DO_x000D_
 FUTURO NO ÂMBITO DO MUNICÍPIO DE_x000D_
 PETRÓPOLIS, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27536</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27536/3873.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27536/3873.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MEDIDA CERTA_x000D_
 PETRÓPOLIS E ESTABELECE AÇÕES_x000D_
 VOLTADAS À PREVENÇÃO E TRATAMENTO_x000D_
 DA OBESIDADE NO MUNICÍPIO DE_x000D_
 PETRÓPOLIS, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27537</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27537/3875.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27537/3875.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO_x000D_
 APLICATIVO ALERTA MULHER NO_x000D_
 MUNICÍPIO DE PETRÓPOLIS, DESTINADO_x000D_
 À SEGURANÇA E PROTEÇÃO DE_x000D_
 MULHERES EM SITUAÇÃO DE RISCO NAS_x000D_
 VIAS PÚBLICAS, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27538</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27538/3880.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27538/3880.pdf</t>
   </si>
   <si>
     <t>INCLUI A CAMPANHA MARÇO AMARELO,_x000D_
 MÊS DE CONSCIENTIZAÇÃO SOBRE A_x000D_
 ENDOMETRIOSE NO CALENDÁRIO_x000D_
 OFICIAL DA CIDADE DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27539</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27539/3885.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27539/3885.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GARANTIA DE_x000D_
 ACESSIBILIDADE PARA PESSOAS COM_x000D_
 DEFICIÊNCIA E MOBILIDADE REDUZIDA_x000D_
 EM EVENTOS PÚBLICOS E PRIVADOS NO_x000D_
 MUNICÍPIO DE PETRÓPOLIS, EM_x000D_
 CONFORMIDADE COM A LEI FEDERAL Nº_x000D_
 13.146/2015 - LEI BRASILEIRA DE_x000D_
 INCLUSÃO DA PESSOA COM_x000D_
 DEFICIÊNCIA, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27540</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27540/3947.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27540/3947.pdf</t>
   </si>
   <si>
     <t>DENOMINA PRAÇA MILTON ALEXANDRE_x000D_
 DA SILVA LOUREIRO O LOGRADOURO_x000D_
 PÚBLICO, LOCALIZADO NA AVENIDA_x000D_
 BARÃO RIO BRANCO EM FRENTE AO Nº_x000D_
 1556, NO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>27541</t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27541/3965.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27541/3965.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ATENDIMENTO_x000D_
 PRIORITÁRIO DE MÃES E PAIS ATÍPICOS_x000D_
 NA REDE MUNICIPAL DE SAÚDE DE_x000D_
 PETRÓPOLIS E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27543</t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27543/4029.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27543/4029.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CENSO QUALIFICADO DAS_x000D_
 PESSOAS COM AUTISMO NO MUNICÍPIO_x000D_
 DE PETRÓPOLIS E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27545</t>
   </si>
   <si>
     <t>4030</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27545/4030.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27545/4030.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A_x000D_
 FIRMAR TERMO DE COOPERAÇÃO COM A_x000D_
 UNIÃO E ESTADO, PARA A INSTALAÇÃO E_x000D_
 CUSTEIO DA CASA DA MULHER_x000D_
 BRASILEIRA – CMB.</t>
   </si>
   <si>
     <t>27547</t>
   </si>
   <si>
     <t>4031</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27547/4031.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27547/4031.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRIORIDADE NO_x000D_
 ATENDIMENTO AS MULHERES EM_x000D_
 SITUAÇÃO DE VIOLÊNCIA DOMÉSTICA OU_x000D_
 FAMILIAR PELA CASA DO TRABALHADOR,_x000D_
 VINCULADA AO DEPARTAMENTO DE_x000D_
 TRABALHO E RENDA DO MUNICÍPIO DE_x000D_
 PETRÓPOLIS (DETRA).</t>
   </si>
   <si>
     <t>27550</t>
   </si>
   <si>
     <t>4058</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27550/4058.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27550/4058.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MULHER SEGURA_x000D_
 - OFICINAS DE DEFESA PESSOAL PARA_x000D_
 MULHERES E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27551</t>
   </si>
   <si>
     <t>4059</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27551/4059.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27551/4059.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE_x000D_
 RECONSTRUÇÃO DENTÁRIA PARA_x000D_
 MULHERES VÍTIMAS DE VIOLÊNCIA_x000D_
 DOMÉSTICA, NO ÂMBITO DO MUNICÍPIO_x000D_
 DE PETRÓPOLIS, COM O OBJETIVO DE_x000D_
 ASSEGURAR ATENDIMENTO_x000D_
 ODONTOLÓGICO ESPECIALIZADO E_x000D_
 GRATUITO PARA A MULHERES QUE_x000D_
 TENHAM SOFRIDO AGRESSÕES QUE_x000D_
 COMPROMETAM SUA SAÚDE BUCAL,_x000D_
 VISANDO À RESTAURAÇÃO DA_x000D_
 FUNCIONALIDADE, ESTÉTICA E BEMESTAR PSICOSSOCIAL DAS VÍTIMAS,_x000D_
 BEM COMO À SUA REINSERÇÃO SOCIAL_x000D_
 E MELHORIA DA QUALIDADE DE VIDA.</t>
   </si>
   <si>
     <t>27553</t>
   </si>
   <si>
     <t>4077</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27553/4077.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27553/4077.pdf</t>
   </si>
   <si>
     <t>INSTITUI A IMPLEMENTAÇÃO DE TENDAS_x000D_
 VIOLETAS CONTRA ASSÉDIO OU_x000D_
 IMPORTUNAÇÃO SEXUAL EM EVENTOS_x000D_
 CULTURAIS, FESTIVOS OU DE LAZER_x000D_
 REALIZADOS EM ESPAÇOS PÚBLICOS_x000D_
 NO ÂMBITO DO MUNICÍPIO DE_x000D_
 PETRÓPOLIS, BEM COMO OFERECER_x000D_
 MATERIAIS INFORMATIVOS SOBRE_x000D_
 PREVENÇÃO Á VIOLÊNCIA SEXUAL</t>
   </si>
   <si>
     <t>27554</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27554/4138.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27554/4138.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECONHECIMENTO DA_x000D_
 FEIRA LIVRE COMO PATRIMÔNIO_x000D_
 CULTURAL, HISTÓRICO E IMATERIAL DO_x000D_
 MUNICÍPIO DE PETRÓPOLIS E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27557</t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27557/4149.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27557/4149.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GARANTIA DE_x000D_
 ACESSIBILIDADE AOS IDOSOS COM_x000D_
 MOBILIDADE REDUZIDA NO_x000D_
 TRANSPORTE PÚBLICO DE PETRÓPOLIS_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27559</t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27559/4151.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27559/4151.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MARIA DA PENHA_x000D_
 VAI ÀS ESCOLAS NO MUNICÍPIO DE_x000D_
 PETRÓPOLIS E REVOGA A LEI MUNICIPAL_x000D_
 Nº 7.767/19.</t>
   </si>
   <si>
     <t>27564</t>
   </si>
   <si>
     <t>4152</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27564/4152.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27564/4152.pdf</t>
   </si>
   <si>
     <t>PRORROGA POR MAIS 2 (DOIS) ANOS O_x000D_
 PRAZO DE VALIDADE E HOMOLOGAÇÃO_x000D_
 DO RESULTADO FINAL DO CONCURSO_x000D_
 PÚBLICO PARA PROVIMENTO DE_x000D_
 CARGOS NA COMDEP, REALIZADO EM_x000D_
 2023, POR MEIO DO EDITAL Nº 001/2022.</t>
   </si>
   <si>
     <t>27566</t>
   </si>
   <si>
     <t>4153</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27566/4153.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27566/4153.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CENSO MUNICIPAL DA_x000D_
 PESSOA COM DEFICIÊNCIA, MOBILIDADE_x000D_
 REDUZIDA E DOENÇAS RARAS NO_x000D_
 MUNICÍPIO DE PETRÓPOLIS E_x000D_
 ESTABELECE DIRETRIZES PARA A_x000D_
 COLETA DE DADOS E IMPLEMENTAÇÃO_x000D_
 DE POLÍTICAS PÚBLICAS.</t>
   </si>
   <si>
     <t>27570</t>
   </si>
   <si>
     <t>4154</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27570/4154.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27570/4154.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE_x000D_
 RESERVA DE VAGAS DE_x000D_
 ESTACIONAMENTO PARA CAPELÃES EM_x000D_
 HOSPITAIS E CLÍNICAS DE SAÚDE NO_x000D_
 MUNICÍPIO DE PETRÓPOLIS E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27572</t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27572/4155.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27572/4155.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO_x000D_
 CONSELHO MUNICIPAL DA PESSOA COM_x000D_
 DEFICIÊNCIA, MOBILIDADE REDUZIDA E_x000D_
 DOENÇAS RARAS DE PETÓPOLIS -_x000D_
 CMPCD, REVOGANDO AS LEIS_x000D_
 MUNICIPAIS Nº 5.820/2001 E Nº 8.802/2024.</t>
   </si>
   <si>
     <t>27577</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27577/4228.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27577/4228.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA LEI_x000D_
 DIOGO BORGES, QUE INSTITUÍ O_x000D_
 TRANSPORTE GRATUITO E INCLUSIVO_x000D_
 PARA ESTUDANTES COM DEFICIÊNCIA E_x000D_
 MOBILIDADE REDUZIDA NO MUNICÍPIO_x000D_
 DE PETRÓPOLIS, GARANTINDO_x000D_
 ACESSIBILIDADE E INCLUSÃO_x000D_
 ESCOLAR.</t>
   </si>
   <si>
     <t>27579</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27579/4242.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27579/4242.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MEDIDAS PARA A_x000D_
 HUMANIZAÇÃO DO PARTO, COMBATE À_x000D_
 VIOLÊNCIA OBSTÉTRICA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27581</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27581/4266.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27581/4266.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CENTRO DE_x000D_
 SECRETÁRIO COMO PATRIMÔNIO DA_x000D_
 CULTURA IMATERIAL DO MUNICÍPIO DE_x000D_
 PETRÓPOLIS E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27583</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27583/4286.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27583/4286.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE_x000D_
 MÚSICAS COM CONTEÚDO_x000D_
 PORNOGRÁFICO, VIOLENTO E DE_x000D_
 APOLOGIA ÀS DROGAS NAS ESCOLAS_x000D_
 MUNICIPAIS DA CIDADE DE PETRÓPOLIS,_x000D_
 ESTABELECENDO NORMAS PARA SUA_x000D_
 IMPLEMENTAÇÃO E FISCALIZAÇÃO, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27587</t>
   </si>
   <si>
     <t>4296</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27587/4296.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27587/4296.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PRÊMIO UBUNTU NO_x000D_
 MUNICÍPIO DE PETRÓPOLIS E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>27589</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27589/4297.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27589/4297.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL_x000D_
 DE PREVENÇÃO E COMBATE AO_x000D_
 RACISMO INSTITUCIONAL</t>
   </si>
   <si>
     <t>27593</t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27593/4298.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27593/4298.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DISQUE_x000D_
 ANTIRRACISTA NO ÂMBITO DO MUNICÍPIO_x000D_
 DE PETRÓPOLIS</t>
   </si>
   <si>
     <t>27599</t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27599/4299.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27599/4299.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA MUNICIPAL DE_x000D_
 AÇÕES AFIRMATIVAS PARA PESSOAS_x000D_
 NEGRAS NO ÂMBITO DA PREFEITURA DE_x000D_
 PETRÓPOLIS</t>
   </si>
   <si>
     <t>27604</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27604/4300.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27604/4300.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA SELO DE PROMOÇÃO_x000D_
 DA IGUALDADE RACIAL, PARA_x000D_
 PROMOVER AÇÕES AFIRMATIVAS DE_x000D_
 PROMOÇÃO DA IGUALDADE RACIAL NO_x000D_
 ÂMBITO DA INICIATIVA PRIVADA NO_x000D_
 MUNICÍPIO DE PETRÓPOLIS, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>27614</t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27614/4301.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27614/4301.pdf</t>
   </si>
   <si>
     <t>INSTITUI A DÉCADA MUNICIPAL_x000D_
 AFRODESCENDENTE E CRIA GRUPO DE_x000D_
 GRUPO DE TRABALHO</t>
   </si>
   <si>
     <t>27635</t>
   </si>
   <si>
     <t>4302</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27635/4302.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27635/4302.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE PATRULHA_x000D_
 ESPECIALIZADA DA GUARDA MUNICIPAL_x000D_
 PARA O ENFRENTAMENTO À_x000D_
 INTOLERÂNCIA E AO RACISMO_x000D_
 RELIGIOSO NO MUNICÍPIO DE_x000D_
 PETRÓPOLIS</t>
   </si>
   <si>
     <t>27636</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27636/4303.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27636/4303.pdf</t>
   </si>
   <si>
     <t>INCLUI A CAMINHADA CONTRA AS_x000D_
 INTOLERÂNCIAS E O RACISMO_x000D_
 RELIGIOSO, ORGANIZADA PELO_x000D_
 COLETIVO DO POVO DO SANTO, NO_x000D_
 CALENDÁRIO OFICIAL DE EVENTOS DO_x000D_
 MUNICÍPIO DE PETRÓPOLIS</t>
   </si>
   <si>
     <t>27637</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27637/4304.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27637/4304.pdf</t>
   </si>
   <si>
     <t>CRIA RESERVA DE VAGAS PARA_x000D_
 PESSOAS NEGRAS, TRANS, INDÍGENAS E_x000D_
 COM DEFICIÊNCIA NOS EDITAIS DE_x000D_
 FOMENTO À CULTURA DO INSTITUTO_x000D_
 MUNICIPAL DE CULTURA DE PETRÓPOLIS_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>27638</t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27638/4305.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27638/4305.pdf</t>
   </si>
   <si>
     <t>FICA INSTITUÍDA A POLÍTICA MUNICIPAL_x000D_
 DE DESENVOLVIMENTO SUSTENTÁVEL_x000D_
 DOS POVOS E COMUNIDADES_x000D_
 TRADICIONAIS E SUAS PRÁTICAS NO_x000D_
 MUNICÍPIO DE PETRÓPOLIS E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>27639</t>
   </si>
   <si>
     <t>4306</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27639/4306.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27639/4306.pdf</t>
   </si>
   <si>
     <t>VEDA A NOMEAÇÃO PARA CARGOS NA_x000D_
 ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE_x000D_
 INDIVÍDUOS CONDENADOS POR INJÚRIA_x000D_
 RACIAL E RACISMO</t>
   </si>
   <si>
     <t>27640</t>
   </si>
   <si>
     <t>4307</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27640/4307.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27640/4307.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONSTRUÇÃO DO_x000D_
 MONUMENTO SEBASTIANA SILVA, PELA_x000D_
 MEMÓRIA E CONSCIENTIZAÇÃO RACIAL_x000D_
 E QUILOMBOLA NO MUNICÍPIO DE_x000D_
 PETRÓPOLIS</t>
   </si>
   <si>
     <t>27641</t>
   </si>
   <si>
     <t>4308</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27641/4308.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27641/4308.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RENOMEAÇÃO DA_x000D_
 PRAÇA RUI BARBOSA PARA PRAÇA DA_x000D_
 LIBERDADE - RUI BARBOSA</t>
   </si>
   <si>
     <t>27642</t>
   </si>
   <si>
     <t>4310</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27642/4310.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27642/4310.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INTRODUÇÃO NOS_x000D_
 CURRÍCULOS DAS ESCOLAS MUNICIPAIS_x000D_
 DE ENSINO FUNDAMENTAL E MÉDIO_x000D_
 ESTUDOS CONTRA A DISCRIMINAÇÃO_x000D_
 RACIAL</t>
   </si>
   <si>
     <t>27643</t>
   </si>
   <si>
     <t>4312</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27643/4312.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27643/4312.pdf</t>
   </si>
   <si>
     <t>EMENTA: ALTERA OS ARTIGOS 1º, 2º,3º E_x000D_
 4º LEI MUNICIPAL Nº 7.749/2018</t>
   </si>
   <si>
     <t>27644</t>
   </si>
   <si>
     <t>4315</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27644/4315.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27644/4315.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAPACITAÇÃO EM_x000D_
 LETRAMENTO RACIAL E POLÍTICAS_x000D_
 AFIRMATIVAS DE PROMOÇÃO DA_x000D_
 IGUALDADE RACIAL PARA OS_x000D_
 SERVIDORES DO MUNICÍPIO DE_x000D_
 PETRÓPOLIS/RJ</t>
   </si>
   <si>
     <t>27645</t>
   </si>
   <si>
     <t>4316</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27645/4316.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27645/4316.pdf</t>
   </si>
   <si>
     <t>INSTITUI SANÇÕES ADMINISTRATIVAS A_x000D_
 QUEM CAUSAR DANOS EM RAZÃO DE_x000D_
 INTOLERÂNCIA RELIGIOSA, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>27646</t>
   </si>
   <si>
     <t>4318</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27646/4318.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27646/4318.pdf</t>
   </si>
   <si>
     <t>RECONHECE AS FORMAS DE_x000D_
 ORGANIZAÇÃO DOS POVOS E_x000D_
 COMUNIDADES DE TERREIROS, PARA OS_x000D_
 FINS QUE INDICA</t>
   </si>
   <si>
     <t>27647</t>
   </si>
   <si>
     <t>4319</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27647/4319.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27647/4319.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO_x000D_
 FÓRUM INTERSECRETARIAL DE_x000D_
 DESENVOLVIMENTO ECONÔMICO PARA_x000D_
 OS AFRODESCENDENTES DO MUNICÍPIO_x000D_
 DE PETRÓPOLIS</t>
   </si>
   <si>
     <t>27648</t>
   </si>
   <si>
     <t>4322</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27648/4322.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27648/4322.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TOMBAMENTO DO_x000D_
 CORETO DA MOSELA COMO PATRIMÔNIO_x000D_
 MATERIAL E IMATERIAL DA CULTURA DE_x000D_
 PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27649</t>
   </si>
   <si>
     <t>4340</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27649/4340.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27649/4340.pdf</t>
   </si>
   <si>
     <t>DECLARA COMO PATRIMÔNIO CULTURAL_x000D_
 GASTRONÔMICO DO MUNICÍPIO DE_x000D_
 PETRÓPOLIS – RJ O TRADICIONAL_x000D_
 “CARAMELO DO D’ANGELO” E DÁ OUTRAS_x000D_
 PRO-VIDÊNCIAS</t>
   </si>
   <si>
     <t>27650</t>
   </si>
   <si>
     <t>4366</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27650/4366.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27650/4366.pdf</t>
   </si>
   <si>
     <t>DECLARA COMO PATRIMÔNIO CULTURAL_x000D_
 GASTRONÔMICO DO MUNICÍPIO DE_x000D_
 PETRÓPOLIS/RJ A TRADICIONAL_x000D_
 “TORRADA PETRÓPOLIS” E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27651</t>
   </si>
   <si>
     <t>4368</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27651/4368.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27651/4368.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CENSO DO DEFICIT_x000D_
 HABITACIONAL NO MUNICÍPIO DE_x000D_
 PETRÓPOLIS E DA OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>27652</t>
   </si>
   <si>
     <t>4369</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27652/4369.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27652/4369.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRIORIDADE DA_x000D_
 UTILIZAÇÃO DE ESTRATÉGIAS PASSIVAS_x000D_
 DE CONFORTO AMBIENTAL NOS_x000D_
 PROJETOS, CONSTRUÇÕES E_x000D_
 REFORMAS DE IMÓVEIS PÚBLICOS_x000D_
 MUNICIPAIS</t>
   </si>
   <si>
     <t>27653</t>
   </si>
   <si>
     <t>4370</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27653/4370.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27653/4370.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE INCLUSÃO DE_x000D_
 MICROEMPREENDEDORES INDIVIDUAIS_x000D_
 (MEI) NO MUNICÍPIO DE PETRÓPOLIS E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27654</t>
   </si>
   <si>
     <t>4382</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27654/4382.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27654/4382.pdf</t>
   </si>
   <si>
     <t>DECLARA COMO PATRIMÔNIO CULTURAL_x000D_
 IMATERIAL DO MUNICÍPIO DE_x000D_
 PETRÓPOLIS A FESTA DE SANTO_x000D_
 ANTÔNIO, REALIZADA ANUALMENTE NA_x000D_
 PARÓQUIA SANTO ANTÔNIO NO ALTO DA_x000D_
 SERRA.</t>
   </si>
   <si>
     <t>27655</t>
   </si>
   <si>
     <t>4383</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27655/4383.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27655/4383.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE_x000D_
 AFIXAÇÃO DE CARTAZES COM OS_x000D_
 NÚMEROS DE EMERGÊNCIA DOS_x000D_
 BOMBEIROS E SAMU, E ORIENTAÇÕES_x000D_
 SOBRE QUANDO ACIONAR CADA UM_x000D_
 DELES, EM ESTABELECIMENTOS_x000D_
 PÚBLICOS E PRIVADOS.</t>
   </si>
   <si>
     <t>27656</t>
   </si>
   <si>
     <t>4461</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27656/4461.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27656/4461.pdf</t>
   </si>
   <si>
     <t>DECLARA COMO PATRIMÔNIO CULTURAL_x000D_
 DE NATUREZA IMATERIAL DA CIDADE DE_x000D_
 PETRÓPOLIS A “CAMINHADA OUTUBRO_x000D_
 ROSA DA APPO”</t>
   </si>
   <si>
     <t>27657</t>
   </si>
   <si>
     <t>4507</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27657/4507.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27657/4507.pdf</t>
   </si>
   <si>
     <t>CRIA NO ÂMBITO DO MUNICÍPIO DE_x000D_
 PETRÓPOLIS O SERVIÇO DE DENÚNCIAS_x000D_
 DE DESCARTE IRREGULAR DE LIXO E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>27658</t>
   </si>
   <si>
     <t>4508</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27658/4508.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27658/4508.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 9.005 DE 12/03/2025 E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27659</t>
   </si>
   <si>
     <t>4515</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27659/4515.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27659/4515.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ATENDIMENTO_x000D_
 PRIORITÁRIO AOS CORRETORES DE_x000D_
 IMÓVEIS, ADVOGADOS E CONTADORES_x000D_
 NO ÂMBITO DO MUNICÍPIO DE_x000D_
 PETRÓPOLIS E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27660</t>
   </si>
   <si>
     <t>4527</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27660/4527.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27660/4527.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE_x000D_
 PROTEÇÃO E DEFESA CIVIL, O GRUPO_x000D_
 DE AÇÕES COORDENADAS, O COMITÊ_x000D_
 DE ENTIDADES NÃO GOVERNAMENTAIS,_x000D_
 O COMITÊ DE AÇÕES EMERGENCIAIS, E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27674</t>
   </si>
   <si>
     <t>4583</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27674/4583.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27674/4583.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE UM_x000D_
 SISTEMA MUNICIPAL DE DENÚNCIA E_x000D_
 ATENDIMENTO INTEGRADO A JOVENS EM_x000D_
 SITUAÇÃO DE RISCO SOCIAL NO_x000D_
 MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27678</t>
   </si>
   <si>
     <t>4584</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27678/4584.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27678/4584.pdf</t>
   </si>
   <si>
     <t>INSTITUI A OBRIGATORIEDADE DE SALAS_x000D_
 DE DESCOMPRESSÃO EM EVENTOS_x000D_
 REALIZADOS NO MUNICÍPIO DE_x000D_
 PETRÓPOLIS, DISPÕE SOBRE A_x000D_
 PRESENÇA DE PROFISSIONAIS_x000D_
 ESPECIALIZADOS E ESTABELECE_x000D_
 DIRETRIZES INCLUSIVAS, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27680</t>
   </si>
   <si>
     <t>4592</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27680/4592.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27680/4592.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA “EMPRESA AMIGA DA_x000D_
 EDUCAÇÃO” NO ÂMBITO DO MUNICÍPIO_x000D_
 DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27634</t>
   </si>
   <si>
     <t>7594</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27634/projeto_de_lei_0436_2025_proc._7594_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27634/projeto_de_lei_0436_2025_proc._7594_2025.pdf</t>
   </si>
   <si>
     <t>Institui o canal digital “Fiscaliza Petrópolis”, voltado à denúncia e fiscalização da atuação das concessionárias de serviços públicos no município, e dá outras providências.</t>
   </si>
   <si>
     <t>27633</t>
   </si>
   <si>
     <t>7596</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27633/projeto_de_lei_0437_2025_proc._7596_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27633/projeto_de_lei_0437_2025_proc._7596_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ART. 71 DA LEI MUNICIPAL Nº 8.239/2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27632</t>
   </si>
   <si>
     <t>7605</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27632/projeto_de_lei_0438_2025_proc._7605_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27632/projeto_de_lei_0438_2025_proc._7605_2025.pdf</t>
   </si>
   <si>
     <t>DENOMINA PRAÇA PÚBLICA DA QUADRA DE ESPORTES RUA VIGÁRIO CORREA, Nº195 EM FRENTE AO SANTUÁRIO NOSSA SENHORA DO AMOR DIVINO EM CORRÊAS, 2º DISTRITO DE PETRÓPOLIS RJ. COM DENOMINAÇÃO QUADRA DE ESPORTES PAULO CÉSAR SANCHES SENRA, O CAVEIRA.</t>
   </si>
   <si>
     <t>27631</t>
   </si>
   <si>
     <t>7606</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27631/projeto_de_lei_0439_2025_proc._7606_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27631/projeto_de_lei_0439_2025_proc._7606_2025.pdf</t>
   </si>
   <si>
     <t>DENOMINA A QUADRA PÚBLICA LOCALIZADA NA RUA VIGÁRIO CORREA, Nº195 EM FRENTE AO SANTUÁRIO NOSSA SENHORA DO AMOR DIVINO EM CORRÊAS, 2º DISTRITO DE PETRÓPOLIS RJ. COM DENOMINAÇÃO QUADRA DE ESPORTES PAULO CÉSAR SANCHES SENRA, O CAVEIRA.</t>
   </si>
   <si>
     <t>27630</t>
   </si>
   <si>
     <t>7614</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27630/projeto_de_lei_0440_2025_proc._7614_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27630/projeto_de_lei_0440_2025_proc._7614_2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA PERMANENTE DE ORIENTAÇÃO, CONSCIENTIZAÇÃO, PREVENÇÃO E COMBATE À NOMOFOBIA, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27585</t>
   </si>
   <si>
     <t>7623</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27585/projeto_de_lei_0441_2025_proc._7623_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27585/projeto_de_lei_0441_2025_proc._7623_2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA MUNICIPAL NAMORO SEM VIOLÊNCIA NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27588</t>
   </si>
   <si>
     <t>7633</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27588/projeto_de_lei_0442_2025_proc._7633_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27588/projeto_de_lei_0442_2025_proc._7633_2025.pdf</t>
   </si>
   <si>
     <t>TORNA A SECRETARIA DE DIREITOS E POLÍTICAS PÚBLICAS PARA MULHERES DO MUNICÍPIO DE PETRÓPOLIS OBRIGADA A ENVIAR, À CÂMARA MUNICIPAL, RELATÓRIO ANUAL DETALHADO DE SUAS ATIVIDADES.</t>
   </si>
   <si>
     <t>27592</t>
   </si>
   <si>
     <t>7654</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27592/projeto_de_lei_0443_2025_proc._7654_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27592/projeto_de_lei_0443_2025_proc._7654_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de Atenção aos Acumuladores de Animais, com abordagem humanizada e intersetorial, no âmbito do Município de Petrópolis.</t>
   </si>
   <si>
     <t>27597</t>
   </si>
   <si>
     <t>7655</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27597/projeto_de_lei_0444_2025_proc._7655_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27597/projeto_de_lei_0444_2025_proc._7655_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a justificativa de ausência ao serviço por motivo de acompanhamento de animal de estimação em consulta ou atendimento veterinário de urgência, no âmbito do serviço público municipal de Petrópolis.</t>
   </si>
   <si>
     <t>27602</t>
   </si>
   <si>
     <t>7661</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27602/projeto_de_lei_0445_2025_proc._7661_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27602/projeto_de_lei_0445_2025_proc._7661_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre medidas de prevenção e combate à sexualização e à exposição inadequada de crianças e adolescentes em espaços, eventos, mídias e serviços públicos e privados no Município de Petrópolis — RJ, cria mecanismos de fiscalização, prevenção, atendimento e responsabilização administrativa, e dá outras providências.</t>
   </si>
   <si>
     <t>27608</t>
   </si>
   <si>
     <t>7675</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27608/projeto_de_lei_0446_2025_proc._7675_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27608/projeto_de_lei_0446_2025_proc._7675_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implementação da Pedagogia Logosófica nas escolas da rede municipal de ensino de Petrópolis, através da disponibilização de livros e materiais de estudo, e dá outras providências.</t>
   </si>
   <si>
     <t>27612</t>
   </si>
   <si>
     <t>7683</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27612/projeto_de_lei_0447_2025_proc._7683_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27612/projeto_de_lei_0447_2025_proc._7683_2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Prevenção e Enfrentamento à Sexualização Precoce de Crianças e Adolescentes no Município de Petrópolis e dá outras providências</t>
   </si>
   <si>
     <t>27618</t>
   </si>
   <si>
     <t>7684</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27618/projeto_de_lei_0448_2025_proc._7684_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27618/projeto_de_lei_0448_2025_proc._7684_2025.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Combate à Cyberpedofilia e à Adultização Digital e dá outras providências.</t>
   </si>
   <si>
     <t>27624</t>
   </si>
   <si>
     <t>7722</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27624/projeto_de_lei_0449_2025_proc._7722_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27624/projeto_de_lei_0449_2025_proc._7722_2025.pdf</t>
   </si>
   <si>
     <t>DETERMINA A AQUISIÇÃO DE LIVROS DE AUTORES PETROPOLITANOS PARA DISPONIBILIZAÇÃO NAS BIBLIOTECAS MUNICIPAIS</t>
   </si>
   <si>
     <t>27628</t>
   </si>
   <si>
     <t>7738</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27628/projeto_de_lei_0450_2025_proc._7738_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27628/projeto_de_lei_0450_2025_proc._7738_2025.pdf</t>
   </si>
   <si>
     <t>Institui os Comitês de Prevenção e Enfrentamento à Violência contra as Mulheres no âmbito da Administração Pública Direta e Indireta do Município de Petrópolis e dá outras providências.</t>
   </si>
   <si>
     <t>27582</t>
   </si>
   <si>
     <t>7747</t>
   </si>
   <si>
     <t>Professora Lívia, Júlia Casamasso, Léo França</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27582/projeto_de_lei_0451_2025_proc._7747_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27582/projeto_de_lei_0451_2025_proc._7747_2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR, NO ÂMBITO DA SECRETARIA MUNICIPAL DE DIREITOS E POLÍTICAS PÚBLICAS PARA MULHERES, A OUVIDORIA DA MULHER E O CARGO DE OUVIDORA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27580</t>
   </si>
   <si>
     <t>7748</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27580/projeto_de_lei_0452_2025_proc._7748_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27580/projeto_de_lei_0452_2025_proc._7748_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXIGÊNCIA DE PERCENTUAL MÍNIMO DE TRABALHADORAS MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA E A ADOÇÃO DE CRITÉRIOS DE EQUIDADE DE GÊNERO EM CONTRATAÇÕES PÚBLICAS NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27578</t>
   </si>
   <si>
     <t>7769</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27578/projeto_de_lei_0453_2025_proc._7769_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27578/projeto_de_lei_0453_2025_proc._7769_2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal “Ponto Seguro para Mulheres” no município de Petrópolis – RJ, e dá outras providências.</t>
   </si>
   <si>
     <t>27575</t>
   </si>
   <si>
     <t>7781</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27575/projeto_de_lei_0454_2025_proc._7781_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27575/projeto_de_lei_0454_2025_proc._7781_2025.pdf</t>
   </si>
   <si>
     <t>Institui a premiação “Leitor do Ano” nas escolas do ensino fundamental da rede pública municipal de Petrópolis e dá outras providências.</t>
   </si>
   <si>
     <t>27571</t>
   </si>
   <si>
     <t>7783</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27571/projeto_de_lei_0455_2025_proc._7783_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27571/projeto_de_lei_0455_2025_proc._7783_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a distribuir prêmios gratuitamente através do concurso “IPTU Premiado”, no âmbito do Município de Petrópolis, e dá outras providências.</t>
   </si>
   <si>
     <t>27569</t>
   </si>
   <si>
     <t>7788</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27569/projeto_de_lei_0456_2025_proc._7788_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27569/projeto_de_lei_0456_2025_proc._7788_2025.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Petrópolis, a Campanha Municipal de Conscientização sobre os Malefícios do Alcoolismo e o Dia Municipal de Reconhecimento aos Trabalhadores e Voluntários no Enfrentamento ao Alcoolismo, e dá outras providências.</t>
   </si>
   <si>
     <t>27567</t>
   </si>
   <si>
     <t>7801</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27567/projeto_de_lei_0457_2025_proc._7801_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27567/projeto_de_lei_0457_2025_proc._7801_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE DIVULGAÇÃO NO SITE OFICIAL DA PREFEITURA MUNICIPAL DE PETRÓPOLIS DOS PROCEDIMENTOS ADMINISTRATIVOS NECESSÁRIOS PARA SOLICITAÇÃO DE FRALDAS, MEDICAMENTOS E DEMAIS BENEFÍCIOS DE SAÚDE E ASSISTÊNCIA SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27563</t>
   </si>
   <si>
     <t>7804</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27563/projeto_de_lei_0458_2025_proc._7804_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27563/projeto_de_lei_0458_2025_proc._7804_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade das empresas prestadoras de serviços públicos, de qualquer natureza, que atuem no Município de Petrópolis, criarem e adotarem protocolo de socorro a animais vítimas de atropelamento ou outros acidentes ocorridos em vias públicas envolvendo seus veículos, e dá outras providências.</t>
   </si>
   <si>
     <t>27560</t>
   </si>
   <si>
     <t>7807</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27560/projeto_de_lei_0459_2025_proc._7807_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27560/projeto_de_lei_0459_2025_proc._7807_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE POLÍTICAS PÚBLICAS DE DIVULGAÇÃO DOS SERVIÇOS OFERECIDOS PELO SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL (SUAS), NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27210</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27210/indicacao_legislativa_0001_2025_proc._0001_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27210/indicacao_legislativa_0001_2025_proc._0001_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO A NECESSIDADE DO ENVIO DE PROJETO DE LEI QUE DISPONHA SOBRE A PREVENÇÃO DE INCÊNDIOS EM PRÉDIOS HISTÓRICOS.</t>
   </si>
   <si>
     <t>27212</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27212/indicacao_legislativa_0002_2025_proc._0002_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27212/indicacao_legislativa_0002_2025_proc._0002_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CRIAÇÃO DE ESTUDOS TÉCNICOS E POSTERIOR ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE CRIE O_x000D_
  PLANO DIRETOR DE DRENAGEM NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27213</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27213/indicacao_legislativa_0003_2025_proc._0003_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27213/indicacao_legislativa_0003_2025_proc._0003_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPONHA SOBRE A CRIAÇÃO DE UM PROTOCOLO DE_x000D_
  ATENDIMENTO PARA PESSOA COM  TRANSTORNO DO ESPECTRO AUTISTA (TEA) E DEMAIS DEFICIÊNCIAS.</t>
   </si>
   <si>
     <t>27214</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27214/indicacao_legislativa_0004_2025_proc._0004_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27214/indicacao_legislativa_0004_2025_proc._0004_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ELABORAÇÃO DE PROJETO DE LEI QUE DISPONHA SOBRE A GARANTIA DE MATRÍCULA ANTECIPADA AOS FILHOS DE FUNCIONÁRIOS DAS ESCOLAS EM QUE OS MESMOSTRABALHEM</t>
   </si>
   <si>
     <t>27216</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI QUEDISPONHA SOBRE A OBRIGATORIEDADE DE TORNAR SUBTERRÂNEO TODO O CABEAMENTO INSTALADO NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27227</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27227/indicacao_legislativa_0006_2025_proc._0023_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27227/indicacao_legislativa_0006_2025_proc._0023_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL OENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPONHA SOBRE A NECESSIDADE DE TREINAMENTO DA FIGURA DO CUIDADOR FAMILIAR</t>
   </si>
   <si>
     <t>27228</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27228/indicacao_legislativa_0007_2025_proc._0026_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27228/indicacao_legislativa_0007_2025_proc._0026_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPONHA SOBRE A  NECESSIDADE DE TREINAMENTO DA FIGURA DO CUIDADOR FAMILIAR.</t>
   </si>
   <si>
     <t>27230</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27230/indicacao_legislativa_0008_2025_proc._0037_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27230/indicacao_legislativa_0008_2025_proc._0037_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ENVIO DE PROJETO DE LEI QUE DISPONHA SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL DE_x000D_
  EQUOTERAPIA.</t>
   </si>
   <si>
     <t>27232</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27232/indicacao_legislativa_0009_2025_proc._0045_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27232/indicacao_legislativa_0009_2025_proc._0045_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A_x000D_
  NECESSIDADE DE ENVIO DE PROJETO_x000D_
  DE LEI QUE DISPONHA SOBRE A_x000D_
  CRIAÇÃO DO PROGRAMA DE INCENTIVO_x000D_
  A CULTURA CINEMA NA PRAÇA EM_x000D_
  BAIRROS PRAÇAS E PARQUES DE_x000D_
  PETRÓPOLIS</t>
   </si>
   <si>
     <t>27234</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27234/indicacao_legislativa_0010_2025_proc._0046_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27234/indicacao_legislativa_0010_2025_proc._0046_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O_x000D_
  ENVIO DE PROJETO DE LEI A ESTA CASA_x000D_
  LEGISLATIVA QUE DISPONHA SOBRE A_x000D_
  IMPLANTAÇÃO DO PROJETO ADOTE UM_x000D_
  BICICLETÁRIO.</t>
   </si>
   <si>
     <t>27235</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27235/indicacao_legislativa_0011_2025_proc._0047_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27235/indicacao_legislativa_0011_2025_proc._0047_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A_x000D_
  NECESSIDADE DE ENVIO DE PROJETO_x000D_
  DE LEI QUE DISPONHA SOBRE A_x000D_
  CRIAÇÃO DA PARALIMPÍADA MUNICIPAL_x000D_
  DE PETRÓPOLIS</t>
   </si>
   <si>
     <t>27239</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27239/indicacao_legislativa_0012_2025_proc._0049_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27239/indicacao_legislativa_0012_2025_proc._0049_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A_x000D_
  NECESSIDADE DE ENVIO DE PROJETO_x000D_
  DE LEI QUE DISPONHA SOBRE A_x000D_
  CRIAÇÃO _x000D_
 DO _x000D_
 PROGRAMA _x000D_
 DE_x000D_
  APROVEITAMENTO DE MADEIRA DE_x000D_
  PODAS DE ÁRVORES NO MUNICÍPIO DE_x000D_
  PETRÓPOLIS</t>
   </si>
   <si>
     <t>27241</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27241/indicacao_legislativa_0013_2025_proc._0052_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27241/indicacao_legislativa_0013_2025_proc._0052_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A_x000D_
  NECESSIDADE DE ENVIO DE PROJETO_x000D_
  DE LEI QUE DISPONHA SOBRE A_x000D_
  CRIAÇÃO DO PROJETO CULTURA NO_x000D_
  PARQUE NO MUNICÍPIO DE PETRÓPOLIS</t>
   </si>
   <si>
     <t>27243</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27243/indicacao_legislativa_0014_2025_proc._0054_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27243/indicacao_legislativa_0014_2025_proc._0054_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ENVIO DE PROJETO DE LEI QUE DISPONHA SOBRE A REALIZAÇÃO DE VISTORIAS DA VIGILÂNCIA SANITÁRIA NAS CRECHES E ESCOLAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>27246</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27246/indicacao_legislativa_0015_2025_proc._0405_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27246/indicacao_legislativa_0015_2025_proc._0405_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPONHA SOBRE A CRIAÇÃO DE UM PROTOCOLO PARA SOCORRO DE ANIMAIS VÍTIMAS DE ACIDENTES EM VIAS PÚBLICAS.</t>
   </si>
   <si>
     <t>27247</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27247/indicacao_legislativa_0016_2025_proc._0441_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27247/indicacao_legislativa_0016_2025_proc._0441_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A CONCESSÃO DE INCENTIVOS FISCAIS ÀS CLÍNICAS VETERINÁRIAS QUE REALIZEM CASTRAÇÕES DE FORMA GRATUITA.</t>
   </si>
   <si>
     <t>27249</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27249/indicacao_legislativa_0017_2025_proc._0503_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27249/indicacao_legislativa_0017_2025_proc._0503_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO A NECESSIDADE DO ENVIO DE PROJETO DE LEI QUE DISPONHA SOBRE A PREVENÇÃO DE INCÊNDIOS EM PRÉDIOS HISTÓRICOS</t>
   </si>
   <si>
     <t>27251</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27251/indicacao_legislativa_0018_2025_proc._0506_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27251/indicacao_legislativa_0018_2025_proc._0506_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPÕE SOBRE A INSTALAÇÃO DE PONTOS DE ÔNIBUS COM TETO VERDE QUE PRODUZAM ENERGIA SOLAR A FIM DE MÉTODO SUSTENTÁVEL PETRÓPOLIS</t>
   </si>
   <si>
     <t>27252</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27252/indicacao_legislativa_0019_2025_proc._0509_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27252/indicacao_legislativa_0019_2025_proc._0509_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPONHA SOBRE A INSTALAÇÃO DE LIXEIRAS ECOLÓGICAS NAS CRECHES E ESCOLAS MUNICIPAIS DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27254</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27254/indicacao_legislativa_0020_2025_proc._0539_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27254/indicacao_legislativa_0020_2025_proc._0539_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A OBRIGATORIEDADE DE DIVULGAÇÃO DA AUTORIZAÇÃO DE CORTES DE ÁRVORES OU SUPRESSÃO DE ÁREAS VERDES NA PÁGINA OFICIAL ELETRÔNICA DA PREFEITURA MUNICIPAL DE PETRÓPOLIS</t>
   </si>
   <si>
     <t>27255</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27255/indicacao_legislativa_0021_2025_proc._0548_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27255/indicacao_legislativa_0021_2025_proc._0548_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DO ENVIO DE PROJETO DE LEI QUE CONCEDA A ISENÇÃO DA CIP AOS CASOS QUE MENCIONA CIP SOCIA.</t>
   </si>
   <si>
     <t>27256</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27256/indicacao_legislativa_0022_2025_proc._0553_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27256/indicacao_legislativa_0022_2025_proc._0553_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPONHA SOBRE A CONCESSÃO DE INCENTIVOS FISCAIS AS CASAS NOTURNAS QUE TENHAM PONTOS DE APOIO ÀS MULHERES VÍTIMAS DE QUALQUER TIPO DE VIOLÊNCIA SOFRIDA EM SUAS DEPENDÊNCIAS.</t>
   </si>
   <si>
     <t>27258</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27258/indicacao_legislativa_0023_2025_proc._0560_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27258/indicacao_legislativa_0023_2025_proc._0560_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPONHA SOBRE A PRESENÇA DE UMA EQUIPE DE TRIAGEM E ACOMPANHAMENTO MULTIDISCIPLINAR NA REDE PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>27260</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27260/indicacao_legislativa_0024_2025_proc._0563_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27260/indicacao_legislativa_0024_2025_proc._0563_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE DISQUE DENÚNCIA PARA CASOS DE UTILIZAÇÃO  INDEVIDA DE VAGAS DE ESTACIONAMENTO EXCLUSIVAS PARA IDOSOS E PESSOAS COM DEFICIÊNCIA NO ÂMBITO DO MUNICÍPIO DE_x000D_
  PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27263</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27263/indicacao_legislativa_0025_2025_proc._0569_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27263/indicacao_legislativa_0025_2025_proc._0569_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPONHA SOBRE A FORMAÇÃO DE PARCERIAS ENTRE AS INSTITUIÇÕES EDUCACIONAIS PÚBLICAS E AS INSTITUIÇÕES PRIVADAS COM DIFERENTES SETORES DA INICIATIVA PRIVADA OU DO SERVIÇO PÚBLICO.</t>
   </si>
   <si>
     <t>27265</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27265/indicacao_legislativa_0026_2025_proc._0579_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27265/indicacao_legislativa_0026_2025_proc._0579_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPONHA SOBRE A CRIAÇÃO DO ABRIGO MUNICIPAL DE ACOLHIMENTO ESPECIAL E TEMPORÁRIO PARA MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA.</t>
   </si>
   <si>
     <t>27266</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27266/indicacao_legislativa_0027_2025_proc._0581_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27266/indicacao_legislativa_0027_2025_proc._0581_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPONHA SOBRE A COLOCAÇÃO DE BANHEIROS QUÍMICOS ADAPTADOS PARA PESSOAS COM DEFICIÊNCIA E OU MOBILIDADE REDUZIDA NOS EVENTOS REALIZADOS EM ESPAÇOS PÚBLICOS OU PRIVADOS DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27268</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27268/indicacao_legislativa_0028_2025_proc._0590_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27268/indicacao_legislativa_0028_2025_proc._0590_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPONHA SOBRE A REDUÇÃO DE IPTU PARA IMÓVEIS COM A INSTALAÇÃO DE PLACAS FOTOVOLTÁICAS EM SUAS RESIDÊNCIAS.</t>
   </si>
   <si>
     <t>27270</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27270/indicacao_legislativa_0029_2025_proc._0596_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27270/indicacao_legislativa_0029_2025_proc._0596_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPONHA SOBRE A OBRIGATORIEDADE DA PRESENÇA DE ASSISTENTES SOCIAIS NAS UNIDADES ESCOLARES DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27272</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27272/indicacao_legislativa_0030_2025_proc._0602_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27272/indicacao_legislativa_0030_2025_proc._0602_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPONHA SOBRE A INSTALAÇÃO DE UMA ÁREA DESTINADA A COWORKING POPULAR NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27273</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27273/indicacao_legislativa_0031_2025_proc._0610_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27273/indicacao_legislativa_0031_2025_proc._0610_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPONHA SOBRE A CRIAÇÃO DO PROGRAMA DE INCLUSÃO DIGITAL PARA IDOSOS.</t>
   </si>
   <si>
     <t>27274</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27274/indicacao_legislativa_0032_2025_proc._0619_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27274/indicacao_legislativa_0032_2025_proc._0619_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPONHA SOBRE A CRIAÇÃO DE APLICATIVO OU DISPONIBLIDADE DE NÚMERO DE WHATSAPP PARA DENÚNCIA DE ESTACIONAMENTO IRREGULAR NO MUNICÍPIO DE PETRÓPOLIS</t>
   </si>
   <si>
     <t>27286</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27286/indicacao_legislativa_0033_2025_proc._0630_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27286/indicacao_legislativa_0033_2025_proc._0630_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPONHA SOBRE SINALIZAÇÃO INFORMATIVA DE VIAS PÚBLICAS SUJEITAS A ALAGAMENTOS E INUNDAÇÕES NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27287</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27287/indicacao_legislativa_0034_2025_proc._0633_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27287/indicacao_legislativa_0034_2025_proc._0633_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPONHA SOBRE DESCONTOS NO IPTU PARA ADOTANTES DE ANIMAIS ABANDONADOS NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS;</t>
   </si>
   <si>
     <t>27288</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27288/indicacao_legislativa_0035_2025_proc._0645_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27288/indicacao_legislativa_0035_2025_proc._0645_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DO ENVIO DE PROJETO DE LEI QUE DISPONHA SOBRE A CRIAÇÃO DE PONTOS DE APOIO AS MULHERES VÍTIMAS DE VIOLÊNCIA EM EVENTOS ORGANIZADOS PELO PODER PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>27289</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27289/indicacao_legislativa_0036_2025_proc._0650_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27289/indicacao_legislativa_0036_2025_proc._0650_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPONHA SOBRE A CRIAÇÃO DE UM PROGRAMA DE FOMENTO, PROMOÇÃO E VALORIZAÇÃO DA ARTE CERÂMICA NO ÂMBITO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27290</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27290/indicacao_legislativa_0037_2025_proc._0658_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27290/indicacao_legislativa_0037_2025_proc._0658_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPONHA SOBRE A CRIAÇÃO DO CARGO FUNÇÃO DE DOULA NA ESTRUTURA ADMINISTRATIVA DA SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>27291</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27291/indicacao_legislativa_0038_2025_proc._0661_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27291/indicacao_legislativa_0038_2025_proc._0661_2025.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE ENVIO DE PROJETO DE LEI QUE DISPONHA SOBRE A CELEBRAÇÃO DE CONVÊNIO ENTRE A PREFEITURA MUNICIPAL E FACULDADES DO MUNICÍPIO DE PETRÓPOLIS QUE OFEREÇAM O CURSO DE ENGENHARIA CIVIL.</t>
   </si>
   <si>
     <t>27292</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27292/indicacao_legislativa_0040_2025_proc._0694_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27292/indicacao_legislativa_0040_2025_proc._0694_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPONHA SOBRE A CRIAÇÃO DE UM CURSO TÉCNICO PROFISSIONALIZANTE NO LICEU MUNICIPAL PREFEITO CORDOLINO AMBRÓSIO.</t>
   </si>
   <si>
     <t>27293</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27293/indicacao_legislativa_0041_2025_proc._0702_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27293/indicacao_legislativa_0041_2025_proc._0702_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO A NECESSIDADE DE CRIAÇÃO DE PROJETO DE LEI QUE DISPONHA SOBRE O REGISTRO E IMPLANTAÇÃO DE MICROCHIP DE IDENTIFICAÇÃO ELETRÔNICA NOS CANINOS, FELINOS, EQUÍDEOS E CAPRINOS.</t>
   </si>
   <si>
     <t>27294</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27294/indicacao_legislativa_0042_2025_proc._0709_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27294/indicacao_legislativa_0042_2025_proc._0709_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPONHA SOBRE A OFERTA DO CURSO DE LIBRAS PARA TUTORES DE PESSOAS COM DEFICIÊNCIA AUDITIVA DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27295</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27295/indicacao_legislativa_0043_2025_proc._0715_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27295/indicacao_legislativa_0043_2025_proc._0715_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPONHA SOBRE A GRATUIDADE DA TARIFA DE ÔNIBUS URBANO AOS ESCOTEIROS DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27296</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27296/indicacao_legislativa_0044_2025_proc._0722_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27296/indicacao_legislativa_0044_2025_proc._0722_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI QUE DISPONHA SOBRE A PUBLICAÇÃO NO PORTAL DA TRANSPARÊNCIA DO MUNICÍPIO A LISTAGEM DOS PACIENTES QUE AGUARDAM POR CONSULTAS E PROCEDIMENTOS MÉDICOS.</t>
   </si>
   <si>
     <t>27297</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27297/indicacao_legislativa_0045_2025_proc._0729_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27297/indicacao_legislativa_0045_2025_proc._0729_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPONHA SOBRE A OBRIGATORIEDADE DA PRESENÇA DE PROFISSIONAIS DE PSICOLOGIA NAS UNIDADES ESCOLARES DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27298</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27298/indicacao_legislativa_0046_2025_proc._0733_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27298/indicacao_legislativa_0046_2025_proc._0733_2025.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de inserir a Língua Brasileira de Sinais, como disciplina curricular obrigatória na Rede Municipal de Ensino de Petrópolis.</t>
   </si>
   <si>
     <t>27299</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27299/indicacao_legislativa_0047_2025_proc._0742_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27299/indicacao_legislativa_0047_2025_proc._0742_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE ALTERE A LEI MUNICIPAL Nº 6387/06 ESTENDENDO O DESCONTO TARIFÁRIO CONFORME PROJETO NO CORPO.</t>
   </si>
   <si>
     <t>27300</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27300/indicacao_legislativa_0048_2025_proc._0748_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27300/indicacao_legislativa_0048_2025_proc._0748_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI DISPONDO SOBRE A CRIAÇÃO DO APLICATIVO DE COMBATE A VIOLÊNCIA DOMÉSTICA NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27301</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27301/indicacao_legislativa_0049_2025_proc._0751_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27301/indicacao_legislativa_0049_2025_proc._0751_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA, QUE DISPONHA SOBRE ALTERAÇÃO DA LEI 6.946 DE 04 DE ABRIL DE 2012, TRATANDO-SE DA APOSENTADORIA ESPECIAL A SERVIDORES ESTATUTÁRIOS COM DEFICIÊNCIA DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27302</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27302/indicacao_legislativa_0050_2025_proc._0752_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27302/indicacao_legislativa_0050_2025_proc._0752_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ENVIO DE PROJETO DE LEI A ESSA CASA LEGISLATIVA DISPONDO SOBRE A CONCESSÃO DE DESCONTO NO IPTU ÀS EMPRESAS QUE INCENTIVAREM O USO DA BICICLETA PELOS SEUS FUNCIONÁRIOS E CLIENTES.</t>
   </si>
   <si>
     <t>27303</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27303/indicacao_legislativa_0051_2025_proc._0753_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27303/indicacao_legislativa_0051_2025_proc._0753_2025.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta Casa Legislativa dispondo sobre a criação da Escola Bilíngue para Surdos na rede municipal de ensino de Petrópolis.</t>
   </si>
   <si>
     <t>27304</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27304/indicacao_legislativa_0052_2025_proc._0754_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27304/indicacao_legislativa_0052_2025_proc._0754_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPONHA SOBRE A INCLUSÃO NA GRADE CURRICULAR DA REDE MUNICIPAL DE EDUCAÇÃO O ENSINO DE PROGRAMAÇÃO.</t>
   </si>
   <si>
     <t>27305</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27305/indicacao_legislativa_0053_2025_proc._0755_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27305/indicacao_legislativa_0053_2025_proc._0755_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA DISPONDO SOBRE A CRIAÇÃO DA CARTEIRA MUNICIPAL DA SAÚDE DA MULHER.</t>
   </si>
   <si>
     <t>27306</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27306/indicacao_legislativa_0054_2025_proc._0756_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27306/indicacao_legislativa_0054_2025_proc._0756_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ENVIO DE PROJETO DE LEI DISPONDO SOBRE A CRIAÇÃO DO PROGRAMA DE HUMANIZAÇÃO NA REDE MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>27307</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27307/indicacao_legislativa_0055_2025_proc._0757_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27307/indicacao_legislativa_0055_2025_proc._0757_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA DISPONDO SOBRE A CONCESSÃO DE INCENTIVOS FISCAIS A SUPERMERCADOS E MERCADOS QUE EFETUAREM DOAÇÃO DE ALIMENTOS.</t>
   </si>
   <si>
     <t>27308</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27308/indicacao_legislativa_0056_2025_proc._0762_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27308/indicacao_legislativa_0056_2025_proc._0762_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DOS INCISOS II E III DO ART. 4º DA LEI 5.763 DE 12/01/2001.</t>
   </si>
   <si>
     <t>27309</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27309/indicacao_legislativa_0057_2025_proc._0766_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27309/indicacao_legislativa_0057_2025_proc._0766_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA INCLUINDO A CIRURGIA BARIÁTRICA NO SISTEMA ÚNICO DE SAÚDE DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27310</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27310/indicacao_legislativa_0058_2025_proc._0769_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27310/indicacao_legislativa_0058_2025_proc._0769_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPONHA SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE CONSERVAÇÃO DOS PARQUES PÚBLICOS.</t>
   </si>
   <si>
     <t>27311</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27311/indicacao_legislativa_0060_2025_proc._0775_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27311/indicacao_legislativa_0060_2025_proc._0775_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A APRESENTAÇÃO DE PROJETO DE LEI QUE INSTITUA NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS O PROGRAMA BUEIRO ECOLÓGICO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>27312</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27312/indicacao_legislativa_0061_2025_proc._0778_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27312/indicacao_legislativa_0061_2025_proc._0778_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA DISPONDO SOBRE A CRIAÇÃO DO ESPAÇO COWORKING DA MODA NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27313</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27313/indicacao_legislativa_0062_2025_proc._0779_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27313/indicacao_legislativa_0062_2025_proc._0779_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISTATIVA DISPONDO SOBRE DE INCLUSÃO DO CARGO DE INTÉRPRETE DE LIBRAS, NA REALIZAÇÃO DE CONCURSO PÚBLICO NO MUNICÍPIO DE PETRÓPOLIS</t>
   </si>
   <si>
     <t>27314</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27314/indicacao_legislativa_0063_2025_proc._0782_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27314/indicacao_legislativa_0063_2025_proc._0782_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA DO CARTÃO MULHER P E T RÓP OL I S QUE CONCEDE AUXÍLIO FINANCEIRO PARA MULHERES EM SITUAÇÃO DE VIOLÊNCIA DOMÉSTICA E VULNERABILIDADE SOCIAL ATENDIDAS PELA REDE DE ENFRENTAMENTO À VIOLÊNCIA.</t>
   </si>
   <si>
     <t>27315</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27315/indicacao_legislativa_0064_2025_proc._0784_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27315/indicacao_legislativa_0064_2025_proc._0784_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CRIAÇÃO DE ESTUDOS TÉCNICOS E POSTERIOR ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE CRIE O PLANO DIRETOR DE DRENAGEM NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27316</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27316/indicacao_legislativa_0065_2025_proc._0785_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27316/indicacao_legislativa_0065_2025_proc._0785_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPONHA SOBRE A CRIAÇÃO DE UM PROTOCOLO DE ATENDIMENTO PARA PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) E DEMAIS DEFICIÊNCIAS.</t>
   </si>
   <si>
     <t>27317</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27317/indicacao_legislativa_0066_2025_proc._0786_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27317/indicacao_legislativa_0066_2025_proc._0786_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A REGULAMENTAÇÃO DO AUXÍLIO ALIMENTAÇÃO DEVIDO AO SERVIDOR ATIVO.</t>
   </si>
   <si>
     <t>27318</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27318/indicacao_legislativa_0067_2025_proc._0787_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27318/indicacao_legislativa_0067_2025_proc._0787_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE criação de um Centro de Referência Especializado da Pessoa com Transtorno do Espectro Autista em cada um dos cinco distritos do Município de Petrópolis.</t>
   </si>
   <si>
     <t>27321</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27321/indicacao_legislativa_0068_2025_proc._1018_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27321/indicacao_legislativa_0068_2025_proc._1018_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A CRIAÇÃO DO CARTÃO EDUCAÇÃO NO_x000D_
  ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27324</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27324/indicacao_legislativa_0069_2025_proc._1124_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27324/indicacao_legislativa_0069_2025_proc._1124_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE AS AÇÕES NECESSÁRIAS PARA QUE TODAS AS FAMÍLIAS INSCRITAS NO CADÚNICO DO MUNICÍPIO TENHAM ACESSO A TARIFA SOCIAL SOBRE OS SERVIÇOS PÚBLICOS DE ABASTECIMENTO DE ÁGUA E ESGOTO E DÁ OUTRAS PROVIDÊNCIAS, CONFORME ANTEPROJETO A SEGUIR:</t>
   </si>
   <si>
     <t>27326</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27326/indicacao_legislativa_0070_2025_proc._1129_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27326/indicacao_legislativa_0070_2025_proc._1129_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A CRIAÇÃO DE UM FUNDO MUNICIPAL DE APOIO ÀS ESTRADAS RURAIS DO MUNICÍPIO DE PETRÓPOLIS, FUNDESTRADAS, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>27332</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27332/indicacao_legislativa_0071_2025_proc._1130_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27332/indicacao_legislativa_0071_2025_proc._1130_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A INSTALAÇÃO DA CASA DO TRABALHADOR, NO DISTRITO DA POSSE.</t>
   </si>
   <si>
     <t>27334</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27334/indicacao_legislativa_0072_2025_proc._1226_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27334/indicacao_legislativa_0072_2025_proc._1226_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE EDIÇÃO DE UM EDITAL DE LICITAÇÃO PARA CONTRATAÇÃO DE UMA PARCERIA PÚBLICO-PRIVADA PARA A CONSTRUÇÃO DE UM CEMITÉRIO VERTICAL AGREGADO A UM CREMATÓRIO, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27336</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27336/indicacao_legislativa_0073_2025_proc._1262_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27336/indicacao_legislativa_0073_2025_proc._1262_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CRIAR O APLICATIVO SOS MULHER PARA AUXILIAR MULHERES EM SITUAÇÃO DE RISCO.</t>
   </si>
   <si>
     <t>27338</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27338/7c36ce9704810f450dd2779cc7d10e15.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27338/7c36ce9704810f450dd2779cc7d10e15.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que dispõe sobre a instalação de sistema de coleta para captação e armazenamento de água da chuva para fins não potáveis nas escolas integrantes da rede pública no âmbito do município de Petrópolis.</t>
   </si>
   <si>
     <t>27340</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27340/8c1bb74325222bcc61f1a1c47eef2152.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27340/8c1bb74325222bcc61f1a1c47eef2152.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA VISANDO A NECESSIDADE DO CONTROLE DE DESCARTE DE LÂMPADAS PILHAS BATERIAS E OUTROS TIPOS DE ACUMULADORES DE ENERGIA NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27341</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27341/5dac941cb0c5ba887e173cfabdf98982.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27341/5dac941cb0c5ba887e173cfabdf98982.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de criação do Programa Feira Livre nas Escolas com objetivo em promover a agricultura familiar fomentando o comércio da região no âmbito do município de Petrópolis.</t>
   </si>
   <si>
     <t>27344</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27344/indicacao_legislativa_0077_2025_proc._1273_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27344/indicacao_legislativa_0077_2025_proc._1273_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL a necessidade da instalação de uma usina de concreto no Município de Petrópolis.</t>
   </si>
   <si>
     <t>27347</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27347/indicacao_legislativa_0078_2025_proc._1289_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27347/indicacao_legislativa_0078_2025_proc._1289_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A CRIAÇÃO DO PROGRAMA CESTA VERDE, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27350</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27350/indicacao_legislativa_0079_2025_proc._1290_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27350/indicacao_legislativa_0079_2025_proc._1290_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE EDIÇÃO DE DECRETO CRIANDO A FEIRA LIVRE DE SECRETÁRIO, DISTRITO DE PEDRO DO RIO.</t>
   </si>
   <si>
     <t>27352</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27352/indicacao_legislativa_0080_2025_proc._1291_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27352/indicacao_legislativa_0080_2025_proc._1291_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE EDIÇÃO DE UM DECRETO QUE REGULAMENTE A COLOCAÇÃO E O REMANEJAMENTO DE COLETORAS DE LIXO QUE ESTEJAM INSTALADAS À BEIRA DE RIOS, CÓRREGOS E OUTROS TIPOS DE CURSOS DÁGUA NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27353</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27353/indicacao_legislativa_0081_2025_proc._1292_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27353/indicacao_legislativa_0081_2025_proc._1292_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE EDIÇÃO DE UM EDITAL DE LICITAÇÃO PARA CONTRATAÇÃO DE UMA PARCERIA PÚBLICO-PRIVADA, NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, PARA A IMPLANTAÇÃO DE PLANTA TERMOELÉTRICA QUE UTILIZE COMO COMBUSTÍVEL A BIOMASSA DERIVADA DE RESÍDUOS SÓLIDOS URBANOS.</t>
   </si>
   <si>
     <t>27357</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27357/indicacao_legislativa_0082_2025_proc._1293_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27357/indicacao_legislativa_0082_2025_proc._1293_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A CRIAÇÃO BANCO DE ALIMENTOS, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS, CONFORME ANTEPROJETO A SEGUIR:</t>
   </si>
   <si>
     <t>27359</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27359/indicacao_legislativa_0083_2025_proc._1298_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27359/indicacao_legislativa_0083_2025_proc._1298_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE REGULAMENTAÇÃO DA LEI MUNICIPAL 7.847/2019.</t>
   </si>
   <si>
     <t>27366</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27366/indicacao_legislativa_0084_2025_proc._1302_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27366/indicacao_legislativa_0084_2025_proc._1302_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR.PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A CONCESSÃO DE ISENÇÃO DO IPTU ÀS PESSOAS PORTADORAS DE NEOPLASIA MALIGNA (CÂNCER) E SEUS DEPENDENTES.</t>
   </si>
   <si>
     <t>27368</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27368/indicacao_legislativa_0085_2025_proc._1359_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27368/indicacao_legislativa_0085_2025_proc._1359_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A CRIAÇÃO DE CENTROS DE CONVIVÊNCIA PARA TERCEIRA IDADE EM CADA DISTRITO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>27370</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27370/indicacao_legislativa_0086_2025_proc._1361_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27370/indicacao_legislativa_0086_2025_proc._1361_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A CRIAÇÃO DE HOSPEDAGEM DE IDOSOS EM SITUAÇÃO DE RUA, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27373</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27373/indicacao_legislativa_0087_2025_proc._1362_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27373/indicacao_legislativa_0087_2025_proc._1362_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI REGULAMENTANDO O SERVIÇO DE INSPEÇÃO MUNICIPAL - SIM, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27374</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27374/indicacao_legislativa_0088_2025_proc._1363_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27374/indicacao_legislativa_0088_2025_proc._1363_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A CRIAÇÃO DO SERVIÇO PÚBLICO DE TRANSPORTE RURAL, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS, CONFORME ANTEPROJETO A SEGUIR:</t>
   </si>
   <si>
     <t>27376</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27376/indicacao_legislativa_0089_2025_proc._1364_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27376/indicacao_legislativa_0089_2025_proc._1364_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO DO BRIGADISTA MUNICIPAL, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27383</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27383/indicacao_legislativa_0090_2025_proc._1366_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27383/indicacao_legislativa_0090_2025_proc._1366_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE CELEBRAR UM CONVÊNIO COM O GOVERNO DO ESTADO DO RIO DE JANEIRO PARA AMPLIAÇÃO DOS DIAS DE FUNCIONAMENTO DO RESTAURANTE POPULAR REGINA DE LURDES VIEIRA.</t>
   </si>
   <si>
     <t>27391</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27391/indicacao_legislativa_0091_2025_proc._1368_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27391/indicacao_legislativa_0091_2025_proc._1368_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE O PROGRAMA MUNICIPAL DE INCENTIVO AO PRODUTOR RURAL E AS BOAS PRÁTICAS AGROPECUÁRIAS E CRIAR O SELO BOAS PRÁTICAS AGROPECUÁRIAS, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS, CONFORME ANTEPROJETO A SEGUIR:</t>
   </si>
   <si>
     <t>27395</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27395/indicacao_legislativa_0092_2025_proc._1370_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27395/indicacao_legislativa_0092_2025_proc._1370_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A CRIAÇÃO DO PROGRAMA PRODUTOR LEGAL, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS, CONFORME ANTEPROJETO A SEGUIR:</t>
   </si>
   <si>
     <t>27397</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27397/indicacao_legislativa_0093_2025_proc._1371_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27397/indicacao_legislativa_0093_2025_proc._1371_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A FIXAÇÃO DE CARTAZES COM AS ESCALAS DOS PLANTÕES MÉDICOS NAS UNIDADES DE SAÚDE, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS, CONFORME ANTEPROJETO A SEGUIR:</t>
   </si>
   <si>
     <t>27398</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27398/indicacao_legislativa_0094_2025_proc._1372_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27398/indicacao_legislativa_0094_2025_proc._1372_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE, AO MENOS UM CENTRO DE FISIOTERAPIA EM CADA UM DOS CINCO DISTRITOS, SEJA PELA REDE MUNICIPAL DE SAÚDE OU ATRAVÉS DE CONVÊNIO, NO MUNICÍPIO DE PETRÓPOLIS. .</t>
   </si>
   <si>
     <t>27400</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27400/indicacao_legislativa_0095_2025_proc._1374_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27400/indicacao_legislativa_0095_2025_proc._1374_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A INSTALAÇÃO DE SISTEMA ELETRÔNICO DE SENSORES COM ALERTA SONORO DE EMERGÊNCIA NAS CACHOEIRAS LOCALIZADAS NO MUNICÍPIO DE PETRÓPOLIS, CONFORME ANTEPROJETO A SEGUIR:</t>
   </si>
   <si>
     <t>27401</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27401/indicacao_legislativa_0096_2025_proc._1415_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27401/indicacao_legislativa_0096_2025_proc._1415_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A CRIAÇÃO DO PROGRAMA REFORMA SOLIDÁRIA, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27402</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27402/indicacao_legislativa_0097_2025_proc._1419_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27402/indicacao_legislativa_0097_2025_proc._1419_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A CRIAÇÃO DO PROGRAMA DE AQUISIÇÃO DE ALIMENTOS MUNICIPAL, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27403</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27403/indicacao_legislativa_0098_2025_proc._1423_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27403/indicacao_legislativa_0098_2025_proc._1423_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A CRIAÇÃO DO PROGRAMA LEITE EM CASA, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27405</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27405/indicacao_legislativa_0100_2025_proc._1435_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27405/indicacao_legislativa_0100_2025_proc._1435_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPÕE SOBRE BENEFÍCIOS E INCENTIVOS FISCAIS QUANDO NA IMPLANTAÇÃO DE PAINEIS SOLARES EM RESIDÊNCIAS, COMÉRCIOS E DEMAIS SEGMENTOS NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS SEGUINDO O CONCEITO DE CIDADE INTELIGENTE.</t>
   </si>
   <si>
     <t>27407</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27407/indicacao_legislativa_0101_2025_proc._1439_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27407/indicacao_legislativa_0101_2025_proc._1439_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A CASSAÇÃO DO ALVARÁ DE FUNCIONAMENTO DE EMPRESAS E POSTOS QUE REVENDEREM COMBUSTÍVEIS ADULTERADOS OU UTILIZAREM DE OUTROS MEIOS QUE POSSIBILITEM A ALTERAÇÃO INDEVIDA NO VOLUME DO PRODUTO ADQUIRIDO PELO CONSUMIDOR NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27409</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27409/indicacao_legislativa_0102_2025_proc._1440_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27409/indicacao_legislativa_0102_2025_proc._1440_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA QUE DISPÕE SOBRE A VIABILIDADE DE APLICATIVO AOS USUÁRIOS DO SISTEMA DE SERVIÇO DE TRANSPORTE COLETIVO DE PASSAGEIROS OPERADOS POR CONCESSÃO OU PERMISSÃO DO PODER PÚBLICO MUNICIPAL PARA ACOMPANHAMENTO EM TEMPO REAL DA MOVIMENTAÇÃO E HORÁRIOS DOS ÔNIBUS NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS CONSIDERANDO E ADAPTANDO AO CONCEITO DE CIDADE INTELIGENTE (SMART CITY).</t>
   </si>
   <si>
     <t>27410</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27410/indicacao_legislativa_0103_2025_proc._1441_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27410/indicacao_legislativa_0103_2025_proc._1441_2025.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa para instituir Programa de Capacitação e Fortalecimento ao setor da Agricultura Comunitária, capitaneado pelo Poder Executivo, através do Departamento de Agricultura da Secretaria de Desenvolvimento Econômico e da Secretaria de Assistência Social.</t>
   </si>
   <si>
     <t>27412</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27412/indicacao_legislativa_0105_2025_proc._1450_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27412/indicacao_legislativa_0105_2025_proc._1450_2025.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa para instituir programa de Capacitação permanente para feirantes e comércio ambulante do município Petrópolis.</t>
   </si>
   <si>
     <t>27413</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade urgente da regulamentação e/ou regularização através da CPTRANS sobre a padronização de uniformes tipo coletes com faixas refletivas, número de identificação e o contato do estabelecimento, para todos os motoboys entregadores (Delivery) e colaboradores registrados e vinculados em todos os comércios e empresas, com número de identificação e faixas refletivas, objetivando maior e melhor controle, segurança e organização da categoria.</t>
   </si>
   <si>
     <t>27414</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27414/indicacao_legislativa_0107_2025_proc._1458_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27414/indicacao_legislativa_0107_2025_proc._1458_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE CRIAÇÃO DO PROGRAMA ÁGUAS COMUNITÁRIAS, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS, CONFORME ANTEPROJETO A SEGUIR:</t>
   </si>
   <si>
     <t>27415</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27415/indicacao_legislativa_0108_2025_proc._1460_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27415/indicacao_legislativa_0108_2025_proc._1460_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A INSTALAÇÃO DE SISTEMA DE POSICIONAMENTO GLOBAL - GPS, NOS VEÍCULOS DE TRANSPORTE ESCOLAR, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS, CONFORME ANTEPROJETO A SEGUIR:</t>
   </si>
   <si>
     <t>27416</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27416/indicacao_legislativa_0109_2025_proc._1461_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27416/indicacao_legislativa_0109_2025_proc._1461_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A CRIAÇÃO DO PROGRAMA DE SAÚDE BUCAL NA ÁREA RURAL, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27417</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27417/indicacao_legislativa_0110_2025_proc._1462_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27417/indicacao_legislativa_0110_2025_proc._1462_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A CRIAÇÃO DO PROGRAMA PEQUENO GRANDE AGRICULTOR, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS, CONFORME ANTEPROJETO A SEGUIR:</t>
   </si>
   <si>
     <t>27418</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27418/indicacao_legislativa_0111_2025_proc._1463_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27418/indicacao_legislativa_0111_2025_proc._1463_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE CONCEDA ISENÇÃO DA CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA - CIP, AO CONTRIBUINTE QUE TIVER INSTALADO EM SUA RESIDÊNCIA MÁQUINAS OU APARELHOS INDISPENSÁVEIS À MANUTENÇÃO DA VIDA, QUE CONSUMAM ENERGIA ELÉTRICA, CONFORME ANTEPROJETO A SEGUIR:</t>
   </si>
   <si>
     <t>27419</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27419/indicacao_legislativa_0112_2025_proc._1480_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27419/indicacao_legislativa_0112_2025_proc._1480_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE ELABORAÇÃO DE NORMA QUE ESTABELEÇA E DISCIPLINE O PAGAMENTO DE ADICIONAL DE DIFÍCIL ACESSO AOS PROFISSIONAIS DA SAÚDE, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27420</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27420/indicacao_legislativa_0113_2025_proc._1481_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27420/indicacao_legislativa_0113_2025_proc._1481_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A PRESENÇA DE BOMBEIRO CIVIL NAS ESCOLAS MUNICIPAIS DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27421</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27421/indicacao_legislativa_0114_2025_proc._1482_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27421/indicacao_legislativa_0114_2025_proc._1482_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE UM PROGRAMA DE REVITALIZAÇÃO DAS PRAÇAS PÚBLICAS E PARQUES INFANTIS COM ILUMINAÇÃO OBRIGATÓRIA, JARDINAGEM, RECUPERAÇÃO DOS BRINQUEDOS E CALÇADAS, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27422</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27422/indicacao_legislativa_0115_2025_proc._1483_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27422/indicacao_legislativa_0115_2025_proc._1483_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A INSTALAÇÃO DE, AO MENOS, UM POLO DE ASSISTÊNCIA FARMACÊUTICA EM CADA UM DOS DISTRITOS DO MUNICÍPIO DE PETRÓPOLIS, CONFORME ANTEPROJETO A SEGUIR:</t>
   </si>
   <si>
     <t>27423</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27423/indicacao_legislativa_0116_2025_proc._1484_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27423/indicacao_legislativa_0116_2025_proc._1484_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A CRIAÇÃO DO PROGRAMA ACEIROS DA PREVENÇÃO, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27424</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27424/indicacao_legislativa_0117_2025_proc._1485_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27424/indicacao_legislativa_0117_2025_proc._1485_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A POLÍTICA DE APOIO E INCENTIVO AO COOPERATIVISMO E ASSOCIATIVISMO, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS, CONFORME ANTEPROJETO A SEGUIR:</t>
   </si>
   <si>
     <t>27425</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27425/indicacao_legislativa_0118_2025_proc._1486_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27425/indicacao_legislativa_0118_2025_proc._1486_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A POLÍTICA MUNICIPAL DE SEGURANÇA HÍDRICA E DÁ OUTRAS PROVIDÊNCIAS, CONFORME ANTEPROJETO A SEGUIR:</t>
   </si>
   <si>
     <t>27426</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27426/indicacao_legislativa_0119_2025_proc._1487_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27426/indicacao_legislativa_0119_2025_proc._1487_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A OBRIGATORIEDADE DA DIVULGAÇÃO DO RELATÓRIO DE RECLAMAÇÕES DOS USUÁRIOS DO TRANSPORTE PÚBLICO COLETIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS , CONFORME ANTEPROJETO A SEGUIR:</t>
   </si>
   <si>
     <t>27428</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE CONTRATAÇÃO DE EMPRESA DE CONSULTORIA ESPECIALIZADA PARA A REALIZAÇÃO DE ESTUDO DE VIABILIDADE SOCIOECONÔMICA E DE PLANO DE GESTÃO PARA A INSTALAÇÃO DE UM MERCADO ATACADISTA DO PRODUTOR RURAL NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27430</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27430/indicacao_legislativa_0122_2025_proc._1520_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27430/indicacao_legislativa_0122_2025_proc._1520_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A PUBLICIDADE DE UTILIZAÇÃO DE NADA A OPOR ELETRÔNICO PARA AUTORIZAÇÃO DE EVENTOS EM VIAS PÚBLICAS OU EQUIPARADOS, CONFORME ATRIBUIÇÕES MUNICIPAIS INSTITUÍDAS PELO CÓDIGO DE TRÂNSITO BRASILEIRO.</t>
   </si>
   <si>
     <t>27432</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27432/indicacao_legislativa_0123_2025_proc._1521_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27432/indicacao_legislativa_0123_2025_proc._1521_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A CRIAÇÃO E VENDA NO VAREJO DE CÃES E GATOS POR CANIS, GATIS E ESTABELECIMENTOS COMERCIAIS” NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27434</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27434/indicacao_legislativa_0124_2025_proc._1522_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27434/indicacao_legislativa_0124_2025_proc._1522_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A CRIAÇÃO DO PROGRAMA DE INCENTIVO À COLETA DE PNEUS INSERVÍVEIS, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS, CONFORME ANTEPROJETO A SEGUIR:</t>
   </si>
   <si>
     <t>27435</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27435/indicacao_legislativa_0125_2025_proc._1523_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27435/indicacao_legislativa_0125_2025_proc._1523_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A REALIZAÇÃO DAS ATIVIDADES PREVISTAS NO CALENDÁRIO MUNICIPAL DE EVENTOS EM TODOS OS DISTRITOS DO MUNICÍPIO, CONFORME ANTEPROJETO A SEGUIR:</t>
   </si>
   <si>
     <t>27437</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27437/indicacao_legislativa_0126_2025_proc._1524_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27437/indicacao_legislativa_0126_2025_proc._1524_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A CRIAÇÃO DO BANCO MUNICIPAL DE DOAÇÕES DE MEDICAMENTOS, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS, CONFORME ANTEPROJETO A SEGUIR</t>
   </si>
   <si>
     <t>27467</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27467/indicacao_legislativa_0127_2025_proc._1525_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27467/indicacao_legislativa_0127_2025_proc._1525_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE INSTITUA O PROGRAMA MUNICIPAL DE INCENTIVO A FRUTICULTURA, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS, CONFORME ANTEPROJETO A SEGUIR:</t>
   </si>
   <si>
     <t>27468</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27468/indicacao_legislativa_0128_2025_proc._1527_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27468/indicacao_legislativa_0128_2025_proc._1527_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE INSTITUA O PLANO MUNICIPAL DE PAVIMENTAÇÃO DAS ESTRADAS VICINAIS, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS, CONFORME ANTEPROJETO A SEGUIR</t>
   </si>
   <si>
     <t>27471</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27471/indicacao_legislativa_0129_2025_proc._1529_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27471/indicacao_legislativa_0129_2025_proc._1529_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE INSTITUA O SELO ESCOLA SAUDÁVEL, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27473</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27473/indicacao_legislativa_0130_2025_proc._1530_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27473/indicacao_legislativa_0130_2025_proc._1530_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE UMA NORMA QUE FORMALIZE COM OS ORGÂOS DE ASSISTÊNCIA TÉCNICA E EXTENSÃO RURAL E OS AGENTES FINANCEIROS PARA PROMOVER E FOMENTAR O PROGRAMA NACIONAL DE CRÉDITO FUNDIÁRIO (PNCF), NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27475</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27475/indicacao_legislativa_0131_2025_proc._1540_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27475/indicacao_legislativa_0131_2025_proc._1540_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE CRIAÇÃO, NO PORTAL DE TRANSPARÊNCIA DO MUNICÍPIO, DE UMA PLATAFORMA DE ACESSO ÀS INFORMAÇÕES DO CICLO DOS PROJETOS DE OBRAS PÚBLICAS.</t>
   </si>
   <si>
     <t>27476</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27476/indicacao_legislativa_0132_2025_proc._1543_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27476/indicacao_legislativa_0132_2025_proc._1543_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE INSTITUA O PROGRAMA MELHOR IDADE, MELHOR VISÃO, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS, CONFORME ANTEPROJETO A SEGUIR:</t>
   </si>
   <si>
     <t>27478</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27478/indicacao_legislativa_0133_2025_proc._1544_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27478/indicacao_legislativa_0133_2025_proc._1544_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE CRIAÇÃO DO CADMÓVEL - CENTRO DE REFERÊNCIA DA ASSISTÊNCIA SOCIAL INTINERANTE, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27480</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27480/indicacao_legislativa_0134_2025_proc._1546_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27480/indicacao_legislativa_0134_2025_proc._1546_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE EDIÇÃO DE NORMA CRIANDO O MUSEU DO AGRICULTOR DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27485</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27485/indicacao_legislativa_0135_2025_proc._1547_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27485/indicacao_legislativa_0135_2025_proc._1547_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE CRIA O PROGRAMA ZELADOR DE PRAÇAS COMUNITÁRIO, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS, CONFORME ANTEPROJETO A SEGUIR:</t>
   </si>
   <si>
     <t>27487</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27487/indicacao_legislativa_0136_2025_proc._1548_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27487/indicacao_legislativa_0136_2025_proc._1548_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A CONCESSÃO DE INCENTIVOS FISCAIS PARA O FOMENTO AO SETOR RURAL, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS, CONFORME ANTEPROJETO A SEGUIR:</t>
   </si>
   <si>
     <t>27490</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27490/indicacao_legislativa_0137_2025_proc._1549_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27490/indicacao_legislativa_0137_2025_proc._1549_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE INSTITUA O PROGRAMA CULTURA PARA TODOS - BIBLIOTECA INTINERANTE, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS, CONFORME ANTEPROJETO A SEGUIR:</t>
   </si>
   <si>
     <t>27494</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27494/indicacao_legislativa_0138_2025_proc._1550_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27494/indicacao_legislativa_0138_2025_proc._1550_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE CRIAÇÃO DE UM GRUPO TÉCNICO PARA REALIZAR ESTUDO DE VIABILIDADE TÉCNICO E FINANCEIRO PARA INSTALAÇÃO DE UMA BIOUSINA PARA TRATAMENTO DE RESÍDUOS SÓLIDOS URBANOS, NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27496</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27496/indicacao_legislativa_0139_2025_proc._1551_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27496/indicacao_legislativa_0139_2025_proc._1551_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A CRIAÇÃO E MANUTENÇÃO DOS CENTROS DE REFERÊNCIA PREVISTOS NO ÂMBITO DA LEI MARIA DA PENHA COM O OBJETIVO DE VIABILIZAR ATENDIMENTOS INTEGRAIS E MULTIDISCIPLINARES PARA MULHERES E RESPECTIVOS DEPENDENTES EM SITUAÇÃO DE VIOLÊNCIA DOMÉSTICA E FAMILIAR.</t>
   </si>
   <si>
     <t>27498</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27498/indicacao_legislativa_0140_2025_proc._1597_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27498/indicacao_legislativa_0140_2025_proc._1597_2025.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que dispõe sobre o pagamento de passagens e/ou tarifas no transporte coletivo de serviço público por meio de cartões de débito ou crédito com ou sem aproximação, Pix e QR Code via celular, adaptando assim, o município de Petrópolis ao conceito de cidade inteligente.</t>
   </si>
   <si>
     <t>27500</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27500/indicacao_legislativa_0141_2025_proc._1632_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27500/indicacao_legislativa_0141_2025_proc._1632_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE a implantação do sistema QR Code em todos os pontos de ônibus no âmbito do município de Petrópolis tornando o sistema de Transporte Público mais eficiente e adaptando dessa forma ao conceito de cidade inteligente .</t>
   </si>
   <si>
     <t>27503</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27503/indicacao_legislativa_0142_2025_proc._1661_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27503/indicacao_legislativa_0142_2025_proc._1661_2025.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legislativa que consiste em instituir Ambulância Socorrista Veterinária para resgates de urgência de animais em estado de risco ou acidentados em ambientes e vias públicas.</t>
   </si>
   <si>
     <t>27504</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27504/indicacao_legislativa_0143_2025_proc._1663_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27504/indicacao_legislativa_0143_2025_proc._1663_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR PREFEITO MUNICIPAL A NECESSIDADE DE ENVIO DE PROJETO DE LEI QUE CRIE O FUNDO MUNICIPAL DE PREVENÇÃO DE ACIDENTES DE TRÂNSITO.</t>
   </si>
   <si>
     <t>27505</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27505/indicacao_legislativa_0144_2025_proc._1694_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27505/indicacao_legislativa_0144_2025_proc._1694_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE EDIÇÃO DE NORMA CRIANDO A BUSCA ATIVA VACINAL - BAV, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27506</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27506/indicacao_legislativa_0145_2025_proc._1695_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27506/indicacao_legislativa_0145_2025_proc._1695_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE INSTITUA A POLÍTICA PÚBLICA DE INCLUSÃO DIGITAL À POPULAÇÃO RURAL E URBANA NÃO ATENDIDA POR NENHUMA FORMA DE CONEXÃO À INTERNET, NO MUNICÍPIO DE PETRÓPOLIS, CONFORME ANTEPROJETO A SEGUIR:</t>
   </si>
   <si>
     <t>27507</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27507/indicacao_legislativa_0146_2025_proc._1696_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27507/indicacao_legislativa_0146_2025_proc._1696_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE O ENSINO DE MÚSICA NAS ESCOLAS MUNICIPAIS DE PETRÓPOLIS, CONFORME ANTEPROJETO A SEGUIR:</t>
   </si>
   <si>
     <t>27542</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27542/indicacao_legislativa_0147_2025_proc._1698_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27542/indicacao_legislativa_0147_2025_proc._1698_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE O ESTABELECIMENTO DE ÁREA ESCOLAR DE SEGURANÇA E CIDADANIA NO ENTORNO DAS ESCOLAS PÚBLICAS, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS, CONFORME ANTEPROJETO A SEGUIR:.</t>
   </si>
   <si>
     <t>27544</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27544/indicacao_legislativa_0148_2025_proc._1701_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27544/indicacao_legislativa_0148_2025_proc._1701_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE EDIÇÃO DE RESOLUÇÃO POR PARTE DA SECRETARIA MUNICIPAL DE MEIO AMBIENTE DETERMINANDO QUE OS VEÍCULOS AUTUADOS DESCARTANDO LIXO IRREGULARMENTE SEJAM COMUNICADOS AO DETRAN-RJ.</t>
   </si>
   <si>
     <t>27546</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27546/indicacao_legislativa_0149_2025_proc._1703_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27546/indicacao_legislativa_0149_2025_proc._1703_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE RETOMADA DO PROGRAMA MUNICIPAL DE PAGAMENTO POR SERVIÇOS AMBIENTAIS - PSA, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27549</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27549/indicacao_legislativa_0150_2025_proc._1705_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27549/indicacao_legislativa_0150_2025_proc._1705_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI CRIANDO O CENTRO DE APOIO AO ESTUDANTE NO MUNICÍPIO DE PETRÓPOLIS, CONFORME ANTEPROJETO A SEGUIR:</t>
   </si>
   <si>
     <t>27664</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27664/indicacao_legislativa_0151_2025_proc._1771_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27664/indicacao_legislativa_0151_2025_proc._1771_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI PARA IMPLEMENTAÇÃO DE UMA ESTAÇÃO DE GUARDA-CHUVAS DIGITAL NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27666</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27666/indicacao_legislativa_0152_2025_proc._1772_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27666/indicacao_legislativa_0152_2025_proc._1772_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE EDIÇÃO DE UM EDITAL PARA CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE COLETA, TRANSPORTE, ARMAZENAMENTO E DESTINAÇÃO FINAL DE RESÍDUOS DE EXUMAÇÃO ORIUNDOS DOS CEMITÉRIOS PÚBLICOS DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27668</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27668/indicacao_legislativa_0153_2025_proc._1773_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27668/indicacao_legislativa_0153_2025_proc._1773_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI INCLUINDO A CIRURGIA OFTALMOLÓGICA EMERGENCIAL NO SISTEMA ÚNICO DE SAÚDE DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27670</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27670/indicacao_legislativa_0154_2025_proc._1774_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27670/indicacao_legislativa_0154_2025_proc._1774_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI CRIANDO O PROGRAMA DE MAPEAMENTO E COMBATE AOS DESERTOS ALIMENTARES NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27675</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27675/indicacao_legislativa_0155_2025_proc._1775_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27675/indicacao_legislativa_0155_2025_proc._1775_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE INSTITUA O PROGRAMA VISÃO DO FUTURO, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS, CONFORME ANTEPROJETO A SEGUIR:</t>
   </si>
   <si>
     <t>27677</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27677/indicacao_legislativa_0156_2025_proc._1776_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27677/indicacao_legislativa_0156_2025_proc._1776_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE INSTITUA O PROGRAMA MUNICIPAL DE CONTRATAÇÕES PÚBLICAS SUSTENTÁVEIS, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS, CONFORME ANTEPROJETO A SEGUIR:</t>
   </si>
   <si>
     <t>27900</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27900/4f1679a82468de7642fb8e87c77ef34b.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27900/4f1679a82468de7642fb8e87c77ef34b.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE EDIÇÃO DE NORMA que DETERMINE A REORGANIZAÇÃO DO CUME DA MONTANHA PEDRA DA LAGOINHA (TORRE DO MORIN), PARA IMPLEMENTAR UM MIRANTE NO LOCAL, VISANDO O FOMENTO DO TURISMO PETROPOLITANO.</t>
   </si>
   <si>
     <t>27895</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27895/24d88bed89c72d0adb1d59959abff491.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27895/24d88bed89c72d0adb1d59959abff491.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A PRORROGAÇÃO DO PRAZO DE VALIDADE E HOMOLOGAÇÃO DO RESULTADO FINAL DO CONCURSO PÚBLICO PARA PROVIMENTO DE CARGOS NA COMPANHIA MUNICIPAL DE DESENVOLVIMENTO DE PETRÓPOLIS (COMDEP), REALIZADO EM 2023, POR MEIO DO EDITAL Nº 001/2022.</t>
   </si>
   <si>
     <t>27894</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27894/99e4e43df991455d747ebc6ec8c4fcac.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27894/99e4e43df991455d747ebc6ec8c4fcac.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE O USO DAS LIMITAÇÕES E SERVIDÕES DE DIREITO PÚBLICO PARA ASSEGURAR AS GARANTIAS DE ACESSOS AOS SÍTIOS NATURAIS, AS PASSAGENS HISTÓRICAS E OU TURÍSTICAS E OU ESPORTIVAS NO MUNICÍPIO DE PETRÓPOLIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27893</t>
   </si>
   <si>
     <t>4212</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27893/eb22a44b31787f8b4a63c35161c22df2.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27893/eb22a44b31787f8b4a63c35161c22df2.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE APRESENTAÇÃO DE PLANEJAMENTO E CRONOGRAMA PARA EXECUÇÃO DE OBRA COM O OBJETIVO DE DUPLICAR A PONTE ARRANHA CÉU, SITUADA NA ESTRADA UNIÃO E INDÚSTRIA, PRÓXIMO AO Nº 12701, ITAIPAVA - PETRÓPOLIS/RJ.</t>
   </si>
   <si>
     <t>27892</t>
   </si>
   <si>
     <t>4264</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27892/3cb637fedafabd1dbfd06811da5b757f.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27892/3cb637fedafabd1dbfd06811da5b757f.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE MELHORIA DAS CONDIÇÕES DE ACONCHEGO E CONFORTO PARA ACOMPANHANTES DE PACIENTES NOS HOSPITAIS PÚBLICOS DE PETRÓPOLIS</t>
   </si>
   <si>
     <t>27763</t>
   </si>
   <si>
     <t>4685</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27763/2e2a89e89fbbf72aff4faba637163d56.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27763/2e2a89e89fbbf72aff4faba637163d56.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE PROPÕE O FORTALECIMENTO DAS POLÍTICAS PÚBLICAS DE COMBATE À VIOLÊNCIA ESCOLAR NO MUNICÍPIO DE PETRÓPOLIS, ATRAVÉS DA AMPLIAÇÃO DO PROGRAMA PETRÓPOLIS DA PAZ COM A INCORPORAÇÃO DE ESTRATÉGIAS EDUCATIVAS BASEADAS EM ÉTICA E PRÁTICAS DAS VIRTUDES, VOLTADAS PARA PROFESSORES, PROFISSIONAIS DA EDUCAÇÃO, ESTUDANTES E FAMÍLIAS, VISANDO A PREVENÇÃO E REDUÇÃO DA VIOLÊNCIA NAS ESCOLAS.</t>
   </si>
   <si>
     <t>27761</t>
   </si>
   <si>
     <t>4725</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27761/0a0cd9883d73a63e18686b44c53e1339_1.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27761/0a0cd9883d73a63e18686b44c53e1339_1.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE FISCALIZAÇÃO DO CUMPRIMENTO DA LEI FEDERAL Nº 14.951/2024 QUE DISPÕE SOBRE A COLORAÇÃO DA ÓRTESE EXTERNA DENOMINADA BENGALA LONGA.</t>
   </si>
   <si>
     <t>27755</t>
   </si>
   <si>
     <t>4726</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27755/d8f350ca52f7732097e036bc32ed7ca5.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27755/d8f350ca52f7732097e036bc32ed7ca5.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DO RETORNO DA SEDE DE ATENDIMENTO DA ÁGUAS DO IMPERADOR LOCALIZADA NA ESTRADA UNIÃO E INDÚSTRIA,10126 – ITAIPAVA.</t>
   </si>
   <si>
     <t>27749</t>
   </si>
   <si>
     <t>4727</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27749/da625231ab34e59d564f87a52c306303.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27749/da625231ab34e59d564f87a52c306303.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DA REATIVAÇÃO DA ESCOLA MUNICIPAL INATIVA LOCALIZADA NA COMUNIDADE DO JACÓ NA RODOVIA PHILUVIO CERQUEIRA RODRIGUES, ITAIPAVA.</t>
   </si>
   <si>
     <t>27745</t>
   </si>
   <si>
     <t>4728</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27745/8d90ff578c3bce6a394d9dd896f2335b.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27745/8d90ff578c3bce6a394d9dd896f2335b.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DA CRIAÇÃO DE UM CENTRO DE INFORMAÇÕES TURÍSTICAS COM FOCO NO TURISMO RURAL E ECOLÓGICO ALÉM DE CENTRO DE REFERÊNCIA AOS PRODUTORES DA COMUNIDADE DO JACÓ NA ESCOLA MUNICIPAL DESATIVADA LOCALIZADA NA RODOVIA PHILUVIO CERQUEIRA RODRIGUES, ITAIPAVA.</t>
   </si>
   <si>
     <t>27738</t>
   </si>
   <si>
     <t>4737</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27738/556042b9bfb07b4832bc4b9139424849.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27738/556042b9bfb07b4832bc4b9139424849.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE ELABORAÇÃO DE PROJETO DE LEI QUE DISPONHA SOBRE A VEDAÇÃO DE COBRANÇA DE MATERIAIS ESCOLARES .</t>
   </si>
   <si>
     <t>27735</t>
   </si>
   <si>
     <t>4775</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27735/cbf619560db213ebee7187043d7e3ace.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27735/cbf619560db213ebee7187043d7e3ace.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI COM O OBJETIVO DE CELEBRAR CONVÊNIO COM O GOVERNO DO ESTADO PARA TRAZER A PETRÓPOLIS O PROGRAMA LIMPA RIO MARGENS, COORDENADO PELO GOVERNO DO RIO DE JANEIRO</t>
   </si>
   <si>
     <t>27732</t>
   </si>
   <si>
     <t>4794</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27732/19548bd961d49148b43ab6df0e893e11.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27732/19548bd961d49148b43ab6df0e893e11.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A DISPONIBILIZAÇÃO DE MEDICAMENTOS VETERINÁRIOS ESSENCIAIS EM UNIDADES DE SAÚDE DO MUNICÍPIO OU ATRAVÉS DA CRIAÇÃO DE FARMÁCIA VETERINÁRIA POPULAR.</t>
   </si>
   <si>
     <t>27725</t>
   </si>
   <si>
     <t>4808</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27725/ec80c5ce7f9ed5c14c3bb07bd4b2c71e.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27725/ec80c5ce7f9ed5c14c3bb07bd4b2c71e.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROGRAMA PROMOVENDO OS SISTEMAS AGROFLORESTAIS PARA A MITIGAÇÃO DAS MUDANÇAS CLIMÁTICAS NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27621</t>
   </si>
   <si>
     <t>4866</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27621/68b11d259fc45570d56a7551bf1fdbe1.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27621/68b11d259fc45570d56a7551bf1fdbe1.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE a implantação de faixas refletivas nas Faixas de Pedestres em todo o distrito de Itaipava (3º Distrito) do município de Petrópolis/RJ para maior segurança da população e mais visibilidade no trânsito.</t>
   </si>
   <si>
     <t>27619</t>
   </si>
   <si>
     <t>4869</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27619/27da6ad52d83d561656175cdd59d0339.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27619/27da6ad52d83d561656175cdd59d0339.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE a implantação do Programa Saúde na Escola (PSE) em toda a rede municipal de ensino de Petrópolis. O objetivo é contribuir para a formação integral dos estudantes, promovendo ações de saúde, prevenção de doenças e cuidados com o bem-estar. Ajudando a enfrentar situações que comprometem o desenvolvimento de crianças, jovens e adultos, garantindo mais qualidade de vida e melhores condições para o aprendizado. Além disso, fortalece a parceria entre escolas e serviços de saúde, criando um ambiente mais saudável e acolhedor para todos.</t>
   </si>
   <si>
     <t>27616</t>
   </si>
   <si>
     <t>4899</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27616/6e35a87fca3dc9bf0db0eb218dfbdbdb.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27616/6e35a87fca3dc9bf0db0eb218dfbdbdb.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A CRIAÇÃO DO DEPARTAMENTO DE ENGENHARIA E ARQUITETURA POPULAR NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27613</t>
   </si>
   <si>
     <t>4919</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27613/803bf60b890a0dcdffdfcec0c22d1089.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27613/803bf60b890a0dcdffdfcec0c22d1089.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE a celebração de convênio entre o Poder Público Municipal e crematórios animais privados, com vistas à ampliação dos serviços de destinação final digna para animais domésticos no âmbito do município de Petrópolis.via</t>
   </si>
   <si>
     <t>27609</t>
   </si>
   <si>
     <t>4971</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27609/8eac574b8b99ee2e634e8ec1a682300e.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27609/8eac574b8b99ee2e634e8ec1a682300e.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A OBRIGATORIEDADE DE LEITOS ADAPTADOS PARA PACIENTES COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) NOS HOSPITAIS DA REDE PÚBLICA E REDE PRIVADA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27606</t>
   </si>
   <si>
     <t>4975</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27606/c5262b1a48fc0a24a7236571f562a263.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27606/c5262b1a48fc0a24a7236571f562a263.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A INSTITUIÇÃO DOS PROGRAMAS BOLSA-ATLETA MUNICIPAL E BOLSA-TÉCNICO MUNICIPAL, VISANDO O INCENTIVO E A VALORIZAÇÃO DOS ATLETAS, PARATLETAS, TÉCNICOS E AUXILIARES TÉCNICOS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>27603</t>
   </si>
   <si>
     <t>4977</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27603/07aeba0b1b04faba949fcb4bd42829b0.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27603/07aeba0b1b04faba949fcb4bd42829b0.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE a implementação de um viveiro municipal destinado à reabilitação de aves silvestres encontradas debilitadas no âmbito do município de Petrópolis.</t>
   </si>
   <si>
     <t>27600</t>
   </si>
   <si>
     <t>5055</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27600/5ae137273873bc4c10d0a36f12ac3fb1.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27600/5ae137273873bc4c10d0a36f12ac3fb1.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE a viabilidade e execução da ligação Bingen - Quitandinha, de acordo com o Plano de Mobilidade Urbana do Município de Petrópolis.</t>
   </si>
   <si>
     <t>27596</t>
   </si>
   <si>
     <t>5074</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27596/6f9d791066377906af75f142ce3eb45f.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27596/6f9d791066377906af75f142ce3eb45f.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE a elaboração de estudo técnico para a implantação de um quartel do Corpo de Bombeiros no bairro Quitandinha, no município de Petrópolis, considerando sua localização estratégica e a necessidade de ampliar e agilizar o atendimento a ocorrências emergenciais nos bairros vizinhos.</t>
   </si>
   <si>
     <t>27594</t>
   </si>
   <si>
     <t>5085</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27594/cec355c50ef9f8384d4b866a1138f8eb.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27594/cec355c50ef9f8384d4b866a1138f8eb.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE O FORNECIMENTO DE FONE ANTIRRUÍDO PARA PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA).</t>
   </si>
   <si>
     <t>27591</t>
   </si>
   <si>
     <t>5092</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27591/47ec82362530e2481f3224dde34d16b4.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27591/47ec82362530e2481f3224dde34d16b4.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DA INSTALAÇÃO DE ATENDIMENTO DE FISIOTERAPIA NO POSTO DE SAÚDE DO BAIRRO DA POSSE.</t>
   </si>
   <si>
     <t>27584</t>
   </si>
   <si>
     <t>5142</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27584/142de36db0225a31d50a4e1de1f6cea9.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27584/142de36db0225a31d50a4e1de1f6cea9.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE priorização no agendamento de consultas médicas e cirurgias eletivas, no âmbito da rede pública de saúde municipal, para idosos, gestantes, pessoas com doenças crônicas e pessoas com deficiência ou necessidades especiais.</t>
   </si>
   <si>
     <t>27576</t>
   </si>
   <si>
     <t>5143</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27576/32ded173488018d43c552c7a82d57cef.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27576/32ded173488018d43c552c7a82d57cef.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE a fixação e comunicação de prazos máximos para o agendamento de consultas médicas e cirurgias eletivas no âmbito do Sistema Único de Saúde (SUS), com registro no Protocolo de Atendimento no âmbito do município de Petrópolis.</t>
   </si>
   <si>
     <t>27574</t>
   </si>
   <si>
     <t>5149</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27574/d6144c37840b82aec7b078e36925a94c.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27574/d6144c37840b82aec7b078e36925a94c.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE CELEBRAR CONVÊNIO COM O GOVERNO DO ESTADO DO RIO PARA TRAZER O PROGRAMA CENTRO DE DIAGNÓSTICO CHAMADO RIO IMAGEM PARA PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27568</t>
   </si>
   <si>
     <t>5150</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE a inclusão obrigatória dos contatos das clínicas conveniadas no Protocolo de Atendimento de Consultas, Exames e demais Procedimentos regulados pela Secretaria Municipal de Saúde de Petrópolis.</t>
   </si>
   <si>
     <t>27565</t>
   </si>
   <si>
     <t>5171</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27565/3b147df1fb7cefa81e799ba0be276fc9.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27565/3b147df1fb7cefa81e799ba0be276fc9.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REGULAMENTAÇÃO DA LEI Nº 8.218/2021, QUE DISPÕE SOBRE A PROIBIÇÃO DA COBRANÇA DE SACOLAS PLÁSTICAS NOS ESTABELECIMENTOS COMERCIAIS DO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27562</t>
   </si>
   <si>
     <t>5178</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27562/2bc92f8e52d2d7cd2bc2f94c3bd2b5ce.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27562/2bc92f8e52d2d7cd2bc2f94c3bd2b5ce.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE CELEBRAR CONVÊNIO COM O DER - DEPARTAMENTO DE ESTRADAS DE RODAGEM / FUNDAÇÃO DO GOVERNO DO ESTADO DO RIO DE JANEIRO.</t>
   </si>
   <si>
     <t>27561</t>
   </si>
   <si>
     <t>5229</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27561/8d26f9e3741acc6c79da7198257fbdda.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27561/8d26f9e3741acc6c79da7198257fbdda.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE AMPLIAR O FORNECIMENTO DAS BOLSAS DE COLOSTOMIA.</t>
   </si>
   <si>
     <t>27558</t>
   </si>
   <si>
     <t>5243</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27558/d89317e3d89162cd8118c52efe1c0690.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27558/d89317e3d89162cd8118c52efe1c0690.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE CESSÃO DE IMÓVEL AO GOVERNO DO ESTADO DO RIO DE JANEIRO, PARA FINS DE CONSTRUÇÃO DE UMA DELEGACIA ESPECIALIZADA DE ATENDIMENTO À MULHER (DEAM).</t>
   </si>
   <si>
     <t>27556</t>
   </si>
   <si>
     <t>5244</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27556/8ab2f9cd1052eed235d808a706102ac5.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27556/8ab2f9cd1052eed235d808a706102ac5.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A CRIAÇÃO DA FUNDAÇÃO DE CULTURA DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27502</t>
   </si>
   <si>
     <t>5245</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27502/dc054921e900a4a558a87e4ebe7114be.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27502/dc054921e900a4a558a87e4ebe7114be.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE .A POLÍTICA MUNICIPAL DE COMBATE AO ASSÉDIO SEXUAL NO TRANSPORTE COLETIVO.</t>
   </si>
   <si>
     <t>27501</t>
   </si>
   <si>
     <t>5324</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27501/c8a5b940d458b5412b4e99cdeb2e72fc.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27501/c8a5b940d458b5412b4e99cdeb2e72fc.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE a ampliação do canal de atendimento via WhatsApp da Saúde, com o objetivo de proporcionar aos pacientes mais um meio eficiente e acessível de comunicação com o sistema de saúde municipal.</t>
   </si>
   <si>
     <t>27499</t>
   </si>
   <si>
     <t>5336</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27499/91171f7c39e59ff9e0dc91726d4ec232.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27499/91171f7c39e59ff9e0dc91726d4ec232.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE ALTERAÇÃO O ART. 71 CAPUT DA LEI MUNICIPAL Nº 8.239/2021 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>27497</t>
   </si>
   <si>
     <t>5506</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27497/75f48fb13ff8eb510e13701d83a61141.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27497/75f48fb13ff8eb510e13701d83a61141.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A EXTENSÃO DO HORÁRIO DE FECHAMENTO DO PARQUE MUNICIPAL PAULO RATTES.</t>
   </si>
   <si>
     <t>27495</t>
   </si>
   <si>
     <t>5547</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27495/3eabea477b3cb7446ccd33aa309c9ad9.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27495/3eabea477b3cb7446ccd33aa309c9ad9.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE O PROGRAMA MUNICIPAL MEU BAIRRO MELHOR NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27493</t>
   </si>
   <si>
     <t>5698</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27493/2ea1dcfb63609d204b5a172a26f0041c.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27493/2ea1dcfb63609d204b5a172a26f0041c.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE notificação à Unidade de Saúde de referência do paciente, para que seja enviado Agente Comunitário de Saúde (ACS), em sua residência, para que possa verificar possíveis falhas de comunicação, desistência de consultas, exames, cirurgias e demais procedimentos.</t>
   </si>
   <si>
     <t>27492</t>
   </si>
   <si>
     <t>5789</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27492/3aa31d2d958d55ffad04aa727fb72b3d.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27492/3aa31d2d958d55ffad04aa727fb72b3d.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A CONSTRUÇÃO DE UM GINÁSIO POLIESPORTIVO DENTRO DO PARQUE MUNICIPAL PREFEITO PAULO RATTES .</t>
   </si>
   <si>
     <t>27491</t>
   </si>
   <si>
     <t>5810</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27491/27fe99fbd3f64101d24f4157153768b4.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27491/27fe99fbd3f64101d24f4157153768b4.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE INSTITUA A POLÍTICA MUNICIPAL DE FORNECIMENTO GRATUITO DE MEDICAMENTOS DERIVADOS DAS SUBSTANCIAS TIRZEPATIDE E SEMAGLUTIDA QUE SÃO INDICADAS CLINICAMENTE PARA PESSOAS COM OBESIDADE GRAU 2 OU 3 CIENTIFICAMENTE COMPROVADA.</t>
   </si>
   <si>
     <t>27489</t>
   </si>
   <si>
     <t>5855</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27489/8d652aa42d1b253f75fe1a0289c897b8.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27489/8d652aa42d1b253f75fe1a0289c897b8.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPÕE SOBRE A RECRIAÇÃO DA SECRETARIA MUNICIPAL DE AGRICULTURA, ABASTECIMENTO E PRODUÇÃO NO ÂMBITO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>27488</t>
   </si>
   <si>
     <t>5882</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27488/69e8c9d809a3fda2fbe01ba686f28a3c.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27488/69e8c9d809a3fda2fbe01ba686f28a3c.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A CRIAÇÃO DO PRÊMIO UBUNTU NO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27486</t>
   </si>
   <si>
     <t>5883</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27486/3cfcf6cde3553a5d57f54c8d100d11e5.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27486/3cfcf6cde3553a5d57f54c8d100d11e5.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PRESIDENTE DA CÂMARA MUNICIPAL A NECESSIDADE DE PROJETO DE RESOLUÇÃO QUE DISPONHA SOBRE .A INSTITUIÇÃO DO PRÊMIO SEBASTIANA DA SILVA, NO ÂMBITO DA CÂMARA MUNICIPAL CONCEDIDO A PESSOAS OU INSTITUIÇÕES DE PETRÓPOLIS QUE SE DESTACAM NA LUTA ANTIRRACISTA E NA PROMOÇÃO DA IGUALDADE RACIAL.</t>
   </si>
   <si>
     <t>27484</t>
   </si>
   <si>
     <t>5920</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27484/e0e820ff35d135b06e160233d6fce641.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27484/e0e820ff35d135b06e160233d6fce641.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A INSTITUIÇÃO DE CICLOS DE PALESTRAS SOBRE PREVENÇÃO ÀS DROGAS NO ÂMBITO DA REDE MUNICIPAL DE ENSINO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27483</t>
   </si>
   <si>
     <t>5996</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27483/2c2927c1696f17596ace0ff5ad6545c1.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27483/2c2927c1696f17596ace0ff5ad6545c1.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE O CÓDIGO MUNICIPAL AMBIENTAL.</t>
   </si>
   <si>
     <t>27482</t>
   </si>
   <si>
     <t>6077</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27482/093eef66cf9b20e7b133d2a6b0888a4e.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27482/093eef66cf9b20e7b133d2a6b0888a4e.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 7.512/2017, PARA INSTITUIR A GERÊNCIA DE DESASTRES SOCIOAMBIENTAIS NO GABINETE DO SECRETÁRIO MUNICIPAL DE SAÚDE, COM A CRIAÇÃO DA RESPECTIVA FUNÇÃO GRATIFICADA FG-1</t>
   </si>
   <si>
     <t>27481</t>
   </si>
   <si>
     <t>6103</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27481/65686241fc085287b64c206cd31166ac.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27481/65686241fc085287b64c206cd31166ac.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE PERMISSÃO PARA INSTALAÇÃO DE POSTO DE ABASTECIMENTO DE COMBUSTÍVEL E SERVIÇOS NA ÁREA DE TERRAS DENOMINADA SÍTIO IBIRAÇU, COM TESTADA PARA A BR-040.</t>
   </si>
   <si>
     <t>27479</t>
   </si>
   <si>
     <t>6107</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27479/d7e3fb5ad83e5d19f9edd58962a0eb27.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27479/d7e3fb5ad83e5d19f9edd58962a0eb27.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REGULAMENTAÇÃO DA LEI Nº 8.102/2021, QUE DISPÕE SOBRE A CRIAÇÃO DE HOSPITAL PÚBLICO VETERINÁRIO NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27474</t>
   </si>
   <si>
     <t>6158</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27474/faf430695d3e5824982022db8cf508b7.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27474/faf430695d3e5824982022db8cf508b7.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE ELABORAÇÃO DE PROJETO DE LEI QUE INSTITUA O PROGRAMA DE RESILIÊNCIA E ORIENTAÇÃO TÉCNICA PARA ESCOLAS EM GESTÃO DE EMERGÊNCIAS E RISCOS – PROTEGER, NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27472</t>
   </si>
   <si>
     <t>6196</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27472/1cc8fd8f4d14adaa532187081edef91d.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27472/1cc8fd8f4d14adaa532187081edef91d.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE DECRETO MUNICIPAL QUE VINCULE O FUTURO PAGAMENTO DA DESAPROPRIAÇÃO DO IMÓVEL SITUADO NA RUA CORONEL VEIGA, N.º 1359 A QUITAÇÃO DAS VERBAS TRABALHISTAS DOS ANTIGOS EMPREGADOS DA PROPRIETÁRIA.</t>
   </si>
   <si>
     <t>27470</t>
   </si>
   <si>
     <t>6236</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27470/5dc806df2120786f9c59b63d9559bb9d.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27470/5dc806df2120786f9c59b63d9559bb9d.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE a implementação de um viveiro municipal destinado à reabilitação de aves silvestres em situação de vulnerabilidade, no âmbito do município de Petrópolis.</t>
   </si>
   <si>
     <t>27469</t>
   </si>
   <si>
     <t>6245</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27469/f5ccf6f869d6d21af9d264f4060c2973.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27469/f5ccf6f869d6d21af9d264f4060c2973.pdf</t>
   </si>
   <si>
     <t>CRIA A ESCOLA DO LEGISLATIVO DE PETRÓPOLIS NO ÂMBITO DA CÂMARA MUNICIPAL DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27466</t>
   </si>
   <si>
     <t>6246</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27466/1ef12ca44ecefbe2e3587fd2a2209cf6.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27466/1ef12ca44ecefbe2e3587fd2a2209cf6.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE PROJETO DE LEI QUE DISPÕE SOBRE A CRIAÇÃO DO MONUMENTO NATURAL MUNICIPAL NASCENTES DO RIO PIABANHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27465</t>
   </si>
   <si>
     <t>6247</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27465/6db2dc8acb2cf0a18cc02380a3fe993d_1.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27465/6db2dc8acb2cf0a18cc02380a3fe993d_1.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE PROJETO DE LEI QUE CRIA O GRUPO DE TRABALHO PARA ELABORAÇÃO DO PLANO MUNICIPAL DE CONSERVAÇÃO E RECUPERAÇÃO DA MATA ATLÂNTICA (PMMA) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>27464</t>
   </si>
   <si>
     <t>6312</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27464/1351b6199a764e0b6d92781aa851d3d9.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27464/1351b6199a764e0b6d92781aa851d3d9.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DA INSTALAÇÃO DE UMA COZINHA COMUNITÁRIA NA COMUNIDADE PRIMEIRO DE MAIO NO BAIRRO MADAME MACHADO,ITAIPAVA.</t>
   </si>
   <si>
     <t>27463</t>
   </si>
   <si>
     <t>6343</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27463/3d9ca5c107740ba1d09529768ba1583e.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27463/3d9ca5c107740ba1d09529768ba1583e.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A IMPLANTAÇÃO DE PROGRAMA PARA FAMÍLIAS DE BAIXA RENDA, DESTINADO À CONSTRUÇÃO GRATUITA DE CALÇADAS.</t>
   </si>
   <si>
     <t>27462</t>
   </si>
   <si>
     <t>6344</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27462/a3e3b72ec476f5a3736927ce781cecc6.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27462/a3e3b72ec476f5a3736927ce781cecc6.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE CRIAÇÃO DE UMA FARMÁCIA DE MANIPULAÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>27461</t>
   </si>
   <si>
     <t>6346</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27461/724a0661f1a240b7a4cfe0e603142a13.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27461/724a0661f1a240b7a4cfe0e603142a13.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE IMPLANTAÇÃO DO PROGRAMA ‘ESCOLA DA INTELIGÊNCIA’ NAS INSTITUIÇÕES DE ENSINO PÚBLICO E PARTICULAR DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>27460</t>
   </si>
   <si>
     <t>6386</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27460/eac8397d730c626882f6ec4736f4414e.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27460/eac8397d730c626882f6ec4736f4414e.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A NECESSIDADE DE UM ESTUDO TÉCNICO PARA A VIABILIDADE DA CRIAÇÂO DO DISTRITO ECOLÓGICO NO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>27459</t>
   </si>
   <si>
     <t>6399</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27459/34e012ebae62a6d0668377988b1674a8.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27459/34e012ebae62a6d0668377988b1674a8.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A CRIAÇÃO DE OFICINAS DE LIBRAS E BRAILLE NAS INSTITUIÇÕES PÚBLICAS DE ENSINO, COMO FERRAMENTA DE INCLUSÃO SOCIAL E EDUCACIONAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27458</t>
   </si>
   <si>
     <t>6531</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27458/fa5f794e515aacf3a341ef0c9a48b569.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27458/fa5f794e515aacf3a341ef0c9a48b569.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE ELABORAÇÃO DE PROJETO DE LEI COM O OBJETIVO DE VIABILIZAR A IMPLANTAÇÃO DE UM TERMINAL LOGÍSTICO NAS MARGENS DA BR-040, NO MUNICÍPIO DE PETRÓPOLIS, COM POSSIBILIDADE DE CELEBRAÇÃO DE PARCERIA PÚBLICO-PRIVADA (PPP).</t>
   </si>
   <si>
     <t>27457</t>
   </si>
   <si>
     <t>6646</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27457/4cb1d502f2115ea7fbbec2e89345f250.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27457/4cb1d502f2115ea7fbbec2e89345f250.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A CONCESSÃO DE GRATUIDADE NO TRANSPORTE PÚBLICO MUNICIPAL AOS ALUNOS MATRICULADOS NA REDE MUNICIPAL DE ENSINO, PARTICIPANTES DO EXAME NACIONAL DO ENSINO MÉDIO – ENEM, NOS DIAS DE REALIZAÇÃO DAS PROVAS NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27456</t>
   </si>
   <si>
     <t>6695</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27456/af8435dfb9ccc2b5df6e20078dcdfbdb.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27456/af8435dfb9ccc2b5df6e20078dcdfbdb.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA DIRETORA A NECESSIDADE DE PROJETO DE RESOLUÇÃO QUE DISPONHA SOBRE A CRIAÇÃO DO PRÊMIO KALLEY NO ÂMBITO DA CÂMARA MUNICIPAL DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27455</t>
   </si>
   <si>
     <t>6696</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27455/fa170ba8742c6356a63da3daff5052cc.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27455/fa170ba8742c6356a63da3daff5052cc.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA DIRETORA A NECESSIDADE DE PROJETO DE RESOLUÇÃO QUE DISPONHA SOBRE A CRIAÇÃO DO “PRÊMIO CID MOREIRA” NO ÂMBITO DA CÂMARA MUNICIPAL DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27454</t>
   </si>
   <si>
     <t>6705</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27454/322a1411fb03373e7643782d71036e3b.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27454/322a1411fb03373e7643782d71036e3b.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA DIRETORA A NECESSIDADE DE PROJETO DE RESOLUÇÃO QUE INSTITUI O PRÊMIO INÊS ETIENNE ROMEU NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27453</t>
   </si>
   <si>
     <t>6868</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27453/bd733acc44d02554f9211ed16c16b0dc.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27453/bd733acc44d02554f9211ed16c16b0dc.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE ALTERAÇÃO Da Lei nº 8.254, de 20/01/2022, que REDUZ A FAIXA DE RESERVA NÃO EDIFICÁVEL DA RODOVIA PHILUVIO CERQUEIRA RODRIGUES - BR 495 RJ, AO LONGO DAS FAIXAS DE DOMÍNIO PÚBLICO DAS RODOVIAS ATÉ O LIMITE MÍNIMO DE 5 CINCO METROS DE CADA LADO.</t>
   </si>
   <si>
     <t>27452</t>
   </si>
   <si>
     <t>6934</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27452/848c1243272b2f108b1514356d4fa33b.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27452/848c1243272b2f108b1514356d4fa33b.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Sr. Prefeito Municipal a necessidade de celebração de convênio com o Governo do Estado do Rio de Janeiro para a realização do Projeto Agricultura Social no Município de Petrópolis.</t>
   </si>
   <si>
     <t>27451</t>
   </si>
   <si>
     <t>7120</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27451/e7db77a6c8ae976adf6ba331d1fa46cf.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27451/e7db77a6c8ae976adf6ba331d1fa46cf.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito municipal a necessidade de projeto de lei que viabilize com a máxima urgência a implantação de uma unidade do Programa Saúde da Família (PSF) Lajinha, utilizando o imóvel público onde anteriormente funcionava a Escola Municipal Celina Schechner, localizada na Estrada das Arcas, nº 3319, na comunidade Lajinha, distrito de Itaipava.</t>
   </si>
   <si>
     <t>27450</t>
   </si>
   <si>
     <t>7121</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27450/1c163672ada3a3917509f7dc9f9982ed.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27450/1c163672ada3a3917509f7dc9f9982ed.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade de projeto de lei que disponha sobre ampliação da jornada em tempo integral nos períodos dos alunos matriculados nos Centros de Educação Infantil (CEIs) da rede pública municipal de ensino, que ainda não possuem essa modalidade, no âmbito do município de Petrópolis.</t>
   </si>
   <si>
     <t>27393</t>
   </si>
   <si>
     <t>7122</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27393/278013c045a94fe1009741bcef8ba994.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27393/278013c045a94fe1009741bcef8ba994.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito municipal a necessidade de Projeto de Lei que disponha sobre a implantação de lixeiras inteligentes com monitoramento remoto em espaços públicos do Município de Petrópolis, seguindo o conceito de cidade inteligente, conforme o ante projeto abaixo</t>
   </si>
   <si>
     <t>27390</t>
   </si>
   <si>
     <t>7241</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27390/11ec2433659a1cdcbfa0a549a3351406.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27390/11ec2433659a1cdcbfa0a549a3351406.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade de Projeto de Lei que viabilize a implantação do Banco de Alimentos no Município de Petrópolis, como medida essencial no combate ao desperdício de alimentos e à insegurança alimentar, promovendo a redistribuição de excedentes a famílias em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>27387</t>
   </si>
   <si>
     <t>7248</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27387/70f51a6d12c22cba69222a4af10d9e69.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27387/70f51a6d12c22cba69222a4af10d9e69.pdf</t>
   </si>
   <si>
     <t>INDICA À MESA DIRETORA A NECESSIDADE DE REVOGAR A LEI MUNICIPAL Nº 8990/2025.</t>
   </si>
   <si>
     <t>27386</t>
   </si>
   <si>
     <t>7375</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27386/0f6a235b28f4a7ba4d41dd20a4789886.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27386/0f6a235b28f4a7ba4d41dd20a4789886.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A INSTITUIÇÃO DA TAXA DE TURISMO NO MUNICIPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27382</t>
   </si>
   <si>
     <t>7402</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27382/5dc3a4a0af501ee96d332a186f8e895d.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27382/5dc3a4a0af501ee96d332a186f8e895d.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE ENVIO DE UM PROJETO DE LEI QUE IMPLEMENTE A TROCA DAS TORNEIRAS CONVENCIONAIS DAS ESCOLAS E PRÉDIOS PÚBLICOS DO MUNICÍPIO POR TORNEIRAS DE FECHAMENTO AUTOMÁTICO.</t>
   </si>
   <si>
     <t>27380</t>
   </si>
   <si>
     <t>7412</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade de Projeto de Lei que disponha sobre o aprimoramento e ampliação dos serviços pelo WhatsApp da Saúde para incluir funcionalidades como, protocolo de entrada na rede do SUS, informações de procedimentos via clínicas e outras unidades de saúde conveniadas, ausência de comparecimento, cancelamento e suspensão de consultas, exames e demais providências, visando garantir maior transparência e agilidade, seguindo o conceito de cidade inteligente.</t>
   </si>
   <si>
     <t>27365</t>
   </si>
   <si>
     <t>7432</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27365/f30708e92788c7b7df20074b5a8e8073.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27365/f30708e92788c7b7df20074b5a8e8073.pdf</t>
   </si>
   <si>
     <t>INDICA À MESA DIRETORA A NECESSIDADE DE PROJETO DE RESOLUÇÃO QUE INSTITUI O PRÊMIO SERVIDOR PÚBLICO MUNICIPAL DESTAQUE DO ANO NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27362</t>
   </si>
   <si>
     <t>7433</t>
   </si>
   <si>
     <t>INDICA À MESA DIRETORA A NECESSIDADE DE PROJETO DE RESOLUÇÃO QUE INSTITUI O PRÊMIO CONTABILISTA PAULO ROBERTO PATULÉA NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27356</t>
   </si>
   <si>
     <t>7607</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27356/1182a9c27eb49e09fbcf3e58eaf14a64.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27356/1182a9c27eb49e09fbcf3e58eaf14a64.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a ampliação do quantitativo de vagas na Creche São Francisco de Assis, localizada na Rua Veridiano Félix, nº 143 – Estrada da Saudade, Petrópolis – RJ, conforme solicitação da comunidade local e abaixo-assinado de pais e responsáveis.</t>
   </si>
   <si>
     <t>27360</t>
   </si>
   <si>
     <t>7743</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27360/264f99e6c5a934906b9afa7561db54cd.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27360/264f99e6c5a934906b9afa7561db54cd.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE a Criação, no âmbito do Município de Petrópolis, do Programa de Compensação de Débitos de Imposto Sobre Serviços de Qualquer Natureza (ISSQN) por meio da Prestação de Serviços de Saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>27348</t>
   </si>
   <si>
     <t>7784</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27348/b95179ec651ebf0b4651d8d0df3cf80c.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27348/b95179ec651ebf0b4651d8d0df3cf80c.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A CONSTRUÇÃO DE UMA POLICLÍNICA NO QUITANDINHA.</t>
   </si>
   <si>
     <t>27384</t>
   </si>
   <si>
     <t>7785</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27384/a7719909c6ea9082a57bcd6c524d16d9.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27384/a7719909c6ea9082a57bcd6c524d16d9.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE A INSTALAÇÃO DE VANS MÓVEIS DE COLETA DE SANGUE EM EVENTOS PÚBLICOS E EMPRESAS PRIVADAS SITUADAS NO MUNICÍPIO DE PETRÓPOLIS, EM DATAS ACORDADAS ENTRE OS ESTABELECIMENTOS E O BANCO DE SANGUE.</t>
   </si>
   <si>
     <t>27411</t>
   </si>
   <si>
     <t>7786</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27411/indicacao_legislativa_0104_2025_proc._1442_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27411/indicacao_legislativa_0104_2025_proc._1442_2025.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal o envio de projeto de lei a esta casa legistativa QUE DISPONHA SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE INCENTIVO DE MANEJO AS TRILHAS E VIAS DE ESCALADAS DAS MONTANHAS (FIMTEM).</t>
   </si>
   <si>
     <t>27883</t>
   </si>
   <si>
     <t>7803</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27883/156851a97cb86b17db6071a472c7ec35.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27883/156851a97cb86b17db6071a472c7ec35.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DISPONHA SOBRE a implantação de um Posto de Saúde da Família (PSF) na Estrada União Indústria, nas proximidades do número 620, convergindo com a Rua Oliveira Bulhões, no bairro Roseiral, Município de Petrópolis/RJ. .</t>
   </si>
   <si>
     <t>27882</t>
   </si>
   <si>
     <t>7829</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27882/79e618f6a79db6419fc18d3fd232abd2.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27882/79e618f6a79db6419fc18d3fd232abd2.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A NECESSIDADE DE PROJETO DE LEI QUE DETERMINE A CRIAÇÃO E/OU AMPLIAÇÃO DE EQUIPES MULTIPROFISSIONAIS ESPECIALIZADAS EM CUIDADOS PALIATIVOS, DESTINADAS A OFERECER ACOMPANHAMENTO INTEGRAL A PACIENTES EM ESTÁGIO AVANÇADO DE DOENÇAS GRAVES, BEM COMO SUPORTE FÍSICO, PSICOLÓGICO E SOCIAL A SEUS FAMILIARES</t>
   </si>
   <si>
     <t>27881</t>
   </si>
   <si>
     <t>7853</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27881/80d6669edf6b6be8432f20da7e2ba6c0.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27881/80d6669edf6b6be8432f20da7e2ba6c0.pdf</t>
   </si>
   <si>
     <t>INDICAM À MESA DIRETORA A NECESSIDADE DE PROJETO DE RESOLUÇÃO QUE INSTITUI O PRÊMIO AGOSTO LILÁS NO ÂMBITO DO MUNICÍPIO DE PETRÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27683</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27683/emenda_a_lei_organica_municipal_0001_2025_proc._1825_2025.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27683/emenda_a_lei_organica_municipal_0001_2025_proc._1825_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 173, INCISO III DA LEI ORGÂNICA DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27709</t>
   </si>
   <si>
     <t>Indicação Simples</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE VIABILIZAR APLICATIVO DISPONÍVEL PARA ANDROID E IOS DE SERVIÇOS DE REPAROS DISPONÍVEIS PARA A POPULAÇÃO VISANDO ATENDER AS NECESSIDADES BÁSICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>27351</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27351/1406b27f71fbd2e7c914a6e94bfce405.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27351/1406b27f71fbd2e7c914a6e94bfce405.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE DE CRIAÇÃO DO SERVIÇO DE UNIDADE MÓVEL ITINERANTE DE ATENDIMENTO VETERINÁRIO.</t>
   </si>
   <si>
     <t>27548</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27548/e50ebad4d0034de7c2fdfcbaa0e26d37.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27548/e50ebad4d0034de7c2fdfcbaa0e26d37.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE IMPLANTAÇÃO DE HORTAS AGROECOLÓGICAS NAS ESCOLAS MUNICIPAIS SITUADAS NA ZONA RURAL.</t>
   </si>
   <si>
     <t>27552</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27552/59c1685b6daf9314f20310c9e5d6b266.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27552/59c1685b6daf9314f20310c9e5d6b266.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CRIAÇÃO DE ÁREA DE LAZER PARA CÃES QUE SERÁ D E N O M I N A D A P A R C Ã O EM PARQUES MUNICIPAIS DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27555</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27555/ee46ab0330a5dcb8255fbdae2883dac5.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27555/ee46ab0330a5dcb8255fbdae2883dac5.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE AQUISIÇÃO DE UM VEÍCULO TIPO CAMINHONETE PARA O RESGATE E TRANSPORTES DE ANIMAIS DA GUARDA MUNICIPAL</t>
   </si>
   <si>
     <t>27573</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27573/7827ba1afc2aa12eb5b8ac8285919169.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27573/7827ba1afc2aa12eb5b8ac8285919169.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INCLUSÃO DO CARGO DE CUIDADOR PARA PESSOAS COM NECESSIDADES EDUCACIONAIS ESPECIAIS NA REALIZAÇÃO DE CONCURSO PÚBLICO.</t>
   </si>
   <si>
     <t>27586</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27586/51bc3729a9ca62312992e766073fa5d8.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27586/51bc3729a9ca62312992e766073fa5d8.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CADEIRA TIPO ESCALADORA DE ESCADAS PARA USO DE PESSOAS COM DEFICIÊNCIA OU MOBILIDADE REDUZIDA EM PRÉDIOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>27590</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27590/7c5c9af2e0dc65cd9b7b47f2bee05eb0.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27590/7c5c9af2e0dc65cd9b7b47f2bee05eb0.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAÇÃO DE UM MAPEAMENTO NO MUNICÍPIO DE P E T R Ó P O L I S INDICANDO A DISTRIBUIÇÃO DE PESSOAS COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>27595</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ADEQUAÇÃO DAS CONDIÇÕES DE ACESSIBILIDADE DOS BANHEIROS DOS TERMINAIS RODOVIÁRIOS DE CORRÊAS E ITAIPAVA.</t>
   </si>
   <si>
     <t>27598</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27598/df229bab8055d3227e8eba0afe9590b5.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27598/df229bab8055d3227e8eba0afe9590b5.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE DISPONIBILIZAR MOBILIÁRIO ESCOLAR INCLUSIVO E EQUIPAMENTOS ADEQUADOS PARA OS ALUNOS COM NECESSIDADES EDUCACIONAIS ESPECIAIS NO ÂMBITO DE ENSINO.</t>
   </si>
   <si>
     <t>27601</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27601/8d36d824d9875982a619f8dd31c23224.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27601/8d36d824d9875982a619f8dd31c23224.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PLACAS INFORMATIVAS INFORMANDO QUE É CRIME ABANDONAR E MALTRATAR OS A N I M A I S NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27605</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27605/8a2dd6e3eea4d89d9cd5384d4f2041d7.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27605/8a2dd6e3eea4d89d9cd5384d4f2041d7.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAÇÃO DE CONCURSO PÚBLICO PARA OS CARGOS DE MÉDICO PSIQUIATRA E PSICÓLOGOS.</t>
   </si>
   <si>
     <t>27607</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27607/efe289b9f59fe41baf50054c891cb51e.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27607/efe289b9f59fe41baf50054c891cb51e.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE UMA DELEGACIA ELETRÔNICA ONDE POSSAM SER REGISTRADOS OS CASOS DE ANIMAIS MALTRATADOS NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27611</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27611/5b70d8f1e136b2671e8e90dcfe259c2f.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27611/5b70d8f1e136b2671e8e90dcfe259c2f.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE FORNECIMENTO DE MEDICAMENTOS PÓS O P E R AT Ó R I O AOS ANIMAIS CASTRADOS PELO CASTRAMÓVEL NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27610</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27610/75528ab29957d925959272ba4eea8afd.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27610/75528ab29957d925959272ba4eea8afd.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE EQUIPAMENTOS DO PROJETO ACADEMIA DA TERCEIRA IDADE NAS DEPENDÊNCIAS EXTERNAS DA ESCOLA MUNICIPAL GOVERNADOR MARCELO ALENCAR.</t>
   </si>
   <si>
     <t>27615</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27615/2677ee031c1e8cc9da3946e88a375503.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27615/2677ee031c1e8cc9da3946e88a375503.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CRIAÇÃO DE PONTOS DE RECOLHIMENTO E PARTILHA GRATUITA DE LIVROS ESCOLARES.</t>
   </si>
   <si>
     <t>27617</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27617/0a91345545b9b44d2a4a042b8af6b06d.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27617/0a91345545b9b44d2a4a042b8af6b06d.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CUIDADORES NA ESTRUTURA DE APOIO DAS ESCOLAS DA REDE MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>27620</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27620/80483081a25bb2229ad0d62b36013b87.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27620/80483081a25bb2229ad0d62b36013b87.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DE UMA ÁREA DE LAZER PARA CRIANÇAS NA RUA JOSEPHINA SILVA HUBER - VILA RICA.</t>
   </si>
   <si>
     <t>27622</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE EQUIPAMENTOS DO PROJETO ACADEMIA DA TERCEIRA IDADE NA ENTRADA DA CIDADE NOVA - CARANGOLA.</t>
   </si>
   <si>
     <t>27623</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27623/575f6ddc04e0c374adfded3861945963.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27623/575f6ddc04e0c374adfded3861945963.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE UM ESTUDO TÉCNICO PARA A VIABILIDADE DE INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE, BEM COMO A COLOCAÇÃO DE SINALIZAÇÃO RUA C, PROX AO Nº 310 – ANTIGA CLÍNICA VETERINÁRIA – ALAGOAS, QUITANDINHA.</t>
   </si>
   <si>
     <t>27625</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27625/d9dae9c73e8a193e8957a497b5dbb6c0.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27625/d9dae9c73e8a193e8957a497b5dbb6c0.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NA COMUNIDADE SÃO LUIZ - RETIRO.</t>
   </si>
   <si>
     <t>27626</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVOMUNICIPAL A NECESSIDADE DE CRIAÇÃO DE UMA QUADRA POLIESPORTIVA NO BAIRRO ÁGUAS LINDAS</t>
   </si>
   <si>
     <t>27627</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27627/00941fb0cdb0f6eb22691bfc9b39a050.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27627/00941fb0cdb0f6eb22691bfc9b39a050.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE UM ESTUDO TÉCNICO PARA A VIABILIDADE DE INSTALAÇÃO DE UMA FAIXA ELEVADA OU SINALIZAÇÃO PARA CHAMAR ATENÇÃO DOS CONDUTORES NA RUA DR. HERMOGÊNIO SILVA, PROX. AO Nº 100 – RETIRO.</t>
   </si>
   <si>
     <t>27629</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27629/b97ce229a7be9a3e4844f47ce22c97e3.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27629/b97ce229a7be9a3e4844f47ce22c97e3.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CRIAÇÃO DO CURSO DE LIBRAS PARA SERVIDORES PÚBLICOS MEDIANTE A CELEBRAÇÃO DE CONVÊNIO COM INSTITUIÇÕES PÚBLICAS E PRIVADAS .</t>
   </si>
   <si>
     <t>27661</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27661/26739481dba0808e08a69ea79b889cee.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27661/26739481dba0808e08a69ea79b889cee.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DE UM PARQUINHO DESTINADO ÀS CRIANÇAS NA ESTRADA DO PALMITAL-ÁGUAS LINDAS.</t>
   </si>
   <si>
     <t>27662</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27662/c73d2929bc29833419c161e1c35b1c46.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27662/c73d2929bc29833419c161e1c35b1c46.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE UM ESTUDO TÉCNICO PARA A INSTALAÇÃO DE UM PONTO DE PARADA DE ÔNIBUS, BEM COMO SINALIZAÇÃO NA ESTRADA VELHA DA ESTRELA, PROX AO Nº 3333 – MEIO DA SERRA.</t>
   </si>
   <si>
     <t>27663</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27663/d5551534dcc3318dbab0e2a8da913ac5.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27663/d5551534dcc3318dbab0e2a8da913ac5.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE COLOCAÇÃO DO TELEFONE DA CPTRANS NAS PLACAS QUE INDICAM ONDE É PROIBIDO ESTACIONAR NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27665</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27665/b85238df14e4346346c2c1c4c5121547.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27665/b85238df14e4346346c2c1c4c5121547.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE UM ESTUDO TÉCNICO PARA A INSTALAÇÃO DE UM ABRIGO DE ÔNIBUS, BEM COMO A SINALIZAÇÃO NA ESTRADA PHILUVIO CERQUEIRA RODRIGUES, PROX. AO Nº 2200 – ITAIPAVA, IMEDIAÇÕES DO CONDOMÍNIO CENÁRIO DA MONTANHA.</t>
   </si>
   <si>
     <t>27669</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27669/03243908a4a2c090776fee64a45255d8.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27669/03243908a4a2c090776fee64a45255d8.pdf</t>
   </si>
   <si>
     <t>IINDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CELEBRAR CONVÊNIOS COM CLÍNICAS ESPECIALIZADAS NO TRATAMENTO DE DEPENDENTES QUÍMICOS</t>
   </si>
   <si>
     <t>27667</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27667/703aca6b5526c5375d7dfed8c2862fa4.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27667/703aca6b5526c5375d7dfed8c2862fa4.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ÔNIBUS ESCOLARES GRATUITOS PARA ALUNOS QUE ESTUDAM EM ESCOLAS ESTADUAIS DO MUNICÍPIO DE PETRÓPOLIS E QUE POSSUEM DEFICIÊNCIA E OU MOBILIDADE REDUZIDA.</t>
   </si>
   <si>
     <t>27671</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27671/48b6e76efe6175afb863a7ada89bac84.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27671/48b6e76efe6175afb863a7ada89bac84.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A NECESSIDADE DA CAPACITAÇÃO DOS GUARDAS MUNICIPAIS NO COMBATE A VIOLÊNCIA CONTRA AS MULHERES.</t>
   </si>
   <si>
     <t>27673</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CRIAÇÃO DE UM CONVÊNIO ENTRE O PODER EXECUTIVO E A POLICIA CIVIL PARA QUE A GUARDA MUNICIPAL ATUE NA PATRULHA GUARDIÃ MARIA DA PENHA.</t>
   </si>
   <si>
     <t>27672</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27672/679c941b8727e4a3bb341ff00d78a5cb.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27672/679c941b8727e4a3bb341ff00d78a5cb.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE QUE SEJA DISPONIBILIZADO UM BANHEIRO QUÍMICO PARA UTILIZAÇÃO DOS EXPOSITORES E VISITANTES DA FEIRA CIRCUITO PETRÓPOLIS ECOSOL QUE ACONTECEM TODOS OS FINAIS DE SEMANA E FERIADOS NA PRAÇA VISCONDE DE MAUÁ, PROX. AO Nº 89 – CENTRO.</t>
   </si>
   <si>
     <t>27676</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27676/c53248776170806a6f30cefce4b46ac0_1.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27676/c53248776170806a6f30cefce4b46ac0_1.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CRIAÇÃO DE UM ITEM DE IDENTIFICAÇÃO PARA AS MULHERES EM VULNERABILIDADE SOCIAL, VÍTIMAS DE VIOLÊNCIA FAMILIAR E DOMÉSTICA NO BALCÃO DE EMPREGO MUNICIPAL.</t>
   </si>
   <si>
     <t>27681</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27681/b84c8aeb015d3c780aaeb2c24a01ee9e.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27681/b84c8aeb015d3c780aaeb2c24a01ee9e.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE IMPLEMENTAÇÃO DE COLETA SELETIVA, NO SEGUNDO DISTRITO DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27679</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27679/5e291509fc939887f809ea2e73edb595.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27679/5e291509fc939887f809ea2e73edb595.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA AMPLIAÇÃO DO AUXÍLIO TRANSPORTE AOS AGENTES COMUNITÁRIOS DE SAÚDE QUE ATUAM EM ÁREAS AFASTADAS DENTRO DE SUAS PRÓPRIAS COMUNIDADES OU NAS ZONAS RURAIS DO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27682</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27682/3061ae2ddac87e6b10fbb2a5657880c1_1.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27682/3061ae2ddac87e6b10fbb2a5657880c1_1.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA CRIAÇÃO DA CARTILHA DE ORIENTAÇÃO E CONSCIENTIZAÇÃO SOBRE A FIBROMIALGIA NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27686</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27686/8cc52710a2e881dd27db20c7588d5807.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27686/8cc52710a2e881dd27db20c7588d5807.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REPAROS, RECUPERAÇÃO E / OU ASFALTAMENTO EM TODA A EXTENSÃO DA RUA JENNY GOMES, RUA D – RUA DE ACESSO DA ESTRADA UNIÃO E INDUSTRIA X SANTA MÔNICA TENNIS CLUB – ITAIPAVA, LOCALIDADE CONHECIDA COMO SUMIDOURO.</t>
   </si>
   <si>
     <t>27684</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27684/82e6e78a94e27e3c3db75b661f75ab99.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27684/82e6e78a94e27e3c3db75b661f75ab99.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA DISPONIBILIZAÇÃO DE UM PSICÓLOGO PARA ATENDIMENTO DO NÚCLEO DE ATENDIMENTO À MULHER DA 106º DP.</t>
   </si>
   <si>
     <t>27685</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27685/23b9b3207884d7daf57e541cb492a637.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27685/23b9b3207884d7daf57e541cb492a637.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ASFALTAMENTO EM TODA A EXTENSÃO DA RUA CORONEL DUARTE DA SILVEIRA – BINGEN.</t>
   </si>
   <si>
     <t>27687</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27687/afaefd9af565de4d77d19e729e6d17f3.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27687/afaefd9af565de4d77d19e729e6d17f3.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA CRIAÇÃO DE UM ESPAÇO DE ACOLHIMENTO PARA GESTANTES NO HOSPITAL ALCIDES CARNEIRO.</t>
   </si>
   <si>
     <t>27688</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27688/7a479c24df60575bd8a51c6654342a6b.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27688/7a479c24df60575bd8a51c6654342a6b.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE DISPONIBILIZAÇÃO DE VAGAS EM VIAS PÚBLICAS PARA PONTO DE PARADA PARA MOTOBOYS E MOTOFRETE.</t>
   </si>
   <si>
     <t>27689</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27689/98f29dea33f1eec5954829b23bcac30f.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27689/98f29dea33f1eec5954829b23bcac30f.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROCEDER COM A COLOCAÇÃO DE BANHEIROS PÚBLICOS AO LONGO DO CENTRO HISTÓRICO.</t>
   </si>
   <si>
     <t>27690</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27690/24e9816cf8b8487e2c46a2b391affdef.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27690/24e9816cf8b8487e2c46a2b391affdef.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE UM ESTUDO TÉCNICO PARA A VIABILIDADE DE INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE, BEM COMO A COLOCAÇÃO DE SINALIZAÇÃO NA RUA SANTOS DUMONT, PRÓXIMO AO Nº 355 (PERTO DA ESCOLA BOM JESUS, CLÍNICA DE REPOUSO E CLÍNICAS DE TERAPIAS INTEGRADAS) – CENTRO.</t>
   </si>
   <si>
     <t>27691</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA REALIZAÇÃO DO MUTIRÃO DA VASECTOMIA NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27692</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27692/3d1b3c0d967ea83d64269c933133af53_1.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27692/3d1b3c0d967ea83d64269c933133af53_1.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ATENDIMENTO REMOTO 24 (VINTE E QUATRO) HORAS NA CENTRAL DE INTÉPRETE DE LIBRAS DA PREFEITURA MUNICIPAL DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27693</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27693/d6c3aa1f5a0c34192cf1858c11a7fb84_1.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27693/d6c3aa1f5a0c34192cf1858c11a7fb84_1.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROVIDÊNCIAS NA ESCOLA MUNICIPAL PREFEITO JAMIL SABRÁ, LOCALIZADA NA RUA CORONEL VEIGA, Nº 1130 – CORONEL VEIGA, QUANTO AO RELATADO NO RELATÓRIO DE OCORRÊNCIA – RO Nº: 62591 DA DEFESA CIVIL.</t>
   </si>
   <si>
     <t>27694</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27694/6ae57fff9ae7aa8237ff602179735230.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27694/6ae57fff9ae7aa8237ff602179735230.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE DISPONIBILIZAR O CARDÁPIO SEMANAL DO RESTAURANTE POPULAR NA PÁGINA OFICIAL DA PREFEITURA MUNICIPAL DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27695</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27695/d9a0048bc7dc1c18e5ae1abc0ecec784.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27695/d9a0048bc7dc1c18e5ae1abc0ecec784.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CRIAÇÃO DE UM OBSERVATÓRIO DO CONSUMIDOR NO PROCON - PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27696</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27696/b817c568ead88437285a51389e114977.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27696/b817c568ead88437285a51389e114977.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE AQUISIÇÃO DE UM VEÍCULO TIPO VAN PARA O CENTRO DE CONVIVÊNCIA PARA PESSOAS COM DEFICIÊNCIA E IDOSOS.</t>
   </si>
   <si>
     <t>27697</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27697/7a1cba44ef433ea3b7e8f8e7123f79f9.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27697/7a1cba44ef433ea3b7e8f8e7123f79f9.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA CRIAÇÃO DE UMA CARTILHA MUNICIPAL CONTENDO INFORMAÇÕES SOBRE OS DIREITOS DOS USUÁRIOS DO SISTEMA ÚNICO DE SAÚDE - SUS.</t>
   </si>
   <si>
     <t>27700</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27700/7a1cba44ef433ea3b7e8f8e7123f79f9.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27700/7a1cba44ef433ea3b7e8f8e7123f79f9.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE FIXAÇÃO DE PLACAS NAS UNIDADES DE SAÚDE DO MUNICÍPIO, INFORMANDO QUE O HOSPITAL ALCIDES CARNEIRO É HABILITADO COMO UNACON.</t>
   </si>
   <si>
     <t>27704</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27704/7a1cba44ef433ea3b7e8f8e7123f79f9.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27704/7a1cba44ef433ea3b7e8f8e7123f79f9.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade DE REAJUSTE DOS VALORES REFERENTES AO PAGAMENTO DA BOLSA AUXILIO, PARA OS ESTAGIÁRIOS DOS CURSOS DE PEDAGOGIA E PSICOLOGIA.</t>
   </si>
   <si>
     <t>27698</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27698/b081b28cf9b56fdcaf1ae779fc7f759e.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27698/b081b28cf9b56fdcaf1ae779fc7f759e.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE UM ESTUDO TÉCNICO PARA A VIABILIDADE DE INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE, BEM COMO A COLOCAÇÃO DE SINALIZAÇÃO NA ESTRADA UNIÃO E INDÚSTRIA, PROX. AO Nº 3433 – CORRÊAS.</t>
   </si>
   <si>
     <t>27701</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27701/e9bf6d6481c8fbf16e1331a79e0b1871_1.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27701/e9bf6d6481c8fbf16e1331a79e0b1871_1.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CAPACITAÇÃO/TREINAMENTO DOS PROFISSIONAIS DA REDE ATENÇÃO BÁSICA DE SAÚDE E DA ASSISTÊNCIA HOSPITALAR PARA O ACOLHIMENTO E MANEJO DE PACIENTES PSIQUIÁTRICOS.</t>
   </si>
   <si>
     <t>27703</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27703/4fba8f4fc089712d176d89a5f87c2567.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27703/4fba8f4fc089712d176d89a5f87c2567.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ASFALTAMENTO DE TODA EXTENSÃO DO LOTEAMENTO MILTON VIEIRA (MORRO DA FORMIGA), LOCALIZADO NA ESTRADA DO BREJAL, KM 3,5 PROX. AO SITIO MELLO – POSSE.</t>
   </si>
   <si>
     <t>27705</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27705/4d1dffcab3c3ba3010c2760e31c6c504.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27705/4d1dffcab3c3ba3010c2760e31c6c504.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE UM TERMO DE COOPERAÇÃO TÉCNICA ENTRE O MUNICÍPIO DE PETRÓPOLIS E GOVERNO DO ESTADO DO RIO DE JANEIRO PARA A IMPLEMENTAÇÃO DO CEAM.</t>
   </si>
   <si>
     <t>27706</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27706/c4ffdfde91a0cbccef17779d5e1648e3.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27706/c4ffdfde91a0cbccef17779d5e1648e3.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE UM ESTUDO TÉCNICO PARA A VIABILIDADE DE INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE, BEM COMO A COLOCAÇÃO DE SINALIZAÇÃO NA RUA CARVALHO JÚNIOR, PROX. AO CONDOMÍNIO RESIDENCIAL BOSQUE MONTREAL – CORRÊAS.</t>
   </si>
   <si>
     <t>27708</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27708/804f916e5219b6ae2f109785c440afc6.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27708/804f916e5219b6ae2f109785c440afc6.pdf</t>
   </si>
   <si>
     <t>27711</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27711/a43221e669f33ec2a877d604d8482d20.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27711/a43221e669f33ec2a877d604d8482d20.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DO FORNECIMENTO DO CURSO ESPECIALIZADO OBRIGATÓRIO DESTINADO AOS MOTOBOYS, REGULAMENTADO PELO CONTRAN.</t>
   </si>
   <si>
     <t>27712</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27712/518a4538ba8b77dcc0919dd5ea287f4a.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27712/518a4538ba8b77dcc0919dd5ea287f4a.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal a necessidade de adequação do único banheiro destinado a pessoa com deficiência instalada na Praça Rui Barbosa, Praça da Liberdade - Centro Histórico.</t>
   </si>
   <si>
     <t>27713</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27713/c905c871e6fba4f8116740e12698696b.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27713/c905c871e6fba4f8116740e12698696b.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE IMPLEMENTAR O CRONOGRAMA DE VACINAÇÃO DE CÃES CONTRA A CINOMOSE NO MUNICÍPIO DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27714</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27714/6f2d5b3c884c8ded8ddb9294d626d9c4.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27714/6f2d5b3c884c8ded8ddb9294d626d9c4.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ASFALTAMENTO DA RUA AMAZONAS, A PARTIR DO Nº 308 – NOGUEIRA.</t>
   </si>
   <si>
     <t>27715</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27715/70e57c1bb518307645c2cedb9c7090f3.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27715/70e57c1bb518307645c2cedb9c7090f3.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REFORMA GERAL DOS VESTIÁRIOS MASCULINO E FEMININO PARA USO DOS FUNCIONÁRIOS DO CEMITÉRIO MUNICIPAL DO 1º DISTRITO.</t>
   </si>
   <si>
     <t>27717</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27717/f9560050b73fb881f068a4d44b926936.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27717/f9560050b73fb881f068a4d44b926936.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE UM ESTUDO TÉCNICO PARA A VIABILIDADE DE INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE, BEM COMO A COLOCAÇÃO DE SINALIZAÇÃO NA RUA ALMIRANTE PAULO MEIRA, ALTURA DO NÚMERO 4017 – ARARAS.</t>
   </si>
   <si>
     <t>27719</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27719/62881b1182d78c76af5c8e6a9b357883.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27719/62881b1182d78c76af5c8e6a9b357883.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REFORMA GERAL DO REFEITÓRIO PARA USO DOS FUNCIONÁRIOS DO CEMITÉRIO MUNICIPAL DO 1º DISTRITO.</t>
   </si>
   <si>
     <t>27723</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27723/325d850eb2f2de5d1109a32961c603f0.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27723/325d850eb2f2de5d1109a32961c603f0.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE COLOCAÇÃO DE CORRIMÃO NA SERVIDÃO LOCALIZADA NA RUA FAGUNDES VARELA, 119 – DUCHAS.</t>
   </si>
   <si>
     <t>27727</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27727/7facafba0c951827330ed2cfa19ccdb6.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27727/7facafba0c951827330ed2cfa19ccdb6.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE UM ESTUDO TÉCNICO PARA A VIABILIDADE DA IMPLEMENTAÇÃO DE UMA LINHA DE ÔNIBUS PARA ATENDIMENTO A LOCALIDADE DA RUA LOPES TROVÃO – CAMINHO DO OURO – ALTO DA SERRA.</t>
   </si>
   <si>
     <t>27730</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27730/264c92ba5a7c65bb802eebe1bf76af9c.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27730/264c92ba5a7c65bb802eebe1bf76af9c.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA DISTRIBUIÇÃO GRATUITA DE REPELENTES À POPULAÇÃO NA REDE MUNICIPAL DE SAÚDE DE PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27733</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27733/c67b78b3b90ac0f58aaa186f61d9c2b0.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27733/c67b78b3b90ac0f58aaa186f61d9c2b0.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de INSTALAÇÃO DE UMA COLETORA DE LIXO NA RUA ATILIO MAROTTI, PROX AO NÚMERO 20 OU OUTRO LOCAL ONDE SEJA POSSÍVEL NA ENTRADA DA RUA.</t>
   </si>
   <si>
     <t>27734</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27734/afa22b4aff9fad4d00494219c718721a.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27734/afa22b4aff9fad4d00494219c718721a.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAR BANHEIRO QUÍMICO ONDE ESTIVER O EQUIPAMENTO CAMINHÃO DA SAÚDE, QUE ESTÁ REALIZANDO ATENDIMENTOS DE CONSULTAS DE ESPECIALIDADES NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>27739</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27739/cdfc4fdbdb669ba32c91b7082b10db96.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27739/cdfc4fdbdb669ba32c91b7082b10db96.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA LOCAÇÃO DE UM GALPÃO QUE TENHA ESPAÇO SUFICIENTE PARA MANTER ESTOQUE DE ALIMENTOS DA MERENDA ESCOLAR OU LOCAÇÃO DE OUTRO GALPÃO PARA SUPORTE AO ATUAL, A FIM DE EVITAR O PROBLEMA DE FALTA DE ALIMENTOS NAS UNIDADES ESCOLARES.</t>
   </si>
   <si>
     <t>27744</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27744/daa60b72117d4dfb640c9f048e0e4900.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27744/daa60b72117d4dfb640c9f048e0e4900.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de AQUISIÇÃO DE TABLETS PARA OS AGENTES COMUNITÁRIOS DE SAÚDE E OS AGENTES DE COMBATE ÀS ENDEMIAS QUE ATUAM NA REDE MUNICIPAL.</t>
   </si>
   <si>
     <t>27747</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27747/29c4078e3160dc65468c4ea63fd13a38.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27747/29c4078e3160dc65468c4ea63fd13a38.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de INCLUSÃO DE UM ESPAÇO PARA ACELBRA-RJ, NOS EVENTOS QUE FAZEM PARTE DO CALENDÁRIO OFICIAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>27752</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27752/7a1cba44ef433ea3b7e8f8e7123f79f9.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27752/7a1cba44ef433ea3b7e8f8e7123f79f9.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE DISPONIBILIZAR O EQUIPAMENTO CAMINHÃO DA SAÚDE, QUE OFERECE MAIS CONSULTAS DE ESPECIALIDADES NO MUNICÍPIO, PARA OS DISTRITOS DA POSSE, DO BREJAL E DO VALE DAS VIDEIRAS.</t>
   </si>
   <si>
     <t>27757</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27757/bfa0990822979b5491e66ff46c02d56d.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27757/bfa0990822979b5491e66ff46c02d56d.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de PARCERIA ENTRE O MUNICÍPIO DE PETRÓPOLIS E DETRAN-RJ PARA EMISSÃO DE CARTEIRAS DE IDENTIDADE, NO HOSPITAL ALCIDES CARNEIRO.</t>
   </si>
   <si>
     <t>27720</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27720/9a5d844efa413155b7f72c807ab95dd9.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27720/9a5d844efa413155b7f72c807ab95dd9.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DO AUMENTO DO NÚMERO DE CAMINHÕES PARA EFETUAR A ENTREGA DOS ALIMENTOS PARA MERENDAS NAS UNIDADES ESCOLARES, VISTO QUE SÃO 193UNIDADES E APENAS 02 (DOIS) CAMINHÕES.</t>
   </si>
   <si>
     <t>27721</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27721/7ea6109c229a259c8ca0ac8b7092ca05.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27721/7ea6109c229a259c8ca0ac8b7092ca05.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade DE PROCEDER COM A ELABORAÇÃO DE PARCERIA COM O GOVERNO DO ESTADO, PARA A IMPLANTAÇÃO DE UMA UNIDADE DA DELEGACIA DA MULHER EM PETRÓPOLIS.</t>
   </si>
   <si>
     <t>27722</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27722/a22a4743c1b94e0d2a8a05aa15ec461d.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27722/a22a4743c1b94e0d2a8a05aa15ec461d.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE QUE A UBS NEILA FORTUNA LIMA PAIXÃO, SITUADO NA RUA A, PASSE A OFERECER VACINAS DO CALENDÁRIO INFANTIL PARA ATENDIMENTO AOS MORADORES.</t>
   </si>
   <si>
     <t>27724</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27724/a23679929f4940524e12ac04ce844021.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27724/a23679929f4940524e12ac04ce844021.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE UM ESTUDO TÉCNICO PARA A VIABILIDADE DE INSTALAÇÃO DE UMA FAIXA ELEVADA DE PEDESTRES E SINALIZAÇÃO PARA CHAMAR ATENÇÃO DOS CONDUTORES NA ESTRADA UNIÃO E INDÚSTRIA – ROSEIRAL.</t>
   </si>
   <si>
     <t>27726</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27726/0f5663b4d05e8704322a87f2d3247f2b.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27726/0f5663b4d05e8704322a87f2d3247f2b.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE QUE PROCEDA VISTORIA TÉCNICA PARA COLOCAÇÃO DE PONTOS DE ILUMINAÇÃO EM TODA A EXTENSÃO DA RUA JENNY GOMES, RUA D – RUA DE ACESSO DA ESTRADA UNIÃO E INDUSTRIA X SANTA MÔNICA TENNIS CLUB – ITAIPAVA.</t>
   </si>
   <si>
     <t>27728</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27728/f8b03ff9c4cf8d1a62fb1018843ad5ed.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27728/f8b03ff9c4cf8d1a62fb1018843ad5ed.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REPAROS E / OU RECUPERAÇÃO DA VIA, QUE SE ENCONTRA EM PÉSSIMAS CONDIÇÕES DE CONSERVAÇÃO NA SERVIDÃO SEBASTIÃO SEIXAS, APÓS O PONTO FINAL DO ÔNIBUS DA RUA HENRIQUE JOÃO DA CRUZ – ESTRADA DA SAUDADE.</t>
   </si>
   <si>
     <t>27729</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27729/c4a6d882fd9bb2132524cd399f2cd4de.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27729/c4a6d882fd9bb2132524cd399f2cd4de.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE UM ESTUDO TÉCNICO PARA A VIABILIDADE DE SINALIZAÇÃO VIÁRIA E DEMARCAÇÃO DE VAGAS PARA PESSOAS DE DEFICIÊNCIA E TEA NAS PROXIMIDADES DA AVENIDA IPIRANGA – CENTRO.</t>
   </si>
   <si>
     <t>27699</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27699/70774dca8d93588f1cf2a6fe258c5ebe.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27699/70774dca8d93588f1cf2a6fe258c5ebe.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de substituição das lâmpadas comuns por lâmpadas de Led, em toda extensão da Rua José Gonçalves Portela, Jardim Americano, em Itaipava.</t>
   </si>
   <si>
     <t>27702</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27702/bd2bcde762e6b01492eec70f14f07e74.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27702/bd2bcde762e6b01492eec70f14f07e74.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de reforma e ampliação da ponte que faz a ligação da Avenida Leopoldina com Estrada União Indústria, próx. ao nº 8.452, em Itaipava.</t>
   </si>
   <si>
     <t>27707</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27707/228d082806ef555a903188faece19de6.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27707/228d082806ef555a903188faece19de6.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade do Serviço de Ambulância 24 horas, no Posto de Saúde de Secretário, Distrito de Pedro do Rio.</t>
   </si>
   <si>
     <t>27710</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27710/64d22aeed2c7303c50656107a3020975.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27710/64d22aeed2c7303c50656107a3020975.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de construção de uma creche em Secretário, Pedro do Rio.</t>
   </si>
   <si>
     <t>27731</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de um carro que fique à disposição dos agentes de saúde do PSF de Secretário.</t>
   </si>
   <si>
     <t>27736</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27736/f2614d196f2c8a261f00b17dabef94bf.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27736/f2614d196f2c8a261f00b17dabef94bf.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de implantação do Serviço de Pronto Atendimento 24 horas no Posto de Saúde Secretário, em Secretário, Distrito de Pedro do Rio.</t>
   </si>
   <si>
     <t>27740</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de aumentar a rede de captação de águas pluviais no inicio da Rua José da Gama Machado, em frente ao Centro Comercial, em Itaipava.</t>
   </si>
   <si>
     <t>27743</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27743/c3da42c25a89003496b266a153b73034.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27743/c3da42c25a89003496b266a153b73034.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de disponibilizar o espaço do aterro sanitário em Pedro do Rio, para abrigar o Parque de Exposições, localizado na Rodovia BR 040, KM 48, Pedro do Rio.</t>
   </si>
   <si>
     <t>27751</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27751/be4ff4ec615724738cb0289da84e5106.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27751/be4ff4ec615724738cb0289da84e5106.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de instalação de uma academia da terceira idade, na comunidade conhecida por Bananeira, localizado na Rua Guilhermino Martinho, nº 20, Pedro do Rio.</t>
   </si>
   <si>
     <t>27754</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27754/29ba86cdfbda1d377770e83198f0df7c.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27754/29ba86cdfbda1d377770e83198f0df7c.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de instalar um ponto de apoio para a Guarda Civil em Secretário, Pedro do Rio.</t>
   </si>
   <si>
     <t>27758</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de instalação de um Centro de Referência e Assistência Social, CRAS, no bairro da Mosela.</t>
   </si>
   <si>
     <t>27760</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27760/7570bfa0b2fe568c1dc14612943b8471.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27760/7570bfa0b2fe568c1dc14612943b8471.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de manutenção viária com o uso da moto niveladora, (PATROL), na Estrada RJ 123, próximo à Divisa de Petrópolis com Sardoal, Secretário, no 4º Distrito.</t>
   </si>
   <si>
     <t>27762</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27762/b050ec6bff88326388b3faa80c5ae602.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27762/b050ec6bff88326388b3faa80c5ae602.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de um Centro Cultural e uma Biblioteca na casa localizada junto à Praça José de Lima, situada na Estrada de Secretário, nº 112, no Centro de Secretário, Distrito de Pedro do Rio.</t>
   </si>
   <si>
     <t>27737</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27737/44e5abda5ab6a927fc3e800be289a7ce.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27737/44e5abda5ab6a927fc3e800be289a7ce.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar serviço de poda de árvores, em caráter de urgência, em toda extensão da Estrada das Arcas, situado no bairro Itaipava – Petrópolis/RJ.</t>
   </si>
   <si>
     <t>27741</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27741/c7207a58fc322f5e28732f19e6209517.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27741/c7207a58fc322f5e28732f19e6209517.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de erviço de Capina, Roçada e Limpeza em toda a extensão em toda a extensão na Estrada das Arcas, situada no bairro de Itaipava, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>27742</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27742/e639341f96707b20a2b5559c825cee8b.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27742/e639341f96707b20a2b5559c825cee8b.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de vistoria no intuito de substituir Lâmpadas Queimadas e a colocação de Braços de Luz, em toda extensão da Estrada das Arcas, situado no bairro Itaipava- Petrópolis/RJ.</t>
   </si>
   <si>
     <t>27746</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de extensão da linha do ônibus Retiro das Pedras passando pela Rua Guilhermino Martins, Pedro do Rio.</t>
   </si>
   <si>
     <t>27748</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27748/4e8e8bf9c88781cd688611b1d20f1c98.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27748/4e8e8bf9c88781cd688611b1d20f1c98.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de vistoria e recolocação de placas indicativas de ponto de ônibus na Rodovia Philúvio Cerqueira Rodrigues, do km 01 ao km 05, em Itaipava.</t>
   </si>
   <si>
     <t>27750</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar manutenção viária a em toda a extensão na Estrada do Gentil, situada no bairro Itaipava, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>27753</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27753/bab357cd74325310d0363ee31c311a09.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27753/bab357cd74325310d0363ee31c311a09.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de reforma do Centro de Educação Infantil Vila Leopoldina, localizado na Rua Eugênio Zanatta, s/nº , Pedro do Rio.</t>
   </si>
   <si>
     <t>27756</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27756/9f9c63ec0bd1e6f52b439032ce544311.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27756/9f9c63ec0bd1e6f52b439032ce544311.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar manutenção viária a em toda a extensão na Estrada Crescencio Costa , situada no bairro Itaipava, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>27759</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27759/ffab88d371a1379f1ace28f58c6ea3fd.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27759/ffab88d371a1379f1ace28f58c6ea3fd.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de substituição das lâmpadas comuns por lâmpadas de Led, em toda extensão da Rua José Rodrigues Costa, no Jardim Americano, em Itaipava.</t>
   </si>
   <si>
     <t>27764</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27764/0a8caec42fe75d706016075b11989884.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27764/0a8caec42fe75d706016075b11989884.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento em toda extensão da Rua Juiz de Fora, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27766</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27766/d007f542468d496305da57431e9882b9.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27766/d007f542468d496305da57431e9882b9.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Vistoria no intuito de substituir Lâmpadas Queimadas e a colocação de Braços de Luz, em toda extensão da Estrada Crescencio Costa, situado no bairro Itaipava- Petrópolis/RJ.</t>
   </si>
   <si>
     <t>27767</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27767/388f8a08eb9c0edbf334ef091caf8ba7.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27767/388f8a08eb9c0edbf334ef091caf8ba7.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento na Rua J que fica localizada na Estrada do Palmital, (Aguas Lindas), Bairro Nogueira.</t>
   </si>
   <si>
     <t>27782</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27782/6372db43dab82d62e462b175eb355fe7.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27782/6372db43dab82d62e462b175eb355fe7.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Rua Carioca, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27785</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27785/6b2a6d5ff5fbab1c4469254933b1f9a7.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27785/6b2a6d5ff5fbab1c4469254933b1f9a7.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento em toda a extensão da Rua H que fica localizada na Estrada do Palmital (Aguas Lindas), Bairro Nogueira.</t>
   </si>
   <si>
     <t>27786</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27786/dd9caf756a861e0af32abc53dbf06533.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27786/dd9caf756a861e0af32abc53dbf06533.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Av Country Club, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27788</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27788/91bba894036181ccd622cc598d740b8b.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27788/91bba894036181ccd622cc598d740b8b.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento em toda a extensão da Rua F, que fica localizada na Estrada do Palmital (Aguas Lindas), Bairro Nogueira.</t>
   </si>
   <si>
     <t>27791</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27791/4240a1506ff7df59f7bc304474858629_1.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27791/4240a1506ff7df59f7bc304474858629_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Estrada do Calembe, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27794</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27794/963ecfbcdfa279ef5eff99a32b11a9f4.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27794/963ecfbcdfa279ef5eff99a32b11a9f4.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade do serviço de Capina, Roçada e Limpeza em toda a extensão em toda a extensão na Estrada Crescencio Costa, situada no bairro de Itaipava, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>27798</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27798/f811d0df9a29eb3636f9fc06e8b75146.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27798/f811d0df9a29eb3636f9fc06e8b75146.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento em toda a extensão da Rua E, que fica localizada na Estrada do Palmital (Aguas Lindas), Bairro Nogueira.</t>
   </si>
   <si>
     <t>27806</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27806/82ac4a02edb5d16e627c8e154cfdc1c6.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27806/82ac4a02edb5d16e627c8e154cfdc1c6.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento em toda a extensão da Rua C, que fica localizada na Estrada do Palmital (Aguas Lindas), Bairro Nogueira.</t>
   </si>
   <si>
     <t>27812</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27812/82ac4a02edb5d16e627c8e154cfdc1c6.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27812/82ac4a02edb5d16e627c8e154cfdc1c6.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Rua Ypu, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27813</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27813/228eda1e51a3d18ae42f9465a6cfd64c.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27813/228eda1e51a3d18ae42f9465a6cfd64c.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento em toda a extensão da Rua B, que fica localizada na Estrada do Palmital (Aguas Lindas), Bairro Nogueira.</t>
   </si>
   <si>
     <t>27815</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27815/a34907600a0d6c8d00a0e20748898eaf.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27815/a34907600a0d6c8d00a0e20748898eaf.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Estrada da Cascata, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27816</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27816/a66daa8f9a5e0f54e3183a7c09986c9e.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27816/a66daa8f9a5e0f54e3183a7c09986c9e.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar serviço de poda de árvores, em caráter de urgência, em toda extensão da Estrada Crescencio Costa, situado no bairro Itaipava – Petrópolis/RJ.</t>
   </si>
   <si>
     <t>27817</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27817/06771677f6b5fa800174d95d8e961f48.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27817/06771677f6b5fa800174d95d8e961f48.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Avenida dos Amores, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27821</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27821/f18341f8d51604859b93a1e674150088.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27821/f18341f8d51604859b93a1e674150088.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento em toda a extensão da Rua da Pracinha, que fica localizada na Estrada do Palmital (Aguas Lindas), Bairro Nogueira.</t>
   </si>
   <si>
     <t>27826</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27826/b8dab0d0cab1a877dbcc63ea862dea03.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27826/b8dab0d0cab1a877dbcc63ea862dea03.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Rua do Promenade, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27829</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27829/e361903d6ef219e156293de29c90862c.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27829/e361903d6ef219e156293de29c90862c.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar serviço de poda de árvores, em caráter de urgência, em toda extensão da Rua Alameda Aclimação, situado no bairro Itaipava – Petrópolis/RJ.</t>
   </si>
   <si>
     <t>27765</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27765/1c543bce6a6160053cfb122a7874c97a_1.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27765/1c543bce6a6160053cfb122a7874c97a_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Rua Belo Horizonte, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27768</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27768/28e956cd078f11f579b39a48066b015e.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27768/28e956cd078f11f579b39a48066b015e.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Rua Pará, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27769</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27769/ef4821386f8a2acd691a46c02d071a69.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27769/ef4821386f8a2acd691a46c02d071a69.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento em toda a extensão da Rua Novo Horizonte, que fica localizada no Calembe, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27770</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27770/e42becd734e8e0a96adfabb931ee5646.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27770/e42becd734e8e0a96adfabb931ee5646.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Rua Maranhão, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27772</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27772/1b0ff41a9b8dd1ec7fc12415adf50edd.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27772/1b0ff41a9b8dd1ec7fc12415adf50edd.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade do serviço de Capina, Roçada e Limpeza em toda a extensão em toda a extensão na Rua Alameda Aclimação, situada no bairro de Itaipava, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>27773</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27773/846e531743f8ff1084efb4ee90a15e94.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27773/846e531743f8ff1084efb4ee90a15e94.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Rua Minas Gerais, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27775</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27775/7865adea07fc8e22f476f52d8cc22b95.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27775/7865adea07fc8e22f476f52d8cc22b95.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Asfaltamento em toda a extensão da Rua Açude, no Calembe, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27777</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27777/9821757b443cc6c7625c387962cd1391.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27777/9821757b443cc6c7625c387962cd1391.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de instalação de um redutor de velocidade na Estrada Silveira da Motta, nº 1.583, na Posse.</t>
   </si>
   <si>
     <t>27780</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27780/0241e243e1b44a1005f6b3b0c42d868c.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27780/0241e243e1b44a1005f6b3b0c42d868c.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de vistoria no intuito de substituir Lâmpadas Queimadas e a colocação de Braços de Luz, em toda extensão da Rua Alameda Aclimação , situado no bairro Itaipava- Petrópolis/RJ.</t>
   </si>
   <si>
     <t>27784</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27784/01f648b0132a3fe7ed82d6b724e913ae_1.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27784/01f648b0132a3fe7ed82d6b724e913ae_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento na Rua Amazonas, aproximadamente 130 metros de extensão, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27793</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27793/364fc79ab6eb52f4cff6a7ea07475c39_1.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27793/364fc79ab6eb52f4cff6a7ea07475c39_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Rua São Paulo, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27797</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27797/ec7450d6e51b20110695105d30dd1313.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27797/ec7450d6e51b20110695105d30dd1313.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento em toda extensão da Rua Norma Maria Reinner, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27799</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27799/2c3c2426e4dafebaab3621dd44c54df7_1.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27799/2c3c2426e4dafebaab3621dd44c54df7_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Rua Manoel Andrade, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27803</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27803/0de622965c0836b2c9fdc698320af0e5.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27803/0de622965c0836b2c9fdc698320af0e5.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar manutenção viária a em toda a extensão na Rua Alameda Aclimação, situada no bairro Itaipava, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>27804</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Rua Pauliceia, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27807</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27807/ea784337181e591509b96778947195aa.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27807/ea784337181e591509b96778947195aa.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento em toda a extensão da Rua Chile, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27809</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27809/af0164ccc3d540ab8f98c308d7338bdc.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27809/af0164ccc3d540ab8f98c308d7338bdc.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento em toda a extensão da Rua Bolivia, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27811</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27811/4a09d664889488a0b90391872c347052.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27811/4a09d664889488a0b90391872c347052.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Rua Bahia, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27771</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27771/8109f712ddfe727893f213aebba6449b.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27771/8109f712ddfe727893f213aebba6449b.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento em toda extensão da rua João Ramos, Bairro Corrêas.</t>
   </si>
   <si>
     <t>27774</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27774/3332b27783258fb57002040764530f19.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27774/3332b27783258fb57002040764530f19.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Rua Guapore, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27776</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27776/0f9ff02255a74a898919d5f235d76d29.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27776/0f9ff02255a74a898919d5f235d76d29.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar manutenção viária a em toda a extensão na Estrada da Pedreira, situada no bairro Santa Monica, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>27778</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27778/5e34f082809475ef5065a9cfc98600d1.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27778/5e34f082809475ef5065a9cfc98600d1.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Rua Fortaleza, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27779</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27779/d9ecbbc2b5cd5885e335da2057ff5a28.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27779/d9ecbbc2b5cd5885e335da2057ff5a28.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento na Servidão Jair da Silva Bairro Nogueira.</t>
   </si>
   <si>
     <t>27781</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27781/79c37267a5375255ba79beb77a278cbf.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27781/79c37267a5375255ba79beb77a278cbf.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de vistoria no intuito de substituir Lâmpadas Queimadas e a colocação de Braços de Luz, em toda extensão da Estrada da Pedreira, situado no bairro Santa Mônica - Petrópolis/RJ.</t>
   </si>
   <si>
     <t>27783</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27783/f876bdfacf5e494411ef1b003e80f2fb.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27783/f876bdfacf5e494411ef1b003e80f2fb.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento em toda extensão da Rua Parque Bomclima Bairro Nogueira.</t>
   </si>
   <si>
     <t>27787</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27787/ef88d21d4421dd47e43d2f68051a2914.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27787/ef88d21d4421dd47e43d2f68051a2914.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Rua Chile, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27789</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27789/e5ca972b76eef09e4aa3a24d9bcd3222.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27789/e5ca972b76eef09e4aa3a24d9bcd3222.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Rua Bolivia , Bairro Nogueira.</t>
   </si>
   <si>
     <t>27790</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27790/25d189bd8d5892ef25cdb0e4f8581222_1.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27790/25d189bd8d5892ef25cdb0e4f8581222_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Rua Argentina, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27792</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27792/5b9970602638ab90d21762ce3406a7c4.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27792/5b9970602638ab90d21762ce3406a7c4.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de construção de uma escadaria que dá acesso a Rua Juiz de Fora que liga a Estrada do Calembe, próximo a cascata, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27795</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27795/6c45ffb44406c3d3895ad7eb9c77acdd.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27795/6c45ffb44406c3d3895ad7eb9c77acdd.pdf</t>
   </si>
   <si>
     <t>27796</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27796/dba42375b24a95ea03f9f022f1ec57eb.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27796/dba42375b24a95ea03f9f022f1ec57eb.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Rua Sergipe, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27800</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27800/46d4b1e0b84511e4a4034cb929f46906.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27800/46d4b1e0b84511e4a4034cb929f46906.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Rua Paraiba, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27801</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27801/0238b23d4415ab7826f62ecf025637c5_1.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27801/0238b23d4415ab7826f62ecf025637c5_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de operação tapa buracos em toda extensão, Localizado na Rua Braz Rossi,, Bairro Bonsucesso.</t>
   </si>
   <si>
     <t>27802</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27802/0238b23d4415ab7826f62ecf025637c5_1.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27802/0238b23d4415ab7826f62ecf025637c5_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de serviço de Capina, Roçada e Limpeza em toda a extensão em toda a extensão na Estrada da Pedreira, situada no bairro Santa Mônica, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>27805</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27805/7468ca75badcd35d0beb5be7ca60fd52.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27805/7468ca75badcd35d0beb5be7ca60fd52.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Lago de Nogueira, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27808</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27808/de6293c77c026c0249b7e936712c45d7.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27808/de6293c77c026c0249b7e936712c45d7.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Praça de Nogueira, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27810</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27810/de6293c77c026c0249b7e936712c45d7.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27810/de6293c77c026c0249b7e936712c45d7.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na AV. Leopoldina, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27814</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27814/4991a622e9413bbc808b7a0244bfa1ad_1.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27814/4991a622e9413bbc808b7a0244bfa1ad_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar serviço de poda de árvores, em caráter de urgência, em toda extensão da Estrada da Pedreira, situada no bairro Santa Mônica, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>27818</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27818/1195f3863cacdee04604e21108efbd3a_1.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27818/1195f3863cacdee04604e21108efbd3a_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Estrada Mineira, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27819</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27819/595bfd8b23eb6cecc65d4a6c4b417432_1.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27819/595bfd8b23eb6cecc65d4a6c4b417432_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Rua Doutor Bina, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27825</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27825/6c73b6dce49b93c795d9bdd13f93cb0f.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27825/6c73b6dce49b93c795d9bdd13f93cb0f.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar serviço de poda de árvores, em caráter de urgência, em toda extensão da Estrada das Pitangas , situada no bairro Santa Mônica, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>27827</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27827/d3dec67e21d89cfd2babc4fc7eea373c_1.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27827/d3dec67e21d89cfd2babc4fc7eea373c_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Rua do Açude, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27828</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27828/5b793482bd97b973df4211521d66371e.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27828/5b793482bd97b973df4211521d66371e.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de serviço de Capina, Roçada e Limpeza em toda a extensão em toda a extensão na Estrada da Pitangas, situada no bairro Santa Mônica, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>27830</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27830/7e82ba0726d1e229d444a551f5bb5e55.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27830/7e82ba0726d1e229d444a551f5bb5e55.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Estrada do Palmital Rua J, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27831</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27831/a79e69a3602d116075b081b1774a11b8.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27831/a79e69a3602d116075b081b1774a11b8.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Estrada do Palmital Rua H, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27832</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27832/7a0180c8afe076fd66f15f1e83aa6d26.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27832/7a0180c8afe076fd66f15f1e83aa6d26.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Estrada do Palmital Rua F, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27820</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27820/894d9d82ebf627cd80acab426abc60b5.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27820/894d9d82ebf627cd80acab426abc60b5.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar o asfaltamento em toda extensão, Localizado na Rua da Conquista, Bairro Posse.</t>
   </si>
   <si>
     <t>27822</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27822/b4260152e0d62d21b5c579eb70e352e1_1.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27822/b4260152e0d62d21b5c579eb70e352e1_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Estrada do Palmital Rua E, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27823</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27823/5f18d978663182c200b1552c17b5dc32.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27823/5f18d978663182c200b1552c17b5dc32.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de vistoria no intuito de substituir Lâmpadas Queimadas e a colocação de Braços de Luz, em toda extensão da Estrada da Pitangas, situada no bairro Santa Mônica, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>27824</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27824/4a337ff5c7580c9a7cf62b149bfb47bc.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27824/4a337ff5c7580c9a7cf62b149bfb47bc.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Estrada do Palmital Rua D, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27835</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27835/c7550d3fc1f6da95241f8085c8728c05.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27835/c7550d3fc1f6da95241f8085c8728c05.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Estrada do Palmital Rua C, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27840</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27840/db5190ec7bb416343800a30d35c276a7.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27840/db5190ec7bb416343800a30d35c276a7.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Estrada do Palmital Rua A, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27843</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27843/7a000ce3f198ddd29da08a65e337fd9d_1.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27843/7a000ce3f198ddd29da08a65e337fd9d_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de instalação de um abrigo para passageiros de ônibus, no início da Rua Antônio Francisco da Silva, na Br 040, próx. nº 50.396, na Vila Rica.</t>
   </si>
   <si>
     <t>27844</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27844/c5966c3a3fab43899b35f49b7242615f.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27844/c5966c3a3fab43899b35f49b7242615f.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Estrada do Palmital Pracinha, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27847</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27847/b765df48a694c82fd6c321e8f2d09cee.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27847/b765df48a694c82fd6c321e8f2d09cee.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar manutenção viária a em toda a extensão na Estrada da Pitangas, situada no bairro Santa Mônica, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>27833</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27833/9fc548088b0e9e32c8bcaab089f70f6a.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27833/9fc548088b0e9e32c8bcaab089f70f6a.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Rua Eva, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27834</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27834/de399e43c98869aa816d6719ee8c5ea8_2.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27834/de399e43c98869aa816d6719ee8c5ea8_2.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Rua Ceara, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27837</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27837/8d5cb0c314b452fc02ca7dd2d2dc2ecb.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27837/8d5cb0c314b452fc02ca7dd2d2dc2ecb.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Rua Salvador, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27841</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27841/59fa73d194188cc5157cc2d48bf008e7.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27841/59fa73d194188cc5157cc2d48bf008e7.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Rua Norma Maria Reinner, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27845</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27845/d46d4181759a873b99a3f99f33693cf3.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27845/d46d4181759a873b99a3f99f33693cf3.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de em parceria com a cia Águas do Imperador, retornasse com o posto de atendimento ao cliente, colocando no Centro de Cidadania em Itaipava, na Estrada União Indústria, nº 11.860, Itaipava.</t>
   </si>
   <si>
     <t>27848</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27848/26a70782b80cabc20e474e8c2d6c623b.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27848/26a70782b80cabc20e474e8c2d6c623b.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Rua Jose Sampaio, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27850</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27850/c26107b0d6743caeb7adf3d26d9e652f.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27850/c26107b0d6743caeb7adf3d26d9e652f.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar manutenção viária a em toda a extensão na Rua Beijamin Galioti , situada no bairro Itaipava, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>27851</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27851/e25ad74fb3f1c837c4b5dfe308991641.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27851/e25ad74fb3f1c837c4b5dfe308991641.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Rua Pernambuco, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27852</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27852/0706b8b691d4824410e310ed612ac5ca.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27852/0706b8b691d4824410e310ed612ac5ca.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Rua Friburgo, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27853</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27853/cb0444e67a25e46aa991fbf7de0d531d.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27853/cb0444e67a25e46aa991fbf7de0d531d.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de retirada do poste no meio da Rua E localizado na Estrada do Palmital (Águas Lindas), Bairro Nogueira.</t>
   </si>
   <si>
     <t>27836</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27836/7d63f9c8e7c54741eaf0969329048447.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27836/7d63f9c8e7c54741eaf0969329048447.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Rua Amazonas, sentido Bonsucesso, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27838</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27838/a8e9577ad589e416893dd409b4f8021b.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27838/a8e9577ad589e416893dd409b4f8021b.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Rua Piaui, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27839</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27839/9692cb93bbf41e0066a4a105f4d91ecc.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27839/9692cb93bbf41e0066a4a105f4d91ecc.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Rua Iracema, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27842</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27842/bf2689128a7de4b8adddd09428938586_1.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27842/bf2689128a7de4b8adddd09428938586_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de vistoria no intuito de substituir Lâmpadas Queimadas e a colocação de Braços de Luz, em toda extensão da Rua Benjamim Galloti , situada no bairro Itaipava, Petrópolis/RJ</t>
   </si>
   <si>
     <t>27846</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27846/e31655585dcda792beda2c36dd8ae6f2.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27846/e31655585dcda792beda2c36dd8ae6f2.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de instalção de corrimão em toda extenção na servidão 340, Localizado na Rua João Ramos, Bairro Corrêas.</t>
   </si>
   <si>
     <t>27849</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27849/6b47fb24e3d3254317508c5825d10197.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27849/6b47fb24e3d3254317508c5825d10197.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de instalação de um quebra-molas no modelo de (faixa elevada), Localizado na Estrada do Calembe n° 2000, hotel Sesc, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27854</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27854/c8dfd8538c5a4c3ced90adcad993a6a6.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27854/c8dfd8538c5a4c3ced90adcad993a6a6.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Rua Vila Epitacio, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27855</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27855/f551490fcd4794009e2c3c7b338b83e4_1.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27855/f551490fcd4794009e2c3c7b338b83e4_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Servidão Bernardo Shazan, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27856</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27856/baee9e1cee8968c0c1e32c28dd3734ca.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27856/baee9e1cee8968c0c1e32c28dd3734ca.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Rua Rio de Janeiro, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27857</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27857/c737c3941073522b959db940c0c4beb6.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27857/c737c3941073522b959db940c0c4beb6.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Rua Goiais, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27858</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27858/54a77f802e8abdaf26af4c0e1b0e5a09.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27858/54a77f802e8abdaf26af4c0e1b0e5a09.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Rua Parana, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27859</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27859/b65a37dccd9371af34c9414f292c14a6.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27859/b65a37dccd9371af34c9414f292c14a6.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Rua Juiz de Fora, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27860</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27860/9f415c33d8cd444d1314730a1bfd0e6f.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27860/9f415c33d8cd444d1314730a1bfd0e6f.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Rua Milton de Souza, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27861</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27861/0a4159834ebd8c4a5201af50dc4d7b11.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27861/0a4159834ebd8c4a5201af50dc4d7b11.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Rua Rodolfo Bruno, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27862</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27862/f84c4c3aa4a821a9e801d40713b92e70.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27862/f84c4c3aa4a821a9e801d40713b92e70.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Rua Jose Muniz Pavão, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27863</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27863/fe4ab3b187f36a04a145cefe7cc8cfc2.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27863/fe4ab3b187f36a04a145cefe7cc8cfc2.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de construçao de lixeira de alvenaria, Localizado na Rua Amazonas n°900, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27864</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27864/75f382b20e731ad81be4c97096b3820b.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27864/75f382b20e731ad81be4c97096b3820b.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Rua Antero Soares Cerpa, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27865</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27865/bdb6d085a4fbc732f0b740cf4fc14639.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27865/bdb6d085a4fbc732f0b740cf4fc14639.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Rua Antonio Jose de Souza, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27866</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27866/86414993a79c4d50bd529b65991a55ec.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27866/86414993a79c4d50bd529b65991a55ec.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de troca de lâmpadas convencionais por lâmpadas de led em toda extensão da Rua Avenida Country Club, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27867</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27867/013575438dd05dd322dff7e763980444.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27867/013575438dd05dd322dff7e763980444.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Avenida California, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27868</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27868/02b77f389612505fd3e6372ee85af210.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27868/02b77f389612505fd3e6372ee85af210.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Capina, roçada e limpeza em toda extensão, Localizado na Rua Parque Bom Clima, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27869</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27869/6c5a75b8da4e3d94bc66dae39aaba3d4.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27869/6c5a75b8da4e3d94bc66dae39aaba3d4.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de instalação de corrimão em toda extensão da Servidão Antero Cerpa n°548, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27870</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27870/7bc71fb7ec4b306e665c84f51e8e508e.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27870/7bc71fb7ec4b306e665c84f51e8e508e.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de serviço de Capina, Roçada e Limpeza em toda a extensão em toda a extensão na Rua Benjamin Galloti , situada no bairro Itaipava, Petrópolis/RJ</t>
   </si>
   <si>
     <t>27871</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27871/7bc71fb7ec4b306e665c84f51e8e508e.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27871/7bc71fb7ec4b306e665c84f51e8e508e.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de asfaltamento em toda extensão da Rua Avenida Leopoldina/Bonsucesso, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27872</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27872/4ea4589e95f919636662aed4888142d5.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27872/4ea4589e95f919636662aed4888142d5.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de instalação de três lixeiras na Rua Avenida Leopoldina n°1313, próximo a Santinha, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27873</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27873/d95d68fa4ff3fdb03172d88a06e769e7.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27873/d95d68fa4ff3fdb03172d88a06e769e7.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de necessidade de realizar serviço de poda de árvores, em caráter de urgência, em toda extensão da Rua Benjamin Galloti , situada no bairro Itaipava, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>27874</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27874/34fe8cb255f827f1483d7cda896ca063.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27874/34fe8cb255f827f1483d7cda896ca063.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de três lixeiras na Rua Rodolfo Bruno em frente ao n° 1283 e ao n°1111, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27877</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27877/6f2d02e78d16c7c5a8d03de68c30a8b2.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27877/6f2d02e78d16c7c5a8d03de68c30a8b2.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de necessidade de realizar serviço de poda de árvores, em caráter de urgência, em toda extensão da Rua Victor Maria Clavery, situada no bairro Itaipava, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>27875</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27875/e8a15a7065fa94b375251199278d8767.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27875/e8a15a7065fa94b375251199278d8767.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de iluminação pública e extensão de rede por toda extensão da ponte de Bonsucesso, Localizada entre a Avenida Leopoldina e a União Industria, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27876</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27876/32c2a3455039d1ee64358b20fd2dc95c.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27876/32c2a3455039d1ee64358b20fd2dc95c.pdf</t>
   </si>
   <si>
     <t>27878</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27878/82d0b72e8cf64dc4e023ba3b6b24e93c.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27878/82d0b72e8cf64dc4e023ba3b6b24e93c.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de manutenção viária em toda extensão da Rua Rodolfo Bruno, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27879</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27879/1370267c7954940b5581a98f54b832eb.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27879/1370267c7954940b5581a98f54b832eb.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de serviço de Capina, Roçada e Limpeza em toda a extensão em toda a extensão na Rua Victor Maria Clavery, situada no bairro Itaipava, Petrópolis/RJ</t>
   </si>
   <si>
     <t>27880</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27880/262f6b10d4775df6b76498b55095509c.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27880/262f6b10d4775df6b76498b55095509c.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Instalação de uma Coletora de lixo, Localizado na Rua Pedro Vogel Sobrinho n° 171, Bairro Castrioto.</t>
   </si>
   <si>
     <t>27884</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27884/d1d0419fad1d495f049ea12785fef7fb.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27884/d1d0419fad1d495f049ea12785fef7fb.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de Instalação de uma Coletora de lixo, Localizado na Rua Henrique Schmidt n° 43, Bairro Castrioto.</t>
   </si>
   <si>
     <t>27885</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27885/8ff777cedf54bbe45f5269e91294a562.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27885/8ff777cedf54bbe45f5269e91294a562.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de vistoria no intuito de substituir Lâmpadas Queimadas e a colocação de Braços de Luz, em toda extensão da Rua Victor Maria Clavery, situada no bairro Itaipava, Petrópolis/RJ</t>
   </si>
   <si>
     <t>27886</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27886/46ada81406eb3ee4babfd8b1b23d6177.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27886/46ada81406eb3ee4babfd8b1b23d6177.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de vistoria no intuito de substituir Lâmpadas Queimadas e a colocação de Braços de Luz, em toda extensão da Rua Candida Neves, situada no bairro Itaipava, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>27887</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27887/9b84e1702b4cd5a51d904b63198b6838.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27887/9b84e1702b4cd5a51d904b63198b6838.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade do serviço de Capina, Roçada e Limpeza em toda a extensão em toda a extensão na Rua Candida Neves, situada no bairro Itaipava, Petrópolis/RJ</t>
   </si>
   <si>
     <t>27888</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27888/02b77f389612505fd3e6372ee85af210.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27888/02b77f389612505fd3e6372ee85af210.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa de Vacinação Domiciliar do Idoso e da Pessoa com Deficiência.</t>
   </si>
   <si>
     <t>27896</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27896/600c3ac4e4c8fc902ef5c1ef71ffeff8.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27896/600c3ac4e4c8fc902ef5c1ef71ffeff8.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de necessidade de realizar serviço de poda de árvores, em caráter de urgência, em toda extensão da Rua Candida Neves situada no bairro Itaipava, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>27897</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27897/bda31ca1809695eae9d1c3f2014b881e_1.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27897/bda31ca1809695eae9d1c3f2014b881e_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar manutenção viária a em toda a extensão na Rua Candida Neves, situada no bairro Itaipava, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>27898</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27898/96afc903115c466a1635616689e15405.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27898/96afc903115c466a1635616689e15405.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de manutenção das lâmpadas de led em toda extensão da Rua Ypu, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27889</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27889/fa72808eae5b9d079a0d5be0a68a5eac_2.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27889/fa72808eae5b9d079a0d5be0a68a5eac_2.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de manutenção das lâmpadas de led em toda extensão da Rua Carioca, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27890</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27890/fa72808eae5b9d079a0d5be0a68a5eac.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27890/fa72808eae5b9d079a0d5be0a68a5eac.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar manutenção viária a em toda a extensão na Estrada da Divisa, situada no bairro Santa Mônica em Itaipava, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>27891</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27891/9924855996ba1d345714d2632274be98.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27891/9924855996ba1d345714d2632274be98.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de manutenção das lâmpadas de led em toda extensão da Estrada do Calembe, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27903</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27903/1c1bca5b9557b8002b653d11471c464b.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27903/1c1bca5b9557b8002b653d11471c464b.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de manutenção das lâmpadas de led em toda extensão da Estrada da Cascata, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27907</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27907/1c1bca5b9557b8002b653d11471c464b_1.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27907/1c1bca5b9557b8002b653d11471c464b_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de manutenção das lâmpadas de led em toda extensão da Avenida dos Amores, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27899</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27899/8e3806811c6310e3a89374026adb4e6f.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27899/8e3806811c6310e3a89374026adb4e6f.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de manutenção das lâmpadas de led em toda extensão da Rua do Promenade, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27901</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27901/7741ab2439c8ace31098604045208754.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27901/7741ab2439c8ace31098604045208754.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de manutenção das lâmpadas de led em toda extensão da Rua Belo Horizonte, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27902</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27902/4ff552d3a191f3274810c5d73f9b3344.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27902/4ff552d3a191f3274810c5d73f9b3344.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de manutenção das lâmpadas de led em toda extensão da Rua Pará, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27904</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27904/6dd5d2f3cb8cb1f4b58ef303f574061f.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27904/6dd5d2f3cb8cb1f4b58ef303f574061f.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de manutenção das lâmpadas de led em toda extensão da Rua Maranhão, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27905</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27905/0cfd3bf77e8c50ee6d247bd99c9e8e16.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27905/0cfd3bf77e8c50ee6d247bd99c9e8e16.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realizar serviço de poda de árvores, em caráter de urgência, em toda extensão da Estrada da Divisa, situada no bairro Santa Mônica em Itaipava, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>27906</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27906/bf87b40806a8fb561a71e994d026b17f.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27906/bf87b40806a8fb561a71e994d026b17f.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de manutenção das lâmpadas de led em toda extensão da Rua Manoel Andrade, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27908</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27908/c381ecc7078849706124b0f648b08541.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27908/c381ecc7078849706124b0f648b08541.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de vistoria no intuito de substituir Lâmpadas Queimadas e a colocação de Braços de Luz, em toda extensão da Estrada da Divisa, situada no bairro Santa Mônica em Itaipava, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>27909</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27909/34cf1a0a3c226eace86ba07f6a536b89.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27909/34cf1a0a3c226eace86ba07f6a536b89.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de manutenção das lâmpadas de led em toda extensão da Rua Pauliceia, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27910</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27910/9b84e1702b4cd5a51d904b63198b6838.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27910/9b84e1702b4cd5a51d904b63198b6838.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de manutenção das lâmpadas de led em toda extensão da Rua Bahia, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27912</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27912/3105a3968de3a86457ae577d550f36bf_2.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27912/3105a3968de3a86457ae577d550f36bf_2.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de manutenção das lâmpadas de led em toda extensão da Rua Guapore, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27913</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27913/e3b044a092afb405c748fa7a0ad113b7.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27913/e3b044a092afb405c748fa7a0ad113b7.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de serviço de Capina, Roçada e Limpeza em toda a extensão em toda a extensão na Estrada da Divisa, situada no bairro Santa Mônica em Itaipava, Petrópolis/RJ.</t>
   </si>
   <si>
     <t>27914</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27914/df2fa2091d310d9d9b1a30ce0551e28e.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27914/df2fa2091d310d9d9b1a30ce0551e28e.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de manutenção das lâmpadas de led em toda extensão da Rua Fortaleza, Bairro Nogueira.</t>
   </si>
   <si>
     <t>27911</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27911/c438f0f5fa3481f00f08a6ac8d42e1d0.pdf</t>
+    <t>http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27911/c438f0f5fa3481f00f08a6ac8d42e1d0.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de manutenção das lâmpadas de led em toda extensão da Rua Manoel Luiz, Bairro Nogueira.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -9670,68 +9670,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27211/proc_0078-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27215/050-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27218/53-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27219/55-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27220/62-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27221/72-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27222/75-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27223/84-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27224/99-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27225/108-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27226/118-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27229/131-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27231/135-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27233/139-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27236/143-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27237/148-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27238/149-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27240/151-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27242/157-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27244/165-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27245/181-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27248/198-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27250/209-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27253/224-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27257/244-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27259/259-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27261/275-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27262/337-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27264/364-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27267/369-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27269/370-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27271/379-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27275/1023-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27276/1036-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27277/1047-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27278/1288-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27279/1332-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27280/1342-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27281/1353-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27282/1384-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27283/1411-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27284/1412-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27285/1477-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27319/1490-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27320/1532-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27322/1569-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27323/1636-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27325/1685-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27343/1690-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27345/1693-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27327/1747-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27328/1766-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27329/1768-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27330/1769-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27331/1770-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27333/1784-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27335/1815-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27337/1851-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27339/1855-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27342/1872-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27346/1873-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27349/1905-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27354/1906-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27355/1907-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27358/1908-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27361/1940-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27363/1991-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27364/2030-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27367/2031-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27369/2032-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27371/2098-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27372/2119-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27375/2234-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27377/2235-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27378/2239-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27379/2300-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27381/2397-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27385/2415-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27388/2458-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27389/2459-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27392/2463-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27394/2469-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27396/2526-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27399/2572-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27404/2689-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27406/2691-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27408/2692-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27427/2702-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27429/2706-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27431/2780-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27433/2781-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27436/2783-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27438/2817-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27439/2835-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27440/2869-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27441/2927-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27442/2938-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27443/2963-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27444/2968-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27445/3060-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27446/3116-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27447/3142-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27448/3145-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27449/3146-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27508/3147-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27509/3148-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27510/3203-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27511/3228-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27512/3237-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27513/3248-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27514/3287-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27515/3314-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27516/3315-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27517/3395-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27518/3415-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27519/3433-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27520/3508-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27521/3509-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27522/3514-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27523/3548-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27524/3561-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27525/3562-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27526/3635-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27527/3644-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27528/3659.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27529/3664.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27530/3706-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27531/3723-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27532/3759-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27533/3768.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27534/3771.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27535/3810.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27536/3873.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27537/3875.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27538/3880.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27539/3885.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27540/3947.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27541/3965.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27543/4029.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27545/4030.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27547/4031.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27550/4058.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27551/4059.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27553/4077.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27554/4138.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27557/4149.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27559/4151.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27564/4152.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27566/4153.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27570/4154.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27572/4155.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27577/4228.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27579/4242.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27581/4266.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27583/4286.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27587/4296.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27589/4297.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27593/4298.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27599/4299.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27604/4300.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27614/4301.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27635/4302.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27636/4303.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27637/4304.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27638/4305.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27639/4306.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27640/4307.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27641/4308.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27642/4310.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27643/4312.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27644/4315.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27645/4316.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27646/4318.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27647/4319.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27648/4322.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27649/4340.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27650/4366.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27651/4368.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27652/4369.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27653/4370.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27654/4382.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27655/4383.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27656/4461.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27657/4507.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27658/4508.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27659/4515.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27660/4527.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27674/4583.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27678/4584.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27680/4592.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27634/projeto_de_lei_0436_2025_proc._7594_2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27633/projeto_de_lei_0437_2025_proc._7596_2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27632/projeto_de_lei_0438_2025_proc._7605_2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27631/projeto_de_lei_0439_2025_proc._7606_2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27630/projeto_de_lei_0440_2025_proc._7614_2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27585/projeto_de_lei_0441_2025_proc._7623_2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27588/projeto_de_lei_0442_2025_proc._7633_2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27592/projeto_de_lei_0443_2025_proc._7654_2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27597/projeto_de_lei_0444_2025_proc._7655_2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27602/projeto_de_lei_0445_2025_proc._7661_2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27608/projeto_de_lei_0446_2025_proc._7675_2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27612/projeto_de_lei_0447_2025_proc._7683_2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27618/projeto_de_lei_0448_2025_proc._7684_2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27624/projeto_de_lei_0449_2025_proc._7722_2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27628/projeto_de_lei_0450_2025_proc._7738_2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27582/projeto_de_lei_0451_2025_proc._7747_2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27580/projeto_de_lei_0452_2025_proc._7748_2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27578/projeto_de_lei_0453_2025_proc._7769_2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27575/projeto_de_lei_0454_2025_proc._7781_2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27571/projeto_de_lei_0455_2025_proc._7783_2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27569/projeto_de_lei_0456_2025_proc._7788_2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27567/projeto_de_lei_0457_2025_proc._7801_2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27563/projeto_de_lei_0458_2025_proc._7804_2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27560/projeto_de_lei_0459_2025_proc._7807_2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27210/indicacao_legislativa_0001_2025_proc._0001_2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27212/indicacao_legislativa_0002_2025_proc._0002_2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27213/indicacao_legislativa_0003_2025_proc._0003_2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27214/indicacao_legislativa_0004_2025_proc._0004_2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27227/indicacao_legislativa_0006_2025_proc._0023_2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27228/indicacao_legislativa_0007_2025_proc._0026_2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27230/indicacao_legislativa_0008_2025_proc._0037_2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27232/indicacao_legislativa_0009_2025_proc._0045_2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27234/indicacao_legislativa_0010_2025_proc._0046_2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27235/indicacao_legislativa_0011_2025_proc._0047_2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27239/indicacao_legislativa_0012_2025_proc._0049_2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27241/indicacao_legislativa_0013_2025_proc._0052_2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27243/indicacao_legislativa_0014_2025_proc._0054_2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27246/indicacao_legislativa_0015_2025_proc._0405_2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27247/indicacao_legislativa_0016_2025_proc._0441_2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27249/indicacao_legislativa_0017_2025_proc._0503_2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27251/indicacao_legislativa_0018_2025_proc._0506_2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27252/indicacao_legislativa_0019_2025_proc._0509_2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27254/indicacao_legislativa_0020_2025_proc._0539_2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27255/indicacao_legislativa_0021_2025_proc._0548_2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27256/indicacao_legislativa_0022_2025_proc._0553_2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27258/indicacao_legislativa_0023_2025_proc._0560_2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27260/indicacao_legislativa_0024_2025_proc._0563_2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27263/indicacao_legislativa_0025_2025_proc._0569_2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27265/indicacao_legislativa_0026_2025_proc._0579_2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27266/indicacao_legislativa_0027_2025_proc._0581_2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27268/indicacao_legislativa_0028_2025_proc._0590_2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27270/indicacao_legislativa_0029_2025_proc._0596_2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27272/indicacao_legislativa_0030_2025_proc._0602_2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27273/indicacao_legislativa_0031_2025_proc._0610_2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27274/indicacao_legislativa_0032_2025_proc._0619_2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27286/indicacao_legislativa_0033_2025_proc._0630_2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27287/indicacao_legislativa_0034_2025_proc._0633_2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27288/indicacao_legislativa_0035_2025_proc._0645_2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27289/indicacao_legislativa_0036_2025_proc._0650_2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27290/indicacao_legislativa_0037_2025_proc._0658_2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27291/indicacao_legislativa_0038_2025_proc._0661_2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27292/indicacao_legislativa_0040_2025_proc._0694_2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27293/indicacao_legislativa_0041_2025_proc._0702_2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27294/indicacao_legislativa_0042_2025_proc._0709_2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27295/indicacao_legislativa_0043_2025_proc._0715_2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27296/indicacao_legislativa_0044_2025_proc._0722_2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27297/indicacao_legislativa_0045_2025_proc._0729_2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27298/indicacao_legislativa_0046_2025_proc._0733_2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27299/indicacao_legislativa_0047_2025_proc._0742_2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27300/indicacao_legislativa_0048_2025_proc._0748_2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27301/indicacao_legislativa_0049_2025_proc._0751_2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27302/indicacao_legislativa_0050_2025_proc._0752_2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27303/indicacao_legislativa_0051_2025_proc._0753_2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27304/indicacao_legislativa_0052_2025_proc._0754_2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27305/indicacao_legislativa_0053_2025_proc._0755_2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27306/indicacao_legislativa_0054_2025_proc._0756_2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27307/indicacao_legislativa_0055_2025_proc._0757_2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27308/indicacao_legislativa_0056_2025_proc._0762_2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27309/indicacao_legislativa_0057_2025_proc._0766_2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27310/indicacao_legislativa_0058_2025_proc._0769_2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27311/indicacao_legislativa_0060_2025_proc._0775_2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27312/indicacao_legislativa_0061_2025_proc._0778_2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27313/indicacao_legislativa_0062_2025_proc._0779_2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27314/indicacao_legislativa_0063_2025_proc._0782_2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27315/indicacao_legislativa_0064_2025_proc._0784_2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27316/indicacao_legislativa_0065_2025_proc._0785_2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27317/indicacao_legislativa_0066_2025_proc._0786_2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27318/indicacao_legislativa_0067_2025_proc._0787_2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27321/indicacao_legislativa_0068_2025_proc._1018_2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27324/indicacao_legislativa_0069_2025_proc._1124_2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27326/indicacao_legislativa_0070_2025_proc._1129_2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27332/indicacao_legislativa_0071_2025_proc._1130_2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27334/indicacao_legislativa_0072_2025_proc._1226_2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27336/indicacao_legislativa_0073_2025_proc._1262_2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27338/7c36ce9704810f450dd2779cc7d10e15.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27340/8c1bb74325222bcc61f1a1c47eef2152.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27341/5dac941cb0c5ba887e173cfabdf98982.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27344/indicacao_legislativa_0077_2025_proc._1273_2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27347/indicacao_legislativa_0078_2025_proc._1289_2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27350/indicacao_legislativa_0079_2025_proc._1290_2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27352/indicacao_legislativa_0080_2025_proc._1291_2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27353/indicacao_legislativa_0081_2025_proc._1292_2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27357/indicacao_legislativa_0082_2025_proc._1293_2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27359/indicacao_legislativa_0083_2025_proc._1298_2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27366/indicacao_legislativa_0084_2025_proc._1302_2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27368/indicacao_legislativa_0085_2025_proc._1359_2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27370/indicacao_legislativa_0086_2025_proc._1361_2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27373/indicacao_legislativa_0087_2025_proc._1362_2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27374/indicacao_legislativa_0088_2025_proc._1363_2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27376/indicacao_legislativa_0089_2025_proc._1364_2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27383/indicacao_legislativa_0090_2025_proc._1366_2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27391/indicacao_legislativa_0091_2025_proc._1368_2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27395/indicacao_legislativa_0092_2025_proc._1370_2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27397/indicacao_legislativa_0093_2025_proc._1371_2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27398/indicacao_legislativa_0094_2025_proc._1372_2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27400/indicacao_legislativa_0095_2025_proc._1374_2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27401/indicacao_legislativa_0096_2025_proc._1415_2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27402/indicacao_legislativa_0097_2025_proc._1419_2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27403/indicacao_legislativa_0098_2025_proc._1423_2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27405/indicacao_legislativa_0100_2025_proc._1435_2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27407/indicacao_legislativa_0101_2025_proc._1439_2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27409/indicacao_legislativa_0102_2025_proc._1440_2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27410/indicacao_legislativa_0103_2025_proc._1441_2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27412/indicacao_legislativa_0105_2025_proc._1450_2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27414/indicacao_legislativa_0107_2025_proc._1458_2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27415/indicacao_legislativa_0108_2025_proc._1460_2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27416/indicacao_legislativa_0109_2025_proc._1461_2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27417/indicacao_legislativa_0110_2025_proc._1462_2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27418/indicacao_legislativa_0111_2025_proc._1463_2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27419/indicacao_legislativa_0112_2025_proc._1480_2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27420/indicacao_legislativa_0113_2025_proc._1481_2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27421/indicacao_legislativa_0114_2025_proc._1482_2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27422/indicacao_legislativa_0115_2025_proc._1483_2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27423/indicacao_legislativa_0116_2025_proc._1484_2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27424/indicacao_legislativa_0117_2025_proc._1485_2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27425/indicacao_legislativa_0118_2025_proc._1486_2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27426/indicacao_legislativa_0119_2025_proc._1487_2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27430/indicacao_legislativa_0122_2025_proc._1520_2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27432/indicacao_legislativa_0123_2025_proc._1521_2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27434/indicacao_legislativa_0124_2025_proc._1522_2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27435/indicacao_legislativa_0125_2025_proc._1523_2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27437/indicacao_legislativa_0126_2025_proc._1524_2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27467/indicacao_legislativa_0127_2025_proc._1525_2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27468/indicacao_legislativa_0128_2025_proc._1527_2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27471/indicacao_legislativa_0129_2025_proc._1529_2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27473/indicacao_legislativa_0130_2025_proc._1530_2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27475/indicacao_legislativa_0131_2025_proc._1540_2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27476/indicacao_legislativa_0132_2025_proc._1543_2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27478/indicacao_legislativa_0133_2025_proc._1544_2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27480/indicacao_legislativa_0134_2025_proc._1546_2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27485/indicacao_legislativa_0135_2025_proc._1547_2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27487/indicacao_legislativa_0136_2025_proc._1548_2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27490/indicacao_legislativa_0137_2025_proc._1549_2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27494/indicacao_legislativa_0138_2025_proc._1550_2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27496/indicacao_legislativa_0139_2025_proc._1551_2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27498/indicacao_legislativa_0140_2025_proc._1597_2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27500/indicacao_legislativa_0141_2025_proc._1632_2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27503/indicacao_legislativa_0142_2025_proc._1661_2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27504/indicacao_legislativa_0143_2025_proc._1663_2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27505/indicacao_legislativa_0144_2025_proc._1694_2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27506/indicacao_legislativa_0145_2025_proc._1695_2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27507/indicacao_legislativa_0146_2025_proc._1696_2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27542/indicacao_legislativa_0147_2025_proc._1698_2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27544/indicacao_legislativa_0148_2025_proc._1701_2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27546/indicacao_legislativa_0149_2025_proc._1703_2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27549/indicacao_legislativa_0150_2025_proc._1705_2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27664/indicacao_legislativa_0151_2025_proc._1771_2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27666/indicacao_legislativa_0152_2025_proc._1772_2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27668/indicacao_legislativa_0153_2025_proc._1773_2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27670/indicacao_legislativa_0154_2025_proc._1774_2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27675/indicacao_legislativa_0155_2025_proc._1775_2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27677/indicacao_legislativa_0156_2025_proc._1776_2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27900/4f1679a82468de7642fb8e87c77ef34b.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27895/24d88bed89c72d0adb1d59959abff491.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27894/99e4e43df991455d747ebc6ec8c4fcac.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27893/eb22a44b31787f8b4a63c35161c22df2.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27892/3cb637fedafabd1dbfd06811da5b757f.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27763/2e2a89e89fbbf72aff4faba637163d56.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27761/0a0cd9883d73a63e18686b44c53e1339_1.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27755/d8f350ca52f7732097e036bc32ed7ca5.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27749/da625231ab34e59d564f87a52c306303.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27745/8d90ff578c3bce6a394d9dd896f2335b.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27738/556042b9bfb07b4832bc4b9139424849.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27735/cbf619560db213ebee7187043d7e3ace.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27732/19548bd961d49148b43ab6df0e893e11.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27725/ec80c5ce7f9ed5c14c3bb07bd4b2c71e.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27621/68b11d259fc45570d56a7551bf1fdbe1.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27619/27da6ad52d83d561656175cdd59d0339.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27616/6e35a87fca3dc9bf0db0eb218dfbdbdb.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27613/803bf60b890a0dcdffdfcec0c22d1089.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27609/8eac574b8b99ee2e634e8ec1a682300e.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27606/c5262b1a48fc0a24a7236571f562a263.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27603/07aeba0b1b04faba949fcb4bd42829b0.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27600/5ae137273873bc4c10d0a36f12ac3fb1.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27596/6f9d791066377906af75f142ce3eb45f.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27594/cec355c50ef9f8384d4b866a1138f8eb.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27591/47ec82362530e2481f3224dde34d16b4.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27584/142de36db0225a31d50a4e1de1f6cea9.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27576/32ded173488018d43c552c7a82d57cef.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27574/d6144c37840b82aec7b078e36925a94c.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27565/3b147df1fb7cefa81e799ba0be276fc9.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27562/2bc92f8e52d2d7cd2bc2f94c3bd2b5ce.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27561/8d26f9e3741acc6c79da7198257fbdda.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27558/d89317e3d89162cd8118c52efe1c0690.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27556/8ab2f9cd1052eed235d808a706102ac5.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27502/dc054921e900a4a558a87e4ebe7114be.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27501/c8a5b940d458b5412b4e99cdeb2e72fc.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27499/91171f7c39e59ff9e0dc91726d4ec232.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27497/75f48fb13ff8eb510e13701d83a61141.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27495/3eabea477b3cb7446ccd33aa309c9ad9.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27493/2ea1dcfb63609d204b5a172a26f0041c.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27492/3aa31d2d958d55ffad04aa727fb72b3d.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27491/27fe99fbd3f64101d24f4157153768b4.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27489/8d652aa42d1b253f75fe1a0289c897b8.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27488/69e8c9d809a3fda2fbe01ba686f28a3c.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27486/3cfcf6cde3553a5d57f54c8d100d11e5.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27484/e0e820ff35d135b06e160233d6fce641.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27483/2c2927c1696f17596ace0ff5ad6545c1.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27482/093eef66cf9b20e7b133d2a6b0888a4e.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27481/65686241fc085287b64c206cd31166ac.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27479/d7e3fb5ad83e5d19f9edd58962a0eb27.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27474/faf430695d3e5824982022db8cf508b7.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27472/1cc8fd8f4d14adaa532187081edef91d.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27470/5dc806df2120786f9c59b63d9559bb9d.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27469/f5ccf6f869d6d21af9d264f4060c2973.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27466/1ef12ca44ecefbe2e3587fd2a2209cf6.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27465/6db2dc8acb2cf0a18cc02380a3fe993d_1.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27464/1351b6199a764e0b6d92781aa851d3d9.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27463/3d9ca5c107740ba1d09529768ba1583e.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27462/a3e3b72ec476f5a3736927ce781cecc6.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27461/724a0661f1a240b7a4cfe0e603142a13.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27460/eac8397d730c626882f6ec4736f4414e.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27459/34e012ebae62a6d0668377988b1674a8.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27458/fa5f794e515aacf3a341ef0c9a48b569.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27457/4cb1d502f2115ea7fbbec2e89345f250.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27456/af8435dfb9ccc2b5df6e20078dcdfbdb.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27455/fa170ba8742c6356a63da3daff5052cc.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27454/322a1411fb03373e7643782d71036e3b.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27453/bd733acc44d02554f9211ed16c16b0dc.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27452/848c1243272b2f108b1514356d4fa33b.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27451/e7db77a6c8ae976adf6ba331d1fa46cf.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27450/1c163672ada3a3917509f7dc9f9982ed.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27393/278013c045a94fe1009741bcef8ba994.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27390/11ec2433659a1cdcbfa0a549a3351406.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27387/70f51a6d12c22cba69222a4af10d9e69.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27386/0f6a235b28f4a7ba4d41dd20a4789886.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27382/5dc3a4a0af501ee96d332a186f8e895d.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27365/f30708e92788c7b7df20074b5a8e8073.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27356/1182a9c27eb49e09fbcf3e58eaf14a64.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27360/264f99e6c5a934906b9afa7561db54cd.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27348/b95179ec651ebf0b4651d8d0df3cf80c.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27384/a7719909c6ea9082a57bcd6c524d16d9.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27411/indicacao_legislativa_0104_2025_proc._1442_2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27883/156851a97cb86b17db6071a472c7ec35.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27882/79e618f6a79db6419fc18d3fd232abd2.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27881/80d6669edf6b6be8432f20da7e2ba6c0.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27683/emenda_a_lei_organica_municipal_0001_2025_proc._1825_2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27351/1406b27f71fbd2e7c914a6e94bfce405.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27548/e50ebad4d0034de7c2fdfcbaa0e26d37.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27552/59c1685b6daf9314f20310c9e5d6b266.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27555/ee46ab0330a5dcb8255fbdae2883dac5.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27573/7827ba1afc2aa12eb5b8ac8285919169.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27586/51bc3729a9ca62312992e766073fa5d8.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27590/7c5c9af2e0dc65cd9b7b47f2bee05eb0.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27598/df229bab8055d3227e8eba0afe9590b5.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27601/8d36d824d9875982a619f8dd31c23224.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27605/8a2dd6e3eea4d89d9cd5384d4f2041d7.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27607/efe289b9f59fe41baf50054c891cb51e.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27611/5b70d8f1e136b2671e8e90dcfe259c2f.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27610/75528ab29957d925959272ba4eea8afd.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27615/2677ee031c1e8cc9da3946e88a375503.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27617/0a91345545b9b44d2a4a042b8af6b06d.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27620/80483081a25bb2229ad0d62b36013b87.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27623/575f6ddc04e0c374adfded3861945963.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27625/d9dae9c73e8a193e8957a497b5dbb6c0.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27627/00941fb0cdb0f6eb22691bfc9b39a050.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27629/b97ce229a7be9a3e4844f47ce22c97e3.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27661/26739481dba0808e08a69ea79b889cee.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27662/c73d2929bc29833419c161e1c35b1c46.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27663/d5551534dcc3318dbab0e2a8da913ac5.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27665/b85238df14e4346346c2c1c4c5121547.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27669/03243908a4a2c090776fee64a45255d8.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27667/703aca6b5526c5375d7dfed8c2862fa4.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27671/48b6e76efe6175afb863a7ada89bac84.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27672/679c941b8727e4a3bb341ff00d78a5cb.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27676/c53248776170806a6f30cefce4b46ac0_1.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27681/b84c8aeb015d3c780aaeb2c24a01ee9e.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27679/5e291509fc939887f809ea2e73edb595.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27682/3061ae2ddac87e6b10fbb2a5657880c1_1.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27686/8cc52710a2e881dd27db20c7588d5807.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27684/82e6e78a94e27e3c3db75b661f75ab99.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27685/23b9b3207884d7daf57e541cb492a637.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27687/afaefd9af565de4d77d19e729e6d17f3.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27688/7a479c24df60575bd8a51c6654342a6b.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27689/98f29dea33f1eec5954829b23bcac30f.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27690/24e9816cf8b8487e2c46a2b391affdef.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27692/3d1b3c0d967ea83d64269c933133af53_1.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27693/d6c3aa1f5a0c34192cf1858c11a7fb84_1.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27694/6ae57fff9ae7aa8237ff602179735230.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27695/d9a0048bc7dc1c18e5ae1abc0ecec784.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27696/b817c568ead88437285a51389e114977.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27697/7a1cba44ef433ea3b7e8f8e7123f79f9.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27700/7a1cba44ef433ea3b7e8f8e7123f79f9.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27704/7a1cba44ef433ea3b7e8f8e7123f79f9.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27698/b081b28cf9b56fdcaf1ae779fc7f759e.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27701/e9bf6d6481c8fbf16e1331a79e0b1871_1.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27703/4fba8f4fc089712d176d89a5f87c2567.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27705/4d1dffcab3c3ba3010c2760e31c6c504.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27706/c4ffdfde91a0cbccef17779d5e1648e3.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27708/804f916e5219b6ae2f109785c440afc6.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27711/a43221e669f33ec2a877d604d8482d20.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27712/518a4538ba8b77dcc0919dd5ea287f4a.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27713/c905c871e6fba4f8116740e12698696b.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27714/6f2d5b3c884c8ded8ddb9294d626d9c4.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27715/70e57c1bb518307645c2cedb9c7090f3.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27717/f9560050b73fb881f068a4d44b926936.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27719/62881b1182d78c76af5c8e6a9b357883.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27723/325d850eb2f2de5d1109a32961c603f0.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27727/7facafba0c951827330ed2cfa19ccdb6.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27730/264c92ba5a7c65bb802eebe1bf76af9c.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27733/c67b78b3b90ac0f58aaa186f61d9c2b0.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27734/afa22b4aff9fad4d00494219c718721a.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27739/cdfc4fdbdb669ba32c91b7082b10db96.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27744/daa60b72117d4dfb640c9f048e0e4900.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27747/29c4078e3160dc65468c4ea63fd13a38.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27752/7a1cba44ef433ea3b7e8f8e7123f79f9.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27757/bfa0990822979b5491e66ff46c02d56d.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27720/9a5d844efa413155b7f72c807ab95dd9.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27721/7ea6109c229a259c8ca0ac8b7092ca05.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27722/a22a4743c1b94e0d2a8a05aa15ec461d.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27724/a23679929f4940524e12ac04ce844021.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27726/0f5663b4d05e8704322a87f2d3247f2b.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27728/f8b03ff9c4cf8d1a62fb1018843ad5ed.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27729/c4a6d882fd9bb2132524cd399f2cd4de.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27699/70774dca8d93588f1cf2a6fe258c5ebe.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27702/bd2bcde762e6b01492eec70f14f07e74.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27707/228d082806ef555a903188faece19de6.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27710/64d22aeed2c7303c50656107a3020975.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27736/f2614d196f2c8a261f00b17dabef94bf.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27743/c3da42c25a89003496b266a153b73034.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27751/be4ff4ec615724738cb0289da84e5106.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27754/29ba86cdfbda1d377770e83198f0df7c.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27760/7570bfa0b2fe568c1dc14612943b8471.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27762/b050ec6bff88326388b3faa80c5ae602.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27737/44e5abda5ab6a927fc3e800be289a7ce.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27741/c7207a58fc322f5e28732f19e6209517.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27742/e639341f96707b20a2b5559c825cee8b.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27748/4e8e8bf9c88781cd688611b1d20f1c98.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27753/bab357cd74325310d0363ee31c311a09.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27756/9f9c63ec0bd1e6f52b439032ce544311.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27759/ffab88d371a1379f1ace28f58c6ea3fd.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27764/0a8caec42fe75d706016075b11989884.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27766/d007f542468d496305da57431e9882b9.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27767/388f8a08eb9c0edbf334ef091caf8ba7.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27782/6372db43dab82d62e462b175eb355fe7.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27785/6b2a6d5ff5fbab1c4469254933b1f9a7.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27786/dd9caf756a861e0af32abc53dbf06533.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27788/91bba894036181ccd622cc598d740b8b.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27791/4240a1506ff7df59f7bc304474858629_1.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27794/963ecfbcdfa279ef5eff99a32b11a9f4.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27798/f811d0df9a29eb3636f9fc06e8b75146.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27806/82ac4a02edb5d16e627c8e154cfdc1c6.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27812/82ac4a02edb5d16e627c8e154cfdc1c6.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27813/228eda1e51a3d18ae42f9465a6cfd64c.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27815/a34907600a0d6c8d00a0e20748898eaf.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27816/a66daa8f9a5e0f54e3183a7c09986c9e.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27817/06771677f6b5fa800174d95d8e961f48.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27821/f18341f8d51604859b93a1e674150088.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27826/b8dab0d0cab1a877dbcc63ea862dea03.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27829/e361903d6ef219e156293de29c90862c.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27765/1c543bce6a6160053cfb122a7874c97a_1.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27768/28e956cd078f11f579b39a48066b015e.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27769/ef4821386f8a2acd691a46c02d071a69.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27770/e42becd734e8e0a96adfabb931ee5646.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27772/1b0ff41a9b8dd1ec7fc12415adf50edd.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27773/846e531743f8ff1084efb4ee90a15e94.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27775/7865adea07fc8e22f476f52d8cc22b95.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27777/9821757b443cc6c7625c387962cd1391.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27780/0241e243e1b44a1005f6b3b0c42d868c.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27784/01f648b0132a3fe7ed82d6b724e913ae_1.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27793/364fc79ab6eb52f4cff6a7ea07475c39_1.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27797/ec7450d6e51b20110695105d30dd1313.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27799/2c3c2426e4dafebaab3621dd44c54df7_1.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27803/0de622965c0836b2c9fdc698320af0e5.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27807/ea784337181e591509b96778947195aa.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27809/af0164ccc3d540ab8f98c308d7338bdc.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27811/4a09d664889488a0b90391872c347052.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27771/8109f712ddfe727893f213aebba6449b.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27774/3332b27783258fb57002040764530f19.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27776/0f9ff02255a74a898919d5f235d76d29.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27778/5e34f082809475ef5065a9cfc98600d1.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27779/d9ecbbc2b5cd5885e335da2057ff5a28.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27781/79c37267a5375255ba79beb77a278cbf.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27783/f876bdfacf5e494411ef1b003e80f2fb.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27787/ef88d21d4421dd47e43d2f68051a2914.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27789/e5ca972b76eef09e4aa3a24d9bcd3222.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27790/25d189bd8d5892ef25cdb0e4f8581222_1.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27792/5b9970602638ab90d21762ce3406a7c4.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27795/6c45ffb44406c3d3895ad7eb9c77acdd.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27796/dba42375b24a95ea03f9f022f1ec57eb.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27800/46d4b1e0b84511e4a4034cb929f46906.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27801/0238b23d4415ab7826f62ecf025637c5_1.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27802/0238b23d4415ab7826f62ecf025637c5_1.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27805/7468ca75badcd35d0beb5be7ca60fd52.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27808/de6293c77c026c0249b7e936712c45d7.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27810/de6293c77c026c0249b7e936712c45d7.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27814/4991a622e9413bbc808b7a0244bfa1ad_1.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27818/1195f3863cacdee04604e21108efbd3a_1.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27819/595bfd8b23eb6cecc65d4a6c4b417432_1.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27825/6c73b6dce49b93c795d9bdd13f93cb0f.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27827/d3dec67e21d89cfd2babc4fc7eea373c_1.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27828/5b793482bd97b973df4211521d66371e.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27830/7e82ba0726d1e229d444a551f5bb5e55.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27831/a79e69a3602d116075b081b1774a11b8.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27832/7a0180c8afe076fd66f15f1e83aa6d26.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27820/894d9d82ebf627cd80acab426abc60b5.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27822/b4260152e0d62d21b5c579eb70e352e1_1.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27823/5f18d978663182c200b1552c17b5dc32.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27824/4a337ff5c7580c9a7cf62b149bfb47bc.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27835/c7550d3fc1f6da95241f8085c8728c05.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27840/db5190ec7bb416343800a30d35c276a7.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27843/7a000ce3f198ddd29da08a65e337fd9d_1.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27844/c5966c3a3fab43899b35f49b7242615f.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27847/b765df48a694c82fd6c321e8f2d09cee.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27833/9fc548088b0e9e32c8bcaab089f70f6a.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27834/de399e43c98869aa816d6719ee8c5ea8_2.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27837/8d5cb0c314b452fc02ca7dd2d2dc2ecb.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27841/59fa73d194188cc5157cc2d48bf008e7.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27845/d46d4181759a873b99a3f99f33693cf3.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27848/26a70782b80cabc20e474e8c2d6c623b.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27850/c26107b0d6743caeb7adf3d26d9e652f.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27851/e25ad74fb3f1c837c4b5dfe308991641.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27852/0706b8b691d4824410e310ed612ac5ca.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27853/cb0444e67a25e46aa991fbf7de0d531d.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27836/7d63f9c8e7c54741eaf0969329048447.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27838/a8e9577ad589e416893dd409b4f8021b.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27839/9692cb93bbf41e0066a4a105f4d91ecc.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27842/bf2689128a7de4b8adddd09428938586_1.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27846/e31655585dcda792beda2c36dd8ae6f2.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27849/6b47fb24e3d3254317508c5825d10197.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27854/c8dfd8538c5a4c3ced90adcad993a6a6.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27855/f551490fcd4794009e2c3c7b338b83e4_1.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27856/baee9e1cee8968c0c1e32c28dd3734ca.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27857/c737c3941073522b959db940c0c4beb6.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27858/54a77f802e8abdaf26af4c0e1b0e5a09.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27859/b65a37dccd9371af34c9414f292c14a6.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27860/9f415c33d8cd444d1314730a1bfd0e6f.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27861/0a4159834ebd8c4a5201af50dc4d7b11.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27862/f84c4c3aa4a821a9e801d40713b92e70.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27863/fe4ab3b187f36a04a145cefe7cc8cfc2.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27864/75f382b20e731ad81be4c97096b3820b.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27865/bdb6d085a4fbc732f0b740cf4fc14639.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27866/86414993a79c4d50bd529b65991a55ec.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27867/013575438dd05dd322dff7e763980444.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27868/02b77f389612505fd3e6372ee85af210.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27869/6c5a75b8da4e3d94bc66dae39aaba3d4.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27870/7bc71fb7ec4b306e665c84f51e8e508e.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27871/7bc71fb7ec4b306e665c84f51e8e508e.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27872/4ea4589e95f919636662aed4888142d5.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27873/d95d68fa4ff3fdb03172d88a06e769e7.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27874/34fe8cb255f827f1483d7cda896ca063.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27877/6f2d02e78d16c7c5a8d03de68c30a8b2.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27875/e8a15a7065fa94b375251199278d8767.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27876/32c2a3455039d1ee64358b20fd2dc95c.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27878/82d0b72e8cf64dc4e023ba3b6b24e93c.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27879/1370267c7954940b5581a98f54b832eb.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27880/262f6b10d4775df6b76498b55095509c.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27884/d1d0419fad1d495f049ea12785fef7fb.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27885/8ff777cedf54bbe45f5269e91294a562.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27886/46ada81406eb3ee4babfd8b1b23d6177.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27887/9b84e1702b4cd5a51d904b63198b6838.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27888/02b77f389612505fd3e6372ee85af210.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27896/600c3ac4e4c8fc902ef5c1ef71ffeff8.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27897/bda31ca1809695eae9d1c3f2014b881e_1.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27898/96afc903115c466a1635616689e15405.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27889/fa72808eae5b9d079a0d5be0a68a5eac_2.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27890/fa72808eae5b9d079a0d5be0a68a5eac.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27891/9924855996ba1d345714d2632274be98.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27903/1c1bca5b9557b8002b653d11471c464b.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27907/1c1bca5b9557b8002b653d11471c464b_1.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27899/8e3806811c6310e3a89374026adb4e6f.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27901/7741ab2439c8ace31098604045208754.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27902/4ff552d3a191f3274810c5d73f9b3344.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27904/6dd5d2f3cb8cb1f4b58ef303f574061f.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27905/0cfd3bf77e8c50ee6d247bd99c9e8e16.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27906/bf87b40806a8fb561a71e994d026b17f.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27908/c381ecc7078849706124b0f648b08541.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27909/34cf1a0a3c226eace86ba07f6a536b89.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27910/9b84e1702b4cd5a51d904b63198b6838.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27912/3105a3968de3a86457ae577d550f36bf_2.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27913/e3b044a092afb405c748fa7a0ad113b7.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27914/df2fa2091d310d9d9b1a30ce0551e28e.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27911/c438f0f5fa3481f00f08a6ac8d42e1d0.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27211/proc_0078-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27215/050-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27218/53-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27219/55-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27220/62-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27221/72-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27222/75-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27223/84-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27224/99-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27225/108-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27226/118-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27229/131-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27231/135-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27233/139-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27236/143-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27237/148-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27238/149-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27240/151-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27242/157-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27244/165-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27245/181-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27248/198-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27250/209-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27253/224-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27257/244-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27259/259-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27261/275-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27262/337-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27264/364-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27267/369-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27269/370-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27271/379-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27275/1023-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27276/1036-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27277/1047-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27278/1288-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27279/1332-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27280/1342-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27281/1353-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27282/1384-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27283/1411-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27284/1412-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27285/1477-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27319/1490-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27320/1532-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27322/1569-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27323/1636-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27325/1685-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27343/1690-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27345/1693-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27327/1747-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27328/1766-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27329/1768-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27330/1769-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27331/1770-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27333/1784-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27335/1815-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27337/1851-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27339/1855-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27342/1872-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27346/1873-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27349/1905-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27354/1906-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27355/1907-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27358/1908-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27361/1940-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27363/1991-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27364/2030-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27367/2031-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27369/2032-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27371/2098-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27372/2119-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27375/2234-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27377/2235-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27378/2239-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27379/2300-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27381/2397-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27385/2415-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27388/2458-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27389/2459-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27392/2463-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27394/2469-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27396/2526-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27399/2572-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27404/2689-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27406/2691-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27408/2692-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27427/2702-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27429/2706-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27431/2780-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27433/2781-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27436/2783-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27438/2817-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27439/2835-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27440/2869-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27441/2927-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27442/2938-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27443/2963-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27444/2968-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27445/3060-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27446/3116-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27447/3142-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27448/3145-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27449/3146-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27508/3147-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27509/3148-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27510/3203-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27511/3228-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27512/3237-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27513/3248-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27514/3287-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27515/3314-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27516/3315-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27517/3395-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27518/3415-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27519/3433-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27520/3508-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27521/3509-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27522/3514-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27523/3548-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27524/3561-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27525/3562-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27526/3635-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27527/3644-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27528/3659.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27529/3664.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27530/3706-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27531/3723-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27532/3759-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27533/3768.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27534/3771.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27535/3810.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27536/3873.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27537/3875.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27538/3880.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27539/3885.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27540/3947.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27541/3965.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27543/4029.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27545/4030.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27547/4031.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27550/4058.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27551/4059.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27553/4077.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27554/4138.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27557/4149.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27559/4151.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27564/4152.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27566/4153.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27570/4154.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27572/4155.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27577/4228.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27579/4242.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27581/4266.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27583/4286.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27587/4296.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27589/4297.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27593/4298.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27599/4299.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27604/4300.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27614/4301.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27635/4302.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27636/4303.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27637/4304.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27638/4305.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27639/4306.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27640/4307.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27641/4308.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27642/4310.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27643/4312.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27644/4315.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27645/4316.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27646/4318.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27647/4319.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27648/4322.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27649/4340.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27650/4366.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27651/4368.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27652/4369.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27653/4370.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27654/4382.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27655/4383.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27656/4461.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27657/4507.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27658/4508.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27659/4515.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27660/4527.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27674/4583.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27678/4584.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27680/4592.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27634/projeto_de_lei_0436_2025_proc._7594_2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27633/projeto_de_lei_0437_2025_proc._7596_2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27632/projeto_de_lei_0438_2025_proc._7605_2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27631/projeto_de_lei_0439_2025_proc._7606_2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27630/projeto_de_lei_0440_2025_proc._7614_2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27585/projeto_de_lei_0441_2025_proc._7623_2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27588/projeto_de_lei_0442_2025_proc._7633_2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27592/projeto_de_lei_0443_2025_proc._7654_2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27597/projeto_de_lei_0444_2025_proc._7655_2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27602/projeto_de_lei_0445_2025_proc._7661_2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27608/projeto_de_lei_0446_2025_proc._7675_2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27612/projeto_de_lei_0447_2025_proc._7683_2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27618/projeto_de_lei_0448_2025_proc._7684_2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27624/projeto_de_lei_0449_2025_proc._7722_2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27628/projeto_de_lei_0450_2025_proc._7738_2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27582/projeto_de_lei_0451_2025_proc._7747_2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27580/projeto_de_lei_0452_2025_proc._7748_2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27578/projeto_de_lei_0453_2025_proc._7769_2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27575/projeto_de_lei_0454_2025_proc._7781_2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27571/projeto_de_lei_0455_2025_proc._7783_2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27569/projeto_de_lei_0456_2025_proc._7788_2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27567/projeto_de_lei_0457_2025_proc._7801_2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27563/projeto_de_lei_0458_2025_proc._7804_2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27560/projeto_de_lei_0459_2025_proc._7807_2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27210/indicacao_legislativa_0001_2025_proc._0001_2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27212/indicacao_legislativa_0002_2025_proc._0002_2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27213/indicacao_legislativa_0003_2025_proc._0003_2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27214/indicacao_legislativa_0004_2025_proc._0004_2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27227/indicacao_legislativa_0006_2025_proc._0023_2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27228/indicacao_legislativa_0007_2025_proc._0026_2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27230/indicacao_legislativa_0008_2025_proc._0037_2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27232/indicacao_legislativa_0009_2025_proc._0045_2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27234/indicacao_legislativa_0010_2025_proc._0046_2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27235/indicacao_legislativa_0011_2025_proc._0047_2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27239/indicacao_legislativa_0012_2025_proc._0049_2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27241/indicacao_legislativa_0013_2025_proc._0052_2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27243/indicacao_legislativa_0014_2025_proc._0054_2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27246/indicacao_legislativa_0015_2025_proc._0405_2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27247/indicacao_legislativa_0016_2025_proc._0441_2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27249/indicacao_legislativa_0017_2025_proc._0503_2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27251/indicacao_legislativa_0018_2025_proc._0506_2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27252/indicacao_legislativa_0019_2025_proc._0509_2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27254/indicacao_legislativa_0020_2025_proc._0539_2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27255/indicacao_legislativa_0021_2025_proc._0548_2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27256/indicacao_legislativa_0022_2025_proc._0553_2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27258/indicacao_legislativa_0023_2025_proc._0560_2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27260/indicacao_legislativa_0024_2025_proc._0563_2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27263/indicacao_legislativa_0025_2025_proc._0569_2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27265/indicacao_legislativa_0026_2025_proc._0579_2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27266/indicacao_legislativa_0027_2025_proc._0581_2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27268/indicacao_legislativa_0028_2025_proc._0590_2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27270/indicacao_legislativa_0029_2025_proc._0596_2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27272/indicacao_legislativa_0030_2025_proc._0602_2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27273/indicacao_legislativa_0031_2025_proc._0610_2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27274/indicacao_legislativa_0032_2025_proc._0619_2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27286/indicacao_legislativa_0033_2025_proc._0630_2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27287/indicacao_legislativa_0034_2025_proc._0633_2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27288/indicacao_legislativa_0035_2025_proc._0645_2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27289/indicacao_legislativa_0036_2025_proc._0650_2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27290/indicacao_legislativa_0037_2025_proc._0658_2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27291/indicacao_legislativa_0038_2025_proc._0661_2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27292/indicacao_legislativa_0040_2025_proc._0694_2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27293/indicacao_legislativa_0041_2025_proc._0702_2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27294/indicacao_legislativa_0042_2025_proc._0709_2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27295/indicacao_legislativa_0043_2025_proc._0715_2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27296/indicacao_legislativa_0044_2025_proc._0722_2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27297/indicacao_legislativa_0045_2025_proc._0729_2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27298/indicacao_legislativa_0046_2025_proc._0733_2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27299/indicacao_legislativa_0047_2025_proc._0742_2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27300/indicacao_legislativa_0048_2025_proc._0748_2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27301/indicacao_legislativa_0049_2025_proc._0751_2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27302/indicacao_legislativa_0050_2025_proc._0752_2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27303/indicacao_legislativa_0051_2025_proc._0753_2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27304/indicacao_legislativa_0052_2025_proc._0754_2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27305/indicacao_legislativa_0053_2025_proc._0755_2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27306/indicacao_legislativa_0054_2025_proc._0756_2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27307/indicacao_legislativa_0055_2025_proc._0757_2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27308/indicacao_legislativa_0056_2025_proc._0762_2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27309/indicacao_legislativa_0057_2025_proc._0766_2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27310/indicacao_legislativa_0058_2025_proc._0769_2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27311/indicacao_legislativa_0060_2025_proc._0775_2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27312/indicacao_legislativa_0061_2025_proc._0778_2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27313/indicacao_legislativa_0062_2025_proc._0779_2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27314/indicacao_legislativa_0063_2025_proc._0782_2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27315/indicacao_legislativa_0064_2025_proc._0784_2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27316/indicacao_legislativa_0065_2025_proc._0785_2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27317/indicacao_legislativa_0066_2025_proc._0786_2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27318/indicacao_legislativa_0067_2025_proc._0787_2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27321/indicacao_legislativa_0068_2025_proc._1018_2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27324/indicacao_legislativa_0069_2025_proc._1124_2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27326/indicacao_legislativa_0070_2025_proc._1129_2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27332/indicacao_legislativa_0071_2025_proc._1130_2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27334/indicacao_legislativa_0072_2025_proc._1226_2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27336/indicacao_legislativa_0073_2025_proc._1262_2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27338/7c36ce9704810f450dd2779cc7d10e15.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27340/8c1bb74325222bcc61f1a1c47eef2152.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27341/5dac941cb0c5ba887e173cfabdf98982.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27344/indicacao_legislativa_0077_2025_proc._1273_2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27347/indicacao_legislativa_0078_2025_proc._1289_2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27350/indicacao_legislativa_0079_2025_proc._1290_2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27352/indicacao_legislativa_0080_2025_proc._1291_2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27353/indicacao_legislativa_0081_2025_proc._1292_2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27357/indicacao_legislativa_0082_2025_proc._1293_2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27359/indicacao_legislativa_0083_2025_proc._1298_2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27366/indicacao_legislativa_0084_2025_proc._1302_2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27368/indicacao_legislativa_0085_2025_proc._1359_2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27370/indicacao_legislativa_0086_2025_proc._1361_2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27373/indicacao_legislativa_0087_2025_proc._1362_2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27374/indicacao_legislativa_0088_2025_proc._1363_2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27376/indicacao_legislativa_0089_2025_proc._1364_2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27383/indicacao_legislativa_0090_2025_proc._1366_2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27391/indicacao_legislativa_0091_2025_proc._1368_2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27395/indicacao_legislativa_0092_2025_proc._1370_2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27397/indicacao_legislativa_0093_2025_proc._1371_2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27398/indicacao_legislativa_0094_2025_proc._1372_2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27400/indicacao_legislativa_0095_2025_proc._1374_2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27401/indicacao_legislativa_0096_2025_proc._1415_2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27402/indicacao_legislativa_0097_2025_proc._1419_2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27403/indicacao_legislativa_0098_2025_proc._1423_2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27405/indicacao_legislativa_0100_2025_proc._1435_2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27407/indicacao_legislativa_0101_2025_proc._1439_2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27409/indicacao_legislativa_0102_2025_proc._1440_2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27410/indicacao_legislativa_0103_2025_proc._1441_2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27412/indicacao_legislativa_0105_2025_proc._1450_2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27414/indicacao_legislativa_0107_2025_proc._1458_2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27415/indicacao_legislativa_0108_2025_proc._1460_2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27416/indicacao_legislativa_0109_2025_proc._1461_2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27417/indicacao_legislativa_0110_2025_proc._1462_2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27418/indicacao_legislativa_0111_2025_proc._1463_2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27419/indicacao_legislativa_0112_2025_proc._1480_2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27420/indicacao_legislativa_0113_2025_proc._1481_2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27421/indicacao_legislativa_0114_2025_proc._1482_2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27422/indicacao_legislativa_0115_2025_proc._1483_2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27423/indicacao_legislativa_0116_2025_proc._1484_2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27424/indicacao_legislativa_0117_2025_proc._1485_2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27425/indicacao_legislativa_0118_2025_proc._1486_2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27426/indicacao_legislativa_0119_2025_proc._1487_2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27430/indicacao_legislativa_0122_2025_proc._1520_2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27432/indicacao_legislativa_0123_2025_proc._1521_2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27434/indicacao_legislativa_0124_2025_proc._1522_2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27435/indicacao_legislativa_0125_2025_proc._1523_2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27437/indicacao_legislativa_0126_2025_proc._1524_2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27467/indicacao_legislativa_0127_2025_proc._1525_2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27468/indicacao_legislativa_0128_2025_proc._1527_2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27471/indicacao_legislativa_0129_2025_proc._1529_2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27473/indicacao_legislativa_0130_2025_proc._1530_2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27475/indicacao_legislativa_0131_2025_proc._1540_2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27476/indicacao_legislativa_0132_2025_proc._1543_2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27478/indicacao_legislativa_0133_2025_proc._1544_2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27480/indicacao_legislativa_0134_2025_proc._1546_2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27485/indicacao_legislativa_0135_2025_proc._1547_2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27487/indicacao_legislativa_0136_2025_proc._1548_2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27490/indicacao_legislativa_0137_2025_proc._1549_2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27494/indicacao_legislativa_0138_2025_proc._1550_2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27496/indicacao_legislativa_0139_2025_proc._1551_2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27498/indicacao_legislativa_0140_2025_proc._1597_2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27500/indicacao_legislativa_0141_2025_proc._1632_2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27503/indicacao_legislativa_0142_2025_proc._1661_2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27504/indicacao_legislativa_0143_2025_proc._1663_2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27505/indicacao_legislativa_0144_2025_proc._1694_2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27506/indicacao_legislativa_0145_2025_proc._1695_2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27507/indicacao_legislativa_0146_2025_proc._1696_2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27542/indicacao_legislativa_0147_2025_proc._1698_2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27544/indicacao_legislativa_0148_2025_proc._1701_2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27546/indicacao_legislativa_0149_2025_proc._1703_2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27549/indicacao_legislativa_0150_2025_proc._1705_2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27664/indicacao_legislativa_0151_2025_proc._1771_2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27666/indicacao_legislativa_0152_2025_proc._1772_2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27668/indicacao_legislativa_0153_2025_proc._1773_2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27670/indicacao_legislativa_0154_2025_proc._1774_2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27675/indicacao_legislativa_0155_2025_proc._1775_2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27677/indicacao_legislativa_0156_2025_proc._1776_2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27900/4f1679a82468de7642fb8e87c77ef34b.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27895/24d88bed89c72d0adb1d59959abff491.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27894/99e4e43df991455d747ebc6ec8c4fcac.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27893/eb22a44b31787f8b4a63c35161c22df2.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27892/3cb637fedafabd1dbfd06811da5b757f.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27763/2e2a89e89fbbf72aff4faba637163d56.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27761/0a0cd9883d73a63e18686b44c53e1339_1.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27755/d8f350ca52f7732097e036bc32ed7ca5.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27749/da625231ab34e59d564f87a52c306303.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27745/8d90ff578c3bce6a394d9dd896f2335b.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27738/556042b9bfb07b4832bc4b9139424849.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27735/cbf619560db213ebee7187043d7e3ace.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27732/19548bd961d49148b43ab6df0e893e11.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27725/ec80c5ce7f9ed5c14c3bb07bd4b2c71e.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27621/68b11d259fc45570d56a7551bf1fdbe1.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27619/27da6ad52d83d561656175cdd59d0339.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27616/6e35a87fca3dc9bf0db0eb218dfbdbdb.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27613/803bf60b890a0dcdffdfcec0c22d1089.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27609/8eac574b8b99ee2e634e8ec1a682300e.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27606/c5262b1a48fc0a24a7236571f562a263.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27603/07aeba0b1b04faba949fcb4bd42829b0.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27600/5ae137273873bc4c10d0a36f12ac3fb1.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27596/6f9d791066377906af75f142ce3eb45f.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27594/cec355c50ef9f8384d4b866a1138f8eb.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27591/47ec82362530e2481f3224dde34d16b4.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27584/142de36db0225a31d50a4e1de1f6cea9.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27576/32ded173488018d43c552c7a82d57cef.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27574/d6144c37840b82aec7b078e36925a94c.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27565/3b147df1fb7cefa81e799ba0be276fc9.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27562/2bc92f8e52d2d7cd2bc2f94c3bd2b5ce.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27561/8d26f9e3741acc6c79da7198257fbdda.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27558/d89317e3d89162cd8118c52efe1c0690.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27556/8ab2f9cd1052eed235d808a706102ac5.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27502/dc054921e900a4a558a87e4ebe7114be.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27501/c8a5b940d458b5412b4e99cdeb2e72fc.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27499/91171f7c39e59ff9e0dc91726d4ec232.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27497/75f48fb13ff8eb510e13701d83a61141.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27495/3eabea477b3cb7446ccd33aa309c9ad9.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27493/2ea1dcfb63609d204b5a172a26f0041c.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27492/3aa31d2d958d55ffad04aa727fb72b3d.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27491/27fe99fbd3f64101d24f4157153768b4.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27489/8d652aa42d1b253f75fe1a0289c897b8.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27488/69e8c9d809a3fda2fbe01ba686f28a3c.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27486/3cfcf6cde3553a5d57f54c8d100d11e5.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27484/e0e820ff35d135b06e160233d6fce641.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27483/2c2927c1696f17596ace0ff5ad6545c1.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27482/093eef66cf9b20e7b133d2a6b0888a4e.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27481/65686241fc085287b64c206cd31166ac.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27479/d7e3fb5ad83e5d19f9edd58962a0eb27.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27474/faf430695d3e5824982022db8cf508b7.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27472/1cc8fd8f4d14adaa532187081edef91d.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27470/5dc806df2120786f9c59b63d9559bb9d.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27469/f5ccf6f869d6d21af9d264f4060c2973.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27466/1ef12ca44ecefbe2e3587fd2a2209cf6.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27465/6db2dc8acb2cf0a18cc02380a3fe993d_1.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27464/1351b6199a764e0b6d92781aa851d3d9.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27463/3d9ca5c107740ba1d09529768ba1583e.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27462/a3e3b72ec476f5a3736927ce781cecc6.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27461/724a0661f1a240b7a4cfe0e603142a13.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27460/eac8397d730c626882f6ec4736f4414e.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27459/34e012ebae62a6d0668377988b1674a8.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27458/fa5f794e515aacf3a341ef0c9a48b569.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27457/4cb1d502f2115ea7fbbec2e89345f250.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27456/af8435dfb9ccc2b5df6e20078dcdfbdb.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27455/fa170ba8742c6356a63da3daff5052cc.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27454/322a1411fb03373e7643782d71036e3b.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27453/bd733acc44d02554f9211ed16c16b0dc.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27452/848c1243272b2f108b1514356d4fa33b.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27451/e7db77a6c8ae976adf6ba331d1fa46cf.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27450/1c163672ada3a3917509f7dc9f9982ed.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27393/278013c045a94fe1009741bcef8ba994.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27390/11ec2433659a1cdcbfa0a549a3351406.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27387/70f51a6d12c22cba69222a4af10d9e69.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27386/0f6a235b28f4a7ba4d41dd20a4789886.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27382/5dc3a4a0af501ee96d332a186f8e895d.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27365/f30708e92788c7b7df20074b5a8e8073.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27356/1182a9c27eb49e09fbcf3e58eaf14a64.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27360/264f99e6c5a934906b9afa7561db54cd.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27348/b95179ec651ebf0b4651d8d0df3cf80c.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27384/a7719909c6ea9082a57bcd6c524d16d9.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27411/indicacao_legislativa_0104_2025_proc._1442_2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27883/156851a97cb86b17db6071a472c7ec35.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27882/79e618f6a79db6419fc18d3fd232abd2.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27881/80d6669edf6b6be8432f20da7e2ba6c0.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27683/emenda_a_lei_organica_municipal_0001_2025_proc._1825_2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27351/1406b27f71fbd2e7c914a6e94bfce405.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27548/e50ebad4d0034de7c2fdfcbaa0e26d37.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27552/59c1685b6daf9314f20310c9e5d6b266.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27555/ee46ab0330a5dcb8255fbdae2883dac5.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27573/7827ba1afc2aa12eb5b8ac8285919169.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27586/51bc3729a9ca62312992e766073fa5d8.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27590/7c5c9af2e0dc65cd9b7b47f2bee05eb0.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27598/df229bab8055d3227e8eba0afe9590b5.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27601/8d36d824d9875982a619f8dd31c23224.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27605/8a2dd6e3eea4d89d9cd5384d4f2041d7.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27607/efe289b9f59fe41baf50054c891cb51e.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27611/5b70d8f1e136b2671e8e90dcfe259c2f.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27610/75528ab29957d925959272ba4eea8afd.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27615/2677ee031c1e8cc9da3946e88a375503.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27617/0a91345545b9b44d2a4a042b8af6b06d.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27620/80483081a25bb2229ad0d62b36013b87.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27623/575f6ddc04e0c374adfded3861945963.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27625/d9dae9c73e8a193e8957a497b5dbb6c0.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27627/00941fb0cdb0f6eb22691bfc9b39a050.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27629/b97ce229a7be9a3e4844f47ce22c97e3.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27661/26739481dba0808e08a69ea79b889cee.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27662/c73d2929bc29833419c161e1c35b1c46.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27663/d5551534dcc3318dbab0e2a8da913ac5.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27665/b85238df14e4346346c2c1c4c5121547.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27669/03243908a4a2c090776fee64a45255d8.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27667/703aca6b5526c5375d7dfed8c2862fa4.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27671/48b6e76efe6175afb863a7ada89bac84.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27672/679c941b8727e4a3bb341ff00d78a5cb.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27676/c53248776170806a6f30cefce4b46ac0_1.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27681/b84c8aeb015d3c780aaeb2c24a01ee9e.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27679/5e291509fc939887f809ea2e73edb595.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27682/3061ae2ddac87e6b10fbb2a5657880c1_1.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27686/8cc52710a2e881dd27db20c7588d5807.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27684/82e6e78a94e27e3c3db75b661f75ab99.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27685/23b9b3207884d7daf57e541cb492a637.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27687/afaefd9af565de4d77d19e729e6d17f3.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27688/7a479c24df60575bd8a51c6654342a6b.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27689/98f29dea33f1eec5954829b23bcac30f.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27690/24e9816cf8b8487e2c46a2b391affdef.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27692/3d1b3c0d967ea83d64269c933133af53_1.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27693/d6c3aa1f5a0c34192cf1858c11a7fb84_1.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27694/6ae57fff9ae7aa8237ff602179735230.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27695/d9a0048bc7dc1c18e5ae1abc0ecec784.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27696/b817c568ead88437285a51389e114977.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27697/7a1cba44ef433ea3b7e8f8e7123f79f9.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27700/7a1cba44ef433ea3b7e8f8e7123f79f9.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27704/7a1cba44ef433ea3b7e8f8e7123f79f9.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27698/b081b28cf9b56fdcaf1ae779fc7f759e.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27701/e9bf6d6481c8fbf16e1331a79e0b1871_1.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27703/4fba8f4fc089712d176d89a5f87c2567.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27705/4d1dffcab3c3ba3010c2760e31c6c504.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27706/c4ffdfde91a0cbccef17779d5e1648e3.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27708/804f916e5219b6ae2f109785c440afc6.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27711/a43221e669f33ec2a877d604d8482d20.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27712/518a4538ba8b77dcc0919dd5ea287f4a.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27713/c905c871e6fba4f8116740e12698696b.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27714/6f2d5b3c884c8ded8ddb9294d626d9c4.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27715/70e57c1bb518307645c2cedb9c7090f3.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27717/f9560050b73fb881f068a4d44b926936.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27719/62881b1182d78c76af5c8e6a9b357883.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27723/325d850eb2f2de5d1109a32961c603f0.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27727/7facafba0c951827330ed2cfa19ccdb6.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27730/264c92ba5a7c65bb802eebe1bf76af9c.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27733/c67b78b3b90ac0f58aaa186f61d9c2b0.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27734/afa22b4aff9fad4d00494219c718721a.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27739/cdfc4fdbdb669ba32c91b7082b10db96.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27744/daa60b72117d4dfb640c9f048e0e4900.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27747/29c4078e3160dc65468c4ea63fd13a38.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27752/7a1cba44ef433ea3b7e8f8e7123f79f9.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27757/bfa0990822979b5491e66ff46c02d56d.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27720/9a5d844efa413155b7f72c807ab95dd9.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27721/7ea6109c229a259c8ca0ac8b7092ca05.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27722/a22a4743c1b94e0d2a8a05aa15ec461d.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27724/a23679929f4940524e12ac04ce844021.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27726/0f5663b4d05e8704322a87f2d3247f2b.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27728/f8b03ff9c4cf8d1a62fb1018843ad5ed.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27729/c4a6d882fd9bb2132524cd399f2cd4de.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27699/70774dca8d93588f1cf2a6fe258c5ebe.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27702/bd2bcde762e6b01492eec70f14f07e74.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27707/228d082806ef555a903188faece19de6.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27710/64d22aeed2c7303c50656107a3020975.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27736/f2614d196f2c8a261f00b17dabef94bf.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27743/c3da42c25a89003496b266a153b73034.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27751/be4ff4ec615724738cb0289da84e5106.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27754/29ba86cdfbda1d377770e83198f0df7c.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27760/7570bfa0b2fe568c1dc14612943b8471.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27762/b050ec6bff88326388b3faa80c5ae602.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27737/44e5abda5ab6a927fc3e800be289a7ce.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27741/c7207a58fc322f5e28732f19e6209517.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27742/e639341f96707b20a2b5559c825cee8b.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27748/4e8e8bf9c88781cd688611b1d20f1c98.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27753/bab357cd74325310d0363ee31c311a09.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27756/9f9c63ec0bd1e6f52b439032ce544311.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27759/ffab88d371a1379f1ace28f58c6ea3fd.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27764/0a8caec42fe75d706016075b11989884.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27766/d007f542468d496305da57431e9882b9.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27767/388f8a08eb9c0edbf334ef091caf8ba7.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27782/6372db43dab82d62e462b175eb355fe7.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27785/6b2a6d5ff5fbab1c4469254933b1f9a7.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27786/dd9caf756a861e0af32abc53dbf06533.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27788/91bba894036181ccd622cc598d740b8b.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27791/4240a1506ff7df59f7bc304474858629_1.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27794/963ecfbcdfa279ef5eff99a32b11a9f4.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27798/f811d0df9a29eb3636f9fc06e8b75146.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27806/82ac4a02edb5d16e627c8e154cfdc1c6.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27812/82ac4a02edb5d16e627c8e154cfdc1c6.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27813/228eda1e51a3d18ae42f9465a6cfd64c.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27815/a34907600a0d6c8d00a0e20748898eaf.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27816/a66daa8f9a5e0f54e3183a7c09986c9e.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27817/06771677f6b5fa800174d95d8e961f48.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27821/f18341f8d51604859b93a1e674150088.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27826/b8dab0d0cab1a877dbcc63ea862dea03.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27829/e361903d6ef219e156293de29c90862c.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27765/1c543bce6a6160053cfb122a7874c97a_1.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27768/28e956cd078f11f579b39a48066b015e.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27769/ef4821386f8a2acd691a46c02d071a69.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27770/e42becd734e8e0a96adfabb931ee5646.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27772/1b0ff41a9b8dd1ec7fc12415adf50edd.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27773/846e531743f8ff1084efb4ee90a15e94.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27775/7865adea07fc8e22f476f52d8cc22b95.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27777/9821757b443cc6c7625c387962cd1391.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27780/0241e243e1b44a1005f6b3b0c42d868c.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27784/01f648b0132a3fe7ed82d6b724e913ae_1.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27793/364fc79ab6eb52f4cff6a7ea07475c39_1.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27797/ec7450d6e51b20110695105d30dd1313.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27799/2c3c2426e4dafebaab3621dd44c54df7_1.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27803/0de622965c0836b2c9fdc698320af0e5.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27807/ea784337181e591509b96778947195aa.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27809/af0164ccc3d540ab8f98c308d7338bdc.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27811/4a09d664889488a0b90391872c347052.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27771/8109f712ddfe727893f213aebba6449b.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27774/3332b27783258fb57002040764530f19.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27776/0f9ff02255a74a898919d5f235d76d29.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27778/5e34f082809475ef5065a9cfc98600d1.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27779/d9ecbbc2b5cd5885e335da2057ff5a28.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27781/79c37267a5375255ba79beb77a278cbf.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27783/f876bdfacf5e494411ef1b003e80f2fb.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27787/ef88d21d4421dd47e43d2f68051a2914.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27789/e5ca972b76eef09e4aa3a24d9bcd3222.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27790/25d189bd8d5892ef25cdb0e4f8581222_1.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27792/5b9970602638ab90d21762ce3406a7c4.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27795/6c45ffb44406c3d3895ad7eb9c77acdd.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27796/dba42375b24a95ea03f9f022f1ec57eb.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27800/46d4b1e0b84511e4a4034cb929f46906.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27801/0238b23d4415ab7826f62ecf025637c5_1.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27802/0238b23d4415ab7826f62ecf025637c5_1.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27805/7468ca75badcd35d0beb5be7ca60fd52.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27808/de6293c77c026c0249b7e936712c45d7.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27810/de6293c77c026c0249b7e936712c45d7.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27814/4991a622e9413bbc808b7a0244bfa1ad_1.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27818/1195f3863cacdee04604e21108efbd3a_1.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27819/595bfd8b23eb6cecc65d4a6c4b417432_1.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27825/6c73b6dce49b93c795d9bdd13f93cb0f.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27827/d3dec67e21d89cfd2babc4fc7eea373c_1.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27828/5b793482bd97b973df4211521d66371e.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27830/7e82ba0726d1e229d444a551f5bb5e55.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27831/a79e69a3602d116075b081b1774a11b8.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27832/7a0180c8afe076fd66f15f1e83aa6d26.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27820/894d9d82ebf627cd80acab426abc60b5.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27822/b4260152e0d62d21b5c579eb70e352e1_1.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27823/5f18d978663182c200b1552c17b5dc32.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27824/4a337ff5c7580c9a7cf62b149bfb47bc.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27835/c7550d3fc1f6da95241f8085c8728c05.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27840/db5190ec7bb416343800a30d35c276a7.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27843/7a000ce3f198ddd29da08a65e337fd9d_1.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27844/c5966c3a3fab43899b35f49b7242615f.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27847/b765df48a694c82fd6c321e8f2d09cee.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27833/9fc548088b0e9e32c8bcaab089f70f6a.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27834/de399e43c98869aa816d6719ee8c5ea8_2.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27837/8d5cb0c314b452fc02ca7dd2d2dc2ecb.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27841/59fa73d194188cc5157cc2d48bf008e7.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27845/d46d4181759a873b99a3f99f33693cf3.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27848/26a70782b80cabc20e474e8c2d6c623b.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27850/c26107b0d6743caeb7adf3d26d9e652f.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27851/e25ad74fb3f1c837c4b5dfe308991641.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27852/0706b8b691d4824410e310ed612ac5ca.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27853/cb0444e67a25e46aa991fbf7de0d531d.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27836/7d63f9c8e7c54741eaf0969329048447.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27838/a8e9577ad589e416893dd409b4f8021b.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27839/9692cb93bbf41e0066a4a105f4d91ecc.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27842/bf2689128a7de4b8adddd09428938586_1.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27846/e31655585dcda792beda2c36dd8ae6f2.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27849/6b47fb24e3d3254317508c5825d10197.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27854/c8dfd8538c5a4c3ced90adcad993a6a6.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27855/f551490fcd4794009e2c3c7b338b83e4_1.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27856/baee9e1cee8968c0c1e32c28dd3734ca.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27857/c737c3941073522b959db940c0c4beb6.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27858/54a77f802e8abdaf26af4c0e1b0e5a09.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27859/b65a37dccd9371af34c9414f292c14a6.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27860/9f415c33d8cd444d1314730a1bfd0e6f.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27861/0a4159834ebd8c4a5201af50dc4d7b11.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27862/f84c4c3aa4a821a9e801d40713b92e70.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27863/fe4ab3b187f36a04a145cefe7cc8cfc2.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27864/75f382b20e731ad81be4c97096b3820b.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27865/bdb6d085a4fbc732f0b740cf4fc14639.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27866/86414993a79c4d50bd529b65991a55ec.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27867/013575438dd05dd322dff7e763980444.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27868/02b77f389612505fd3e6372ee85af210.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27869/6c5a75b8da4e3d94bc66dae39aaba3d4.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27870/7bc71fb7ec4b306e665c84f51e8e508e.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27871/7bc71fb7ec4b306e665c84f51e8e508e.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27872/4ea4589e95f919636662aed4888142d5.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27873/d95d68fa4ff3fdb03172d88a06e769e7.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27874/34fe8cb255f827f1483d7cda896ca063.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27877/6f2d02e78d16c7c5a8d03de68c30a8b2.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27875/e8a15a7065fa94b375251199278d8767.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27876/32c2a3455039d1ee64358b20fd2dc95c.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27878/82d0b72e8cf64dc4e023ba3b6b24e93c.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27879/1370267c7954940b5581a98f54b832eb.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27880/262f6b10d4775df6b76498b55095509c.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27884/d1d0419fad1d495f049ea12785fef7fb.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27885/8ff777cedf54bbe45f5269e91294a562.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27886/46ada81406eb3ee4babfd8b1b23d6177.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27887/9b84e1702b4cd5a51d904b63198b6838.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27888/02b77f389612505fd3e6372ee85af210.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27896/600c3ac4e4c8fc902ef5c1ef71ffeff8.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27897/bda31ca1809695eae9d1c3f2014b881e_1.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27898/96afc903115c466a1635616689e15405.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27889/fa72808eae5b9d079a0d5be0a68a5eac_2.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27890/fa72808eae5b9d079a0d5be0a68a5eac.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27891/9924855996ba1d345714d2632274be98.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27903/1c1bca5b9557b8002b653d11471c464b.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27907/1c1bca5b9557b8002b653d11471c464b_1.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27899/8e3806811c6310e3a89374026adb4e6f.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27901/7741ab2439c8ace31098604045208754.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27902/4ff552d3a191f3274810c5d73f9b3344.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27904/6dd5d2f3cb8cb1f4b58ef303f574061f.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27905/0cfd3bf77e8c50ee6d247bd99c9e8e16.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27906/bf87b40806a8fb561a71e994d026b17f.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27908/c381ecc7078849706124b0f648b08541.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27909/34cf1a0a3c226eace86ba07f6a536b89.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27910/9b84e1702b4cd5a51d904b63198b6838.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27912/3105a3968de3a86457ae577d550f36bf_2.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27913/e3b044a092afb405c748fa7a0ad113b7.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27914/df2fa2091d310d9d9b1a30ce0551e28e.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.petropolis.rj.leg.br/media/sapl/public/materialegislativa/2025/27911/c438f0f5fa3481f00f08a6ac8d42e1d0.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H703"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="133.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="133" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>